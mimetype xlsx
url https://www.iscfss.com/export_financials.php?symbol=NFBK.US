--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1028,51 +1031,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1259,51 +1262,51 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
-        <v>-15948000.0</v>
+        <v>-4220000.0</v>
       </c>
       <c r="C5">
         <v>-20296000.0</v>
       </c>
       <c r="D5">
         <v>-32442000.0</v>
       </c>
       <c r="E5">
         <v>-48331000.0</v>
       </c>
       <c r="F5">
         <v>2063000.0</v>
       </c>
       <c r="G5">
         <v>13160000.0</v>
       </c>
       <c r="H5">
         <v>4699000.0</v>
       </c>
       <c r="I5">
         <v>-9147000.0</v>
       </c>
       <c r="J5">
         <v>-5451000.0</v>
       </c>
@@ -1370,98 +1373,102 @@
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>30</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>29643000.0</v>
+      </c>
       <c r="C7">
         <v>32209000.0</v>
       </c>
       <c r="D7">
         <v>35205000.0</v>
       </c>
       <c r="E7">
         <v>39790000.0</v>
       </c>
       <c r="F7">
         <v>39851000.0</v>
       </c>
       <c r="G7">
         <v>42734000.0</v>
       </c>
       <c r="H7">
         <v>44069000.0</v>
       </c>
       <c r="I7">
         <v>44000.0</v>
       </c>
       <c r="J7">
         <v>299000.0</v>
       </c>
       <c r="K7">
         <v>523000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>31</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>648000.0</v>
+      </c>
       <c r="C8">
         <v>648000.0</v>
       </c>
       <c r="D8">
         <v>648000.0</v>
       </c>
       <c r="E8">
         <v>648000.0</v>
       </c>
       <c r="F8">
         <v>648000.0</v>
       </c>
       <c r="G8">
         <v>648000.0</v>
       </c>
       <c r="H8">
         <v>609000.0</v>
       </c>
       <c r="I8">
         <v>609000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1512,51 +1519,51 @@
       <c r="M9">
         <v>499606000.0</v>
       </c>
       <c r="N9">
         <v>508609000.0</v>
       </c>
       <c r="O9">
         <v>230253000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
-        <v>12051000.0</v>
+        <v>163951000.0</v>
       </c>
       <c r="C10">
         <v>167744000.0</v>
       </c>
       <c r="D10">
         <v>-13889000.0</v>
       </c>
       <c r="E10">
         <v>45799000.0</v>
       </c>
       <c r="F10">
         <v>91068000.0</v>
       </c>
       <c r="G10">
         <v>87544000.0</v>
       </c>
       <c r="H10">
         <v>147818000.0</v>
       </c>
       <c r="I10">
         <v>77762000.0</v>
       </c>
       <c r="J10">
         <v>57839000.0</v>
       </c>
@@ -1616,51 +1623,51 @@
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
-        <v>1424470000.0</v>
+        <v>905285000.0</v>
       </c>
       <c r="C12">
         <v>1268561000.0</v>
       </c>
       <c r="D12">
         <v>-13889000.0</v>
       </c>
       <c r="E12">
         <v>997972000.0</v>
       </c>
       <c r="F12">
         <v>1299305000.0</v>
       </c>
       <c r="G12">
         <v>1352349000.0</v>
       </c>
       <c r="H12">
         <v>1286170000.0</v>
       </c>
       <c r="I12">
         <v>885793000.0</v>
       </c>
       <c r="J12">
         <v>572960000.0</v>
       </c>
@@ -2037,51 +2044,53 @@
       </c>
       <c r="K19">
         <v>619698000.0</v>
       </c>
       <c r="L19">
         <v>620986000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
         <v>43</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>41012000.0</v>
       </c>
       <c r="D20">
         <v>41012000.0</v>
       </c>
       <c r="E20">
         <v>41012000.0</v>
       </c>
       <c r="F20">
         <v>41012000.0</v>
       </c>
       <c r="G20">
         <v>41320000.0</v>
       </c>
       <c r="H20">
         <v>38411000.0</v>
       </c>
       <c r="I20">
         <v>38411000.0</v>
       </c>
       <c r="J20">
         <v>38411000.0</v>
       </c>
       <c r="K20">
@@ -2303,51 +2312,53 @@
       </c>
       <c r="S23">
         <v>1757761000.0</v>
       </c>
       <c r="T23">
         <v>1386918000.0</v>
       </c>
       <c r="U23">
         <v>1294747000.0</v>
       </c>
       <c r="V23">
         <v>1408562000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23">
         <v>1466755000.0</v>
       </c>
       <c r="Y23">
         <v>53580075.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>47</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>961881000.0</v>
+      </c>
       <c r="C24">
         <v>727844000.0</v>
       </c>
       <c r="D24">
         <v>800991000.0</v>
       </c>
       <c r="E24">
         <v>619855000.0</v>
       </c>
       <c r="F24">
         <v>371755000.0</v>
       </c>
       <c r="G24">
         <v>516789000.0</v>
       </c>
       <c r="H24">
         <v>782004000.0</v>
       </c>
       <c r="I24">
         <v>408891000.0</v>
       </c>
       <c r="J24">
         <v>469549000.0</v>
       </c>
       <c r="K24">
@@ -2421,51 +2432,53 @@
       </c>
       <c r="M25">
         <v>575458000.0</v>
       </c>
       <c r="N25">
         <v>289325000.0</v>
       </c>
       <c r="O25">
         <v>193122000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>49</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>747973000.0</v>
+      </c>
       <c r="C26">
         <v>1138265000.0</v>
       </c>
       <c r="D26">
         <v>828508000.0</v>
       </c>
       <c r="E26">
         <v>984127000.0</v>
       </c>
       <c r="F26">
         <v>1232323000.0</v>
       </c>
       <c r="G26">
         <v>1318915000.0</v>
       </c>
       <c r="H26">
         <v>1161677000.0</v>
       </c>
       <c r="I26">
         <v>4057136000.0</v>
       </c>
       <c r="J26">
         <v>3145750000.0</v>
       </c>
       <c r="K26">
@@ -2512,51 +2525,51 @@
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
-        <v>979473000.0</v>
+        <v>827573000.0</v>
       </c>
       <c r="C28">
         <v>592309000.0</v>
       </c>
       <c r="D28">
         <v>969585000.0</v>
       </c>
       <c r="E28">
         <v>613846000.0</v>
       </c>
       <c r="F28">
         <v>320538000.0</v>
       </c>
       <c r="G28">
         <v>471979000.0</v>
       </c>
       <c r="H28">
         <v>753255000.0</v>
       </c>
       <c r="I28">
         <v>331129000.0</v>
       </c>
       <c r="J28">
         <v>411710000.0</v>
       </c>
@@ -2586,51 +2599,53 @@
       </c>
       <c r="S28">
         <v>230587000.0</v>
       </c>
       <c r="T28">
         <v>-2668000.0</v>
       </c>
       <c r="U28">
         <v>-24090000.0</v>
       </c>
       <c r="V28">
         <v>-10739000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28">
         <v>-43355000.0</v>
       </c>
       <c r="Y28">
         <v>7241197.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>52</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1651940000.0</v>
+      </c>
       <c r="C29">
         <v>1432540000.0</v>
       </c>
       <c r="D29">
         <v>1500436000.0</v>
       </c>
       <c r="E29">
         <v>619855000.0</v>
       </c>
       <c r="F29">
         <v>371755000.0</v>
       </c>
       <c r="G29">
         <v>1270770000.0</v>
       </c>
       <c r="H29">
         <v>1477857000.0</v>
       </c>
       <c r="I29">
         <v>1075286000.0</v>
       </c>
       <c r="J29">
         <v>1108127000.0</v>
       </c>
       <c r="K29"/>
@@ -2791,51 +2806,51 @@
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
-        <v>45727000.0</v>
+        <v>4828607000.0</v>
       </c>
       <c r="C33">
         <v>4378739000.0</v>
       </c>
       <c r="D33">
         <v>5337849999.0</v>
       </c>
       <c r="E33">
         <v>1084271000.0</v>
       </c>
       <c r="F33">
         <v>1333215000.0</v>
       </c>
       <c r="G33">
         <v>1390832000.0</v>
       </c>
       <c r="H33">
         <v>3754523000.0</v>
       </c>
       <c r="I33">
         <v>891800000.0</v>
       </c>
       <c r="J33">
         <v>598806000.0</v>
       </c>
@@ -2915,51 +2930,51 @@
       <c r="M34">
         <v>210992000.0</v>
       </c>
       <c r="N34">
         <v>187441000.0</v>
       </c>
       <c r="O34">
         <v>229488000.0</v>
       </c>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
-        <v>2630975000.0</v>
+        <v>1048142000.0</v>
       </c>
       <c r="C35">
         <v>823205000.0</v>
       </c>
       <c r="D35">
         <v>4521829000.0</v>
       </c>
       <c r="E35">
         <v>4899903000.0</v>
       </c>
       <c r="F35">
         <v>411606000.0</v>
       </c>
       <c r="G35">
         <v>559523000.0</v>
       </c>
       <c r="H35">
         <v>846118000.0</v>
       </c>
       <c r="I35">
         <v>408891000.0</v>
       </c>
       <c r="J35">
         <v>469549000.0</v>
       </c>
@@ -2990,51 +3005,51 @@
       <c r="S35">
         <v>163623000.0</v>
       </c>
       <c r="T35">
         <v>119933000.0</v>
       </c>
       <c r="U35">
         <v>118430000.0</v>
       </c>
       <c r="V35">
         <v>219028000.0</v>
       </c>
       <c r="W35"/>
       <c r="X35">
         <v>307179000.0</v>
       </c>
       <c r="Y35">
         <v>1004575.0</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
-        <v>-5442855000.0</v>
+        <v>957612000.0</v>
       </c>
       <c r="C36">
         <v>272469000.0</v>
       </c>
       <c r="D36">
         <v>4986580999.0</v>
       </c>
       <c r="E36">
         <v>-46311000.0</v>
       </c>
       <c r="F36">
         <v>-26653000.0</v>
       </c>
       <c r="G36">
         <v>-28207000.0</v>
       </c>
       <c r="H36">
         <v>230468000.0</v>
       </c>
       <c r="I36">
         <v>-27655000.0</v>
       </c>
       <c r="J36">
         <v>-26186000.0</v>
       </c>
@@ -3250,51 +3265,51 @@
       </c>
       <c r="R39">
         <v>780895000.0</v>
       </c>
       <c r="S39">
         <v>646041000.0</v>
       </c>
       <c r="T39">
         <v>506236000.0</v>
       </c>
       <c r="U39">
         <v>475774000.0</v>
       </c>
       <c r="V39">
         <v>438538000.0</v>
       </c>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
-        <v>1868484000.0</v>
+        <v>4015809000.0</v>
       </c>
       <c r="C40">
         <v>4138477000.0</v>
       </c>
       <c r="D40">
         <v>352122000.0</v>
       </c>
       <c r="E40">
         <v>2493017000.0</v>
       </c>
       <c r="F40">
         <v>2620212000.0</v>
       </c>
       <c r="G40">
         <v>2414207000.0</v>
       </c>
       <c r="H40">
         <v>3438331000.0</v>
       </c>
       <c r="I40">
         <v>1595326001.0</v>
       </c>
       <c r="J40">
         <v>1673261000.0</v>
       </c>
@@ -3390,51 +3405,51 @@
       </c>
       <c r="R41">
         <v>14425000.0</v>
       </c>
       <c r="S41">
         <v>14660000.0</v>
       </c>
       <c r="T41">
         <v>17933000.0</v>
       </c>
       <c r="U41">
         <v>12430000.0</v>
       </c>
       <c r="V41">
         <v>13028000.0</v>
       </c>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
-        <v>569910000.0</v>
+        <v>273227000.0</v>
       </c>
       <c r="C42">
         <v>283584000.0</v>
       </c>
       <c r="D42">
         <v>312352000.0</v>
       </c>
       <c r="E42">
         <v>330720000.0</v>
       </c>
       <c r="F42">
         <v>355811000.0</v>
       </c>
       <c r="G42">
         <v>402080000.0</v>
       </c>
       <c r="H42">
         <v>367964000.0</v>
       </c>
       <c r="I42">
         <v>372433000.0</v>
       </c>
       <c r="J42">
         <v>362581000.0</v>
       </c>
@@ -3534,51 +3549,53 @@
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" t="s">
         <v>68</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>110130000.0</v>
+      </c>
       <c r="C45">
         <v>110962000.0</v>
       </c>
       <c r="D45">
         <v>116683000.0</v>
       </c>
       <c r="E45">
         <v>59132000.0</v>
       </c>
       <c r="F45">
         <v>59880000.0</v>
       </c>
       <c r="G45">
         <v>64929000.0</v>
       </c>
       <c r="H45">
         <v>65163000.0</v>
       </c>
       <c r="I45">
         <v>25605000.0</v>
       </c>
       <c r="J45">
         <v>25746000.0</v>
       </c>
       <c r="K45">
@@ -4061,51 +4078,51 @@
         <v>200000000.0</v>
       </c>
       <c r="S52">
         <v>172284000.0</v>
       </c>
       <c r="T52">
         <v>22420000.0</v>
       </c>
       <c r="U52">
         <v>22534000.0</v>
       </c>
       <c r="V52">
         <v>27629000.0</v>
       </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52">
         <v>8900000.0</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53">
-        <v>1412419000.0</v>
+        <v>741334000.0</v>
       </c>
       <c r="C53">
         <v>1100817000.0</v>
       </c>
       <c r="D53">
         <v>795464000.0</v>
       </c>
       <c r="E53">
         <v>952173000.0</v>
       </c>
       <c r="F53">
         <v>1208237000.0</v>
       </c>
       <c r="G53">
         <v>1264805000.0</v>
       </c>
       <c r="H53">
         <v>1138352000.0</v>
       </c>
       <c r="I53">
         <v>808031000.0</v>
       </c>
       <c r="J53">
         <v>515121000.0</v>
       </c>
@@ -4250,51 +4267,51 @@
       <c r="S55">
         <v>1757761000.0</v>
       </c>
       <c r="T55">
         <v>1386918000.0</v>
       </c>
       <c r="U55">
         <v>1294747000.0</v>
       </c>
       <c r="V55">
         <v>1408562000.0</v>
       </c>
       <c r="W55"/>
       <c r="X55">
         <v>1466755000.0</v>
       </c>
       <c r="Y55">
         <v>53580075.0</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
-        <v>1444588000.0</v>
+        <v>925403000.0</v>
       </c>
       <c r="C56">
         <v>1287639000.0</v>
       </c>
       <c r="D56">
         <v>260546000.0</v>
       </c>
       <c r="E56">
         <v>1015398000.0</v>
       </c>
       <c r="F56">
         <v>1313877000.0</v>
       </c>
       <c r="G56">
         <v>1367039000.0</v>
       </c>
       <c r="H56">
         <v>1300779000.0</v>
       </c>
       <c r="I56">
         <v>3516632000.0</v>
       </c>
       <c r="J56">
         <v>3392611000.0</v>
       </c>
@@ -4325,51 +4342,51 @@
       <c r="S56">
         <v>112100000.0</v>
       </c>
       <c r="T56">
         <v>30688000.0</v>
       </c>
       <c r="U56">
         <v>52248000.0</v>
       </c>
       <c r="V56">
         <v>44016000.0</v>
       </c>
       <c r="W56"/>
       <c r="X56">
         <v>65855000.0</v>
       </c>
       <c r="Y56">
         <v>9860706.0</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
-        <v>2432976000.0</v>
+        <v>4015809000.0</v>
       </c>
       <c r="C57">
         <v>4138477000.0</v>
       </c>
       <c r="D57">
         <v>377122000.0</v>
       </c>
       <c r="E57">
         <v>2533883000.0</v>
       </c>
       <c r="F57">
         <v>2682890000.0</v>
       </c>
       <c r="G57">
         <v>2495590789.0</v>
       </c>
       <c r="H57">
         <v>3513331000.0</v>
       </c>
       <c r="I57">
         <v>1724217000.0</v>
       </c>
       <c r="J57">
         <v>1844015000.0</v>
       </c>
@@ -4528,54 +4545,54 @@
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
     </row>
     <row r="60" spans="1:25">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
         <v>690059000.0</v>
       </c>
       <c r="C60">
         <v>704696000.0</v>
       </c>
       <c r="D60">
         <v>699445000.0</v>
       </c>
       <c r="E60">
         <v>701390000.0</v>
       </c>
       <c r="F60">
-        <v>739883000.0</v>
+        <v>5018936000.0</v>
       </c>
       <c r="G60">
-        <v>753981000.0</v>
+        <v>4955021000.0</v>
       </c>
       <c r="H60">
         <v>695853000.0</v>
       </c>
       <c r="I60">
         <v>666439000.0</v>
       </c>
       <c r="J60">
         <v>638877000.0</v>
       </c>
       <c r="K60">
         <v>621196000.0</v>
       </c>
       <c r="L60">
         <v>559779000.0</v>
       </c>
       <c r="M60">
         <v>593928000.0</v>
       </c>
       <c r="N60">
         <v>716108000.0</v>
       </c>
       <c r="O60">
         <v>414873000.0</v>
       </c>
@@ -4695,554 +4712,558 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI62"/>
+  <dimension ref="A1:CJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
         <v>150</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>38737000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>38119000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>39044000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4404159000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4418002000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4302866000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4169334000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4141380000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4108269000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>28379000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>29812000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27954000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>26407000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>24186000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3408233000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>25954000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>24755000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23421000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>28583000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>32537000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>28878000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>46837000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>29214000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>28422000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>26661000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>26553000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>29774000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>28760000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>28728000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>27964000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>20885000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>20201000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>20889000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>19431000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>19826000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>20684000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>17892000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>17492000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17201000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>19489000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>18682000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>69600000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>18858000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1570780000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1543181000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1500492000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1493526000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1454827000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1448569000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1403263000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1372842000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1412393000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1380695000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1392905000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1316885000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1293433000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1110154000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1114491000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1024439000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>934636000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>909032000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>872800000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>877225000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1270728000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>971613000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>966491000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>989789000.0</v>
       </c>
-      <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>1010146000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
+      <c r="CJ2"/>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5288,52 +5309,53 @@
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5379,334 +5401,336 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
-        <v>-15948000.0</v>
+        <v>-6571000.0</v>
       </c>
       <c r="C5">
+        <v>-4220000.0</v>
+      </c>
+      <c r="D5">
         <v>-5611000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8391000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-12168000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-20296000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-18316000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-29401000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-31699000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-32442000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-47983000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-45074000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-42285000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-48331000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-53834000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-31266000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-23289000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2063000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7633000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>10455000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12267000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>13160000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>14407000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>14675000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>10693000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4699000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5186000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4160000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2949000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-9147000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-13579000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-11648000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-9915000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5451000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2434000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2447000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3728000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4332000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2514000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3034000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1345000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2986000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>518000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1553000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2008000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-765000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4559000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1792000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3362000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-4650000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1591000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1418000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>14341000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>18231000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>20824000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>18765000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>17500000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>17470000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>19420000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>15611000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>10015000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>10910000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>17830000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>17428000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>15690000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>12145000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>14267000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>6734000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>5604000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-17000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-21809000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-23432000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-15488000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-20495000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-9160000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-15613000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-11944000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-14247000.0</v>
       </c>
-      <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-15640000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5732,171 +5756,178 @@
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
         <v>30</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>28348000.0</v>
+      </c>
       <c r="C7">
+        <v>29643000.0</v>
+      </c>
+      <c r="D7">
         <v>28919000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>30286000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>31630000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>32209000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>33529000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>34035000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>34942000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>35205000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>36535000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>37274000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>38509000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>39790000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>41051000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>42298000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>38610000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>39851000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>41090000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>40721000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>42067000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>42734000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>48090000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>44781000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>45932000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>44069000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>45196000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>46321000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>47414000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5910,56 +5941,59 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
         <v>31</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>648000.0</v>
+      </c>
       <c r="C8">
         <v>648000.0</v>
       </c>
       <c r="D8">
         <v>648000.0</v>
       </c>
       <c r="E8">
         <v>648000.0</v>
       </c>
       <c r="F8">
         <v>648000.0</v>
       </c>
       <c r="G8">
         <v>648000.0</v>
       </c>
       <c r="H8">
         <v>648000.0</v>
       </c>
       <c r="I8">
         <v>648000.0</v>
       </c>
       <c r="J8">
         <v>648000.0</v>
       </c>
       <c r="K8">
@@ -5970,51 +6004,53 @@
       </c>
       <c r="M8">
         <v>648000.0</v>
       </c>
       <c r="N8">
         <v>648000.0</v>
       </c>
       <c r="O8">
         <v>648000.0</v>
       </c>
       <c r="P8">
         <v>648000.0</v>
       </c>
       <c r="Q8">
         <v>648000.0</v>
       </c>
       <c r="R8">
         <v>648000.0</v>
       </c>
       <c r="S8">
         <v>648000.0</v>
       </c>
       <c r="T8">
         <v>648000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>648000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6037,480 +6073,485 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>589335000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>588532000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>590249000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>589602000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>588940000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>588131000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>589972000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>589280000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>589664000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>589188000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>590506000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>590316000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>548495000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>547712000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>548486000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>547835000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>548197000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>546861000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>546219000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>545739000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>544404000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>546844000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>548864000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>545955000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>544462000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>542852000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>547910000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>547999000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>546452000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>544354000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>501540000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>499206000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>497118000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>500576000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>499606000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>498359000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>497088000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>509396000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>508609000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>507464000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>506550000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>505658000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>230253000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
-        <v>12051000.0</v>
+        <v>11620000.0</v>
       </c>
       <c r="C10">
+        <v>163951000.0</v>
+      </c>
+      <c r="D10">
         <v>131725000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>97637000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>101662000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>167744000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>232926000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>153489000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>238781000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>229506000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>80556000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>89127000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>158952000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>45799000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>70665000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>110232000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>135514000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>91068000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>173694000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>193184000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>127570000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>87544000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>350839000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>110900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>114699000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>147818000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>69652000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>46907000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>85825000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>77762000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>58735000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>58733000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>52574000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>57839000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>103241000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>50299000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>51306000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>96085000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>36136000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>60522000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>114653000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>51853000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>85988000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>75785000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>93081000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>76709000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>66866000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>35783000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>61117000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>61239000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>93653000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>25353000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>65919000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>128761000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>32011000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>34381000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>45837000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>65269000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>33504000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>62907000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>92671000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>43852000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>36044000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>28862000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>50811000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>42544000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>86179000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>77118000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>104392000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>103781000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>49819000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>111458000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>22145000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>25088000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>201090000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>49875000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>38293000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>46624000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>38368000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>1388250.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>936488.0</v>
       </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6556,303 +6597,307 @@
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
-        <v>1424470000.0</v>
+        <v>11620000.0</v>
       </c>
       <c r="C12">
+        <v>905285000.0</v>
+      </c>
+      <c r="D12">
         <v>849329000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1398612000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1348135000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1268561000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1296412000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1272928000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1314522000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1024970000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>824255000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>891384000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1055900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>997972000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1072896000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1197100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1289791000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1299305000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1258505000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1290607000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1334808000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1352349000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1522269000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1148389000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1176142000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1286170000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1129212000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1096567000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>980097000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>885793000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>799253000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>684012000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>645148000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>572960000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>585867000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>523308000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>522471000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>594982000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>584529000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>659851000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>659580000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>593448000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>665646000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>715997000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>821738000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>847948000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>870550000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>893079000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>963467000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>998324000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1116708000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1167481000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1402691000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1404392000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>32011000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>34381000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>45837000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1163994000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>33504000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>62907000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>92671000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>43852000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>36044000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>28862000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>50811000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>42544000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>86179000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>77118000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>104392000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>103781000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>49819000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>111458000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>22145000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>25088000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>201090000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>49875000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>38293000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>46624000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>38368000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>8979302.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>8768277.0</v>
       </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
         <v>648000.0</v>
       </c>
       <c r="C13">
         <v>648000.0</v>
       </c>
       <c r="D13">
         <v>648000.0</v>
       </c>
       <c r="E13">
         <v>648000.0</v>
       </c>
       <c r="F13">
         <v>648000.0</v>
       </c>
       <c r="G13">
         <v>648000.0</v>
       </c>
       <c r="H13">
         <v>648000.0</v>
       </c>
       <c r="I13">
@@ -6879,51 +6924,51 @@
       <c r="P13">
         <v>648000.0</v>
       </c>
       <c r="Q13">
         <v>648000.0</v>
       </c>
       <c r="R13">
         <v>648000.0</v>
       </c>
       <c r="S13">
         <v>648000.0</v>
       </c>
       <c r="T13">
         <v>648000.0</v>
       </c>
       <c r="U13">
         <v>648000.0</v>
       </c>
       <c r="V13">
         <v>648000.0</v>
       </c>
       <c r="W13">
         <v>648000.0</v>
       </c>
       <c r="X13">
-        <v>609000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="Y13">
         <v>609000.0</v>
       </c>
       <c r="Z13">
         <v>609000.0</v>
       </c>
       <c r="AA13">
         <v>609000.0</v>
       </c>
       <c r="AB13">
         <v>609000.0</v>
       </c>
       <c r="AC13">
         <v>609000.0</v>
       </c>
       <c r="AD13">
         <v>609000.0</v>
       </c>
       <c r="AE13">
         <v>609000.0</v>
       </c>
       <c r="AF13">
         <v>609000.0</v>
       </c>
@@ -6933,481 +6978,485 @@
       <c r="AH13">
         <v>609000.0</v>
       </c>
       <c r="AI13">
         <v>609000.0</v>
       </c>
       <c r="AJ13">
         <v>609000.0</v>
       </c>
       <c r="AK13">
         <v>609000.0</v>
       </c>
       <c r="AL13">
         <v>609000.0</v>
       </c>
       <c r="AM13">
         <v>609000.0</v>
       </c>
       <c r="AN13">
         <v>609000.0</v>
       </c>
       <c r="AO13">
         <v>609000.0</v>
       </c>
       <c r="AP13">
-        <v>582000.0</v>
+        <v>609000.0</v>
       </c>
       <c r="AQ13">
         <v>582000.0</v>
       </c>
       <c r="AR13">
         <v>582000.0</v>
       </c>
       <c r="AS13">
         <v>582000.0</v>
       </c>
       <c r="AT13">
         <v>582000.0</v>
       </c>
       <c r="AU13">
         <v>582000.0</v>
       </c>
       <c r="AV13">
         <v>582000.0</v>
       </c>
       <c r="AW13">
         <v>582000.0</v>
       </c>
       <c r="AX13">
         <v>582000.0</v>
       </c>
       <c r="AY13">
         <v>582000.0</v>
       </c>
       <c r="AZ13">
         <v>582000.0</v>
       </c>
       <c r="BA13">
         <v>582000.0</v>
       </c>
       <c r="BB13">
+        <v>582000.0</v>
+      </c>
+      <c r="BC13">
         <v>469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>456000.0</v>
       </c>
       <c r="BD13">
         <v>456000.0</v>
       </c>
       <c r="BE13">
         <v>456000.0</v>
       </c>
       <c r="BF13">
         <v>456000.0</v>
       </c>
       <c r="BG13">
         <v>456000.0</v>
       </c>
       <c r="BH13">
         <v>456000.0</v>
       </c>
       <c r="BI13">
         <v>456000.0</v>
       </c>
       <c r="BJ13">
         <v>456000.0</v>
       </c>
       <c r="BK13">
         <v>456000.0</v>
       </c>
       <c r="BL13">
         <v>456000.0</v>
       </c>
       <c r="BM13">
         <v>456000.0</v>
       </c>
       <c r="BN13">
         <v>456000.0</v>
       </c>
       <c r="BO13">
         <v>456000.0</v>
       </c>
       <c r="BP13">
         <v>456000.0</v>
       </c>
       <c r="BQ13">
         <v>456000.0</v>
       </c>
       <c r="BR13">
-        <v>448000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="BS13">
         <v>448000.0</v>
       </c>
       <c r="BT13">
         <v>448000.0</v>
       </c>
       <c r="BU13">
         <v>448000.0</v>
       </c>
       <c r="BV13">
         <v>448000.0</v>
       </c>
-      <c r="BW13"/>
+      <c r="BW13">
+        <v>448000.0</v>
+      </c>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
-      <c r="CH13">
-[...1 lines deleted...]
-      </c>
+      <c r="CH13"/>
       <c r="CI13">
         <v>4754.0</v>
       </c>
+      <c r="CJ13">
+        <v>4754.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>39922591.0</v>
+      </c>
+      <c r="C14">
         <v>39817471.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>39760747.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>40204833.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>40923000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41029000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>41089000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>42003000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>42409000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>42780195.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>42918000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>43953000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>44929000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>45789419.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>46237000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>46638000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>47088375.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>47668000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>48486096.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>49307661.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>49633644.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>50535000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>50719803.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>46871000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>46983000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>47119309.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>46979214.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>47271690.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>47288160.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>47013958.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>47294645.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>47109977.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>46999775.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>45528498.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>46741223.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>46831362.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>46926074.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>46203185.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>45721000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>45653000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>45271000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>42668017.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>42645000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>43636000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>44904000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>46114046.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>48585000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>50911000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>54644000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>55442000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>55499000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>55516000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>55786537.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>56072000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>39054000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>38964000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>39143000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>38648000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>40364000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>40981000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>41543000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>41101000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>41499000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>41784000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>41824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39838000.0</v>
       </c>
       <c r="BO14">
         <v>39838000.0</v>
       </c>
       <c r="BP14">
+        <v>39838000.0</v>
+      </c>
+      <c r="BQ14">
         <v>42440000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>43104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40938000.0</v>
       </c>
       <c r="BS14">
         <v>40938000.0</v>
       </c>
       <c r="BT14">
+        <v>40938000.0</v>
+      </c>
+      <c r="BU14">
         <v>44563000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>43115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45074000.0</v>
       </c>
       <c r="BW14">
         <v>45074000.0</v>
       </c>
       <c r="BX14">
+        <v>45074000.0</v>
+      </c>
+      <c r="BY14">
         <v>45340000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>44803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44810530.0</v>
       </c>
       <c r="CA14">
         <v>44810530.0</v>
       </c>
       <c r="CB14">
         <v>44810530.0</v>
       </c>
       <c r="CC14">
         <v>44810530.0</v>
       </c>
       <c r="CD14">
         <v>44810530.0</v>
       </c>
       <c r="CE14">
         <v>44810530.0</v>
       </c>
       <c r="CF14">
         <v>44810530.0</v>
       </c>
       <c r="CG14">
         <v>44810530.0</v>
       </c>
       <c r="CH14">
+        <v>44810530.0</v>
+      </c>
+      <c r="CI14">
         <v>43035800.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>44345700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>648000.0</v>
       </c>
       <c r="N15">
         <v>648000.0</v>
       </c>
       <c r="O15">
         <v>648000.0</v>
       </c>
       <c r="P15">
         <v>648000.0</v>
       </c>
       <c r="Q15">
         <v>648000.0</v>
       </c>
       <c r="R15">
         <v>648000.0</v>
       </c>
       <c r="S15">
         <v>648000.0</v>
       </c>
       <c r="T15">
         <v>648000.0</v>
       </c>
       <c r="U15">
         <v>648000.0</v>
       </c>
       <c r="V15">
         <v>648000.0</v>
       </c>
       <c r="W15">
         <v>648000.0</v>
       </c>
       <c r="X15">
-        <v>609000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="Y15">
         <v>609000.0</v>
       </c>
       <c r="Z15">
         <v>609000.0</v>
       </c>
       <c r="AA15">
         <v>609000.0</v>
       </c>
       <c r="AB15">
         <v>609000.0</v>
       </c>
       <c r="AC15">
         <v>609000.0</v>
       </c>
       <c r="AD15">
         <v>609000.0</v>
       </c>
       <c r="AE15">
         <v>609000.0</v>
       </c>
       <c r="AF15">
         <v>609000.0</v>
       </c>
@@ -7417,167 +7466,170 @@
       <c r="AH15">
         <v>609000.0</v>
       </c>
       <c r="AI15">
         <v>609000.0</v>
       </c>
       <c r="AJ15">
         <v>609000.0</v>
       </c>
       <c r="AK15">
         <v>609000.0</v>
       </c>
       <c r="AL15">
         <v>609000.0</v>
       </c>
       <c r="AM15">
         <v>609000.0</v>
       </c>
       <c r="AN15">
         <v>609000.0</v>
       </c>
       <c r="AO15">
         <v>609000.0</v>
       </c>
       <c r="AP15">
-        <v>582000.0</v>
+        <v>609000.0</v>
       </c>
       <c r="AQ15">
         <v>582000.0</v>
       </c>
       <c r="AR15">
         <v>582000.0</v>
       </c>
       <c r="AS15">
         <v>582000.0</v>
       </c>
       <c r="AT15">
         <v>582000.0</v>
       </c>
       <c r="AU15">
         <v>582000.0</v>
       </c>
       <c r="AV15">
         <v>582000.0</v>
       </c>
       <c r="AW15">
         <v>582000.0</v>
       </c>
       <c r="AX15">
         <v>582000.0</v>
       </c>
       <c r="AY15">
         <v>582000.0</v>
       </c>
       <c r="AZ15">
         <v>582000.0</v>
       </c>
       <c r="BA15">
         <v>582000.0</v>
       </c>
       <c r="BB15">
+        <v>582000.0</v>
+      </c>
+      <c r="BC15">
         <v>469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>456000.0</v>
       </c>
       <c r="BD15">
         <v>456000.0</v>
       </c>
       <c r="BE15">
         <v>456000.0</v>
       </c>
       <c r="BF15">
         <v>456000.0</v>
       </c>
       <c r="BG15">
         <v>456000.0</v>
       </c>
       <c r="BH15">
         <v>456000.0</v>
       </c>
       <c r="BI15">
         <v>456000.0</v>
       </c>
       <c r="BJ15">
         <v>456000.0</v>
       </c>
       <c r="BK15">
         <v>456000.0</v>
       </c>
       <c r="BL15">
         <v>456000.0</v>
       </c>
       <c r="BM15">
         <v>456000.0</v>
       </c>
       <c r="BN15">
         <v>456000.0</v>
       </c>
       <c r="BO15">
         <v>456000.0</v>
       </c>
       <c r="BP15">
         <v>456000.0</v>
       </c>
       <c r="BQ15">
         <v>456000.0</v>
       </c>
       <c r="BR15">
-        <v>448000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="BS15">
         <v>448000.0</v>
       </c>
       <c r="BT15">
         <v>448000.0</v>
       </c>
       <c r="BU15">
         <v>448000.0</v>
       </c>
       <c r="BV15">
         <v>448000.0</v>
       </c>
-      <c r="BW15"/>
+      <c r="BW15">
+        <v>448000.0</v>
+      </c>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
-[...1 lines deleted...]
-      </c>
+      <c r="CH15"/>
       <c r="CI15">
         <v>4754.0</v>
       </c>
+      <c r="CJ15">
+        <v>4754.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -7623,52 +7675,53 @@
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7714,87 +7767,86 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -7820,129 +7872,132 @@
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
-      <c r="BC18"/>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>1184121000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1206494000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1333661000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1165310000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1136155000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1009120000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -7956,58 +8011,59 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20"/>
       <c r="C20">
-        <v>41012000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D20">
         <v>41012000.0</v>
       </c>
       <c r="E20">
         <v>41012000.0</v>
       </c>
       <c r="F20">
         <v>41012000.0</v>
       </c>
       <c r="G20">
         <v>41012000.0</v>
       </c>
       <c r="H20">
         <v>41012000.0</v>
       </c>
       <c r="I20">
         <v>41012000.0</v>
       </c>
       <c r="J20">
         <v>41012000.0</v>
       </c>
       <c r="K20">
         <v>41012000.0</v>
       </c>
@@ -8017,114 +8073,114 @@
       <c r="M20">
         <v>41012000.0</v>
       </c>
       <c r="N20">
         <v>41012000.0</v>
       </c>
       <c r="O20">
         <v>41012000.0</v>
       </c>
       <c r="P20">
         <v>41012000.0</v>
       </c>
       <c r="Q20">
         <v>41012000.0</v>
       </c>
       <c r="R20">
         <v>41012000.0</v>
       </c>
       <c r="S20">
         <v>41012000.0</v>
       </c>
       <c r="T20">
         <v>41012000.0</v>
       </c>
       <c r="U20">
-        <v>41320000.0</v>
+        <v>41012000.0</v>
       </c>
       <c r="V20">
         <v>41320000.0</v>
       </c>
       <c r="W20">
+        <v>41320000.0</v>
+      </c>
+      <c r="X20">
         <v>41594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38411000.0</v>
       </c>
       <c r="Y20">
         <v>38411000.0</v>
       </c>
       <c r="Z20">
         <v>38411000.0</v>
       </c>
       <c r="AA20">
         <v>38411000.0</v>
       </c>
       <c r="AB20">
         <v>38411000.0</v>
       </c>
       <c r="AC20">
         <v>38411000.0</v>
       </c>
       <c r="AD20">
         <v>38411000.0</v>
       </c>
       <c r="AE20">
         <v>38411000.0</v>
       </c>
       <c r="AF20">
         <v>38411000.0</v>
       </c>
       <c r="AG20">
         <v>38411000.0</v>
       </c>
       <c r="AH20">
         <v>38411000.0</v>
       </c>
       <c r="AI20">
         <v>38411000.0</v>
       </c>
       <c r="AJ20">
         <v>38411000.0</v>
       </c>
       <c r="AK20">
         <v>38411000.0</v>
       </c>
       <c r="AL20">
         <v>38411000.0</v>
       </c>
       <c r="AM20">
         <v>38411000.0</v>
       </c>
       <c r="AN20">
         <v>38411000.0</v>
       </c>
       <c r="AO20">
+        <v>38411000.0</v>
+      </c>
+      <c r="AP20">
         <v>38381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16159000.0</v>
       </c>
       <c r="AQ20">
         <v>16159000.0</v>
       </c>
       <c r="AR20">
         <v>16159000.0</v>
       </c>
       <c r="AS20">
         <v>16159000.0</v>
       </c>
       <c r="AT20">
         <v>16159000.0</v>
       </c>
       <c r="AU20">
         <v>16159000.0</v>
       </c>
       <c r="AV20">
         <v>16159000.0</v>
       </c>
       <c r="AW20">
         <v>16159000.0</v>
       </c>
       <c r="AX20">
         <v>16159000.0</v>
       </c>
@@ -8167,169 +8223,170 @@
       <c r="BK20">
         <v>16159000.0</v>
       </c>
       <c r="BL20">
         <v>16159000.0</v>
       </c>
       <c r="BM20">
         <v>16159000.0</v>
       </c>
       <c r="BN20">
         <v>16159000.0</v>
       </c>
       <c r="BO20">
         <v>16159000.0</v>
       </c>
       <c r="BP20">
         <v>16159000.0</v>
       </c>
       <c r="BQ20">
         <v>16159000.0</v>
       </c>
       <c r="BR20">
         <v>16159000.0</v>
       </c>
       <c r="BS20">
+        <v>16159000.0</v>
+      </c>
+      <c r="BT20">
         <v>7242000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>7255000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>6362000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>5600000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>5494000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>5229000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>5338000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>16159000.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>16159000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>111000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>133000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>185000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>769000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>833000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>899000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>966000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38411000.0</v>
       </c>
       <c r="AE21">
         <v>38411000.0</v>
       </c>
       <c r="AF21">
         <v>38411000.0</v>
       </c>
       <c r="AG21">
         <v>38411000.0</v>
       </c>
       <c r="AH21">
         <v>38411000.0</v>
       </c>
       <c r="AI21">
         <v>38411000.0</v>
       </c>
       <c r="AJ21">
         <v>38411000.0</v>
       </c>
       <c r="AK21">
         <v>38411000.0</v>
       </c>
       <c r="AL21">
         <v>38411000.0</v>
       </c>
       <c r="AM21">
         <v>38411000.0</v>
       </c>
       <c r="AN21">
         <v>38411000.0</v>
       </c>
       <c r="AO21">
+        <v>38411000.0</v>
+      </c>
+      <c r="AP21">
         <v>38381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16159000.0</v>
       </c>
       <c r="AQ21">
         <v>16159000.0</v>
       </c>
       <c r="AR21">
         <v>16159000.0</v>
       </c>
       <c r="AS21">
         <v>16159000.0</v>
       </c>
       <c r="AT21">
         <v>16159000.0</v>
       </c>
       <c r="AU21">
         <v>16159000.0</v>
       </c>
       <c r="AV21">
         <v>16159000.0</v>
       </c>
       <c r="AW21">
         <v>16159000.0</v>
       </c>
       <c r="AX21">
         <v>16159000.0</v>
       </c>
@@ -8393,1156 +8450,1174 @@
       <c r="BR21">
         <v>16159000.0</v>
       </c>
       <c r="BS21">
         <v>16159000.0</v>
       </c>
       <c r="BT21">
         <v>16159000.0</v>
       </c>
       <c r="BU21">
         <v>16159000.0</v>
       </c>
       <c r="BV21">
         <v>16159000.0</v>
       </c>
       <c r="BW21">
         <v>16159000.0</v>
       </c>
       <c r="BX21">
         <v>16159000.0</v>
       </c>
       <c r="BY21">
         <v>16159000.0</v>
       </c>
       <c r="BZ21">
+        <v>16159000.0</v>
+      </c>
+      <c r="CA21">
         <v>16663000.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>16159000.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-4768000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1108649000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1043461000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-109415000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-118579000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-187277000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-73976000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-96814000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>-162361000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-358076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="U22">
         <v>100000.0</v>
       </c>
-      <c r="V22"/>
+      <c r="V22">
+        <v>100000.0</v>
+      </c>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
-        <v>850000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG22">
         <v>850000.0</v>
       </c>
       <c r="AH22">
         <v>850000.0</v>
       </c>
       <c r="AI22">
+        <v>850000.0</v>
+      </c>
+      <c r="AJ22">
         <v>2356000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>850000.0</v>
       </c>
       <c r="AL22">
         <v>850000.0</v>
       </c>
       <c r="AM22">
-        <v>0.0</v>
+        <v>850000.0</v>
       </c>
       <c r="AN22">
-        <v>45000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO22">
         <v>45000.0</v>
       </c>
       <c r="AP22">
         <v>45000.0</v>
       </c>
       <c r="AQ22">
+        <v>45000.0</v>
+      </c>
+      <c r="AR22">
         <v>261000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>748000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>532000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>752000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>491000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1111000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>621000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1105000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4609000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1333000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>870000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6317000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1489000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2494000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3048000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7259000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1589000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>243000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>843000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1341000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>930000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1610000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1533000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1938000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1290000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1196000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1071000.0</v>
       </c>
       <c r="BS22">
         <v>1071000.0</v>
       </c>
-      <c r="BT22"/>
-      <c r="BU22">
+      <c r="BT22">
+        <v>1071000.0</v>
+      </c>
+      <c r="BU22"/>
+      <c r="BV22">
         <v>120000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>270000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>470000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>469000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>340000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>125000.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>5735202000.0</v>
+      </c>
+      <c r="C23">
         <v>5754010000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5725503000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5679291000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5710000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5666378000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5730851000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5746361000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5851605000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5598396000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5437084000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5540815000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5663173000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5601293000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5669595000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5647151000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5516290000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5430542000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5398085000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5426910000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5576924000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5514544000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5588840000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5041575000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4996781000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5055302000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4808311000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4768282000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4555447000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4408432000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4286415000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4188158000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4069209000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3991417000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4006828000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3859636000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3843956000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3850094000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3784628000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3741428000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3672616000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3202584000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3181434000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3147315000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3050504000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3020869000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2924793000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2689842000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2691971000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2702764000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2727219000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2690218000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2843630000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2813201000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2491111000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2463922000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2405850000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2376918000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2331113000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2307571000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2355731000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2247167000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2193849000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2208165000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2097803000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2002274000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1988167000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1878696000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1816552000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1757761000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1647520000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1590973000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1522249000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1386918000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1576787000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1287560000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1292906000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1294747000.0</v>
       </c>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>1408562000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>54469697.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>54301327.0</v>
       </c>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
         <v>47</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>863906000.0</v>
+      </c>
       <c r="C24">
+        <v>961881000.0</v>
+      </c>
+      <c r="D24">
         <v>941710000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>893474000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>770657000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>727844000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1052257000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1151058000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1100896000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>800991000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>955136000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>959643000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>985035000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>619855000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>443618000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>382933000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>347877000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>371755000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>371804000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>420329000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>517170000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>516789000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>541905000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>541271000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>641357000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>782004000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>616161000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>620105000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>409244000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>408891000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>441191000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>524335000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>456272000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>469549000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>583690000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>500690000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>495443000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>465206000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>494430000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>479308000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>467186000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>495129000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>414623000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>485078000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>566044000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>575458000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>518688000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>328333000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>315287000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>289325000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>276181000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>186337000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>173504000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>193122000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>499934000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>513571000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>477119000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>431934000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>454346000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>444522000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>489365000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>371237000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>342107000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>356333000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>293060000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>248424000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>283480000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>345506000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>281017000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>312084000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>53619000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>103654000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>33688000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>52420000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>111450000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>131479000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>131507000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>119534000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>2629000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>959643000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>985035000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>619855000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>443618000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>382933000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>347877000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>371755000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>371804000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>420329000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>517170000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>516789000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>541905000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>541271000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>641357000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>776000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>616161000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>620105000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>409244000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>408891000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>441191000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>524335000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>456272000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>469549000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>583690000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>500690000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>495443000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>465206000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>494430000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>479308000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>467186000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>495129000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>414623000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>485078000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>566044000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>575458000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>518688000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>328333000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>315287000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>289325000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>276181000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>186337000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>173504000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>193122000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
         <v>49</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>693511000.0</v>
+      </c>
       <c r="C26">
+        <v>747973000.0</v>
+      </c>
+      <c r="D26">
         <v>737768000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1329759000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1279214000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1138265000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1097625000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1156091000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1109315000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>828508000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>775945000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>834957000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>928898000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>984127000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1025448000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1110291000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1179559000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1232323000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1108602000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1116802000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1241046000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1318915000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1204590000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1069256000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4565172000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1161677000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4419652000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4393808000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4155058000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4057136000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>3942353000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3840953000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3734733000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3145750000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3127618000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3043743000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3028041000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2972058000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2908640000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2790035000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2724891000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2374312000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2279003000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2193752000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1993967000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1935501000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1811132000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1563160000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1503360000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1478679000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1388801000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1320704000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1241993000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1237926000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2291418000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>2274802000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>2209217000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>2158019000.0</v>
       </c>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>2060410000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>1855801000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9588,377 +9663,385 @@
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
-        <v>979473000.0</v>
+        <v>880634000.0</v>
       </c>
       <c r="C28">
+        <v>827573000.0</v>
+      </c>
+      <c r="D28">
         <v>838904000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>826123000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>700625000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>592309000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>852860000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1031604000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>922057000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-229506000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>936115000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>932790000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>889592000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>613846000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>439004000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>339999000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>250973000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>370538000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>239200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>267866000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>431667000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>546979000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>239156000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>550152000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>647590000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>678255000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>591705000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>619519000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>370833000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>331129000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>382456000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>465602000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>403698000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>411710000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>476449000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>446391000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>440137000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>369121000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>458294000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>898094000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>364533000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>443276000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>422635000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>503293000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>566963000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>498749000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>701122000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>498550000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>438170000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>409086000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>398528000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>386984000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>333585000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>290361000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>467923000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>479190000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>431282000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>416665000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>420842000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>381615000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>396694000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>347385000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>306063000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>327471000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>242249000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>236880000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>197301000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>268388000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>176625000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>230587000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>258300000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>186696000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>239543000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2668000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-89640000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>81604000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>101214000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-24090000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>-10739000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>8011750.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>8563512.0</v>
       </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
         <v>52</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1558596000.0</v>
+      </c>
       <c r="C29">
+        <v>1651940000.0</v>
+      </c>
+      <c r="D29">
         <v>1661309000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1603748000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1481806000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1432540000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1751821000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1844082000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1799325000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1500436000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>955136000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>959643000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>985035000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>619855000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>443618000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>382933000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>347877000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>371755000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>371804000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>420329000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>517170000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1270770000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1299303000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1253847000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1343673000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9976,492 +10059,497 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>20087000.0</v>
+      </c>
+      <c r="C30">
         <v>20118000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19411000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19241000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>19648000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19078000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19299000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19343000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19358000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18491000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17355000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17721000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>17196000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>17426000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>16075000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14948000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14591000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14572000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>13826000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14521000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14753000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14690000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14061000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13025000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14298000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>14609000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13818000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14116000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>13205000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>12959000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11984000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>11413000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11125000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10713000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10249000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>9766000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>9794000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9714000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9184000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9246000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9227000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8263000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7737000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8087000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7946000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8015000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>9081000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8485000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>8126000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8137000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7733000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>8147000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>8308000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>8154000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7346000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7790000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7809000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>8610000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>7804000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>7568000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7879000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7873000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>8068000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>8001000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>8042000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>8054000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7891000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7545000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6551000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>8319000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>7242000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>7255000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>6362000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5600000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5494000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5229000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>5338000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>5624000.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>5648000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>284415.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>299617.0</v>
       </c>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>645629000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>657154000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>660378000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>651980000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>673914000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>673999000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>698431000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>697704000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>712198000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>713245000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>712661000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>715804000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>674165000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>663905000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>657442000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>651529000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>642682000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>641029000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>628028000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>616009000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>611244000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>604407000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>600466000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>606638000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>600108000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>591970000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>582785000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>582089000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>576950000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>570354000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>543620000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>541939000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>541394000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>566472000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>577769000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>601682000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>632669000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>665564000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>699949000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>700121000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>703416000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>727869000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>398714000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>379635000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>372733000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>369000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>366491000.0</v>
       </c>
-      <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
-      <c r="BJ31">
+      <c r="BJ31"/>
+      <c r="BK31">
         <v>380558000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
-      <c r="BN31">
+      <c r="BN31"/>
+      <c r="BO31">
         <v>375381000.0</v>
       </c>
-      <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -10507,1015 +10595,1024 @@
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
+      <c r="CJ32"/>
     </row>
-    <row r="33" spans="1:87">
+    <row r="33" spans="1:88">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
-        <v>45727000.0</v>
+        <v>5703495000.0</v>
       </c>
       <c r="C33">
+        <v>4828607000.0</v>
+      </c>
+      <c r="D33">
         <v>4856763000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4261438000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>121418000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4378739000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4415140000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4441151000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5851605000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>95985000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4595474000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4631710000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4590077000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1084271000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4580624000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4435103000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1278740000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4116665000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1211239000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1219656000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1331257000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4147505000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1308205000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3880161000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3806341000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1265251000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1186646000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1177562000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1022066000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>891800000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>825571000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>710035000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>677159000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>598806000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>565749000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>556157000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>554247000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>582223000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3190915000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3072331000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3003809000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>598456000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2508051000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2423231000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2220820000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>823655000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2045162000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1788278000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1720378000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1696303000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1602778000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1514590000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1432631000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1400655000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2451754000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2421751000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2352204000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1204314000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2289805000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2237096000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2255181000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2195442000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2149737000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2171302000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2038950000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1951676000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1894097000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1794033000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1705609000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1645661000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1590459000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1472260000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1493742000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1356230000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1370203000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1232456000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1249275000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>766725000.0</v>
       </c>
-      <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>926008000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
-      <c r="CH33">
+      <c r="CH33"/>
+      <c r="CI33">
         <v>7669817.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>7921658.0</v>
       </c>
     </row>
-    <row r="34" spans="1:87">
+    <row r="34" spans="1:88">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>91391000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>94356000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>90785000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>92188000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>96756000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>118642000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>114760000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>114586000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>114924000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>141094000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>137411000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>140419000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>139663000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>143376000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>138947000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>142138000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>68137000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>18007000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>16999000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>18009000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>18206000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>16798000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>14265000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>15293000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>15309000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>20331000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>11937000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>11596000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>24966000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>73862000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>104965000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>103696000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>104149000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>210992000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>257053000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>213842000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>192695000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>187441000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>222683000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>231673000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>231944000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>229488000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
+      <c r="CJ34"/>
     </row>
-    <row r="35" spans="1:87">
+    <row r="35" spans="1:88">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
-        <v>2630975000.0</v>
+        <v>5036062000.0</v>
       </c>
       <c r="C35">
+        <v>1048142000.0</v>
+      </c>
+      <c r="D35">
         <v>1032144000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>982830000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>866895000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>823205000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1155718000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1254863000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1206853000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4521829000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1059496000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1026034000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1054391000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4899903000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>510806000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>454689000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>386487000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>436515000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>412894000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>461050000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>559237000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>579200000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>589995000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>605934000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>709733000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>826073000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>661357000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>666426000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>47414000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>408891000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>441191000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>524335000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>456272000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>469549000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>579690000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>496690000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>491443000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>465206000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>506367000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>11596000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>480152000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>495129000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>425588000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>494774000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>576193000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>575458000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>526441000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>336175000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>323982000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>295766000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>282864000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>192010000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>179448000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>196610000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>247929000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>240748000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>205040000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>208135000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>457247000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>444522000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>489365000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>148237000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>343936000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>356333000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>295098000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>80181000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>285943000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>347713000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>283385000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>163623000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>79881000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>113855000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>43493000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>119933000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>37453000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>14380000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>38425000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>118430000.0</v>
       </c>
-      <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>219028000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
-      <c r="CH35">
+      <c r="CH35"/>
+      <c r="CI35">
         <v>1492677.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1262140.0</v>
       </c>
     </row>
-    <row r="36" spans="1:87">
+    <row r="36" spans="1:88">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
-        <v>-5442855000.0</v>
+        <v>208533000.0</v>
       </c>
       <c r="C36">
+        <v>957612000.0</v>
+      </c>
+      <c r="D36">
         <v>901771000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>274202000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-3984534000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>205582000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>273026000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>232273000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1572896000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4986580999.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>285715000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>279281000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>269955000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-46311000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>260839000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>243536000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>247623000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>210851000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-1135164000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-1144070000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-1289937000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>228243000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-1266611000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>215297000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>216261000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2503881000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2478635000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2480037000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2540079000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2617880000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3380565000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3398158000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3318478000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2808938000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>3317606000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3233375000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>3218517000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2663175000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>222839000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>221893000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>217779000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2002417000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>194249000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>199566000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>197000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1341251000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>202913000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>192778000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>186878000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>187177000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>182085000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>161497000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>158432000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>130486000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>124840000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>112134000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>109227000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>113019000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>103878000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>107519000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>106361000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>106911000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>97736000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>79964000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>67183000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>70443000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>60074000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>65476000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>71142000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>67333000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>133661000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>76876000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>69250000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>87273000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>123835000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>65722000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>94432000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>16159000.0</v>
       </c>
-      <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>16159000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>-7669817.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-7921658.0</v>
       </c>
     </row>
-    <row r="37" spans="1:87">
+    <row r="37" spans="1:88">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -11541,1298 +11638,1312 @@
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
-      <c r="BC37"/>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
+      <c r="CJ37"/>
     </row>
-    <row r="38" spans="1:87">
+    <row r="38" spans="1:88">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38">
+        <v>4281022000.0</v>
+      </c>
+      <c r="C38">
         <v>4263695000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>4276320000.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>4309938000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4410463000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3409791000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>5437084000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>5540815000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4635733000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3501624000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3453336000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3314430000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2933168000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2856327000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3072310000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6646566000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>6908181000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>6905376000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6897045000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6203183000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6184355000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>6320553000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>5994957000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>5945844000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5577513000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>5300232000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>5111986000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>4898193000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4746368000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>4590223000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>4572577000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>4415793000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>4398203000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>4432317000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>4416735000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>4424663000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4302180000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>3801040000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>3816613000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>3839548000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3830988000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>3844524000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>3781632000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3601283000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>3644965000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3691063000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>3801975000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>3884194000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>4232108000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>4141673000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>3747624000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>3731768000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>3636555000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3519553000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>3579633000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>3562418000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>3677526000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>3532851000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>3467323000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>3548983000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>3353197000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>3173055000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3172657000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2964485000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2838059000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2757381000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2558621000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2479800000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2506448000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>2236912000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>2400983000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2034320000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2025574000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2061472000.0</v>
       </c>
-      <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>2334570000.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>37536163.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>37311775.0</v>
       </c>
     </row>
-    <row r="39" spans="1:87">
+    <row r="39" spans="1:88">
       <c r="A39" t="s">
         <v>62</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-1378502000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>-89139000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>265983999.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>185771000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-1333880000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>260546000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>109415000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>118579000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>187277000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>73976000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>96814000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-92991000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>162361000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>119101000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>200281000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2902126000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2896106000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2756673000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2744305000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2718553000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2618767000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2489272000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2478635000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2480037000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2540079000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2617880000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2649607000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2782698000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2735777000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2808938000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2844963000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2770405000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2757444000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2663175000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2558808000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2389096000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2374245000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2002417000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1872872000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1730998000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1440336000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1341251000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1188323000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>876837000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>767384000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>708004000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>528022000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>320614000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>44153000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>72183000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1195241000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1153905000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1121499000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1160404000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1041285000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>982249000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>933386000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>909758000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>876263000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>830484000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>783556000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>780895000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>709607000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>708244000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>684102000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>646041000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>679358000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>583433000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>509543000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>506236000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>546007000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>485696000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>516607000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>475774000.0</v>
       </c>
-      <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>438538000.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
+      <c r="CJ39"/>
     </row>
-    <row r="40" spans="1:87">
+    <row r="40" spans="1:88">
       <c r="A40" t="s">
         <v>63</v>
       </c>
-      <c r="B40">
-[...1 lines deleted...]
-      </c>
+      <c r="B40"/>
       <c r="C40">
+        <v>4015809000.0</v>
+      </c>
+      <c r="D40">
         <v>3972209000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3986187000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4131956000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4138477000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3875569000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3794349000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3921323000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>352122000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3668513000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3803140000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3885616000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2493017000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4440487000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4452189000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2175473000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4204144000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1925884000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1806611000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1214151000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4106363000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1179536000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3648065000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3509732000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3438331000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3337309000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3300191000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3375205000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3286512000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3141268000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2967281000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2905076000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2836979000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2735402000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2678473000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2676270000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2713587000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2657761000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2635163000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2571729000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2052929000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2103748000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2000988000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1797680000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1620665000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1531211000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1498839000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1502266000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1509890000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1512075000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1552633000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1694154000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1975718000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1591388000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1558282000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1539651000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1510133000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1483612000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1463009000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1468279000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1458520000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1447316000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1450537000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1406419000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>1330553000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1305954000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1140770000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1142102000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1035276000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>934636000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>909032000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>872800000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>877225000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1270728000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>971613000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>966491000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-22534000.0</v>
       </c>
-      <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>-27629000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>-9400000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-9500000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:87">
+    <row r="41" spans="1:88">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>29358000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>30847000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>41101000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>26137000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>29458000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>30032000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>24909000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>23496000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>24203000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>25729000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>19677000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>18034000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>19882000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>22444000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>36742000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>18751000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>20817000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>20723000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>32589000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>16999000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>18009000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>65043000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>44012000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>42687000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>41954000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>41862000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>42105000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>40697000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>40324000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>40930000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>31747000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>31166000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>30585000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>29580000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>27618000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>28437000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>25734000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>26187000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>23642000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>26172000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>24355000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>75544000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>22346000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>24603000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>18278000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>43080000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>18808000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>31686000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>16309000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>67341000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>86371000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>36752000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>71398000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>15552000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>14425000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>14984000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>32823000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>29979000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>14660000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>26262000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>10201000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>9805000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>17933000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>15003000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>14380000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>15918000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>12430000.0</v>
       </c>
-      <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
-      <c r="CD41">
+      <c r="CD41"/>
+      <c r="CE41">
         <v>13028000.0</v>
       </c>
-      <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
+      <c r="CJ41"/>
     </row>
-    <row r="42" spans="1:87">
+    <row r="42" spans="1:88">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
+        <v>273647000.0</v>
+      </c>
+      <c r="C42">
         <v>273227000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>271548000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>270493000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>279420000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>283584000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>281773000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>287467000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>295602000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>699445000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>300875000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>303146000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>315655000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>330720000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>336354000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>346760000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>348652000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>355811000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>359517000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>380469000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>393414000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>402080000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>411741000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>369686000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>369033000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>367964000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>366553000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>366730000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>375192000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>372433000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>370101000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>367794000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>365182000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>362581000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>360300000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>358223000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>356094000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>356693000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>353718000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>351713000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>350126000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>306013000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>303411000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>306621000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>329348000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>345203000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>374553000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>404404000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>440736000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>477996000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>476777000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>478868000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>477701000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>146281000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>127857000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>126715000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>128197000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>128948000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>137516000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>151979000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>158515000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>162696000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>164589000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>163699000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>165361000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>166743000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>172747000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>176609000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>179959000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>183062000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>199427000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>199408000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>199399000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>199395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010000.0</v>
       </c>
       <c r="BX42">
         <v>1010000.0</v>
       </c>
       <c r="BY42">
-        <v>510000.0</v>
+        <v>1010000.0</v>
       </c>
       <c r="BZ42">
         <v>510000.0</v>
       </c>
-      <c r="CA42"/>
+      <c r="CA42">
+        <v>510000.0</v>
+      </c>
       <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>510000.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>3551293.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>3597879.0</v>
       </c>
     </row>
-    <row r="43" spans="1:87">
+    <row r="43" spans="1:88">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12878,87 +12989,86 @@
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
+      <c r="CJ43"/>
     </row>
-    <row r="44" spans="1:87">
+    <row r="44" spans="1:88">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -12984,2087 +13094,2111 @@
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
-      <c r="BC44"/>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
+      <c r="CJ44"/>
     </row>
-    <row r="45" spans="1:87">
+    <row r="45" spans="1:88">
       <c r="A45" t="s">
         <v>68</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>43971000.0</v>
+      </c>
       <c r="C45">
+        <v>110130000.0</v>
+      </c>
+      <c r="D45">
         <v>45328000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>46999000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>48776000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>110962000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>51916000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>52933000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>54377000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>116683000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>55561000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>56583000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>57794000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>59132000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>60828000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>61842000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>63171000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>64929000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>71580000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>65636000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>67143000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>65163000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>67195000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>68077000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>68711000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>25605000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>25229000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>25058000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>25285000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>25746000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>25504000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>25890000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>26183000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>26910000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>27558000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>28140000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>28845000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>23643000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>24387000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>25142000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>25942000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>26226000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>26887000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>27609000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>28371000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>29057000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>29836000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>30421000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>30386000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>29785000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>24074000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>23146000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>22178000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>19988000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>18260000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>17509000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>16357000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>16057000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>14498000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>13587000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>13114000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>12676000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>11504000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>10565000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>9388000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>8899000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>8679000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>8296000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>7456000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>7727000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>7658000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>7854000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>7957000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>8232000.0</v>
       </c>
-      <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>9184000.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>78765.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>89869.0</v>
       </c>
     </row>
-    <row r="46" spans="1:87">
+    <row r="46" spans="1:88">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>43971000.0</v>
+      </c>
+      <c r="C46">
         <v>45727000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>45328000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>46999000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>48776000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>49756000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>51916000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>52933000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>54377000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>54973000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>55561000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>56583000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>57794000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>59132000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>60828000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>62361000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>58169000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>59880000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>61625000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>61842000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>63171000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>64929000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>71580000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>65636000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>67143000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>65163000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>67195000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>68077000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>68711000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>25605000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>25229000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>25058000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>25285000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>25746000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>25504000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>25890000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>26183000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>26910000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>27558000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>28140000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>28845000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>23643000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>24387000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>25142000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>25942000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>26226000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>26887000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>27609000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>28371000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>29057000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>29836000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>30421000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>30386000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>29785000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>24074000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>23146000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>22178000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>19988000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>18260000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>17509000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>16357000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>16057000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>14498000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>13587000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>13114000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>12676000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>11504000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>10565000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>9388000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>8899000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>8679000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>8296000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>7456000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>7727000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>7658000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>7854000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>7957000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>8232000.0</v>
       </c>
-      <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>9184000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
-      <c r="CH46">
+      <c r="CH46"/>
+      <c r="CI46">
         <v>78765.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>89869.0</v>
       </c>
     </row>
-    <row r="47" spans="1:87">
+    <row r="47" spans="1:88">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>24573000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>24674000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>24844000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>60828000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>62361000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>58169000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>59880000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>61625000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>61842000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>27509000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>28188000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>27980000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>25270000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>25670000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>65163000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>25967000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>25700000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>25211000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>25605000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>25229000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>25058000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>25285000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>25746000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>25504000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>25890000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>26183000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>26910000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>27558000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>28140000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>28845000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>23643000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>24387000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>25142000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>25942000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>26226000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>26887000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>27609000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>28371000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>29057000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>29836000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>30421000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>30386000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>29785000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>24074000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>23146000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>22178000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>19988000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>18260000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>17509000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>16357000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>16057000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>14498000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>13587000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>13114000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>12676000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>11504000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>10565000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>9388000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>8899000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>8679000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>8296000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>7456000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>7727000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>7658000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>7854000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>7957000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>8232000.0</v>
       </c>
-      <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>9184000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
+      <c r="CJ47"/>
     </row>
-    <row r="48" spans="1:87">
+    <row r="48" spans="1:88">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>426966000.0</v>
+      </c>
+      <c r="C48">
         <v>420404000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>453014000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>447524000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>443249000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>440760000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>435459000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>434310000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>433878000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>433227000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>430535000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>427921000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>424148000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>418353000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>410134000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>399131000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>389387000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>381361000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>371408000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>361638000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>348236000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>338093000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>330602000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>327606000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>321981000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>322581000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>317592000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>309594000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>306588000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>302544000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>297289000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>292900000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>286942000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>281138000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>286574000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>282134000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>277406000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>268226000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>263659000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>260005000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>256655000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>256170000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>253587000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>251903000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>250693000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>248908000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>247265000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>245634000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>243767000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>242180000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>240512000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>238707000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>251404000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>249892000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>246657000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>242956000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>239006000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>235776000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>232862000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>230125000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>226776000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>222655000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>219722000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>218156000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>214779000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>212196000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>208800000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>206414000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>205046000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>203085000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>200437000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>197162000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>193597000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>187992000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>187756000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>184691000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>182424000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>177731000.0</v>
       </c>
-      <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>166889000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
-      <c r="CH48">
+      <c r="CH48"/>
+      <c r="CI48">
         <v>3485667.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>3523158.0</v>
       </c>
     </row>
-    <row r="49" spans="1:87">
+    <row r="49" spans="1:88">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>427921000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>424148000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>418353000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>410134000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>399131000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>389387000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>381361000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>371408000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>361638000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>348236000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>338093000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>330602000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>327606000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>321981000.0</v>
       </c>
-      <c r="Z49"/>
-      <c r="AA49">
+      <c r="AA49"/>
+      <c r="AB49">
         <v>317592000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>309594000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>306588000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>302544000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>297289000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>292900000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>286942000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>281138000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>286574000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>282134000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>277406000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>268226000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>263659000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>260005000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>256655000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>256170000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>253587000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>251903000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>250693000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>248908000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>247265000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>245634000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>243767000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>242180000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>240512000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>238707000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>251404000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>249892000.0</v>
       </c>
-      <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
+      <c r="CJ49"/>
     </row>
-    <row r="50" spans="1:87">
+    <row r="50" spans="1:88">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>411000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>170061000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>100005000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>138544000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>123502000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>155581000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>135560000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>122032000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>2000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>237635000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>500690000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>495443000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>473206000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>51000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>778658000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-      <c r="BC50">
+      <c r="BC50"/>
+      <c r="BD50">
         <v>499934000.0</v>
       </c>
-      <c r="BD50">
+      <c r="BE50">
         <v>513571000.0</v>
       </c>
-      <c r="BE50">
+      <c r="BF50">
         <v>477119000.0</v>
       </c>
-      <c r="BF50">
+      <c r="BG50">
         <v>481934000.0</v>
       </c>
-      <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
-      <c r="BJ50">
+      <c r="BJ50"/>
+      <c r="BK50">
         <v>391237000.0</v>
       </c>
-      <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
-      <c r="BN50">
+      <c r="BN50"/>
+      <c r="BO50">
         <v>279424000.0</v>
       </c>
-      <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
+      <c r="CJ50"/>
     </row>
-    <row r="51" spans="1:87">
+    <row r="51" spans="1:88">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
+        <v>892254000.0</v>
+      </c>
+      <c r="C51">
         <v>991524000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>970629000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>923760000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>802287000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>760053000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1085786000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1185093000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1160838000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>955696000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1016671000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1021917000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1048544000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>660721000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>509669000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>450231000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>402195000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>461606000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>423375000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>473266000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1731321000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>634523000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1721441000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>661052000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>762289000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1187000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>786222000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>720110000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>547788000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>532393000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>596772000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>659895000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>578304000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>471549000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>821325000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>496690000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>491443000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>938412000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>494430000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>958616000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>479186000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>546129000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>508623000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>579078000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>660044000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1354116000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>767988000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>534333000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>499287000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>470325000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>492181000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>412337000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>399504000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>419122000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>499934000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>513571000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>477119000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>481934000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>454346000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>444522000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>489365000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>391237000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>342107000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>356333000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>293060000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>279424000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>283480000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>345506000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>281017000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>334368000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>308119000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>298154000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>261688000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>22420000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>111450000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>131479000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>139507000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>22534000.0</v>
       </c>
-      <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>27629000.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51">
         <v>9400000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:87">
+    <row r="52" spans="1:88">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
+        <v>4450000.0</v>
+      </c>
+      <c r="C52">
         <v>564492000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1551000.0</v>
       </c>
-      <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>4125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="J52">
         <v>25000000.0</v>
       </c>
       <c r="K52">
         <v>25000000.0</v>
       </c>
       <c r="L52">
         <v>25000000.0</v>
       </c>
       <c r="M52">
         <v>25000000.0</v>
       </c>
       <c r="N52">
+        <v>25000000.0</v>
+      </c>
+      <c r="O52">
         <v>40866000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="P52">
         <v>25000000.0</v>
       </c>
       <c r="Q52">
+        <v>25000000.0</v>
+      </c>
+      <c r="R52">
         <v>54318000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>50000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>51571000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>52937000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1214151000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>75000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1179536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="Y52">
         <v>75000000.0</v>
       </c>
       <c r="Z52">
+        <v>75000000.0</v>
+      </c>
+      <c r="AA52">
         <v>411000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>170061000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>100005000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>138544000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>123502000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>155581000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>135560000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>122032000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>2000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>237635000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>500690000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>495443000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>473206000.0</v>
       </c>
-      <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52">
         <v>479308000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>12000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000000.0</v>
       </c>
       <c r="AR52">
         <v>94000000.0</v>
       </c>
       <c r="AS52">
         <v>94000000.0</v>
       </c>
       <c r="AT52">
+        <v>94000000.0</v>
+      </c>
+      <c r="AU52">
         <v>778658000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>249300000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>206000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>184000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>181000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>216000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226000000.0</v>
       </c>
       <c r="BA52">
         <v>226000000.0</v>
       </c>
       <c r="BB52">
         <v>226000000.0</v>
       </c>
       <c r="BC52">
+        <v>226000000.0</v>
+      </c>
+      <c r="BD52">
         <v>256000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276000000.0</v>
       </c>
       <c r="BE52">
         <v>276000000.0</v>
       </c>
       <c r="BF52">
         <v>276000000.0</v>
       </c>
-      <c r="BG52"/>
+      <c r="BG52">
+        <v>276000000.0</v>
+      </c>
       <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>243000000.0</v>
       </c>
-      <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>200000000.0</v>
       </c>
-      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>172284000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>254500000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>194500000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>228000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>22420000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>89000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>131479000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>117000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>22534000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>27629000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>9400000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:87">
+    <row r="53" spans="1:88">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53">
-        <v>1412419000.0</v>
+        <v>1378502000.0</v>
       </c>
       <c r="C53">
+        <v>741334000.0</v>
+      </c>
+      <c r="D53">
         <v>717604000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1300975000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1246473000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1100817000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1063486000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1119439000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1075741000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>795464000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>743699000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>802257000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>896948000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>952173000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1002231000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1086868000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1154277000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1208237000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1084811000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1097423000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1207238000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1264805000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1171430000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1037489000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1061443000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1138352000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1059560000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1049660000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>894272000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>808031000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>740518000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>625279000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>592574000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>515121000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>482626000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>473009000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>471165000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>498897000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>548393000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>599329000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>544927000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>541595000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>579658000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>640212000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>728657000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>771239000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>803684000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>857296000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>902350000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>937085000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>1023055000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>1142128000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>1336772000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>1275631000.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>1098725000.0</v>
       </c>
-      <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
-      <c r="BJ53">
+      <c r="BJ53"/>
+      <c r="BK53">
         <v>33990000.0</v>
       </c>
-      <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>32361000.0</v>
       </c>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>94767000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>42311000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>57531000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>29524000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>7591052.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>7831789.0</v>
       </c>
     </row>
-    <row r="54" spans="1:87">
+    <row r="54" spans="1:88">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15090,1124 +15224,1137 @@
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
-      <c r="BC54"/>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
+      <c r="CJ54"/>
     </row>
-    <row r="55" spans="1:87">
+    <row r="55" spans="1:88">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>5735202000.0</v>
+      </c>
+      <c r="C55">
         <v>5754010000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5725503000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5679291000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5710000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5666378000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5730851000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5746361000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5851605000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1139446000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5437084000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5540815000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5663173000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5601293000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5669595000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5647151000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5516290000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5430542000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5398085000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5426910000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5576924000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5514544000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5588840000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5041575000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4996781000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5055302000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4808311000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4768282000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4555447000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4408432000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4286415000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4188158000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4069209000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3991417000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4006828000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3859636000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3843956000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3850094000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3784628000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3741428000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3672616000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3202584000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3181434000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3147315000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3050504000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3020869000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2924793000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2689842000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2691971000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2702764000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2727219000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2690218000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2843630000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2813201000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2491111000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2463922000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2405850000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2376918000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2331113000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2307571000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2355731000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2247167000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2193849000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2208165000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2097803000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2002274000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1988167000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1878696000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1816552000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1757761000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1647520000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1590973000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1522249000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1386918000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1576787000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1287560000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1292906000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1294747000.0</v>
       </c>
-      <c r="CA55"/>
       <c r="CB55"/>
       <c r="CC55"/>
-      <c r="CD55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>1408562000.0</v>
       </c>
-      <c r="CE55"/>
       <c r="CF55"/>
       <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55">
         <v>54469697.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>54301327.0</v>
       </c>
     </row>
-    <row r="56" spans="1:87">
+    <row r="56" spans="1:88">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
-        <v>1444588000.0</v>
+        <v>31707000.0</v>
       </c>
       <c r="C56">
+        <v>925403000.0</v>
+      </c>
+      <c r="D56">
         <v>868740000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1417853000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1278644000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1287639000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1315711000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1292271000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1333880000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1043461000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>841610000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>909105000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1073096000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1015398000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1088971000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1212048000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1304382000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1313877000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1114536000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4207254000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4245667000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1367039000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4280635000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1161414000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1190440000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3790051000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3621665000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3590720000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3533381000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3516632000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3460844000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3478123000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3392050000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3392611000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3441079000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3303479000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3289709000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3267871000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>593713000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>669097000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>668807000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2604128000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>673383000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>724084000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>829684000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2197214000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>879631000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>901564000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>971593000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1006461000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1124441000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1175628000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1410999000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1412546000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>39357000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>42171000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>53646000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1172604000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>41308000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>70475000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>100550000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>51725000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>44112000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>36863000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>58853000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>50598000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>94070000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>84663000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>110943000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>112100000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>57061000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>118713000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>28507000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>30688000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>206584000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>55104000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>43631000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>528022000.0</v>
       </c>
-      <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>482554000.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
-      <c r="CH56">
+      <c r="CH56"/>
+      <c r="CI56">
         <v>9263717.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>9067894.0</v>
       </c>
     </row>
-    <row r="57" spans="1:87">
+    <row r="57" spans="1:88">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
-        <v>2432976000.0</v>
+        <v>4450000.0</v>
       </c>
       <c r="C57">
+        <v>4015809000.0</v>
+      </c>
+      <c r="D57">
         <v>3973760000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3986187000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4131956000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4138477000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3875569000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3798474000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3946323000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>377122000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3693513000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3828140000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3910616000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2533883000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4465487000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4477189000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2229791000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4254144000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1977455000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1859548000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>25457000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4181363000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>27170000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3723065000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3584732000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>13322000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>25954000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>24755000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>23421000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>14001000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>32537000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>28878000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>46837000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>13427000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>28422000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>26661000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>26553000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>13502000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2657761000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3114471000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2583729000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>11717000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2197748000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2094988000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1891680000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>11480000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1780511000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1704839000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1686266000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1690890000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1728075000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1778633000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1920154000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2201718000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1847388000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1834282000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1815651000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1786133000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1483612000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1463009000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1468279000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1701520000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1447316000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1450537000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1406419000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1530553000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1305954000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1140770000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1142102000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1207560000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1189136000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1103532000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1100800000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>899645000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1359728000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1103092000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1083491000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>22534000.0</v>
       </c>
-      <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>27629000.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>9400000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:87">
+    <row r="58" spans="1:88">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>5040512000.0</v>
+      </c>
+      <c r="C58">
         <v>5063951000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5005904000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4969017000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4998851000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4961682000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5031287000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5053337000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5153176000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4898951000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4753009000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4854174000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4965007000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4899903000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4976293000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4931878000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4800892000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4690659000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4658879000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4673700000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4822359000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4760563000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4831442000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4328999000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4294465000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4359449000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4118371000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4087189000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3876007000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3741993000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3631995000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3538503000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3426391000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3352540000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3361779000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3221117000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3213575000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3228898000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3164128000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3126067000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3063881000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2642805000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2623336000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2589762000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2467873000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2426941000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2306952000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2041014000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2010248000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1986656000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2010939000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1970643000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2099602000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2398328000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2095317000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2075030000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2020691000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1994268000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1940859000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1909400000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1959969000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1850450000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1791252000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1808426000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1701517000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1610734000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1591897000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1488483000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1425487000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1371183000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1269017000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1217387000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1144293000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1019578000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1397181000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1117472000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1121916000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1130753000.0</v>
       </c>
-      <c r="CA58"/>
       <c r="CB58"/>
       <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>1256803000.0</v>
       </c>
-      <c r="CE58"/>
       <c r="CF58"/>
       <c r="CG58"/>
-      <c r="CH58">
+      <c r="CH58"/>
+      <c r="CI58">
         <v>47427983.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>47175536.0</v>
       </c>
     </row>
-    <row r="59" spans="1:87">
+    <row r="59" spans="1:88">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16233,543 +16380,550 @@
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
-      <c r="BC59"/>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
+      <c r="CJ59"/>
     </row>
-    <row r="60" spans="1:87">
+    <row r="60" spans="1:88">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>694690000.0</v>
+      </c>
+      <c r="C60">
         <v>690059000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>719599000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>710274000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>711149000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>704696000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>699564000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>693024000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>698429000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>699445000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>684075000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>686641000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>698166000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>701390000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>693302000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>715273000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>715398000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>739883000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>739206000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>753210000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>754565000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>753981000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>757398000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>712576000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>702316000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>695853000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>689940000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>681093000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>679440000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>666439000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>654420000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>649655000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>642818000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>638877000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>645049000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>638519000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>630381000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>621196000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>620500000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>615361000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>608735000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>559779000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>558098000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>557553000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>582631000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>593928000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>617841000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>648828000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>681723000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>716108000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>716280000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>719575000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>744028000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>414873000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>395794000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>388892000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>385159000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>382650000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>390254000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>398171000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>395762000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>396717000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>402597000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>399739000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>396286000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>391540000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>396270000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>390213000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>391065000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>386578000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>378503000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>373586000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>377956000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>367340000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>179606000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>170088000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>170990000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>163994000.0</v>
       </c>
-      <c r="CA60"/>
       <c r="CB60"/>
       <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>151759000.0</v>
       </c>
-      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
-      <c r="CH60">
+      <c r="CH60"/>
+      <c r="CI60">
         <v>7041714.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>7125791.0</v>
       </c>
     </row>
-    <row r="61" spans="1:87">
+    <row r="61" spans="1:88">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-222657000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-217103000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-211971000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-191155000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-177488000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-169897000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-159582000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-159565000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-159187000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-160782000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-161046000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-160976000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-150926000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-152794000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-154159000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-154873000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-159670000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-164039000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-162960000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-163284000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-163546000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-167751000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-170394000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-170591000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-169822000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-170863000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-170801000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-165240000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-145709000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-128621000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-97609000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-66224000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-41938000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-3628000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-3280000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-27682000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-27957000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-70007000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-84140000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-84407000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-81924000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-80354000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-70965000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-55707000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-48342000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-43167000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-40480000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-40627000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-38180000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-35736000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-12981000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-24206000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-20046000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-16391000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-16538000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-16685000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-16831000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-16977000.0</v>
       </c>
-      <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
+      <c r="CJ61"/>
     </row>
-    <row r="62" spans="1:87">
+    <row r="62" spans="1:88">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16815,50 +16969,51 @@
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
+      <c r="CJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16951,51 +17106,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>119132000.0</v>
       </c>
       <c r="C2">
         <v>127986000.0</v>
       </c>
       <c r="D2">
         <v>11896000.0</v>
       </c>
       <c r="E2">
         <v>24803000.0</v>
       </c>
       <c r="F2">
         <v>10772000.0</v>
       </c>
       <c r="G2">
         <v>51079000.0</v>
       </c>
       <c r="H2">
         <v>53380000.0</v>
       </c>
       <c r="I2">
         <v>38665000.0</v>
       </c>
@@ -17026,51 +17181,51 @@
       <c r="R2">
         <v>38015000.0</v>
       </c>
       <c r="S2">
         <v>33338000.0</v>
       </c>
       <c r="T2">
         <v>30278000.0</v>
       </c>
       <c r="U2">
         <v>28641000.0</v>
       </c>
       <c r="V2">
         <v>25863000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2">
         <v>21949000.0</v>
       </c>
       <c r="Y2">
         <v>1935041.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>7965000.0</v>
       </c>
       <c r="C3">
         <v>8296000.0</v>
       </c>
       <c r="D3">
         <v>3802000.0</v>
       </c>
       <c r="E3">
         <v>8445000.0</v>
       </c>
       <c r="F3">
         <v>8484000.0</v>
       </c>
       <c r="G3">
         <v>8693000.0</v>
       </c>
       <c r="H3">
         <v>8903000.0</v>
       </c>
       <c r="I3">
         <v>3346000.0</v>
       </c>
@@ -17099,80 +17254,80 @@
         <v>2081000.0</v>
       </c>
       <c r="R3">
         <v>2015000.0</v>
       </c>
       <c r="S3">
         <v>1868000.0</v>
       </c>
       <c r="T3">
         <v>1823000.0</v>
       </c>
       <c r="U3">
         <v>2293000.0</v>
       </c>
       <c r="V3">
         <v>1564000.0</v>
       </c>
       <c r="W3">
         <v>1724000.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5">
         <v>17051000.0</v>
       </c>
       <c r="C5">
         <v>40501000.0</v>
       </c>
       <c r="D5">
         <v>51760000.0</v>
       </c>
       <c r="E5">
         <v>84859000.0</v>
       </c>
       <c r="F5">
         <v>97127000.0</v>
       </c>
       <c r="G5">
         <v>50025000.0</v>
       </c>
       <c r="H5">
         <v>53022000.0</v>
       </c>
       <c r="I5">
         <v>49711000.0</v>
       </c>
@@ -17205,51 +17360,51 @@
       </c>
       <c r="S5">
         <v>23012000.0</v>
       </c>
       <c r="T5">
         <v>8952000.0</v>
       </c>
       <c r="U5">
         <v>17008000.0</v>
       </c>
       <c r="V5">
         <v>23535000.0</v>
       </c>
       <c r="W5">
         <v>16366000.0</v>
       </c>
       <c r="X5">
         <v>45792000.0</v>
       </c>
       <c r="Y5">
         <v>2548817.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>25016000.0</v>
       </c>
       <c r="C6">
         <v>48797000.0</v>
       </c>
       <c r="D6">
         <v>51760000.0</v>
       </c>
       <c r="E6">
         <v>93304000.0</v>
       </c>
       <c r="F6">
         <v>105611000.0</v>
       </c>
       <c r="G6">
         <v>58718000.0</v>
       </c>
       <c r="H6">
         <v>61925000.0</v>
       </c>
       <c r="I6">
         <v>53057000.0</v>
       </c>
@@ -17282,111 +17437,111 @@
       </c>
       <c r="S6">
         <v>24880000.0</v>
       </c>
       <c r="T6">
         <v>10775000.0</v>
       </c>
       <c r="U6">
         <v>19301000.0</v>
       </c>
       <c r="V6">
         <v>25099000.0</v>
       </c>
       <c r="W6">
         <v>16366000.0</v>
       </c>
       <c r="X6">
         <v>45792000.0</v>
       </c>
       <c r="Y6">
         <v>2548817.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-10453000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>65118000.0</v>
       </c>
       <c r="C9">
         <v>123342000.0</v>
       </c>
       <c r="D9">
         <v>208795000.0</v>
       </c>
       <c r="E9">
         <v>162868000.0</v>
       </c>
       <c r="F9">
         <v>175979000.0</v>
       </c>
       <c r="G9">
         <v>128538000.0</v>
       </c>
       <c r="H9">
         <v>126571000.0</v>
       </c>
       <c r="I9">
         <v>116754000.0</v>
       </c>
@@ -17417,51 +17572,51 @@
       <c r="R9">
         <v>53122000.0</v>
       </c>
       <c r="S9">
         <v>47864000.0</v>
       </c>
       <c r="T9">
         <v>44902000.0</v>
       </c>
       <c r="U9">
         <v>40826000.0</v>
       </c>
       <c r="V9">
         <v>44793000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
         <v>5316000.0</v>
       </c>
       <c r="Y9">
         <v>29464.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>17051000.0</v>
       </c>
       <c r="C10">
         <v>40501000.0</v>
       </c>
       <c r="D10">
         <v>51760000.0</v>
       </c>
       <c r="E10">
         <v>84859000.0</v>
       </c>
       <c r="F10">
         <v>97127000.0</v>
       </c>
       <c r="G10">
         <v>50025000.0</v>
       </c>
       <c r="H10">
         <v>53022000.0</v>
       </c>
       <c r="I10">
         <v>49711000.0</v>
       </c>
@@ -17492,51 +17647,51 @@
       <c r="R10">
         <v>18692000.0</v>
       </c>
       <c r="S10">
         <v>23012000.0</v>
       </c>
       <c r="T10">
         <v>8952000.0</v>
       </c>
       <c r="U10">
         <v>17008000.0</v>
       </c>
       <c r="V10">
         <v>23535000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>23843000.0</v>
       </c>
       <c r="Y10">
         <v>604796.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11">
         <v>16255000.0</v>
       </c>
       <c r="C11">
         <v>10556000.0</v>
       </c>
       <c r="D11">
         <v>14091000.0</v>
       </c>
       <c r="E11">
         <v>23740000.0</v>
       </c>
       <c r="F11">
         <v>26473000.0</v>
       </c>
       <c r="G11">
         <v>13037000.0</v>
       </c>
       <c r="H11">
         <v>12787000.0</v>
       </c>
       <c r="I11">
         <v>9632000.0</v>
       </c>
@@ -17569,51 +17724,51 @@
       </c>
       <c r="S11">
         <v>7181000.0</v>
       </c>
       <c r="T11">
         <v>-1555000.0</v>
       </c>
       <c r="U11">
         <v>6166000.0</v>
       </c>
       <c r="V11">
         <v>10376000.0</v>
       </c>
       <c r="W11">
         <v>-16366000.0</v>
       </c>
       <c r="X11">
         <v>8830000.0</v>
       </c>
       <c r="Y11">
         <v>234439.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
         <v>111730000.0</v>
       </c>
       <c r="C12">
         <v>123423000.0</v>
       </c>
       <c r="D12">
         <v>84128000.0</v>
       </c>
       <c r="E12">
         <v>21382000.0</v>
       </c>
       <c r="F12">
         <v>16649000.0</v>
       </c>
       <c r="G12">
         <v>38337000.0</v>
       </c>
       <c r="H12">
         <v>53358000.0</v>
       </c>
       <c r="I12">
         <v>36050000.0</v>
       </c>
@@ -17646,129 +17801,131 @@
       </c>
       <c r="S12">
         <v>28256000.0</v>
       </c>
       <c r="T12">
         <v>28836000.0</v>
       </c>
       <c r="U12">
         <v>28406000.0</v>
       </c>
       <c r="V12">
         <v>24234000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>21949000.0</v>
       </c>
       <c r="Y12">
         <v>1935041.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>163</v>
+      </c>
+      <c r="B13">
+        <v>245968000.0</v>
+      </c>
       <c r="C13">
         <v>234204000.0</v>
       </c>
       <c r="D13">
         <v>200582000.0</v>
       </c>
       <c r="E13">
         <v>178514000.0</v>
       </c>
       <c r="F13">
         <v>171019000.0</v>
       </c>
       <c r="G13">
         <v>166320000.0</v>
       </c>
       <c r="H13">
         <v>163525000.0</v>
       </c>
       <c r="I13">
         <v>145609000.0</v>
       </c>
       <c r="J13">
         <v>131408000.0</v>
       </c>
       <c r="K13">
         <v>123801000.0</v>
       </c>
       <c r="L13">
         <v>101758000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
         <v>796000.0</v>
       </c>
       <c r="C15">
         <v>29945000.0</v>
       </c>
       <c r="D15">
         <v>37669000.0</v>
       </c>
       <c r="E15">
         <v>61119000.0</v>
       </c>
       <c r="F15">
         <v>70654000.0</v>
       </c>
       <c r="G15">
         <v>36988000.0</v>
       </c>
       <c r="H15">
         <v>40235000.0</v>
       </c>
       <c r="I15">
         <v>40079000.0</v>
       </c>
@@ -17801,51 +17958,51 @@
       </c>
       <c r="S15">
         <v>15831000.0</v>
       </c>
       <c r="T15">
         <v>10507000.0</v>
       </c>
       <c r="U15">
         <v>10842000.0</v>
       </c>
       <c r="V15">
         <v>13159000.0</v>
       </c>
       <c r="W15">
         <v>16366000.0</v>
       </c>
       <c r="X15">
         <v>15013000.0</v>
       </c>
       <c r="Y15">
         <v>379337.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>61119000.0</v>
       </c>
       <c r="F16">
         <v>70654000.0</v>
       </c>
       <c r="G16">
         <v>36988000.0</v>
       </c>
       <c r="H16">
         <v>40235000.0</v>
       </c>
       <c r="I16">
         <v>40079000.0</v>
       </c>
       <c r="J16">
         <v>24768000.0</v>
       </c>
       <c r="K16">
         <v>26130000.0</v>
       </c>
@@ -17866,53 +18023,55 @@
       </c>
       <c r="Q16">
         <v>13793000.0</v>
       </c>
       <c r="R16">
         <v>12074000.0</v>
       </c>
       <c r="S16">
         <v>15831000.0</v>
       </c>
       <c r="T16">
         <v>10507000.0</v>
       </c>
       <c r="U16">
         <v>10842000.0</v>
       </c>
       <c r="V16">
         <v>13159000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>796000.0</v>
+      </c>
       <c r="C17">
         <v>29945000.0</v>
       </c>
       <c r="D17">
         <v>43586000.0</v>
       </c>
       <c r="E17">
         <v>61119000.0</v>
       </c>
       <c r="F17">
         <v>70654000.0</v>
       </c>
       <c r="G17">
         <v>36988000.0</v>
       </c>
       <c r="H17">
         <v>40235000.0</v>
       </c>
       <c r="I17">
         <v>40319000.0</v>
       </c>
       <c r="J17">
         <v>24842000.0</v>
       </c>
       <c r="K17">
@@ -17927,176 +18086,178 @@
       <c r="N17">
         <v>20281000.0</v>
       </c>
       <c r="O17">
         <v>16116000.0</v>
       </c>
       <c r="P17">
         <v>16823000.0</v>
       </c>
       <c r="Q17">
         <v>13793000.0</v>
       </c>
       <c r="R17">
         <v>12074000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>134238000.0</v>
+      </c>
       <c r="C18">
         <v>110781000.0</v>
       </c>
       <c r="D18">
         <v>132579000.0</v>
       </c>
       <c r="E18">
         <v>157132000.0</v>
       </c>
       <c r="F18">
         <v>154370000.0</v>
       </c>
       <c r="G18">
         <v>127983000.0</v>
       </c>
       <c r="H18">
         <v>110167000.0</v>
       </c>
       <c r="I18">
         <v>109559000.0</v>
       </c>
       <c r="J18">
         <v>107432000.0</v>
       </c>
       <c r="K18">
         <v>102133000.0</v>
       </c>
       <c r="L18">
         <v>82070000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-69876000.0</v>
       </c>
       <c r="F19">
         <v>-13916000.0</v>
       </c>
       <c r="G19">
         <v>12077000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>-5203000.0</v>
       </c>
       <c r="J19">
         <v>-283000.0</v>
       </c>
       <c r="K19">
         <v>-2202000.0</v>
       </c>
       <c r="L19">
         <v>-3676000.0</v>
       </c>
       <c r="M19">
         <v>8535000.0</v>
       </c>
       <c r="N19">
         <v>-37449000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>17051000.0</v>
       </c>
       <c r="C21">
         <v>40501000.0</v>
       </c>
       <c r="D21">
         <v>51760000.0</v>
       </c>
       <c r="E21">
         <v>84859000.0</v>
       </c>
       <c r="F21">
         <v>97127000.0</v>
       </c>
       <c r="G21">
         <v>50025000.0</v>
       </c>
       <c r="H21">
         <v>53022000.0</v>
       </c>
       <c r="I21">
         <v>49711000.0</v>
       </c>
@@ -18129,80 +18290,80 @@
       </c>
       <c r="S21">
         <v>23012000.0</v>
       </c>
       <c r="T21">
         <v>8952000.0</v>
       </c>
       <c r="U21">
         <v>17008000.0</v>
       </c>
       <c r="V21">
         <v>23535000.0</v>
       </c>
       <c r="W21">
         <v>16366000.0</v>
       </c>
       <c r="X21">
         <v>45792000.0</v>
       </c>
       <c r="Y21">
         <v>2548817.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>167199000.0</v>
       </c>
       <c r="C23">
         <v>210827000.0</v>
       </c>
       <c r="D23">
         <v>5577000.0</v>
       </c>
       <c r="E23">
         <v>102812000.0</v>
       </c>
       <c r="F23">
         <v>89624000.0</v>
       </c>
       <c r="G23">
         <v>129592000.0</v>
       </c>
       <c r="H23">
         <v>126929000.0</v>
       </c>
       <c r="I23">
         <v>105708000.0</v>
       </c>
@@ -18235,219 +18396,221 @@
       </c>
       <c r="S23">
         <v>58190000.0</v>
       </c>
       <c r="T23">
         <v>66228000.0</v>
       </c>
       <c r="U23">
         <v>52459000.0</v>
       </c>
       <c r="V23">
         <v>47121000.0</v>
       </c>
       <c r="W23">
         <v>16366000.0</v>
       </c>
       <c r="X23">
         <v>40476000.0</v>
       </c>
       <c r="Y23">
         <v>2519353.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>175</v>
+      </c>
+      <c r="B25">
+        <v>8012000.0</v>
+      </c>
       <c r="C25">
         <v>8296000.0</v>
       </c>
       <c r="D25">
         <v>8476000.0</v>
       </c>
       <c r="E25">
         <v>8445000.0</v>
       </c>
       <c r="F25">
         <v>8484000.0</v>
       </c>
       <c r="G25">
         <v>8693000.0</v>
       </c>
       <c r="H25">
         <v>8903000.0</v>
       </c>
       <c r="I25">
         <v>3346000.0</v>
       </c>
       <c r="J25">
         <v>3615000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
         <v>1433000.0</v>
       </c>
       <c r="C27">
         <v>1569000.0</v>
       </c>
       <c r="D27">
         <v>2171000.0</v>
       </c>
       <c r="E27">
         <v>2159000.0</v>
       </c>
       <c r="F27">
         <v>2358000.0</v>
       </c>
       <c r="G27">
         <v>2088000.0</v>
       </c>
       <c r="H27">
         <v>3442000.0</v>
       </c>
       <c r="I27">
         <v>2726000.0</v>
       </c>
       <c r="J27">
         <v>1861000.0</v>
       </c>
       <c r="K27">
         <v>1885000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27">
         <v>29479.0</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>3575000.0</v>
       </c>
       <c r="C28">
         <v>51826000.0</v>
       </c>
       <c r="D28">
         <v>3406000.0</v>
       </c>
       <c r="E28">
         <v>43368000.0</v>
       </c>
       <c r="F28">
         <v>45042000.0</v>
       </c>
       <c r="G28">
         <v>42322000.0</v>
       </c>
       <c r="H28">
         <v>40134000.0</v>
       </c>
       <c r="I28">
         <v>35867000.0</v>
       </c>
@@ -18476,100 +18639,102 @@
         <v>22377000.0</v>
       </c>
       <c r="R28">
         <v>23191000.0</v>
       </c>
       <c r="S28">
         <v>15540000.0</v>
       </c>
       <c r="T28">
         <v>12685000.0</v>
       </c>
       <c r="U28">
         <v>13451000.0</v>
       </c>
       <c r="V28">
         <v>11053000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28">
         <v>481669.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>179</v>
+      </c>
+      <c r="B29">
+        <v>16255000.0</v>
+      </c>
       <c r="C29">
         <v>10556000.0</v>
       </c>
       <c r="D29">
         <v>16557000.0</v>
       </c>
       <c r="E29">
         <v>23740000.0</v>
       </c>
       <c r="F29">
         <v>26473000.0</v>
       </c>
       <c r="G29">
         <v>13037000.0</v>
       </c>
       <c r="H29">
         <v>12787000.0</v>
       </c>
       <c r="I29">
         <v>9632000.0</v>
       </c>
       <c r="J29">
         <v>26978000.0</v>
       </c>
       <c r="K29">
         <v>13665000.0</v>
       </c>
       <c r="L29">
         <v>11975000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>48067000.0</v>
       </c>
       <c r="C30">
         <v>82841000.0</v>
       </c>
       <c r="D30">
         <v>5577000.0</v>
       </c>
       <c r="E30">
         <v>78009000.0</v>
       </c>
       <c r="F30">
         <v>78852000.0</v>
       </c>
       <c r="G30">
         <v>78513000.0</v>
       </c>
       <c r="H30">
         <v>73549000.0</v>
       </c>
       <c r="I30">
         <v>67043000.0</v>
       </c>
@@ -18602,51 +18767,51 @@
       </c>
       <c r="S30">
         <v>24852000.0</v>
       </c>
       <c r="T30">
         <v>35950000.0</v>
       </c>
       <c r="U30">
         <v>23818000.0</v>
       </c>
       <c r="V30">
         <v>21258000.0</v>
       </c>
       <c r="W30">
         <v>16366000.0</v>
       </c>
       <c r="X30">
         <v>40476000.0</v>
       </c>
       <c r="Y30">
         <v>2519353.0</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
         <v>-49543000.0</v>
       </c>
       <c r="C31">
         <v>3402000.0</v>
       </c>
       <c r="D31">
         <v>51760000.0</v>
       </c>
       <c r="E31">
         <v>-21382000.0</v>
       </c>
       <c r="F31">
         <v>97127000.0</v>
       </c>
       <c r="G31">
         <v>50025000.0</v>
       </c>
       <c r="H31">
         <v>53022000.0</v>
       </c>
       <c r="I31">
         <v>-36050000.0</v>
       </c>
@@ -18677,51 +18842,51 @@
       <c r="R31">
         <v>-176000.0</v>
       </c>
       <c r="S31">
         <v>-28256000.0</v>
       </c>
       <c r="T31">
         <v>4308000.0</v>
       </c>
       <c r="U31">
         <v>-28406000.0</v>
       </c>
       <c r="V31">
         <v>-24234000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31">
         <v>-21949000.0</v>
       </c>
       <c r="Y31">
         <v>-1944021.0</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
         <v>184250000.0</v>
       </c>
       <c r="C32">
         <v>251328000.0</v>
       </c>
       <c r="D32">
         <v>208795000.0</v>
       </c>
       <c r="E32">
         <v>187671000.0</v>
       </c>
       <c r="F32">
         <v>186751000.0</v>
       </c>
       <c r="G32">
         <v>179617000.0</v>
       </c>
       <c r="H32">
         <v>179951000.0</v>
       </c>
       <c r="I32">
         <v>155419000.0</v>
       </c>
@@ -18773,861 +18938,868 @@
       <c r="Y32">
         <v>29464.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
         <v>150</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
-        <v>28631000.0</v>
+        <v>25945000.0</v>
       </c>
       <c r="C2">
+        <v>28237000.0</v>
+      </c>
+      <c r="D2">
         <v>29619000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30062000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30986000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31924000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33782000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31018000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>31262000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25650000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23392000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19878000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16006000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10845000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6082000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3869000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4007000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3519000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3846000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>848000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2517000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8481000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9014000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12602000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20982000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14933000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12727000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13525000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12195000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11551000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>11107000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8835000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7172000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6700000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6661000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6262000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5764000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5706000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5746000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5541000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5310000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5051000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5197000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4824000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4969000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4392000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4054000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3485000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4066000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4354000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4877000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4616000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5028000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7267000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>6193000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6291000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6429000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>13607000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8442000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8359000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7594000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7787000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>9402000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8913000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>8388000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>8574000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>9801000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>10275000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>9365000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10158000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>8068000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7790000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7322000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>7422000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7678000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7494000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7684000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7311000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7792000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>6979000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6559000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>25863000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>592827.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>559309.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>1944000.0</v>
       </c>
       <c r="C3">
-        <v>2009000.0</v>
+        <v>1944000.0</v>
       </c>
       <c r="D3">
         <v>2009000.0</v>
       </c>
       <c r="E3">
+        <v>2009000.0</v>
+      </c>
+      <c r="F3">
         <v>2003000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2036000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2052000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2077000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2149000.0</v>
       </c>
       <c r="K3">
         <v>2149000.0</v>
       </c>
       <c r="L3">
+        <v>2149000.0</v>
+      </c>
+      <c r="M3">
         <v>2127000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2108000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2092000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2072000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2152000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2129000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2141000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2130000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2112000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2101000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2260000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2545000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1979000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1909000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3041000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1988000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1977000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1897000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>838000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>813000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>843000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>852000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>874000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>884000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>921000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>936000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>984000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>990000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1065000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>999000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>837000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>867000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>921000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>970000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1888000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032000.0</v>
       </c>
       <c r="AW3">
         <v>1032000.0</v>
       </c>
       <c r="AX3">
+        <v>1032000.0</v>
+      </c>
+      <c r="AY3">
         <v>1052000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1043000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1012000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>967000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>848000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>850000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>785000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>714000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>730000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>573000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>525000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>542000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>521000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>528000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>514000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>500000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>541000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>481000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>486000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>507000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>435000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>510000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>462000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>461000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>497000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>220000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>294000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>812000.0</v>
       </c>
-      <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -19740,611 +19912,618 @@
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
-      <c r="CE4"/>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5">
+        <v>13457000.0</v>
+      </c>
+      <c r="C5">
         <v>-22398000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>14787000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13866000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10796000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13925000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>8887000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9171000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8518000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>11294000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11058000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>13172000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>16236000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>19677000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>23724000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21988000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>19470000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>21913000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>22158000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>27433000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>25623000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>17480000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>11677000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>14692000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6176000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>13173000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>17984000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>10484000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>11381000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>12261000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>12157000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>12505000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>12789000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>13970000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>12651000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>12217000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>12908000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>12471000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>11069000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>10666000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5589000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>9021000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>7192000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7705000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>7588000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>7735000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7225000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>8355000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>8807000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7896000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>7782000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6827000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>7378000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5027000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6179000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>6098000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7643000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3344000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5731000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>6685000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>7560000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>5804000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2610000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>6528000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>5221000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>6205000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>4982000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>3201000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>4304000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>4948000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>5083000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>5575000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>7406000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-6885000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4920000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3523000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7394000.0</v>
       </c>
-      <c r="BZ5">
-[...1 lines deleted...]
-      </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
-      <c r="CE5"/>
+      <c r="CE5">
+        <v>0.0</v>
+      </c>
       <c r="CF5"/>
       <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>60983.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>55525.0</v>
       </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>15401000.0</v>
+      </c>
+      <c r="C6">
         <v>-20454000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16796000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>15875000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12799000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>15961000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10939000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11248000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10649000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13443000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13207000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>15299000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>18344000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>21769000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>25796000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>24140000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>21599000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>24054000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>24288000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>29545000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>27724000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>19740000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14222000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>16671000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>8085000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>16214000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>19972000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12461000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>13278000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>13099000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>12970000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>13348000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13641000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>14844000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>13535000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>13138000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13844000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>13455000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>12059000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>11731000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6588000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>9858000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8059000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>8626000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8558000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9623000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>7329000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>9387000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>9839000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8948000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>8825000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7839000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>8345000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>5875000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>7029000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>6883000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>8357000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>4074000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>6304000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>7210000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>8102000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6325000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3138000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>7042000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>5721000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>6746000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>5463000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3687000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>4811000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>5383000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>5593000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>6037000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>7867000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-6388000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>5140000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3817000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>8206000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2711000.0</v>
       </c>
       <c r="CB6">
         <v>2711000.0</v>
       </c>
       <c r="CC6">
         <v>2711000.0</v>
       </c>
       <c r="CD6">
-        <v>3290000.0</v>
+        <v>2711000.0</v>
       </c>
       <c r="CE6">
         <v>3290000.0</v>
       </c>
       <c r="CF6">
         <v>3290000.0</v>
       </c>
       <c r="CG6">
         <v>3290000.0</v>
       </c>
       <c r="CH6">
+        <v>3290000.0</v>
+      </c>
+      <c r="CI6">
         <v>60983.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>55525.0</v>
       </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -20457,91 +20636,92 @@
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
-      <c r="CE7"/>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -20654,1177 +20834,1196 @@
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
-      <c r="CE8"/>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
-        <v>-41952000.0</v>
+        <v>36963000.0</v>
       </c>
       <c r="C9">
+        <v>40072000.0</v>
+      </c>
+      <c r="D9">
         <v>38053000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>36889000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>32128000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>31400000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>29114000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>32061000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>30767000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>32439000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>31465000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>34608000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>37253000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>41134000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>43482000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>40352000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>37900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>42603000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>40928000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>47304000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>45186000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>38667000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>35465000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>32547000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>21858000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>31899000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>34853000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>29234000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>30644000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>28038000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>29257000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>29545000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>29949000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>30358000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>29479000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>28835000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>30452000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>29047000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>28446000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>28174000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>27088000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>23469000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>22039000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>22219000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>21888000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>21748000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>20493000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>21053000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>20870000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>20885000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>21091000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>20036000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>21744000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>17554000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>18207000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>17899000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>20285000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>11991000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>15517000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>16517000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>17674000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>15739000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>13935000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>14985000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>14342000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>13998000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>13587000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>12262000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>12086000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>11172000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>11786000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>11514000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>13392000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>11715000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>10247000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>9520000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>13420000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>40826000.0</v>
       </c>
-      <c r="CA9">
-[...1 lines deleted...]
-      </c>
       <c r="CB9">
         <v>0.0</v>
       </c>
       <c r="CC9">
         <v>0.0</v>
       </c>
       <c r="CD9">
+        <v>0.0</v>
+      </c>
+      <c r="CE9">
         <v>44793000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>6559.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>7075.0</v>
       </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>16860000.0</v>
+      </c>
+      <c r="C10">
         <v>-22398000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14787000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13866000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10796000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13925000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8887000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9171000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8518000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11294000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11058000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13172000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16236000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>19677000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>23724000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>21988000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>19470000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>21913000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>22158000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>27433000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>25623000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>17480000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11677000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14692000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6176000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13173000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>17984000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10484000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11381000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12261000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12157000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12505000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12789000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13970000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>12651000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>12217000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>12908000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>12471000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11069000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>10666000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5589000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>9021000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7192000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7705000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7588000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7735000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7225000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>8355000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>8807000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7896000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>7782000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6827000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7378000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5027000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6179000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6098000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7643000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3344000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5731000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>6685000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>7560000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5804000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2610000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>6528000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5221000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6205000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4982000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3201000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4304000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4948000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>5083000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>5575000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>7406000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-6885000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>4920000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3523000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7394000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4814000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2513000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4651000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5030000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>23535000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>60983.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>55525.0</v>
       </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11">
+        <v>5017000.0</v>
+      </c>
+      <c r="C11">
         <v>5004000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4036000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4295000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2920000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2674000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2364000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3214000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2304000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3072000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2877000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3613000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4529000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5538000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6745000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6114000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5343000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5810000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6078000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7639000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6946000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4418000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3095000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3899000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1625000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3052000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4845000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2280000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2610000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2314000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3081000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1893000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2344000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>15686000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4525000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3807000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2960000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4273000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3782000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3681000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1929000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3464000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2515000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3410000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2586000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2857000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2496000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2915000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>3588000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2940000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2682000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2528000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2586000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1786000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2285000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2150000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2695000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-466000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2035000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2338000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2590000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1973000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>215000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2342000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1840000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2175000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1795000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1079000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1569000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1562000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1808000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2010000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1801000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-7367000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1855000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1256000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2701000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-2710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2711000.0</v>
       </c>
       <c r="CB11">
         <v>-2711000.0</v>
       </c>
       <c r="CC11">
         <v>-2711000.0</v>
       </c>
       <c r="CD11">
-        <v>-3290000.0</v>
+        <v>-2711000.0</v>
       </c>
       <c r="CE11">
         <v>-3290000.0</v>
       </c>
       <c r="CF11">
         <v>-3290000.0</v>
       </c>
       <c r="CG11">
         <v>-3290000.0</v>
       </c>
       <c r="CH11">
+        <v>-3290000.0</v>
+      </c>
+      <c r="CI11">
         <v>54153.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>24327.0</v>
       </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
+        <v>25945000.0</v>
+      </c>
+      <c r="C12">
         <v>26966000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>28434000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>28029000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>28301000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>30037000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>31089000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>31533000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>30764000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>25544000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>23044000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20509000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15031000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9419000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5267000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3371000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3325000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3480000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3729000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4549000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4891000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6008000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8849000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10681000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12799000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14161000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14027000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13034000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>12136000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10944000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9803000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8165000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7138000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6660000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6173000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5751000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5392000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5426000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5274000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5527000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5441000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5170000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4997000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4752000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4769000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4335000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3737000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3631000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3649000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3938000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4060000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4199000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4751000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5392000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5691000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5747000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5814000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>6135000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6442000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6609000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6227000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5829000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6004000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>6115000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>6458000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>7002000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>7078000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7176000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7721000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>8190000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6792000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6550000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6724000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6717000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7478000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7397000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>7244000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>28406000.0</v>
       </c>
-      <c r="CA12">
-[...1 lines deleted...]
-      </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
+        <v>0.0</v>
+      </c>
+      <c r="CE12">
         <v>24234000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>592827.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>559309.0</v>
       </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>163</v>
+      </c>
+      <c r="B13">
+        <v>62120000.0</v>
+      </c>
       <c r="C13">
+        <v>62801000.0</v>
+      </c>
+      <c r="D13">
         <v>62240000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>61697000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>59230000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>58837000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>58404000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>59285000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>57678000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>53474000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>51803000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>50943000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>49462000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>48374000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>46995000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>43196000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>39949000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>41594000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>41828000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>42900000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>44697000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>42663000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>41047000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>40455000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>42155000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>42157000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>42451000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>39853000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>39064000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -21838,86 +22037,85 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -22030,890 +22228,906 @@
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
-      <c r="CE14"/>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
+        <v>11843000.0</v>
+      </c>
+      <c r="C15">
         <v>-27402000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>10751000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9571000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7876000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>11251000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6523000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5957000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6214000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8222000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8181000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9559000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11707000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>14139000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16979000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>15874000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>14127000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>16103000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16080000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>19794000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>18677000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>13062000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8582000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10793000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4551000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10121000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13139000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8204000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8771000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9947000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9076000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>10612000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>10445000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1716000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>8126000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>8410000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>9948000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8198000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>7287000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6985000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3660000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5557000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4677000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4295000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5002000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4878000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4729000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>5440000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>5219000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4956000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5100000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4299000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4792000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3241000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3894000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3948000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4948000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3810000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3696000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4347000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4970000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3831000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2395000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4186000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3381000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4030000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>3187000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2122000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2735000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3386000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3275000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3565000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>5605000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>482000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3065000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2267000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>4693000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2711000.0</v>
       </c>
       <c r="CB15">
         <v>2711000.0</v>
       </c>
       <c r="CC15">
         <v>2711000.0</v>
       </c>
       <c r="CD15">
-        <v>3290000.0</v>
+        <v>2711000.0</v>
       </c>
       <c r="CE15">
         <v>3290000.0</v>
       </c>
       <c r="CF15">
         <v>3290000.0</v>
       </c>
       <c r="CG15">
         <v>3290000.0</v>
       </c>
       <c r="CH15">
+        <v>3290000.0</v>
+      </c>
+      <c r="CI15">
         <v>6830.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>31198.0</v>
       </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>9559000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11707000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14139000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16979000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15874000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>14127000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16103000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16080000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>19794000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18677000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13062000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8582000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10793000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4551000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10121000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13139000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8204000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8771000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9946000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9076000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10612000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10445000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1716000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8126000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8410000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>9948000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>8198000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7287000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6985000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3660000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5557000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4677000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4295000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>5002000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4878000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4729000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5440000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>5219000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4956000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5100000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4299000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4792000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3241000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3894000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3948000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4948000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3810000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3696000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4347000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4970000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3831000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2395000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>4186000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3381000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4030000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3187000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2122000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2735000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3386000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3275000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3565000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>5605000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>482000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3065000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2267000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4693000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>3060000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1641000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2961000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3180000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>13159000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>11843000.0</v>
+      </c>
       <c r="C17">
+        <v>-27402000.0</v>
+      </c>
+      <c r="D17">
         <v>10751000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>9571000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>7876000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>11251000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6523000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5957000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6214000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>8222000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>8181000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>9559000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>11707000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>14139000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>16979000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>15874000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>14127000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>16103000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>16080000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>19794000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>18677000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>13062000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8582000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10793000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4551000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>10121000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>13139000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>8204000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>8771000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>10186000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>9076000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>10612000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>10445000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1723000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>8153000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>8437000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>9975000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>8442000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>7287000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>6985000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>3660000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>5578000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4677000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4295000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>5002000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>4330000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>4729000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>5440000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4078000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>6090000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>5100000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>4299000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>4792000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-17790000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>33634000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-20792000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>4948000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>16823000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
         <v>13793000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
         <v>12074000.0</v>
       </c>
-      <c r="BO17">
-[...1 lines deleted...]
-      </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
-      <c r="CE17"/>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>36175000.0</v>
+      </c>
       <c r="C18">
+        <v>35835000.0</v>
+      </c>
+      <c r="D18">
         <v>33806000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>33668000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>30929000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>28800000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>27315000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>27752000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>26914000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>27930000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>28759000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>30434000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>34431000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>38955000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>41728000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>39825000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>36624000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>38114000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>38099000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>38351000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>39806000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>36655000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>32198000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>29774000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>29356000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>27996000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>28424000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>26819000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>26928000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -22927,259 +23141,259 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-3891000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>8397000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>7436000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-31339000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-11079000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-34894000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7216000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3550000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2006000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1144000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1508000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-328000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>5603000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>8310000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>1549000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>9930000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>8763000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>5914000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-2674000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-2290000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-6153000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-3365000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-4000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>2107000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>979000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-11607000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-850000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>2978000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>7277000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-5864000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>3463000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-5894000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>4619000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>7022000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-4586000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>2759000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>3340000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-6649000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-4670000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-21216000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-4914000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -23292,354 +23506,358 @@
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
-      <c r="CE20"/>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
-        <v>20205000.0</v>
+        <v>13457000.0</v>
       </c>
       <c r="C21">
+        <v>-22398000.0</v>
+      </c>
+      <c r="D21">
         <v>14787000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13866000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10796000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13925000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8887000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9171000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8518000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>11294000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11058000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13172000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16236000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>19677000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>23724000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>21988000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>19470000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>21913000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>22158000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>27433000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>25623000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>17480000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11677000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>14692000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6176000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>13173000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17984000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10484000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11381000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>12261000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12157000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12505000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>12789000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>13970000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>12651000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>12217000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>12908000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>12471000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>11069000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10666000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5589000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>9021000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7192000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7705000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>7588000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>7735000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>7225000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>8355000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>8807000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7896000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>7782000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6827000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7378000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5027000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>6179000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6098000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>7643000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3344000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5731000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>6685000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7560000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5804000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2610000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>6528000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>5221000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>6205000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>4982000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3201000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>4304000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4948000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5083000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5575000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>7406000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-6885000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4920000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3523000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>7394000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2711000.0</v>
       </c>
       <c r="CB21">
         <v>2711000.0</v>
       </c>
       <c r="CC21">
         <v>2711000.0</v>
       </c>
       <c r="CD21">
-        <v>3290000.0</v>
+        <v>2711000.0</v>
       </c>
       <c r="CE21">
         <v>3290000.0</v>
       </c>
       <c r="CF21">
         <v>3290000.0</v>
       </c>
       <c r="CG21">
         <v>3290000.0</v>
       </c>
       <c r="CH21">
+        <v>3290000.0</v>
+      </c>
+      <c r="CI21">
         <v>60983.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>55525.0</v>
       </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -23752,322 +23970,328 @@
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
-      <c r="CE22"/>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
-        <v>-33526000.0</v>
+        <v>49451000.0</v>
       </c>
       <c r="C23">
+        <v>90707000.0</v>
+      </c>
+      <c r="D23">
         <v>52885000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>53085000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>52318000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>49399000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54009000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>53908000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>53511000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>46795000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>43799000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>41314000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>37023000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>32302000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25840000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>22233000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>22437000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>24209000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>22616000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>20719000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>22080000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>29668000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>32802000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>30457000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>36664000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>33659000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>29596000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>32275000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>31399000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>27328000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>28207000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>25875000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>24298000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>23088000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>23489000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>22880000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>23308000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>22282000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>23123000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>23035000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>26809000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>19499000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>20044000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>19338000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>19269000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>18405000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>17322000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>16183000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>16129000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>17343000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>18186000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>17825000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>19394000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>19794000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>18221000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>18092000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>19071000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>22254000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>18228000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>18191000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>17708000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>17697000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>20727000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>17370000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>17509000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>16367000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>18406000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>19336000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>17147000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>16382000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14771000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>13729000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>13308000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>26022000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>13005000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>13491000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>13710000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2711000.0</v>
       </c>
       <c r="CB23">
         <v>2711000.0</v>
       </c>
       <c r="CC23">
         <v>2711000.0</v>
       </c>
       <c r="CD23">
-        <v>3290000.0</v>
+        <v>2711000.0</v>
       </c>
       <c r="CE23">
         <v>3290000.0</v>
       </c>
       <c r="CF23">
         <v>3290000.0</v>
       </c>
       <c r="CG23">
         <v>3290000.0</v>
       </c>
       <c r="CH23">
+        <v>3290000.0</v>
+      </c>
+      <c r="CI23">
         <v>538403.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>510859.0</v>
       </c>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24111,327 +24335,331 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>175</v>
+      </c>
+      <c r="B25">
+        <v>1944000.0</v>
+      </c>
       <c r="C25">
-        <v>2009000.0</v>
+        <v>1991000.0</v>
       </c>
       <c r="D25">
         <v>2009000.0</v>
       </c>
       <c r="E25">
+        <v>2009000.0</v>
+      </c>
+      <c r="F25">
         <v>2003000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2036000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2052000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2077000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2149000.0</v>
       </c>
       <c r="K25">
         <v>2149000.0</v>
       </c>
       <c r="L25">
+        <v>2149000.0</v>
+      </c>
+      <c r="M25">
         <v>2127000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2108000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2092000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2072000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2152000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2129000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2141000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2130000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2112000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2101000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2260000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2545000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1979000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1909000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3041000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1988000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1977000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1897000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>838000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>813000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>843000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>852000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>874000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>884000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>921000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>936000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>984000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>990000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1065000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>999000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>837000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>867000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>921000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>970000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1888000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032000.0</v>
       </c>
       <c r="AW25">
         <v>1032000.0</v>
       </c>
       <c r="AX25">
+        <v>1032000.0</v>
+      </c>
+      <c r="AY25">
         <v>1052000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1043000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1012000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>967000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>848000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>850000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>785000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>714000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>730000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>573000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>525000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>542000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>521000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>505000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>463000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>475000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>541000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>481000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>486000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>507000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>435000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>510000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>462000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>461000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>497000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>220000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>294000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>812000.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -24544,595 +24772,608 @@
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
-      <c r="CE26"/>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
+        <v>159000.0</v>
+      </c>
+      <c r="C27">
         <v>579000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>310000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>294000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>250000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>287000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>282000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>482000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>518000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>337000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>414000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>573000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>847000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>902000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>420000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>404000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>433000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>633000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>576000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>684000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>465000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>503000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>424000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>343000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>818000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>601000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>746000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1331000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>764000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2726000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>561000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>643000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>611000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1861000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>12679000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>12757000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>13234000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>9650000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>12742000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>12705000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>13122000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>10018000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>10138000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>10520000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>10551000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>10375000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>9561000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>9235000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>8275000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>9678000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>9667000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>6992.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>9144.0</v>
       </c>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
-        <v>740000.0</v>
+        <v>23100000.0</v>
       </c>
       <c r="C28">
+        <v>12958000.0</v>
+      </c>
+      <c r="D28">
         <v>14070000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14346000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12392000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12386000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12050000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14037000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13353000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12754000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11511000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12921000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11641000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12591000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11140000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9773000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9864000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12313000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10670000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11152000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10907000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10707000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13666000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10660000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7289000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9707000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9038000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10092000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11297000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7374000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9684000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9395000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9414000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9167000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9872000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10032000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10230000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>9165000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9821000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10114000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12174000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7652000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7631000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>8081000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7946000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7989000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7119000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6849000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5544000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7173000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7135000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6967000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7299000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4113000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6359000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6027000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6713000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7989000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6434000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6710000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6693000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7839000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6265000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5686000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6235000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6705000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5487000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>5973000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>5026000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>5812000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2865000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3066000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3001000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3364000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2797000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3227000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3297000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3787000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>5631000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3803000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>4114000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>14736000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>122617.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>182199.0</v>
       </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>179</v>
+      </c>
+      <c r="B29">
+        <v>5026000.0</v>
+      </c>
       <c r="C29">
+        <v>5004000.0</v>
+      </c>
+      <c r="D29">
         <v>4036000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4295000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2920000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2674000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2364000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3214000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2304000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3072000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2877000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3613000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4529000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5538000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6745000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6114000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5343000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5810000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6078000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7639000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6946000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4418000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3095000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3899000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1625000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3052000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4845000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2280000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2610000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -25146,823 +25387,833 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
-        <v>-62157000.0</v>
+        <v>23506000.0</v>
       </c>
       <c r="C30">
+        <v>62470000.0</v>
+      </c>
+      <c r="D30">
         <v>23266000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>23023000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21332000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>17475000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20227000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22890000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22249000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21145000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20407000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>21436000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21017000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21457000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19758000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18364000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18430000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20690000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18770000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19871000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19563000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>21187000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23788000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>17855000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>15682000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>18726000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16869000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>18750000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>19204000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15777000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>17100000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17040000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17126000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16388000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>16828000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16618000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>17544000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>16576000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>17377000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>17494000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>21499000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14448000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>14847000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>14514000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>14300000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>14013000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>13268000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>12698000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>12063000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>12989000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>13309000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>13209000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>14366000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>12527000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12028000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>11801000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>12642000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>8647000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>9786000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>9832000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>10114000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>9935000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>11325000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>8457000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>9121000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>7793000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>8605000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>9061000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>7782000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>6224000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6703000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5939000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5986000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>18600000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5327000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5997000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6026000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2711000.0</v>
       </c>
       <c r="CB30">
         <v>2711000.0</v>
       </c>
       <c r="CC30">
         <v>2711000.0</v>
       </c>
       <c r="CD30">
-        <v>3290000.0</v>
+        <v>2711000.0</v>
       </c>
       <c r="CE30">
         <v>3290000.0</v>
       </c>
       <c r="CF30">
         <v>3290000.0</v>
       </c>
       <c r="CG30">
         <v>3290000.0</v>
       </c>
       <c r="CH30">
+        <v>3290000.0</v>
+      </c>
+      <c r="CI30">
         <v>-54424.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-48450.0</v>
       </c>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
+        <v>3403000.0</v>
+      </c>
+      <c r="C31">
         <v>-42603000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>39449000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-47974000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3402000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2052000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>86000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8518000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2141000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>11058000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3363000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-12923000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1963000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3361000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3371000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3325000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1447000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3729000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4549000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4891000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3776000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-8849000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-10681000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1120000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-14161000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1286000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1207000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>326000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3564000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1241000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-8165000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-7138000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-660000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-6173000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-5751000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5392000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-6051000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5274000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2707000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-6484000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3348000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2875000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2294000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2198000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2118000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2262000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1787000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2291000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1770000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2015000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-365000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-387000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-410000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>6179000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-5747000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-5814000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-6135000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-6442000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-6609000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-6227000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-5829000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-6004000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-6115000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-6458000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-7002000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-7078000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-7176000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-7721000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-8190000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-6792000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-6550000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-6724000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-6717000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-7478000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-7397000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-7244000.0</v>
       </c>
-      <c r="BZ31">
-[...1 lines deleted...]
-      </c>
       <c r="CA31">
         <v>0.0</v>
       </c>
       <c r="CB31">
         <v>0.0</v>
       </c>
       <c r="CC31">
         <v>0.0</v>
       </c>
       <c r="CD31">
         <v>0.0</v>
       </c>
-      <c r="CE31"/>
+      <c r="CE31">
+        <v>0.0</v>
+      </c>
       <c r="CF31"/>
       <c r="CG31"/>
-      <c r="CH31">
+      <c r="CH31"/>
+      <c r="CI31">
         <v>60983.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>55525.0</v>
       </c>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
-        <v>-13321000.0</v>
+        <v>62908000.0</v>
       </c>
       <c r="C32">
+        <v>68309000.0</v>
+      </c>
+      <c r="D32">
         <v>67672000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>66950999.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>63114000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>63324000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>62896000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>63079000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>62029000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>58089000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>54857000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>54486000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>53259000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>51979000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>49564000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>44221000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>41907000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>46122000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>44774000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>48152000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>47703000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>47148000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>44479000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>45149000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>42840000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>46832000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>47580000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>42759000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>42780000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>39589000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>40364000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>38380000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>37087000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>37058000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>36140000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>35097000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>36216000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>34753000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>34192000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>33701000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>32398000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>28520000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>27236000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>27043000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>26857000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>26140000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>24547000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>24538000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>24936000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>25239000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>25968000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>24652000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>26772000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>24821000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>24400000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>24190000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>26714000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>25598000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>23959000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>24876000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>25268000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>23526000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>23337000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>23898000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>22730000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>22572000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>23388000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>22537000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>21451000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>21330000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>19854000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>19304000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>20714000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>19137000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>17925000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>17014000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>21104000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>69467000.0</v>
       </c>
-      <c r="CA32">
-[...1 lines deleted...]
-      </c>
       <c r="CB32">
         <v>0.0</v>
       </c>
       <c r="CC32">
         <v>0.0</v>
       </c>
       <c r="CD32">
+        <v>0.0</v>
+      </c>
+      <c r="CE32">
         <v>70656000.0</v>
       </c>
-      <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
-      <c r="CH32">
+      <c r="CH32"/>
+      <c r="CI32">
         <v>599386.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>566384.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -26053,51 +26304,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>167744000.0</v>
       </c>
       <c r="C2">
         <v>229506000.0</v>
       </c>
       <c r="D2">
         <v>45799000.0</v>
       </c>
       <c r="E2">
         <v>91068000.0</v>
       </c>
       <c r="F2">
         <v>87544000.0</v>
       </c>
       <c r="G2">
         <v>147818000.0</v>
       </c>
       <c r="H2">
         <v>77762000.0</v>
       </c>
       <c r="I2">
         <v>57839000.0</v>
       </c>
@@ -26127,51 +26378,51 @@
       </c>
       <c r="R2">
         <v>50128000.0</v>
       </c>
       <c r="S2">
         <v>25088000.0</v>
       </c>
       <c r="T2">
         <v>60624000.0</v>
       </c>
       <c r="U2">
         <v>38368000.0</v>
       </c>
       <c r="V2">
         <v>94297000.0</v>
       </c>
       <c r="W2">
         <v>1279953.0</v>
       </c>
       <c r="X2">
         <v>4062056.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>1150000</v>
       </c>
       <c r="C3">
         <v>1154000</v>
       </c>
       <c r="D3">
         <v>3605000</v>
       </c>
       <c r="E3">
         <v>2552000</v>
       </c>
       <c r="F3">
         <v>1638000</v>
       </c>
       <c r="G3">
         <v>3059000</v>
       </c>
       <c r="H3">
         <v>3623000</v>
       </c>
       <c r="I3">
         <v>2879000</v>
       </c>
@@ -26201,147 +26452,147 @@
       </c>
       <c r="R3">
         <v>5456000</v>
       </c>
       <c r="S3">
         <v>2662000</v>
       </c>
       <c r="T3">
         <v>576000</v>
       </c>
       <c r="U3">
         <v>1095000</v>
       </c>
       <c r="V3">
         <v>713000</v>
       </c>
       <c r="W3">
         <v>722000</v>
       </c>
       <c r="X3">
         <v>14992</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-45269000.0</v>
       </c>
       <c r="F4">
         <v>3524000.0</v>
       </c>
       <c r="G4">
         <v>-60274000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>19923000.0</v>
       </c>
       <c r="J4">
         <v>-38246000.0</v>
       </c>
       <c r="K4">
         <v>44232000.0</v>
       </c>
       <c r="L4">
         <v>-24856000.0</v>
       </c>
       <c r="M4">
         <v>15470000.0</v>
       </c>
       <c r="N4">
         <v>-67522000.0</v>
       </c>
       <c r="O4">
         <v>63492000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>16668000.0</v>
       </c>
       <c r="F5">
         <v>-10747000.0</v>
       </c>
       <c r="G5">
         <v>8025000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>6004000.0</v>
       </c>
       <c r="J5">
         <v>-1689000.0</v>
       </c>
       <c r="K5">
         <v>5278000.0</v>
       </c>
       <c r="L5">
         <v>5159000.0</v>
       </c>
       <c r="M5">
         <v>-1253000.0</v>
       </c>
       <c r="N5">
         <v>2927000.0</v>
       </c>
       <c r="O5">
         <v>3536000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>-3793000.0</v>
       </c>
       <c r="C6">
         <v>-61762000.0</v>
       </c>
       <c r="D6">
         <v>183707000.0</v>
       </c>
       <c r="E6">
         <v>-45269000.0</v>
       </c>
       <c r="F6">
         <v>3524000.0</v>
       </c>
       <c r="G6">
         <v>-60274000.0</v>
       </c>
       <c r="H6">
         <v>70056000.0</v>
       </c>
       <c r="I6">
         <v>19923000.0</v>
       </c>
@@ -26369,54 +26620,54 @@
       <c r="Q6">
         <v>1308000.0</v>
       </c>
       <c r="R6">
         <v>-7584000.0</v>
       </c>
       <c r="S6">
         <v>25040000.0</v>
       </c>
       <c r="T6">
         <v>-35536000.0</v>
       </c>
       <c r="U6">
         <v>22256000.0</v>
       </c>
       <c r="V6">
         <v>-55929000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6">
         <v>-2782103.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7">
-        <v>-3291000.0</v>
+        <v>-4275000.0</v>
       </c>
       <c r="C7">
         <v>-9376000.0</v>
       </c>
       <c r="D7">
         <v>-6419000.0</v>
       </c>
       <c r="E7">
         <v>-2988000.0</v>
       </c>
       <c r="F7">
         <v>-6256000.0</v>
       </c>
       <c r="G7">
         <v>-4659000.0</v>
       </c>
       <c r="H7">
         <v>1863000.0</v>
       </c>
       <c r="I7">
         <v>-207000.0</v>
       </c>
       <c r="J7">
         <v>9945000.0</v>
       </c>
@@ -26443,101 +26694,103 @@
       </c>
       <c r="R7">
         <v>-2492000.0</v>
       </c>
       <c r="S7">
         <v>-14255000.0</v>
       </c>
       <c r="T7">
         <v>6093000.0</v>
       </c>
       <c r="U7">
         <v>-1712000.0</v>
       </c>
       <c r="V7">
         <v>2398000.0</v>
       </c>
       <c r="W7">
         <v>659000.0</v>
       </c>
       <c r="X7">
         <v>321942.0</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2924000.0</v>
       </c>
       <c r="F8">
         <v>118000.0</v>
       </c>
       <c r="G8">
         <v>1334000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>-2246000.0</v>
       </c>
       <c r="J8">
         <v>-999000.0</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8">
         <v>-248000.0</v>
       </c>
       <c r="M8">
         <v>122000.0</v>
       </c>
       <c r="N8">
         <v>17000.0</v>
       </c>
       <c r="O8">
         <v>899000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>190</v>
+      </c>
+      <c r="B9">
+        <v>-1040000.0</v>
+      </c>
       <c r="C9">
         <v>-587000.0</v>
       </c>
       <c r="D9">
         <v>-1065000.0</v>
       </c>
       <c r="E9">
         <v>-2924000.0</v>
       </c>
       <c r="F9">
         <v>118000.0</v>
       </c>
       <c r="G9">
         <v>1334000.0</v>
       </c>
       <c r="H9">
         <v>-1650000.0</v>
       </c>
       <c r="I9">
         <v>-2246000.0</v>
       </c>
       <c r="J9">
         <v>-999000.0</v>
       </c>
       <c r="K9">
@@ -26561,99 +26814,99 @@
       <c r="Q9">
         <v>181000.0</v>
       </c>
       <c r="R9">
         <v>265000.0</v>
       </c>
       <c r="S9">
         <v>-2719000.0</v>
       </c>
       <c r="T9">
         <v>24000.0</v>
       </c>
       <c r="U9">
         <v>24000.0</v>
       </c>
       <c r="V9">
         <v>105000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
         <v>-2923.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>494000.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>4000.0</v>
       </c>
       <c r="M10">
         <v>550000.0</v>
       </c>
       <c r="N10">
         <v>8740000.0</v>
       </c>
       <c r="O10">
         <v>3793000.0</v>
       </c>
       <c r="P10">
         <v>739000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10">
         <v>138000.0</v>
       </c>
       <c r="S10">
         <v>299000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10">
         <v>61000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4234000.0</v>
       </c>
       <c r="F11">
         <v>4998000.0</v>
       </c>
       <c r="G11">
         <v>-4229000.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>-631000.0</v>
       </c>
       <c r="J11">
         <v>-560000.0</v>
       </c>
       <c r="K11">
         <v>571000.0</v>
       </c>
@@ -26665,51 +26918,51 @@
       </c>
       <c r="N11">
         <v>-623000.0</v>
       </c>
       <c r="O11">
         <v>-1289000.0</v>
       </c>
       <c r="P11">
         <v>1196000.0</v>
       </c>
       <c r="Q11">
         <v>1263000.0</v>
       </c>
       <c r="R11">
         <v>2831000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>303000.0</v>
       </c>
       <c r="F12">
         <v>-4353000.0</v>
       </c>
       <c r="G12">
         <v>8989000.0</v>
       </c>
       <c r="H12">
         <v>444000.0</v>
       </c>
       <c r="I12">
         <v>6237000.0</v>
       </c>
       <c r="J12">
         <v>18489000.0</v>
       </c>
       <c r="K12">
         <v>1683000.0</v>
       </c>
@@ -26721,51 +26974,51 @@
       </c>
       <c r="N12">
         <v>4466000.0</v>
       </c>
       <c r="O12">
         <v>5603000.0</v>
       </c>
       <c r="P12">
         <v>7427000.0</v>
       </c>
       <c r="Q12">
         <v>8469000.0</v>
       </c>
       <c r="R12">
         <v>9740000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>561000.0</v>
       </c>
       <c r="F13">
         <v>-9533000.0</v>
       </c>
       <c r="G13">
         <v>-2935000.0</v>
       </c>
       <c r="H13">
         <v>3690000.0</v>
       </c>
       <c r="I13">
         <v>2932000.0</v>
       </c>
       <c r="J13">
         <v>-4249000.0</v>
       </c>
       <c r="K13">
         <v>3623000.0</v>
       </c>
@@ -26773,53 +27026,55 @@
         <v>4418000.0</v>
       </c>
       <c r="M13">
         <v>-323000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13">
         <v>-2933000.0</v>
       </c>
       <c r="Q13">
         <v>-1313000.0</v>
       </c>
       <c r="R13">
         <v>-10526000.0</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>195</v>
+      </c>
+      <c r="B14">
+        <v>8012000.0</v>
+      </c>
       <c r="C14">
         <v>8296000.0</v>
       </c>
       <c r="D14">
         <v>8533000.0</v>
       </c>
       <c r="E14">
         <v>8445000.0</v>
       </c>
       <c r="F14">
         <v>8484000.0</v>
       </c>
       <c r="G14">
         <v>8693000.0</v>
       </c>
       <c r="H14">
         <v>8903000.0</v>
       </c>
       <c r="I14">
         <v>3346000.0</v>
       </c>
       <c r="J14">
         <v>3615000.0</v>
       </c>
       <c r="K14">
@@ -26843,60 +27098,60 @@
       <c r="Q14">
         <v>2081000.0</v>
       </c>
       <c r="R14">
         <v>2015000.0</v>
       </c>
       <c r="S14">
         <v>1868000.0</v>
       </c>
       <c r="T14">
         <v>1823000.0</v>
       </c>
       <c r="U14">
         <v>2293000.0</v>
       </c>
       <c r="V14">
         <v>1564000.0</v>
       </c>
       <c r="W14">
         <v>1724000.0</v>
       </c>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
-        <v>-21152000.0</v>
+        <v>21152000.0</v>
       </c>
       <c r="C15">
-        <v>-21826000.0</v>
+        <v>21826000.0</v>
       </c>
       <c r="D15">
-        <v>-22795000.0</v>
+        <v>22795000.0</v>
       </c>
       <c r="E15">
         <v>24127000.0</v>
       </c>
       <c r="F15">
         <v>24299000.0</v>
       </c>
       <c r="G15">
         <v>21476000.0</v>
       </c>
       <c r="H15">
         <v>20198000.0</v>
       </c>
       <c r="I15">
         <v>18673000.0</v>
       </c>
       <c r="J15">
         <v>15646000.0</v>
       </c>
       <c r="K15">
         <v>14074000.0</v>
       </c>
       <c r="L15">
         <v>12184000.0</v>
       </c>
@@ -26909,51 +27164,51 @@
       <c r="O15">
         <v>1722000.0</v>
       </c>
       <c r="P15">
         <v>3701000.0</v>
       </c>
       <c r="Q15">
         <v>3308000.0</v>
       </c>
       <c r="R15">
         <v>2963000.0</v>
       </c>
       <c r="S15">
         <v>738000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15">
         <v>87919.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
         <v>163951000.0</v>
       </c>
       <c r="C16">
         <v>167744000.0</v>
       </c>
       <c r="D16">
         <v>229506000.0</v>
       </c>
       <c r="E16">
         <v>45799000.0</v>
       </c>
       <c r="F16">
         <v>91068000.0</v>
       </c>
       <c r="G16">
         <v>87544000.0</v>
       </c>
       <c r="H16">
         <v>147818000.0</v>
       </c>
       <c r="I16">
         <v>77762000.0</v>
       </c>
@@ -26983,82 +27238,82 @@
       </c>
       <c r="R16">
         <v>42544000.0</v>
       </c>
       <c r="S16">
         <v>50128000.0</v>
       </c>
       <c r="T16">
         <v>25088000.0</v>
       </c>
       <c r="U16">
         <v>60624000.0</v>
       </c>
       <c r="V16">
         <v>38368000.0</v>
       </c>
       <c r="W16">
         <v>94297000.0</v>
       </c>
       <c r="X16">
         <v>1279953.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
-        <v>52185000.0</v>
+        <v>52548000.0</v>
       </c>
       <c r="C18">
         <v>29951000.0</v>
       </c>
       <c r="D18">
         <v>43365000.0</v>
       </c>
       <c r="E18">
         <v>80779000.0</v>
       </c>
       <c r="F18">
         <v>63121000.0</v>
       </c>
       <c r="G18">
         <v>52155000.0</v>
       </c>
       <c r="H18">
         <v>47529000.0</v>
       </c>
       <c r="I18">
         <v>49910000.0</v>
       </c>
       <c r="J18">
         <v>41559000.0</v>
       </c>
@@ -27085,53 +27340,55 @@
       </c>
       <c r="R18">
         <v>9708000.0</v>
       </c>
       <c r="S18">
         <v>2671000.0</v>
       </c>
       <c r="T18">
         <v>11412000.0</v>
       </c>
       <c r="U18">
         <v>9670000.0</v>
       </c>
       <c r="V18">
         <v>18226000.0</v>
       </c>
       <c r="W18">
         <v>16846000.0</v>
       </c>
       <c r="X18">
         <v>1574356.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>200</v>
+      </c>
+      <c r="B19">
+        <v>-280286000.0</v>
+      </c>
       <c r="C19">
         <v>-118491000.0</v>
       </c>
       <c r="D19">
         <v>239779000.0</v>
       </c>
       <c r="E19">
         <v>-279312000.0</v>
       </c>
       <c r="F19">
         <v>85612000.0</v>
       </c>
       <c r="G19">
         <v>-207572000.0</v>
       </c>
       <c r="H19">
         <v>-522725000.0</v>
       </c>
       <c r="I19">
         <v>-404505000.0</v>
       </c>
       <c r="J19">
         <v>-191290000.0</v>
       </c>
       <c r="K19">
@@ -27145,79 +27402,79 @@
       </c>
       <c r="N19">
         <v>43414000.0</v>
       </c>
       <c r="O19">
         <v>-237000000.0</v>
       </c>
       <c r="P19">
         <v>-61315000.0</v>
       </c>
       <c r="Q19">
         <v>-147785000.0</v>
       </c>
       <c r="R19">
         <v>-231120000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-59116000.0</v>
       </c>
       <c r="F21">
         <v>-170034000.0</v>
       </c>
       <c r="G21">
         <v>-265215000.0</v>
       </c>
       <c r="H21">
         <v>448113000.0</v>
       </c>
       <c r="I21">
         <v>-62658000.0</v>
       </c>
       <c r="J21">
         <v>-1657000.0</v>
@@ -27233,51 +27490,51 @@
       </c>
       <c r="N21">
         <v>51203000.0</v>
       </c>
       <c r="O21">
         <v>-67889000.0</v>
       </c>
       <c r="P21">
         <v>90697000.0</v>
       </c>
       <c r="Q21">
         <v>111813000.0</v>
       </c>
       <c r="R21">
         <v>-52660000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
         <v>796000.0</v>
       </c>
       <c r="C22">
         <v>29945000.0</v>
       </c>
       <c r="D22">
         <v>37669000.0</v>
       </c>
       <c r="E22">
         <v>61119000.0</v>
       </c>
       <c r="F22">
         <v>70654000.0</v>
       </c>
       <c r="G22">
         <v>36988000.0</v>
       </c>
       <c r="H22">
         <v>40235000.0</v>
       </c>
       <c r="I22">
         <v>40079000.0</v>
       </c>
@@ -27307,51 +27564,51 @@
       </c>
       <c r="R22">
         <v>12074000.0</v>
       </c>
       <c r="S22">
         <v>15831000.0</v>
       </c>
       <c r="T22">
         <v>10507000.0</v>
       </c>
       <c r="U22">
         <v>10842000.0</v>
       </c>
       <c r="V22">
         <v>13159000.0</v>
       </c>
       <c r="W22">
         <v>16366000.0</v>
       </c>
       <c r="X22">
         <v>370357.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
         <v>-126449000.0</v>
       </c>
       <c r="C23">
         <v>258997000.0</v>
       </c>
       <c r="D23">
         <v>-272577000.0</v>
       </c>
       <c r="E23">
         <v>206621000.0</v>
       </c>
       <c r="F23">
         <v>-68610000.0</v>
       </c>
       <c r="G23">
         <v>48318000.0</v>
       </c>
       <c r="H23">
         <v>2038000.0</v>
       </c>
       <c r="I23">
         <v>392427000.0</v>
       </c>
@@ -27381,54 +27638,54 @@
       </c>
       <c r="R23">
         <v>236880000.0</v>
       </c>
       <c r="S23">
         <v>357994000.0</v>
       </c>
       <c r="T23">
         <v>-30485000.0</v>
       </c>
       <c r="U23">
         <v>-125357000.0</v>
       </c>
       <c r="V23">
         <v>-135887000.0</v>
       </c>
       <c r="W23">
         <v>17533000.0</v>
       </c>
       <c r="X23">
         <v>198714.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24">
-        <v>-128353000.0</v>
+        <v>153083000.0</v>
       </c>
       <c r="C24">
         <v>175798000.0</v>
       </c>
       <c r="D24">
         <v>23749000.0</v>
       </c>
       <c r="E24">
         <v>1651000.0</v>
       </c>
       <c r="F24">
         <v>1021000.0</v>
       </c>
       <c r="G24">
         <v>78706000.0</v>
       </c>
       <c r="H24">
         <v>-12056000.0</v>
       </c>
       <c r="I24">
         <v>-103310000.0</v>
       </c>
       <c r="J24">
         <v>-171387000.0</v>
       </c>
@@ -27455,54 +27712,54 @@
       </c>
       <c r="R24">
         <v>-140828000.0</v>
       </c>
       <c r="S24">
         <v>-278502000.0</v>
       </c>
       <c r="T24">
         <v>-42329000.0</v>
       </c>
       <c r="U24">
         <v>-26259000.0</v>
       </c>
       <c r="V24">
         <v>-66529000.0</v>
       </c>
       <c r="W24">
         <v>-38072000.0</v>
       </c>
       <c r="X24">
         <v>-7330620.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
-        <v>56193000.0</v>
+        <v>44171000.0</v>
       </c>
       <c r="C25">
         <v>-2009000.0</v>
       </c>
       <c r="D25">
         <v>2822000.0</v>
       </c>
       <c r="E25">
         <v>13252000.0</v>
       </c>
       <c r="F25">
         <v>-3570000.0</v>
       </c>
       <c r="G25">
         <v>-3242000.0</v>
       </c>
       <c r="H25">
         <v>-7289000.0</v>
       </c>
       <c r="I25">
         <v>1802000.0</v>
       </c>
       <c r="J25">
         <v>-3390000.0</v>
       </c>
@@ -27529,51 +27786,51 @@
       </c>
       <c r="R25">
         <v>4887000.0</v>
       </c>
       <c r="S25">
         <v>1246000.0</v>
       </c>
       <c r="T25">
         <v>3385000.0</v>
       </c>
       <c r="U25">
         <v>-132000.0</v>
       </c>
       <c r="V25">
         <v>1356000.0</v>
       </c>
       <c r="W25">
         <v>-1181000.0</v>
       </c>
       <c r="X25">
         <v>925971.0</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26">
         <v>-15351000.0</v>
       </c>
       <c r="C26">
         <v>-18677000.0</v>
       </c>
       <c r="D26">
         <v>-37173000.0</v>
       </c>
       <c r="E26">
         <v>-30881000.0</v>
       </c>
       <c r="F26">
         <v>-53321000.0</v>
       </c>
       <c r="G26">
         <v>-10405000.0</v>
       </c>
       <c r="H26">
         <v>-15815000.0</v>
       </c>
       <c r="I26">
         <v>-5000.0</v>
       </c>
@@ -27593,53 +27850,55 @@
         <v>-3628000.0</v>
       </c>
       <c r="O26">
         <v>-4344000.0</v>
       </c>
       <c r="P26">
         <v>-37821000.0</v>
       </c>
       <c r="Q26">
         <v>-8213000.0</v>
       </c>
       <c r="R26">
         <v>-19929000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26">
         <v>-17563000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>207</v>
+      </c>
+      <c r="B27">
+        <v>4994000.0</v>
+      </c>
       <c r="C27">
         <v>4249000.0</v>
       </c>
       <c r="D27">
         <v>4365000.0</v>
       </c>
       <c r="E27">
         <v>4128000.0</v>
       </c>
       <c r="F27">
         <v>3643000.0</v>
       </c>
       <c r="G27">
         <v>3212000.0</v>
       </c>
       <c r="H27">
         <v>5576000.0</v>
       </c>
       <c r="I27">
         <v>7769000.0</v>
       </c>
       <c r="J27">
         <v>8686000.0</v>
       </c>
       <c r="K27">
@@ -27661,51 +27920,51 @@
         <v>3871000.0</v>
       </c>
       <c r="Q27">
         <v>3819000.0</v>
       </c>
       <c r="R27">
         <v>3618000.0</v>
       </c>
       <c r="S27">
         <v>644000.0</v>
       </c>
       <c r="T27">
         <v>-5315000.0</v>
       </c>
       <c r="U27">
         <v>-367000.0</v>
       </c>
       <c r="V27">
         <v>-273000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
         <v>70862000.0</v>
       </c>
       <c r="C28">
         <v>25624000.0</v>
       </c>
       <c r="D28">
         <v>-57132000.0</v>
       </c>
       <c r="E28">
         <v>151613000.0</v>
       </c>
       <c r="F28">
         <v>-146230000.0</v>
       </c>
       <c r="G28">
         <v>16437000.0</v>
       </c>
       <c r="H28">
         <v>541629000.0</v>
       </c>
       <c r="I28">
         <v>373494000.0</v>
       </c>
@@ -27735,51 +27994,51 @@
       </c>
       <c r="R28">
         <v>213828000.0</v>
       </c>
       <c r="S28">
         <v>357120000.0</v>
       </c>
       <c r="T28">
         <v>59079000.0</v>
       </c>
       <c r="U28">
         <v>-125508000.0</v>
       </c>
       <c r="V28">
         <v>-159377000.0</v>
       </c>
       <c r="W28">
         <v>95361000.0</v>
       </c>
       <c r="X28">
         <v>9010795.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
         <v>53698000.0</v>
       </c>
       <c r="C29">
         <v>31105000.0</v>
       </c>
       <c r="D29">
         <v>46970000.0</v>
       </c>
       <c r="E29">
         <v>83331000.0</v>
       </c>
       <c r="F29">
         <v>64759000.0</v>
       </c>
       <c r="G29">
         <v>55214000.0</v>
       </c>
       <c r="H29">
         <v>51152000.0</v>
       </c>
       <c r="I29">
         <v>52789000.0</v>
       </c>
@@ -27809,51 +28068,51 @@
       </c>
       <c r="R29">
         <v>15164000.0</v>
       </c>
       <c r="S29">
         <v>5333000.0</v>
       </c>
       <c r="T29">
         <v>11412000.0</v>
       </c>
       <c r="U29">
         <v>10765000.0</v>
       </c>
       <c r="V29">
         <v>18939000.0</v>
       </c>
       <c r="W29">
         <v>17568000.0</v>
       </c>
       <c r="X29">
         <v>1589348.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
         <v>-128353000.0</v>
       </c>
       <c r="C30">
         <v>-118491000.0</v>
       </c>
       <c r="D30">
         <v>193869000.0</v>
       </c>
       <c r="E30">
         <v>-280213000.0</v>
       </c>
       <c r="F30">
         <v>84995000.0</v>
       </c>
       <c r="G30">
         <v>-131925000.0</v>
       </c>
       <c r="H30">
         <v>-522725000.0</v>
       </c>
       <c r="I30">
         <v>-406360000.0</v>
       </c>
@@ -27902,3454 +28161,3490 @@
       <c r="X30">
         <v>-13382246.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF30"/>
+  <dimension ref="A1:CG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:85">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:85">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>163951000.0</v>
+      </c>
+      <c r="C2">
         <v>131725000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>97637000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>101662000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>167744000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>232926000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>153489000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>238781000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>229506000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>80556000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>89127000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>158952000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45799000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>70665000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>110232000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>135514000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>91068000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>173694000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>193184000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>127570000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>87544000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>350839000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>110900000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>114699000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>147818000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>69652000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>46907000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>85825000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>77762000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>58735000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>58733000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>52574000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>57839000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>103241000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>50299000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>51306000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>96085000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>36136000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>60522000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>114653000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>51853000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>85988000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>75785000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>93081000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>76709000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>66866000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>35783000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>61117000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>61239000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>93653000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>25353000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>65919000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>128761000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>32011000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>34381000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>45837000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>65269000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>33504000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>62907000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>92671000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>43852000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>36044000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>28862000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>50811000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>42544000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>86179000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>77118000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>104392000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>50128000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>49819000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>16931000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>22145000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>25088000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>250890000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>51675000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>48793000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>60624000.0</v>
       </c>
-      <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>1004118.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>552332.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1279953.0</v>
       </c>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:85">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
-        <v>736000</v>
+        <v>188000</v>
       </c>
       <c r="C3">
+        <v>345000</v>
+      </c>
+      <c r="D3">
         <v>327000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>220000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>258000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>242000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>220000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>241000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>451000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1530000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>514000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>822000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>739000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>352000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>514000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1321000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>365000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>345000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>268000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>732000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>293000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1483000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>353000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>417000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>806000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>945000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1041000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1260000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>377000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1135000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>903000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>534000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>307000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1022000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>402000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>530000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>111000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>226000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>297000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>248000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>161000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>69000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>86000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>61000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>586000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>492000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>88000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>165000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>240000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>175000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>349000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>936000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1456000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1873000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1668000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1672000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2822000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2313000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1309000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1662000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>798000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2037000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1372000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1090000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>870000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1661000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1326000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1568000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>901000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>661000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>765000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1174000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>62000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>409000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>208000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>146000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1339000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1115000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
         <v>713000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4147</v>
       </c>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:85">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-69825000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>113153000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-24866000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-39567000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-25282000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>44446000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-82626000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-19490000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>65614000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>40026000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-263295000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>239939000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-3799000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-33119000.0</v>
       </c>
-      <c r="Z4"/>
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>22745000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-38918000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>8063000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>19027000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>2000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>6159000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-5265000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-45402000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>52942000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1007000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-44779000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>59949000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-24386000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-54131000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>62800000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-34135000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>10203000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-17296000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>16372000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>9843000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>31083000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-25334000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-122000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-32414000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>68300000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-40566000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-62842000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:85">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-6241000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5368000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>11324000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2848000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1312000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6880000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1786000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>48000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-13096000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4087000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>8044000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1066000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2059000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3106000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>6172000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4074000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4204000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2154000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1344000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1520000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4026000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-6309000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4679000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-981000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>922000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6144000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1993000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3543000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>684000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1518000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1572000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2208000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4277000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2081000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-696000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2959000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>321000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3712000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-125000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>122000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-782000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:85">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>75656000.0</v>
+      </c>
+      <c r="C6">
         <v>32226000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>34088000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4025000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-66082000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-65182000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>79437000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-85292000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>9275000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>148950000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8571000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-69825000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>113153000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-24866000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-39567000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-25282000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>44446000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-82626000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-19490000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>65614000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>40026000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-263295000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>239939000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3799000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-33119000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>78166000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>22745000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-38918000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>8063000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>19027000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6159000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-5265000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-45402000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>52942000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1007000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-44779000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>59949000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-24386000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-54131000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>62800000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-34135000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>10203000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-17296000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>16372000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9843000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>31083000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-25334000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-122000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-32414000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>68300000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-40566000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-62842000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>96750000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-2370000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-11456000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-19432000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>31765000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-29403000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-29764000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>48819000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>7808000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>7182000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-21949000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>8267000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-43635000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>9061000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-27274000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>54264000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>309000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>32888000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-5214000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-2943000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-225802000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>199215000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2882000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-11831000.0</v>
       </c>
-      <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
-      <c r="CE6">
+      <c r="CE6"/>
+      <c r="CF6">
         <v>451786.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-727621.0</v>
       </c>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:85">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7">
-        <v>-8353000.0</v>
+        <v>4537000.0</v>
       </c>
       <c r="C7">
+        <v>-1176000.0</v>
+      </c>
+      <c r="D7">
         <v>598000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>959000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4656000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7977000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2498000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-148000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3749000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2854000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1688000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-8799000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1214000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4946000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5780000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1436000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-718000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2553000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>676000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-10894000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1409000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>9127000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-8354000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1192000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6624000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4942000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5586000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-5561000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1881000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-4311000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>3857000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-766000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>1013000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>8763000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3100000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-747000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1171000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2923000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1463000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-3228000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-593000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-366000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1929000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-2514000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>3489000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>843000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>797000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-3275000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>267000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-2336000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>679000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-4368000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>2364000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1274000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>297000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-6153000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>7214000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>2748000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>793000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-3267000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>997000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1827000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>1060000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-208000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>357000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>5515000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>234000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-1449000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-1056000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-2905000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1142000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-12000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-10196000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>5184000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1259000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>739000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>1429000.0</v>
       </c>
-      <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
-      <c r="CE7">
+      <c r="CE7"/>
+      <c r="CF7">
         <v>-59843.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>157846.0</v>
       </c>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:85">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-525000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>230000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1421000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1127000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-357000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-19000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-746000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>695000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>232000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-63000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-629000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>379000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>1273000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>311000.0</v>
       </c>
-      <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>298000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-911000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-246000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-975000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-571000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-288000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-412000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-464000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-483000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>28000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-80000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-530000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>62000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-19000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>488000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-526000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>350000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-141000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>69000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>1066000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-596000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-360000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>12000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-404000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>414000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>161000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-154000.0</v>
       </c>
-      <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:85">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
-        <v>-733000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="C9">
+        <v>-707000.0</v>
+      </c>
+      <c r="D9">
         <v>-170000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>407000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-570000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>221000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>44000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-867000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1136000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>366000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-525000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>230000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1421000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1127000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-357000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-19000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-746000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>695000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>232000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-63000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-629000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>379000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1273000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>311000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-791000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>298000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-911000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-246000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-975000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-571000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-288000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-412000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-464000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-483000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>28000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-80000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-530000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>62000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-19000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>488000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-526000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>350000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-141000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>69000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1066000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-596000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-360000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>12000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-404000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>414000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>161000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-154000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-365000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>444000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>19000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>801000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>56000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-236000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>311000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-6000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>195000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-67000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>41000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>12000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-163000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1202000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-2542000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1768000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>24000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>130000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>395000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>286000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>24000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>105000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-72879.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-4468.0</v>
       </c>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:85">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
-        <v>494000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI10">
         <v>494000.0</v>
       </c>
       <c r="AJ10">
-        <v>0.0</v>
+        <v>494000.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>4000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>10000.0</v>
       </c>
-      <c r="AS10">
-[...1 lines deleted...]
-      </c>
       <c r="AT10">
-        <v>550000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU10">
         <v>550000.0</v>
       </c>
       <c r="AV10">
+        <v>550000.0</v>
+      </c>
+      <c r="AW10">
         <v>13000.0</v>
       </c>
-      <c r="AW10">
-[...1 lines deleted...]
-      </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>8740000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4875000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4899000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5460000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3793000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2933000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3668000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3413000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>739000.0</v>
       </c>
-      <c r="BG10"/>
-      <c r="BH10">
+      <c r="BH10"/>
+      <c r="BI10">
         <v>1060000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>862000.0</v>
       </c>
-      <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>138000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>299000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>295000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>289000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>166000.0</v>
       </c>
-      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>61000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
+      <c r="CG10"/>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:85">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>618000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-925000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2716000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2141000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2680000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3303000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3701000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>931000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1799000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1433000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4888000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-5426000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2221000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5912000.0</v>
       </c>
-      <c r="Z11">
-[...1 lines deleted...]
-      </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>1198000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1334000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-5162000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-3954000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3659000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1649000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1985000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>792000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1761000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>108000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3221000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1014000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>32000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>764000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1239000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>684000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>469000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>301000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-395000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-858000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2792000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>401000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>290000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1254000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>807000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-4365000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4189000.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>408000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-4296000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2790000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1196000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>1263000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>2831000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
+      <c r="CG11"/>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:85">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-1153000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>375000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2778000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1841000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4196000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>914000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3064000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-362000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-6222000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-2092000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1572000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-218000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1736000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9043000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-1046000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-3789000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1040000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1222000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2660000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1760000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1141000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>676000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>16021000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-636000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1814000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1290000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1747000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>998000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1289000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1143000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-387000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2263000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1125000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>214000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-627000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1426000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-829000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-76000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>507000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>166000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-226000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4019000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>575000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>791000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-1428000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7427000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>8469000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>9740000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
+      <c r="CG12"/>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:85">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-8274000.0</v>
       </c>
       <c r="N13">
+        <v>-8274000.0</v>
+      </c>
+      <c r="O13">
         <v>6992000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-4653000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1079000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-699000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>140000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-19000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-11126000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1472000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>12814000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-8733000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-81000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-6935000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5910000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4885000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-5061000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2044000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-2443000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>4428000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-478000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1425000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-4249000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>5883000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1367000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2799000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>3623000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>4418000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-323000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-      <c r="BC13">
+      <c r="BC13"/>
+      <c r="BD13">
         <v>-555000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>-1876000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>3623000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>-2933000.0</v>
       </c>
-      <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-      <c r="BJ13">
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>-1313000.0</v>
       </c>
-      <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-      <c r="BN13">
+      <c r="BN13"/>
+      <c r="BO13">
         <v>-10526000.0</v>
       </c>
-      <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:85">
       <c r="A14" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>195</v>
+      </c>
+      <c r="B14">
+        <v>1944000.0</v>
+      </c>
       <c r="C14">
-        <v>2009000.0</v>
+        <v>1991000.0</v>
       </c>
       <c r="D14">
         <v>2009000.0</v>
       </c>
       <c r="E14">
+        <v>2009000.0</v>
+      </c>
+      <c r="F14">
         <v>2003000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2036000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2052000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2077000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2149000.0</v>
       </c>
       <c r="K14">
         <v>2149000.0</v>
       </c>
       <c r="L14">
+        <v>2149000.0</v>
+      </c>
+      <c r="M14">
         <v>2127000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2108000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2092000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2072000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2152000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2129000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2141000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2130000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2112000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2101000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2260000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2545000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1979000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1909000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3041000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1988000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1977000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1897000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>838000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>813000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>843000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>852000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>874000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>884000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>921000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>936000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>984000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>990000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1065000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>999000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>837000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>867000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>921000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>970000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1888000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032000.0</v>
       </c>
       <c r="AW14">
         <v>1032000.0</v>
       </c>
       <c r="AX14">
+        <v>1032000.0</v>
+      </c>
+      <c r="AY14">
         <v>1052000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1043000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1012000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>967000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>848000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>850000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>785000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>714000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>730000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>573000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>525000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>542000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>521000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>528000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>514000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>500000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>541000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>481000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>486000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>507000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>435000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>510000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>462000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>461000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>497000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>220000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>294000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>812000.0</v>
       </c>
-      <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
+      <c r="CG14"/>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:85">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
-        <v>-5208000.0</v>
+        <v>5281000.0</v>
       </c>
       <c r="C15">
-        <v>-5261000.0</v>
+        <v>5208000.0</v>
       </c>
       <c r="D15">
-        <v>-5296000.0</v>
+        <v>5261000.0</v>
       </c>
       <c r="E15">
-        <v>-5387000.0</v>
+        <v>5296000.0</v>
       </c>
       <c r="F15">
+        <v>5387000.0</v>
+      </c>
+      <c r="G15">
         <v>5364000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5374000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5525000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5563000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5530000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5567000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5786000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5912000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5920000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5976000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6130000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6101000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6150000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6310000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6392000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5447000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5571000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5586000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5168000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5151000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5132000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5141000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5198000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4727000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4692000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4687000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4653000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4641000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4612000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3686000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3682000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3666000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3631000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3633000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3635000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3175000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2974000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2993000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3066000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3151000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3202000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3098000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3289000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3295000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3288000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3295000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>16996000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3280000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1722000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>6000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1718000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>896000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>959000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>998000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>848000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>898000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>829000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>809000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>772000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>634000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>801000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>754000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>774000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>738000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
+      <c r="CG15"/>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:85">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
+        <v>239607000.0</v>
+      </c>
+      <c r="C16">
         <v>163951000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>131725000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>97637000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>101662000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>167744000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>232926000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>153489000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>238781000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>229506000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>80556000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>89127000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>158952000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>45799000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>70665000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>110232000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>135514000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>91068000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>173694000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>193184000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>127570000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>87544000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>350839000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>110900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>114699000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>147818000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>69652000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>46907000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>85825000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>77762000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>58735000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>58733000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>52574000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>57839000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>103241000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>50299000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>51306000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>96085000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>36136000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>60522000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>114653000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>51853000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>85988000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>75785000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>93081000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>76709000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>66866000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>35783000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>61117000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>61239000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>93653000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>25353000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>65919000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>128761000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>32011000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>34381000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>45837000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>65269000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>33504000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>62907000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>92671000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>43852000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>36044000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>28862000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>50811000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>42544000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>86179000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>77118000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>104392000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>50128000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>49819000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>16931000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>22145000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>25088000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>250890000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>51675000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>48793000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>60624000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>1004118.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>552332.0</v>
       </c>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:85">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -31390,500 +31685,509 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:85">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
-        <v>15491000.0</v>
+        <v>19592000.0</v>
       </c>
       <c r="C18">
+        <v>15882000.0</v>
+      </c>
+      <c r="D18">
         <v>13594000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>13904000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9168000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5754000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>13741000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6670000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3786000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>12756000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>11151000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2446000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>17012000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>24618000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>17463000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>19465000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>19233000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21011000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>18147000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>4058000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>19905000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>23649000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2944000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13754000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11143000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>16290000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>16816000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5171000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>9252000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>9535000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>15178000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>11902000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>13295000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>8176000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>13929000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>9770000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>9684000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>13837000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>11065000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6293000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>5574000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>7614000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>10112000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>4232000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>9551000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>7936000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>7847000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2560000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>6558000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>8394000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>7056000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>67000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>11575000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>6459000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2986000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-1828000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>12325000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>7920000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>5429000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1552000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>6477000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>3081000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>6000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>5806000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>5319000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-404000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>6252000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>1770000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>2090000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>2909000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2990000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>3819000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-7047000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>4147000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>1705000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>2729000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>3553000.0</v>
       </c>
-      <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
-      <c r="CE18">
+      <c r="CE18"/>
+      <c r="CF18">
         <v>46709.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>71027.0</v>
       </c>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:85">
       <c r="A19" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>200</v>
+      </c>
+      <c r="B19">
+        <v>30292000.0</v>
+      </c>
       <c r="C19">
+        <v>-79343000.0</v>
+      </c>
+      <c r="D19">
         <v>-8203000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>24138000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-106346000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5817000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>102940000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>23809000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-239423000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4735000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>92092000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>41438000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>40512000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>66489000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-100352000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>54201000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-78108000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-115045000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>4315000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>107406000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-29006000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-183084000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>25631000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-54531000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>4412000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-172077000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-35787000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-243154000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-90344000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-83882000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-106269000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-149332000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-65022000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-38936000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-96995000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-16572000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-38787000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-14566000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-69887000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-117389000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>49636000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-57772000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-25544000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-114167000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-14303000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-84567000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-205429000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-17622000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>11093000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-15615000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>41000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>70310000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-52281000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>-21436000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-86028000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-33185000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-61315000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-      <c r="BJ19">
+      <c r="BJ19"/>
+      <c r="BK19">
         <v>-147785000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-      <c r="BN19">
+      <c r="BN19"/>
+      <c r="BO19">
         <v>-231120000.0</v>
       </c>
-      <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:85">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -31924,2418 +32228,2451 @@
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:85">
       <c r="A21" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>202</v>
+      </c>
+      <c r="B21">
+        <v>-98031000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>2385539000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1827743000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>42757000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-455684000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>80684000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-25448000.0</v>
       </c>
       <c r="N21">
+        <v>-25448000.0</v>
+      </c>
+      <c r="O21">
         <v>-120000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-33000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>10056000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-23878000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-49000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-48525000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-121841000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>381000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-25116000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>634000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-100086000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-140647000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>165843000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-3944000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>285861000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>353000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-32300000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-83144000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>68063000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-15277000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-112141000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>83000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5247000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>22237000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-21224000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>15122000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>122000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-81156000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>49506000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-70455000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-80966000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-118614000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10670000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>233655000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>35046000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>28962000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-21856000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>79844000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>12833000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-19618000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>-13637000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>36452000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-4815000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>90697000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>111813000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>-52660000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
+      <c r="CG21"/>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:85">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
+        <v>11843000.0</v>
+      </c>
+      <c r="C22">
         <v>-27402000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10751000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9571000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7876000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11251000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6523000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5957000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6214000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8222000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8180999.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9559000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11707000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>14139000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16979000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15874000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>14127000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>16103000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16080000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>19794000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>18677000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>13062000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8582000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10793000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4551000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10121000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13139000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>8204000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8771000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>9947000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9076000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10611000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10445000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1716000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8126000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8410000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>9948000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8198000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>7287000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6985000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3660000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5557000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4677000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4295000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5002000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4878000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4729000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5440000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5219000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4956000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5100000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4299000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4792000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3241000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3894000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3948000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4948000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3810000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3696000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4347000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4970000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3831000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2395000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>4186000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>3381000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4030000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3187000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2122000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2735000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3386000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3275000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3565000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>5605000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>482000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3065000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2267000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4693000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>3060000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1641000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>2961000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>3180000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>13159000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>6830.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>31198.0</v>
       </c>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:85">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
-        <v>39160000.0</v>
+        <v>78162000.0</v>
       </c>
       <c r="C23">
+        <v>59276000.0</v>
+      </c>
+      <c r="D23">
         <v>-29773000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1854734000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1308000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>395688000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-106066000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-271483000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>47988000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>209056000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-154366000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-110272000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>67354000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>54632000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>43772000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>64562000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>113886000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>30465000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-15674000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-147989000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>64704000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-67381000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>142361000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>33464000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>79887000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>238256000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>35654000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>200910000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>92404000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>114189000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>90324000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>130901000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>57013000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-9973000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>138966000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7489000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-11956000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>64424000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>38109000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>61595000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-43676000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>19112000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>34058000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>120593000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>41501000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>120919000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>263224000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>30445000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>23946000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-21920000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>39563000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-77969000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-73629000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>189181000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>14860000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>78664000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3930000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-122637000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>17172000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>98238000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>32244000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>72385000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>31971000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-12692000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>77669000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-30754000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>183279000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-4337000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>90052000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>298711000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>26211000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-90276000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>122610000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-226077000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>302090000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1498000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-18318000.0</v>
       </c>
-      <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>183065.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-27566.0</v>
       </c>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:85">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24">
-        <v>-37942000.0</v>
+        <v>51369000.0</v>
       </c>
       <c r="C24">
+        <v>41746000.0</v>
+      </c>
+      <c r="D24">
         <v>17403000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>69016000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>24918000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>35491000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>29333000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>67182000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>39857000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>27183000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>39117000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>15660000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10463000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-24962000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-134426000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-214694000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-89202000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>11080000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3183000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>230756000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-84183000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-112442000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>26711000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-76732000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>21649000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-90027000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-9974000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-93324000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-11156000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-37935000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>17125000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-76991000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-5509000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2913000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-86446000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-14666000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-67362000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-52295000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-119621000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-65859000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-15883000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-87638000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-83334000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-196574000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-61558000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-124013000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-256020000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-59282000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-26357000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-93810000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-85785000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-95507000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-10954000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-67889000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-27902000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-31614000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>31883000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>45355000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-63921000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-48747000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-26553000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-28685000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-30130000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-39498000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-6972000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-67663000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-7252000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-33975000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-34927000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-59400000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>27234000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-137472000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-22072000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-18339000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-3936000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>26000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-46054000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>177055.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-1500711.0</v>
       </c>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:85">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
-        <v>51982000.0</v>
+        <v>589000.0</v>
       </c>
       <c r="C25">
+        <v>41008000.0</v>
+      </c>
+      <c r="D25">
         <v>-492000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>512000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3143000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1126000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1874000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1495000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1262000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-502000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2134000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1730000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1611000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2862000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3831000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3346000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3213000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-936000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1212000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-6483000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2645000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-228000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>307000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-553000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11219000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2201000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3767000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>242000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-922000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2034000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>450000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-98000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-584000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-1004000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>152000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-413000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2125000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-464000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-371000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-707000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1045000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1147000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>139000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-502000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-734000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-969000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>597000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1143000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-382000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3330000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-606000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1107000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3794000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1990000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1408000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>322000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1306000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1944000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>735000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>634000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-188000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1061000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2522000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1473000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>973000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-9773000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2664000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1223000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>99000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2654000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1112000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>978000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-2855000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>8590000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-25000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-658000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-4522000.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
-      <c r="CE25">
+      <c r="CE25"/>
+      <c r="CF25">
         <v>93306.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-90122.0</v>
       </c>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:85">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26">
+        <v>-447000.0</v>
+      </c>
+      <c r="C26">
         <v>-127000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>15224000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-10000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5224000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-6708000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-8655000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3313000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4426000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3160000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-13311000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-16276000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-8608000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-11294000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2742000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-8237000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-6348000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-22140000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-14703000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-10130000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-10298000.0</v>
       </c>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
       <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
         <v>-107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-116000.0</v>
       </c>
       <c r="Z26">
         <v>-116000.0</v>
       </c>
       <c r="AA26">
+        <v>-116000.0</v>
+      </c>
+      <c r="AB26">
         <v>-5634000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-10065000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>995000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>170000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-5000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>766000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>725000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>8000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
-        <v>-64000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL26">
         <v>-64000.0</v>
       </c>
       <c r="AM26">
+        <v>-64000.0</v>
+      </c>
+      <c r="AN26">
         <v>-13000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1134000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-990000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-480000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-5548000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-24956000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-17462000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-31108000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-31482000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-37349000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-38763000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-348000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-3280000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>54648000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-76505000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>4344000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>16000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-2628000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-1716000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-9579000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-15404000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-7511000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-5327000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-2866000.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26">
         <v>-2593000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-2754000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-6948000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-4874000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-4306000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-3801000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:85">
       <c r="A27" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>207</v>
+      </c>
+      <c r="B27">
+        <v>867000.0</v>
+      </c>
       <c r="C27">
+        <v>1806000.0</v>
+      </c>
+      <c r="D27">
         <v>1055000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1073000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1060000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1812000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1014000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>520000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>903000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1563000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>889000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>802000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1111000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1556000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>875000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>850000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>847000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1495000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>741000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>261000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>656000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>911000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>217000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>760000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>894000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1332000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>911000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1569000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1764000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2162000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1885000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1846000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1876000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2281000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2069000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2129000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2207000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2422000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1993000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2426000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2714000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2802000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2586000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2093000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1410000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1788000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1532000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>671000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>662000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1567000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1189000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1167000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1114000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>979000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1021000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>942000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>965000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1001000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>941000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>975000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>954000.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>890000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>931000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>978000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>944000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1012000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>956000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>706000.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>-4288000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-108000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-179000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-740000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:85">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
+        <v>-25597000.0</v>
+      </c>
+      <c r="C28">
         <v>53941000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>28370000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-42287000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30838000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-65361000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-37464000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-116012000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>244461000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>139399000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-112328000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-129369000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>45166000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-91011000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>26208000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>115746000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>100670000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>17967000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-44124000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-169200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>49127000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-83250000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>137409000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>28189000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-65911000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>233008000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>24879000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>195712000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>88030000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>109430000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>85568000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>126184000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>52312000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-14643000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>135223000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3752000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-15676000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>60678000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>34408000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>56948000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-47889000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>15611000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>25473000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>92526000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>20845000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>86474000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>228665000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-10272000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-18191000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-25631000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>32914000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-95037000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-22329000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>189116000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>14790000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>75975000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>437000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-133112000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>750000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-8501000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>124197000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4679000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>16916000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>47179000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>87779000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>10108000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>115834000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>54931000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>32955000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>114876000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>36176000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>72190000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>133878000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-209107000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>282061000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-6530000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-7345000.0</v>
       </c>
-      <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>183065.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>572434.0</v>
       </c>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:85">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
+        <v>19780000.0</v>
+      </c>
+      <c r="C29">
         <v>16227000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13921000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14124000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9426000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5996000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13961000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6911000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4237000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14286000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11665000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3268000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17751000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24970000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17977000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20786000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>19598000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>21356000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>18415000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4790000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>20198000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>25132000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3297000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14171000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11949000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>17235000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>17857000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6431000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9629000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10670000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>16081000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>12436000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>13602000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>9198000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>14331000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>10300000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>9795000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>14063000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>11362000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>6541000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>5735000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>7683000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>10198000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>4293000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>10137000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>8428000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>7759000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>2725000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>6798000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>8569000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>7405000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1003000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>13031000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>8332000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>4654000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-156000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>15147000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>10233000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>6738000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>3214000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>7275000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>5118000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>7372000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>6896000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>6189000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>1257000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>7578000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>3338000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>2991000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>3570000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>3755000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>4993000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-6985000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>4556000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>1913000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2729000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>2214000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>10765000.0</v>
       </c>
-      <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29">
         <v>18939000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>46709.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>75174.0</v>
       </c>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:85">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
+        <v>81473000.0</v>
+      </c>
+      <c r="C30">
         <v>-37942000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8203000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24138000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-106346000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5817000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>102940000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23809000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-239423000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4735000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>92092000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>56276000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>50236000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41175000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-83752000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-161814000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-75822000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-121949000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6219000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>230024000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-29299000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-205177000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>99233000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-46159000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20843000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-172077000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-19991000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-241061000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-89596000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-101073000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-101647000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-132461000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-71179000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-39957000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-96612000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-15059000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-38898000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-14792000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-70156000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-117620000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>104954000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-57429000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-25468000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-114115000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-14610000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-85059000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-205341000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-17787000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11271000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-15352000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>27981000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>53468000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-53544000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-100698000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-21814000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-87275000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-35016000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>154644000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-36891000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-24477000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-82653000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1989000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-17106000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-76024000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-85701000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-55000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-114351000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-85543000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>18318000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-118137000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-7043000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-82397000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-129836000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-21251000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-84759000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6683000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-6700000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>136999000.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>84509000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>222012.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-1375229.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>