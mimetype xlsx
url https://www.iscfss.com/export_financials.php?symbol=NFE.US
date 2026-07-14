--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -851,14131 +857,14940 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>731619000.0</v>
+      </c>
+      <c r="C2">
         <v>473736000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>549489000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>80387000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>68085000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21331000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11593000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>43177000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6352000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5283000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>54088000.0</v>
+      </c>
+      <c r="C5">
         <v>3089000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>71528000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>55398000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2085000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>182000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-30000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2666000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1363000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>391076000.0</v>
+      </c>
+      <c r="C7">
         <v>603523000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>571042000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>350862000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>281174000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>119804000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>2845000.0</v>
+      </c>
+      <c r="C8">
         <v>2664000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2050000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2088000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2069000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1746000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>130658000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>426741000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>1170254000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1923990000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>594534000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>356942000.0</v>
+      </c>
+      <c r="C10">
         <v>492881000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>155414000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>675492000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>187509000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>601522000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>27098000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>78301000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>84708000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>180650000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>356942000.0</v>
+      </c>
+      <c r="C12">
         <v>492881000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>155414000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>675492000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>187509000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>601522000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>27098000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>78301000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>84708000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>180650000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>2845000.0</v>
+      </c>
+      <c r="C13">
         <v>2664000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2050000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2088000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2069000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1746000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>130658000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>426741000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>406591000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>336683000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>278474487.0</v>
+      </c>
+      <c r="C14">
         <v>218622000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>206482000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>209854000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>201703000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>106655000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>62628411.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>67932825.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>65006140.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>58753425.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>2088000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2069000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1746000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>130658000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>426741000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>406591000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>336683000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>14133000.0</v>
+      </c>
+      <c r="C16">
         <v>14415000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>65287000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>12748000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>28662000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>99332000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>71993000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>19590000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12798000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>25989000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>269513000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>10688000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8508000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9200000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>766350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>776760000.0</v>
       </c>
       <c r="D20">
         <v>776760000.0</v>
       </c>
       <c r="E20">
+        <v>776760000.0</v>
+      </c>
+      <c r="F20">
         <v>760135000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>187596000.0</v>
+      </c>
+      <c r="C21">
         <v>179510000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>51815000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>85897000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>142944000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>46102000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>61302000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>43057000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>119447000.0</v>
+      </c>
+      <c r="C22">
         <v>103224000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>113684000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>39070000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>37182000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>22860000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>63432000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>15959000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11152000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7656000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>10555623000.0</v>
+      </c>
+      <c r="C23">
         <v>12867496000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10501245000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7705082000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6876492000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1908091000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1123814000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>699402000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>381190000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>389054000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>1105442000.0</v>
+      </c>
+      <c r="C24">
         <v>8355703000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6510523000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4476865000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3757879000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1239561000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>619057000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>737000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>69425000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>74557000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>4476865000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3757879000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1239561000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>619057000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>69425000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>74557000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>35</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>145471000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>392306000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1182013000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7044000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2540000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3656000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>6333000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3363000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>8213053000.0</v>
+      </c>
+      <c r="C28">
         <v>9005477000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7218776000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4217055000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3948795000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>757843000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>591959000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>193891000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-9455000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-100265000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>8361566000.0</v>
+      </c>
+      <c r="C29">
         <v>10771263000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8443242000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5831505000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5646705000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1606520000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>703862000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>540499000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>354163000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>719036000.0</v>
+      </c>
+      <c r="C30">
         <v>481443000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>433281000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>318515000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>244851000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>76544000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>52549000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30363000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20595000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16743000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>427163000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>888496000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>320857000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>23503000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>203379000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>278910000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>289370000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>-7324240000.0</v>
+      </c>
+      <c r="C32">
         <v>-97308000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-726315000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-22084000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>22355000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>570860000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>108857000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-250975000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>122854000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>9247403000.0</v>
+      </c>
+      <c r="C33">
         <v>11257386000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9521272000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6317928000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6291626000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1146081000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>912694000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>545622000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>226237000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>177174000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
+        <v>64019000.0</v>
+      </c>
+      <c r="C34">
         <v>130244000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>55627000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>49010000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>292535000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>15641000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>14929000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>12000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>596000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>648000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>1593054000.0</v>
+      </c>
+      <c r="C35">
         <v>9160990000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7017088000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4853985000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4319927000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1341855000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>634227000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>70181000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>75205000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>86707000.0</v>
+      </c>
+      <c r="C36">
         <v>129274000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>126903000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>123873000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>87505000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>71265000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>76573000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>46967000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>21064000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5829000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>152039000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>202479000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>8127000.0</v>
       </c>
-      <c r="G37">
+      <c r="H37">
         <v>302519000.0</v>
       </c>
-      <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>131947000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6291626000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>546857000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>190043000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>128298000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>115141000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>98510000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>112795000.0</v>
+      </c>
+      <c r="C39">
         <v>532562000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>277594000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>354077000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>115324000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>61084000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>68041000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>9166000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>126000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>192000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>761452000.0</v>
+      </c>
+      <c r="C40">
         <v>463166000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>580299000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1196281000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>312518000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>134338000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>90670000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>17393000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>329000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>570000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>74999000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>327988000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>17256000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>14355000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>11263000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>756000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>648000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>1776306000.0</v>
+      </c>
+      <c r="C42">
         <v>1674312000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1038530000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1170254000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1923990000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>594534000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>130658000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>9380000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-41742000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3763000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>9307249000.0</v>
+      </c>
+      <c r="C45">
         <v>10490938000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8795927000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4917813000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4094157000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>996634000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>658809000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>451757000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>198840000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>167621000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>8898525000.0</v>
+      </c>
+      <c r="C46">
         <v>10035929000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>8418094000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4913212000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4094157000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1025143000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>772245000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>451757000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>198840000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>167621000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>4535335000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3491482000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>989590000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>658809000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>348740000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>104763000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>75301000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-1650592000.0</v>
+      </c>
+      <c r="C48">
         <v>196363000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>527986000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>62080000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-132399000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-229503000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-45823000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-158423000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-80347000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-48676000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>62080000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-132399000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-229503000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-45823000.0</v>
       </c>
-      <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>7073477000.0</v>
+      </c>
+      <c r="C50">
         <v>539132000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>292625000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>64820000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>97251000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>272192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5828000.0</v>
       </c>
       <c r="J50">
         <v>5828000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50">
+        <v>5828000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>8569995000.0</v>
+      </c>
+      <c r="C51">
         <v>9498358000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7374190000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4892547000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4136304000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1359365000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>619057000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>272192000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>75253000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>80385000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>7145734000.0</v>
+      </c>
+      <c r="C52">
         <v>667494000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>457173000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>113561000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>144365000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>35481000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>272192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5828000.0</v>
       </c>
       <c r="J52">
         <v>5828000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:10">
+      <c r="K52">
+        <v>5828000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>-155400000.0</v>
       </c>
-      <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>18873000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>1622000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1238000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>108000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>10555623000.0</v>
+      </c>
+      <c r="C55">
         <v>12867496000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>10501245000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7705082000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6876492000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1908091000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1123814000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>699402000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>381190000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>389054000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>1308220000.0</v>
+      </c>
+      <c r="C56">
         <v>1610110000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>979973000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1387154000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>584866000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>762010000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>211120000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>153780000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>154953000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>211880000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>8652938000.0</v>
+      </c>
+      <c r="C57">
         <v>1707418000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1706288000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1409238000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>562511000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>191150000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>102263000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>404755000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>32099000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>24479000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>10245992000.0</v>
+      </c>
+      <c r="C58">
         <v>10868408000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8723376000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6263223000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4882438000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1533005000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>736490000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>416755000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>102280000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>99684000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>182647000.0</v>
+      </c>
+      <c r="C60">
         <v>1876428000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1640094000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1289820000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1791575000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>366959000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>84805000.0</v>
       </c>
-      <c r="H60">
-[...1 lines deleted...]
-      </c>
       <c r="I60">
+        <v>282647000.0</v>
+      </c>
+      <c r="J60">
         <v>278910000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>289370000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AJ1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>634700000.0</v>
+      </c>
+      <c r="C2">
+        <v>731619000.0</v>
+      </c>
+      <c r="D2">
         <v>632777000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>578835000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>655073000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>473736000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>819544000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>572746000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>524535000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>549489000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>892924000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>602759000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>310272000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>80387000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>104042000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>111436000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>81126000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>68085000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>210259000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>97455000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>27970000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>21331000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>92774000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>24854000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>21256000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11593000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>17106000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>16282000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>28223000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>43177000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>19073000.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2">
         <v>6352000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5283000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>88388000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>78025000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>59426000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>26671000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>3089000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>37141000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>43653000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>64179000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>71528000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>63312000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>74346000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>57344000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>55398000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>45613000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>78232000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>116789000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2085000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>24625000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>101422000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>59000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>182000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>85000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>352000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-83000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-30000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-19000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-12970000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-10967000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-11000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>3109000.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>278910000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>2666000.0</v>
       </c>
-      <c r="AH5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:34">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>286753000.0</v>
+      </c>
+      <c r="C7">
+        <v>391076000.0</v>
+      </c>
+      <c r="D7">
         <v>391771000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>420569000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>437492000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>603523000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>615171000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>642098000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>700412000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>571042000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>460378000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>482762000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>456287000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>350862000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>368630000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>383955000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>396951000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>281174000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>125330000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>119750000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>109220000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>119804000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>120223000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>84001000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>94704000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>2856000.0</v>
+      </c>
+      <c r="C8">
+        <v>2845000.0</v>
+      </c>
+      <c r="D8">
         <v>2846000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>2742000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>2738000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>2664000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2050000.0</v>
       </c>
       <c r="H8">
         <v>2050000.0</v>
       </c>
       <c r="I8">
         <v>2050000.0</v>
       </c>
       <c r="J8">
         <v>2050000.0</v>
       </c>
       <c r="K8">
         <v>2050000.0</v>
       </c>
       <c r="L8">
+        <v>2050000.0</v>
+      </c>
+      <c r="M8">
+        <v>2050000.0</v>
+      </c>
+      <c r="N8">
         <v>2047000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>2088000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>2088000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>2076000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>2076000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>2069000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>2069000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>2060000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>1039201000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1047541000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1170254000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1801719000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1868618000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1888842000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1923990000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1912643000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1932318000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>551135000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>594534000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>325053000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>92389000.0</v>
+      </c>
+      <c r="C10">
+        <v>226453000.0</v>
+      </c>
+      <c r="D10">
         <v>145237000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>551109000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>447862000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>492881000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>90842000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>132960000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>143457000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>155414000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>171329000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>104342000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>296860000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>675492000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>364313000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>138329000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>156173000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>187509000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>224383000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>143138000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>360130000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>601522000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>112723000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>167316000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>232698000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>27098000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>178187000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>200306000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>359450000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>78301000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>51903000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-85945999.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>84708000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>180650000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>92389000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>145237000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>551109000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>447862000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>492881000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>90842000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>132960000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>143457000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>155414000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>171329000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>104342000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>296860000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>675492000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>364313000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>138329000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>156173000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>187509000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>224383000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>143138000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>360130000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>601522000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>112723000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>167316000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>232698000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>27098000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>178187000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>200306000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>359450000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>78301000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>51903000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>85946000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>84708000.0</v>
       </c>
-      <c r="AH12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:34">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>2856000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>2846000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2742000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2738000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2664000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2050000.0</v>
       </c>
       <c r="H13">
         <v>2050000.0</v>
       </c>
       <c r="I13">
         <v>2050000.0</v>
       </c>
       <c r="J13">
         <v>2050000.0</v>
       </c>
       <c r="K13">
         <v>2050000.0</v>
       </c>
       <c r="L13">
+        <v>2050000.0</v>
+      </c>
+      <c r="M13">
+        <v>2050000.0</v>
+      </c>
+      <c r="N13">
         <v>2047000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2088000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2088000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2076000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2076000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2069000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2069000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2060000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1746000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1746000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1687000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>341675000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>133166000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>130658000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>123760000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>111236000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>102265000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>426741000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>426741000.0</v>
       </c>
-      <c r="AE13"/>
-[...1 lines deleted...]
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13">
         <v>406591000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>336683000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>285702846.0</v>
+      </c>
+      <c r="C14">
+        <v>284552811.0</v>
+      </c>
+      <c r="D14">
         <v>281121646.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>274371636.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>273610000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>217582000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>208880000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>205851000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>205978000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>205563000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>205033000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>205711000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>209326000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>209746000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>209800000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>209669000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>210082000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>210511000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>207497000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>202331000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>176501000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>170855679.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>81998000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>57341000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>62628411.0</v>
       </c>
       <c r="Z14">
         <v>62628411.0</v>
       </c>
       <c r="AA14">
         <v>62628411.0</v>
       </c>
       <c r="AB14">
-        <v>20837272.0</v>
+        <v>62628411.0</v>
       </c>
       <c r="AC14">
-        <v>20837272.0</v>
+        <v>62628411.0</v>
       </c>
       <c r="AD14">
         <v>20837272.0</v>
       </c>
       <c r="AE14">
         <v>20837272.0</v>
       </c>
       <c r="AF14">
         <v>20837272.0</v>
       </c>
       <c r="AG14">
         <v>20837272.0</v>
       </c>
       <c r="AH14">
         <v>20837272.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>20837272.0</v>
+      </c>
+      <c r="AJ14">
+        <v>20837272.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>2050000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>2047000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2088000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2088000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2076000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2076000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2069000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2069000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2060000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1746000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1746000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1687000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>341675000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>133166000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>130658000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>123760000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>111236000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>102265000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>426741000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>426741000.0</v>
       </c>
-      <c r="AE15"/>
-[...1 lines deleted...]
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>406591000.0</v>
       </c>
-      <c r="AH15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:34">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>14133000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>12144000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>12536000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>13468000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>14415000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>121361000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>96331000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>10242000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>65287000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>69254000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>62403000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>36020000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>12748000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>16666000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>30515000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>18925000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>28662000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>166214000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>198783000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>99668000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>99332000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>61825000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>171878000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>75906000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>58652000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>48401000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>61519000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>71993000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>35262000.0</v>
       </c>
-      <c r="AE16"/>
-[...1 lines deleted...]
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
         <v>19590000.0</v>
       </c>
-      <c r="AH16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:34">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
         <v>38000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>20000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>78000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18">
+        <v>24245000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
         <v>25989000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>9924000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>10075000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>10226000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>269513000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>284176000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>10679000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>5194000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>10688000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>182000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>9533000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>8630000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>8508000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>16744000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>8702000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>9200000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>9200000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>29</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>15938000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>15938000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>594256000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>766350000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>776760000.0</v>
       </c>
       <c r="H20">
         <v>776760000.0</v>
       </c>
       <c r="I20">
         <v>776760000.0</v>
       </c>
       <c r="J20">
         <v>776760000.0</v>
       </c>
       <c r="K20">
         <v>776760000.0</v>
       </c>
       <c r="L20">
         <v>776760000.0</v>
       </c>
       <c r="M20">
         <v>776760000.0</v>
       </c>
       <c r="N20">
+        <v>776760000.0</v>
+      </c>
+      <c r="O20">
+        <v>776760000.0</v>
+      </c>
+      <c r="P20">
         <v>778488000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>778488000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>760135000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>760135000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>740132000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>748602000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>192409000.0</v>
+      </c>
+      <c r="C21">
+        <v>187596000.0</v>
+      </c>
+      <c r="D21">
         <v>195821000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>194752000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>188118000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>179510000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>206266000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>207731000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>211854000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>51815000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>67443000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>74540000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>80312000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>85897000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>92339000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>121088000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>135650000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>142944000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>166964000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>225668000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>65934000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>46102000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>44381000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>42931000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>42276000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>61302000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>40693000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>42008000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>42297000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>43057000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>22692000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>152946000.0</v>
+      </c>
+      <c r="C22">
+        <v>119447000.0</v>
+      </c>
+      <c r="D22">
         <v>109279000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>74000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>66695000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>103224000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>88095000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>141723000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>186584000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>113684000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>103331000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>128411000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>76536000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>39070000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>62801000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>72152000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>54273000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>37182000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>82390000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>61491000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>28031000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>22860000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>19399000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>50885000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>28602000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>63432000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>28625000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>19623000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>27002000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>15959000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>19154000.0</v>
       </c>
-      <c r="AE22"/>
-[...1 lines deleted...]
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22">
         <v>11152000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>7656000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>10394338000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>11905607000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>11957330000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>13028080000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>12867496000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>11969896000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>11408377000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>10880362000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>10501245000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>9796370000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>9135239000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>8223746000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7705082000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7440984000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>7251376000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7365808000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6876492000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6665087000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6392075000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1832111000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1908091000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1399813000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1421513000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1489116000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1123814000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1147783000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1056877000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1116619000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>699402000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>485097000.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>278910000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>381190000.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:34">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>1105839000.0</v>
+      </c>
+      <c r="C24">
+        <v>1105442000.0</v>
+      </c>
+      <c r="D24">
         <v>2335994000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>7805260000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>8931506000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>8355703000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>6863123000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>7392811000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>6734860000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>6510523000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>5897528000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>5064188000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4951545000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>4476865000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>4397099000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>4051756000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3836610000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>3757879000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>3597659000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>3326303000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1239799000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1239561000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>980183000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>950238000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>945209000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>619057000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>113164000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1073000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>1073000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>755000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24">
         <v>69425000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>74557000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>5064188000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4951545000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4476865000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4397099000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4051756000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3836610000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3757879000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3597659000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3326303000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1239799000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1239561000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>980183000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>950238000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>945209000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>619057000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>113164000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...4 lines deleted...]
-      </c>
+      <c r="D26"/>
+      <c r="E26"/>
       <c r="F26">
         <v>8678000.0</v>
       </c>
       <c r="G26">
-        <v>8678000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H26">
         <v>8678000.0</v>
       </c>
       <c r="I26">
+        <v>8678000.0</v>
+      </c>
+      <c r="J26">
+        <v>8678000.0</v>
+      </c>
+      <c r="K26">
         <v>145471000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>139058000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>138569000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>136300000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>392306000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1016350000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>939738000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1327444000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1182013000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1227991000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1312072000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>7501000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>7044000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>5036000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>323000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>140000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>2540000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1529000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>2854000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4552000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>3656000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26">
         <v>6333000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>3363000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>8481504000.0</v>
+      </c>
+      <c r="C28">
+        <v>7952466000.0</v>
+      </c>
+      <c r="D28">
         <v>9161849000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>8856279000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>9181984000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9005477000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8533317000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8138096000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7583333000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7218776000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6457124000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5809553000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5388007000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4217055000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4459604000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4397138000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4178054000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3948795000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3748358000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3507466000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>988889000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>757843000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>987683000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>866923000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>807215000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>591959000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>427739000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>290217000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>128881000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>193891000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>70067000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>85945999.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-9455000.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:34">
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>8106898000.0</v>
+      </c>
+      <c r="C29">
+        <v>8361566000.0</v>
+      </c>
+      <c r="D29">
         <v>9910709000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>10216575000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>10940826000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>10771263000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>9572631000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>9188958000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>8697681000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>8443242000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>7604147000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6837294000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>6527331000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5831505000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6302660000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>6036543000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>6050853000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5646705000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5503492000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5293204000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1525333000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1606520000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1070924000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1093241000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1016733000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>688908000.0</v>
+      </c>
+      <c r="C30">
+        <v>451962000.0</v>
+      </c>
+      <c r="D30">
         <v>642628000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>427714000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>425488000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>481443000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>536055000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>532677000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>445778000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>433281000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>360820000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>337422000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>402071000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>318515000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>476215000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>316819000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>241850000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>244851000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>163927000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>124759000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>97641000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>76544000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>94558000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>66529000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>47444000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>52549000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>38293000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>45012000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>32640000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>30363000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>20358000.0</v>
       </c>
-      <c r="AE30"/>
-[...1 lines deleted...]
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30">
         <v>20595000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>16743000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>554861000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>441679000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>427163000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>976546000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>985455000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1217792000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>888496000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>748985000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>788080000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>219600000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>320857000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>46360000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>100072000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>29248000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>23503000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>32591000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>25265000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>21726000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>212579000.0</v>
       </c>
-      <c r="AD31"/>
-[...1 lines deleted...]
-      <c r="AF31">
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31">
         <v>278910000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>278910000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>289370000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>-7768050000.0</v>
+      </c>
+      <c r="C32">
+        <v>-7324240000.0</v>
+      </c>
+      <c r="D32">
         <v>-6619958000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-718805000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>26000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-97308000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-1675109000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-440467000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-528090000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-726315000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-1045002000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-1354179000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-242039000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-22084000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>473562000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>140636000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>27994000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>22355000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-152175000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-159510000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>352337000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>570860000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>58274000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>95456000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>262963000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>9235590000.0</v>
+      </c>
+      <c r="C33">
+        <v>9226925000.0</v>
+      </c>
+      <c r="D33">
         <v>10571805000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>10474831000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>11554372000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>11257386000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>10935940000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>10286243000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>9843778000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>9521272000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>8930169000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>8421548000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>7069609000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>6317928000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>6396428000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>6514744000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>6759483000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>6291626000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>6049366000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>5916121000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1283904000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1146081000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1119288000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1076356000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1074502000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>912694000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>830955000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>737453000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>685117000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>545622000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>388300000.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-85946000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>226237000.0</v>
       </c>
-      <c r="AH33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:34">
+      <c r="AJ33"/>
+    </row>
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
+        <v>82974000.0</v>
+      </c>
+      <c r="C34">
+        <v>64019000.0</v>
+      </c>
+      <c r="D34">
         <v>90374000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>132602000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>146095000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>130244000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>50250000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>46492000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>36645000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>55627000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>63789000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>75783000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>50623000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>49010000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>52319000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>60835000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>57503000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>292535000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>131206000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>45643000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>100067000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>15641000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>98460000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>14314000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>13305000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>14929000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>15035000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>15121000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>12378000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>1522576000.0</v>
+      </c>
+      <c r="C35">
+        <v>1593054000.0</v>
+      </c>
+      <c r="D35">
         <v>2827763000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>8403832000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>9682872000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>9160990000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>7570376000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>8156309000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>7513862000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>7017088000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6306605000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>5516494000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>5378244000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>4853985000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>4867793000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>4582852000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>4469572000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>4319927000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4013041000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3754692000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1345060000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1341855000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1078825000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1021738000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1023274000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>634227000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>128370000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>15335000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>12472000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>12000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1462000.0</v>
       </c>
-      <c r="AE35"/>
-[...1 lines deleted...]
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35">
         <v>70181000.0</v>
       </c>
-      <c r="AH35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:34">
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>3928805000.0</v>
+      </c>
+      <c r="C36">
+        <v>64482000.0</v>
+      </c>
+      <c r="D36">
         <v>70661000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>86770000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>843440000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>129274000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>103594000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>128428000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>116954000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>126903000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>103003000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>143777000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>118224000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>123873000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>124086000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>85546000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>91415000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>87505000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>128686000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>116390000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>46354000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>71265000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>73342000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>75658000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>75643000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>76573000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>92710000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>73851000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>100305000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>46967000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>42721000.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-85946000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>21064000.0</v>
       </c>
-      <c r="AH36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:34">
+      <c r="AJ36"/>
+    </row>
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>144714000.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>150575000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>152039000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>154824000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>187497000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>204328000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>202479000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>228069000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>239569000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>5647000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>8127000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>7996000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>7071000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>242667000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>302519000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>335137000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>387661000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>432708000.0</v>
       </c>
-      <c r="AC37"/>
-      <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>151851000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>131947000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>150562000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>709842000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>699416000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>6876492000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>768770000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>759160000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>141701000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>546857000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>106015000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>103960000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>103840000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>190043000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>188663000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>164300000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>100383000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>137498000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>142731000.0</v>
       </c>
-      <c r="AE38"/>
-[...1 lines deleted...]
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38">
         <v>115141000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>101873000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:34">
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>224505000.0</v>
+      </c>
+      <c r="C39">
+        <v>49152000.0</v>
+      </c>
+      <c r="D39">
         <v>436658000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>429676000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>533663000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>532562000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>318964000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>316973000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>262964000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>277594000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>230721000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>143516000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>378670000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>354077000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>141227000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>209332000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>154029000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>115324000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>145021000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>146566000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>62405000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>61084000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>53845000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>60427000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>105870000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>68041000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>71723000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>54483000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>5267000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>9166000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2712000.0</v>
       </c>
-      <c r="AE39"/>
-[...1 lines deleted...]
-      <c r="AG39">
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39">
         <v>126000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>3360000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:34">
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>1083871000.0</v>
+      </c>
+      <c r="C40">
+        <v>140700000.0</v>
+      </c>
+      <c r="D40">
         <v>665818000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>349314000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>461851000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>463166000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>428582000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>469442000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>513670000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>580299000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>505002000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>883173000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>639591000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1196281000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>314466000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>280854000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>306581000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>312518000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>275876000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>303381000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>133043000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>134338000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>93097000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>198012000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>100451000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>90670000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>89147000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>67597000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>16672000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>17393000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1246000.0</v>
       </c>
-      <c r="AE40"/>
-[...1 lines deleted...]
-      <c r="AG40">
+      <c r="AG40"/>
+      <c r="AH40"/>
+      <c r="AI40">
         <v>329000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>12171000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>102975000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>74999000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>153426000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>201124000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>296563000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>327988000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>322061000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>338716000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>30183000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>17256000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>14084000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>13619000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>12590000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>14355000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>14133000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>14262000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>11399000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>11245000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>993000.0</v>
       </c>
-      <c r="AE41"/>
-[...1 lines deleted...]
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41">
         <v>756000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>648000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:34">
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>1779052000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>1772580000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1725985000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1722829000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1674312000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1085950000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1063426000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1043652000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1038530000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1039428000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1039201000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1047541000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1170254000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1801719000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1868618000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1888842000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1923990000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1912643000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1932318000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>551135000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>594534000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>318642000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-6172000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-6132000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>16881000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>14770000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>12970000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>10967000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>9380000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>11375000.0</v>
       </c>
-      <c r="AE42"/>
-[...1 lines deleted...]
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42"/>
+      <c r="AI42">
         <v>-41742000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>1363000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:34">
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>9386708000.0</v>
+      </c>
+      <c r="C45">
+        <v>9307249000.0</v>
+      </c>
+      <c r="D45">
         <v>10668448000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>10477979000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>10285791000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>10490938000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>10249420000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>9509612000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>9086699000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>8795927000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>7828153000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>7259361000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5929608000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>4917813000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>4364262000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>3507168000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>1114498000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>996634000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>998869000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>929142000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>928246000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>658809000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>588093000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>516085000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>445975000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>451757000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>338803000.0</v>
       </c>
-      <c r="AE45"/>
-[...1 lines deleted...]
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45">
         <v>198840000.0</v>
       </c>
-      <c r="AH45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:34">
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>5105698000.0</v>
+      </c>
+      <c r="C46">
+        <v>8898525000.0</v>
+      </c>
+      <c r="D46">
         <v>10185006000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>10049740000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>9913032000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>10035929000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>9827262000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>9119424000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>8699784000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>8418094000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>7828153000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>7259361000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5929608000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>4913212000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>4364262000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>4566473000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>4420110000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>4094157000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>3779506000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>3507168000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1114498000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1025143000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>998869000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>954700000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>953687000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>772245000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>695985000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>618720000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>537885000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>451757000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>338803000.0</v>
       </c>
-      <c r="AE46"/>
-[...1 lines deleted...]
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46">
         <v>198840000.0</v>
       </c>
-      <c r="AH46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:34">
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
-[...1 lines deleted...]
-      </c>
+      <c r="K47"/>
       <c r="L47"/>
       <c r="M47">
+        <v>7259361000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
         <v>4535335000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>4358689000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3965588000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3818157000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3491482000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2999568000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2870619000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>944694000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>989590000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>828585000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>929142000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>928246000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>658809000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>588093000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>516085000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>445975000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>348740000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>245569000.0</v>
       </c>
-      <c r="AE47"/>
-[...1 lines deleted...]
-      <c r="AG47">
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47">
         <v>104763000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>75301000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:34">
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-2050538000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1650592000.0</v>
+      </c>
+      <c r="D48">
         <v>-858057000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-558397000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-3766000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>196363000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>438502000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>450871000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>561422000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>527986000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>331282000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>290564000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>191819000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>62080000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-2047000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-63895000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>105870000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-132399000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-283256000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-273450000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-267406000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-229503000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-229673000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-192852000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-55427000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-45823000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-38480000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-31757000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-25571000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-158423000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-123694000.0</v>
       </c>
-      <c r="AE48"/>
-[...1 lines deleted...]
-      <c r="AG48">
+      <c r="AG48"/>
+      <c r="AH48"/>
+      <c r="AI48">
         <v>-80347000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-48676000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>290564000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>191819000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>62080000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-2047000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-63895000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>105870000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-132399000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-283256000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-273450000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-267406000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-229503000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-229673000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-192852000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-55427000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-45823000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-38480000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-31757000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-25571000.0</v>
       </c>
-      <c r="AC49"/>
-      <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>7181301000.0</v>
+      </c>
+      <c r="C50">
+        <v>7073477000.0</v>
+      </c>
+      <c r="D50">
         <v>6579321000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1181559000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>260848000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>539132000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>1145865000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>236147000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>291518000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>292625000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>270547000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>366945000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>277035000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>64820000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>58188000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>99756000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>100666000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>97251000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>249752000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>204551000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
         <v>492762000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>490523000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>488331000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>272192000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50">
         <v>5828000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>5828000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>8573893000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>9307086000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>9407388000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>9629846000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>9498358000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>8624159000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>8271056000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>7726790000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>7374190000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>6628453000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>5913895000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>5684867000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>4892547000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>4823917000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>4535467000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>4334227000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>4136304000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>3972741000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>3650604000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1349019000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1359365000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1100406000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1034239000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1039913000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>619057000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>605926000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>490523000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>488331000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>272192000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>121970000.0</v>
       </c>
-      <c r="AE51"/>
-[...1 lines deleted...]
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51">
         <v>75253000.0</v>
       </c>
-      <c r="AH51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:34">
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>7208227000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>6643021000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1260619000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>343290000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>667494000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1266814000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>357020000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>439311000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>457173000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>412843000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>500376000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>383701000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>113561000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>109550000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>153739000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>161218000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>144365000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>281761000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>234628000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>34857000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>35481000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>36380000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>26835000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>29944000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>492762000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>490523000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>488331000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>272192000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>121970000.0</v>
       </c>
-      <c r="AE52"/>
-[...1 lines deleted...]
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52">
         <v>5828000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>5828000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>-1.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>17783000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>18681000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>18873000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>1227991000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>2135000.0</v>
       </c>
-      <c r="T53"/>
-[...1 lines deleted...]
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53">
         <v>164.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>2572000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>1622000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>30000.0</v>
       </c>
-      <c r="AE53"/>
-      <c r="AF53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>171891999.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1238000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>3471000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>10394338000.0</v>
+      </c>
+      <c r="C55">
+        <v>10555623000.0</v>
+      </c>
+      <c r="D55">
         <v>11905607000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>11957330000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>13028080000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>12867496000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>11969896000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>11408377000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>10880362000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>10501245000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>9796370000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>9135239000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>8223746000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>7705082000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>7440984000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>7251376000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>7365808000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>6876492000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>6665087000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>6392075000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1832111000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1908091000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1399813000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1421513000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1489116000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1123814000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1147783000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1056877000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1116619000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>699402000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>485097000.0</v>
       </c>
-      <c r="AE55"/>
-[...1 lines deleted...]
-      <c r="AG55">
+      <c r="AG55"/>
+      <c r="AH55"/>
+      <c r="AI55">
         <v>381190000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>389054000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
-        <v>1333802000.0</v>
+        <v>1158748000.0</v>
       </c>
       <c r="C56">
+        <v>1328698000.0</v>
+      </c>
+      <c r="D56">
+        <v>1332200000.0</v>
+      </c>
+      <c r="E56">
         <v>1482499000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1473708000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1610110000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1033956000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1124333000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1038783000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>979973000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>866201000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>713691000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1154137000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1387154000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1044556000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>736632000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>606325000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>584866000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>615721000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>475954000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>548207000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>762010000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>280525000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>345157000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>414614000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>211120000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>316828000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>319424000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>431502000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>153780000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>96797000.0</v>
       </c>
-      <c r="AE56"/>
-      <c r="AF56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>85946000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>154953000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>211880000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>8926798000.0</v>
+      </c>
+      <c r="C57">
+        <v>8652938000.0</v>
+      </c>
+      <c r="D57">
         <v>7953760000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2201304000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1473682000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1707418000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>2709065000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1564800000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1566873000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1706288000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1911203000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>2067870000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1396176000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1409238000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>570994000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>595996000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>578331000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>562511000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>767896000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>635464000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>195870000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>191150000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>222251000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>249701000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>151651000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>102263000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>599015000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>574402000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>594745000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>404755000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>177551000.0</v>
       </c>
-      <c r="AE57"/>
-[...1 lines deleted...]
-      <c r="AG57">
+      <c r="AG57"/>
+      <c r="AH57"/>
+      <c r="AI57">
         <v>32099000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>24479000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>10449374000.0</v>
+      </c>
+      <c r="C58">
+        <v>10245992000.0</v>
+      </c>
+      <c r="D58">
         <v>10781523000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>10605136000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>11156554000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>10868408000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>10279441000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>9721109000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>9080735000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>8723376000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>8217808000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>7584364000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>6774420000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>6263223000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>5438787000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>5178848000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>5047903000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>4882438000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>4780937000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>4390156000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1540930000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1533005000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1301076000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1271439000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1174925000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>736490000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>727385000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>589737000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>607217000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>416755000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>179013000.0</v>
       </c>
-      <c r="AE58"/>
-      <c r="AF58">
+      <c r="AG58"/>
+      <c r="AH58">
         <v>-278910000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>102280000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>99684000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>-180242000.0</v>
+      </c>
+      <c r="C60">
+        <v>182647000.0</v>
+      </c>
+      <c r="D60">
         <v>995394000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1229756000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1748472000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1876428000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1563643000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1560000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1671303000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1640094000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1436072000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1406161000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1298751000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1289820000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1847373000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1885031000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>2113577000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1791575000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1656081000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1762350000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>285534000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>366959000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>90741000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>143003000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>71524000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>84805000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>85261000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>79479000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>76694000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>268307000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>306156000.0</v>
       </c>
-      <c r="AE60"/>
-      <c r="AF60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>278910000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>278910000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>289370000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-      <c r="V61">
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61">
         <v>-6411000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-6172000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-6132000.0</v>
       </c>
-      <c r="Y61"/>
-      <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>1367216000.0</v>
+      </c>
+      <c r="C2">
         <v>1260053000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1110214000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1216586000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>766064000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>326348000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>210258000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>105331000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>86148000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27952000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>242346000.0</v>
+      </c>
+      <c r="C3">
         <v>162525000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>187324000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>143589000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>99544000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>33303000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8641000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4034000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3214000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2389000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>-992758000.0</v>
+      </c>
+      <c r="C5">
         <v>95291000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>923662000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>287110000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>250908000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-208896000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-196769000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-70889000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-25385000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-28182000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6">
+        <v>-750412000.0</v>
+      </c>
+      <c r="C6">
         <v>257816000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1110986000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>430699000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>350452000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-175593000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-188128000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-66855000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-22171000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-25793000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>136821000.0</v>
+      </c>
+      <c r="C9">
         <v>1104807000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1303082000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1151686000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>556746000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>125302000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-21133000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6970000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>11114000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-6557000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-1770603000.0</v>
+      </c>
+      <c r="C10">
         <v>-172878000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>664389000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>61347000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>105172000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-259148000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-203880000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-78520000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-31145000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-33287000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B11">
+        <v>61350000.0</v>
+      </c>
+      <c r="C11">
         <v>69509000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>115513000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-123439000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12461000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4817000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>439000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-338000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>526000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-361000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>777845000.0</v>
+      </c>
+      <c r="C12">
         <v>328377000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>277842000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>236861000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>154324000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>65723000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19412000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11248000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6456000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5105000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>7111000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>11248000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6456000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5105000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>-11653000.0</v>
+      </c>
+      <c r="C14">
         <v>-6652000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-5007000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9693000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-4393000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8127000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>302519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14340000.0</v>
       </c>
       <c r="I14">
         <v>14340000.0</v>
       </c>
       <c r="J14">
         <v>14340000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>14340000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-1843606000.0</v>
+      </c>
+      <c r="C15">
         <v>-249039000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>547882000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>194479000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>97104000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-182147000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-33809000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-78076000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-31671000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-32926000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>194479000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>97104000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-182147000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-33809000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-78076000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-31671000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-32926000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-1831953000.0</v>
+      </c>
+      <c r="C17">
         <v>-242387000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>399809000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>184786000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>83883000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-263965000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-204319000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-78182000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-31671000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-32926000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>-777845000.0</v>
+      </c>
+      <c r="C18">
         <v>-328377000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-281408000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-236861000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-154324000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-65723000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19412000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11248000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6456000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5105000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-439172000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>20618000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-38067000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>2807000.0</v>
       </c>
-      <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>72455000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>44671000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-170621000.0</v>
+      </c>
+      <c r="C21">
         <v>538639000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>942667000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>737380000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>238878000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-155358000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-187275000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-58488000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-24990000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-27058000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>1674658000.0</v>
+      </c>
+      <c r="C23">
         <v>1826221000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1470629000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1630892000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1083932000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>607008000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>376400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>170789000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>122252000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>48453000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>242346000.0</v>
+      </c>
+      <c r="C25">
         <v>162525000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>162257000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>143589000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>99544000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>33303000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8641000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4034000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3214000.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>307442000.0</v>
+      </c>
+      <c r="C28">
         <v>285520000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>227147000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>236051000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>199881000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>124170000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>152922000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>62137000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>33343000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18160000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>61350000.0</v>
+      </c>
+      <c r="C29">
         <v>69509000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>72286000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-123439000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12461000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4817000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>439000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-338000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>526000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-361000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>307442000.0</v>
+      </c>
+      <c r="C30">
         <v>566168000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>360415000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>414306000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>317868000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>280660000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>166142000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>65458000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36104000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20501000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>-1599982000.0</v>
+      </c>
+      <c r="C31">
         <v>-711517000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-278278000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-676033000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-133706000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-103790000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-16605000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-20032000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6155000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-6229000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>1504037000.0</v>
+      </c>
+      <c r="C32">
         <v>2364860000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2413296000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2368272000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1322810000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>451650000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>189125000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>112301000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>97262000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>21395000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AJ1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B2">
-        <v>254679000.0</v>
+        <v>289686000.0</v>
       </c>
       <c r="C2">
-        <v>269778000.0</v>
+        <v>261638000.0</v>
       </c>
       <c r="D2">
-        <v>362610000.0</v>
+        <v>313199000.0</v>
       </c>
       <c r="E2">
+        <v>329595000.0</v>
+      </c>
+      <c r="F2">
+        <v>420804000.0</v>
+      </c>
+      <c r="G2">
         <v>335363000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>368910000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>267776000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>306061000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>329515000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>264352000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>270908000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>224900000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>177616000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>436181000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>311519000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>254430000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>321809000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>170877000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>135395000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>112923000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>84783000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>85467000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>79399000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>76699000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>68425000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>54539000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>49446000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>37848000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>30956000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>24093000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>27673000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>22609000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>23525000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>46064000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>51426000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
         <v>58846000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>61178000.0</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="F3">
+        <v>66607000.0</v>
+      </c>
+      <c r="G3">
         <v>38544000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>35581000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>37909000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>50491000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>62164000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>48904000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>42341000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>34608000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>36404000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>36013000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>36320000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>34852000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>30573000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>31509000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>27302000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>10160000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>10278000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>9701000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>7843000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5481000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2444000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2091000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2257000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1849000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1268000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1009000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>910000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>857000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>880000.0</v>
       </c>
-      <c r="AH3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:34">
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B5">
-        <v>-84382000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-180884000.0</v>
+      </c>
+      <c r="C5"/>
       <c r="D5">
-        <v>16223000.0</v>
+        <v>-69876000.0</v>
       </c>
       <c r="E5">
+        <v>-349789000.0</v>
+      </c>
+      <c r="F5">
+        <v>55161000.0</v>
+      </c>
+      <c r="G5">
         <v>-110046000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>73854000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-15702000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>147185000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>330811000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>147577000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>196668000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>248607000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>146410000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>127207000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-220412000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>233941000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>201796000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>29435000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>42527000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-22193000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>16500000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-19437000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-154932000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-50959000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-36871000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-53026000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-48045000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-58826000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-30641000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-11296000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-16942000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-9497000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-10956000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-27058000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6">
-        <v>-25536000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-129458000.0</v>
+      </c>
+      <c r="C6"/>
       <c r="D6">
-        <v>79576000.0</v>
+        <v>-11030000.0</v>
       </c>
       <c r="E6">
+        <v>-288611000.0</v>
+      </c>
+      <c r="F6">
+        <v>121768000.0</v>
+      </c>
+      <c r="G6">
         <v>-71502000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>109435000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>22207000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>197676000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>392975000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>196481000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>239009000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>283215000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>182814000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>163220000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-184092000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>268793000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>232369000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>60944000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>69829000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-12033000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>26778000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-9736000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-147089000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-45478000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-34427000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-50935000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-45788000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-56977000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-29373000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-10287000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-16032000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-8640000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-10076000.0</v>
       </c>
-      <c r="AH6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:34">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B9">
-        <v>72688000.0</v>
+        <v>-62733000.0</v>
       </c>
       <c r="C9">
-        <v>31914000.0</v>
+        <v>142804000.0</v>
       </c>
       <c r="D9">
-        <v>107926000.0</v>
+        <v>14168000.0</v>
       </c>
       <c r="E9">
+        <v>-27903000.0</v>
+      </c>
+      <c r="F9">
+        <v>51478000.0</v>
+      </c>
+      <c r="G9">
         <v>343635000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>198625000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>160230000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>384260000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>428843000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>250110000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>290437000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>354231000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>368753000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>295749000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>273336000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>250688000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>326822000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>133779000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>88444000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>32761000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>60913000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>51391000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>15167000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-2169000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1327000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-4883000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-9680000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-7897000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>413000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>4331000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-874000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3100000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1727000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-6557000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-369063000.0</v>
+      </c>
+      <c r="C10">
+        <v>-758997000.0</v>
+      </c>
+      <c r="D10">
         <v>-285109000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-557794000.0</v>
       </c>
-      <c r="D10">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="F10">
+        <v>-149358000.0</v>
+      </c>
+      <c r="G10">
         <v>-182013000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>14266000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-83425000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>78294000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>260909000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>87532000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>135422000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>180526000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>68615000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>66202000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-264970000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>191500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>157126000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-14243000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2675000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-40386000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2383000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-34834000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-166402000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-60227000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-38268000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-54488000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-51078000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-60046000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-35500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-13375000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-18545000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-11100000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-12562000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-33287000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B11">
+        <v>31541000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>8247000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-967000.0</v>
       </c>
-      <c r="D11">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="F11">
+        <v>26068000.0</v>
+      </c>
+      <c r="G11">
         <v>41497000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2953000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3435000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>21624000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>46037000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>25194000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>15322000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>28960000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2810000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>9971000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-86539000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-49681000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5403000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3526000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4409000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-877000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2868000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1836000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>117000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-4000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>102000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-64000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>155000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>246000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-737000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>306000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>280000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-187000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-293000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-361000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>188179000.0</v>
+      </c>
+      <c r="C12">
+        <v>124314000.0</v>
+      </c>
+      <c r="D12">
         <v>215233000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>208005000.0</v>
       </c>
-      <c r="D12">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="F12">
+        <v>204519000.0</v>
+      </c>
+      <c r="G12">
         <v>99527000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>71107000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>80399000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>77344000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>76951000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>64822000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>64396000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>71673000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>80517000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>63588000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>47840000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>44916000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>46567000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>57595000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>31482000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>18680000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>14822000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>19813000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>17198000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>13890000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4955000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4974000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>6199000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3284000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4859000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3183000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1603000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1603000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1606000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>5105000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13">
         <v>10295000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>9268000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>4955000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>4974000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>6199000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3284000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>659000.0</v>
+      </c>
+      <c r="C14">
+        <v>-5337000.0</v>
+      </c>
+      <c r="D14">
         <v>-6304000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2196000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-2208000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-55000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-2014000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-1994000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-2589000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2335000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-1117000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>852000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1360000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-1678000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-5617000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-8666000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2912000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>866000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-7963000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>239569000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-1606000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>8127000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-312000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>7071000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>242667000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>302519000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>335137000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>387661000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>432708000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AE14">
         <v>14340000.0</v>
       </c>
       <c r="AF14">
-        <v>14340000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG14">
         <v>14340000.0</v>
       </c>
       <c r="AH14">
+        <v>14340000.0</v>
+      </c>
+      <c r="AI14">
+        <v>14340000.0</v>
+      </c>
+      <c r="AJ14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-399945000.0</v>
+      </c>
+      <c r="C15">
+        <v>-789734000.0</v>
+      </c>
+      <c r="D15">
         <v>-299660000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-554631000.0</v>
       </c>
-      <c r="D15">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="F15">
+        <v>-177634000.0</v>
+      </c>
+      <c r="G15">
         <v>-223565000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>9299000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-88854000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>54081000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>217207000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>61221000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>119248000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>150206000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>64127000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>61848000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-169765000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>238269000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>150857000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-9806000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-6044000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-37903000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>170000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-36358000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-137425000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-8466000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-7343000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-6723000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-6186000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-13557000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-34763000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-13609000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-18825000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-10913000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-12269000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-32926000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>119248000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>150206000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>64127000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>61848000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-169765000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>238269000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>150857000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-9806000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-6044000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-37903000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>170000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-36358000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-137425000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-8298000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-7343000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-6723000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-6186000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-13557000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-34729000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-43347000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-18825000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-10913000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-12269000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-32926000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-400604000.0</v>
+      </c>
+      <c r="C17">
+        <v>-784397000.0</v>
+      </c>
+      <c r="D17">
         <v>-293356000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-556827000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-197373000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-223510000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>11313000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-86860000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>56670000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>214872000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>62338000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>117073000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>140031000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>65805000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>94050000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>204308000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>186078000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>155439000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>6376000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-1734000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-37029000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-485000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-37596000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-166519000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-60055000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-38370000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-54424000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-51233000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-60292000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-34763000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-18825000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-10913000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-12269000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-32926000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:34">
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>-186880000.0</v>
+      </c>
+      <c r="C18">
+        <v>-147181000.0</v>
+      </c>
+      <c r="D18">
         <v>-210562000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-206408000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-213694000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-99527000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-71107000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-80399000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-77344000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-76951000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-64822000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-64396000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-71673000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-80517000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-63588000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-47840000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-44916000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-46567000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-57595000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-31482000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-18680000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-14822000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-19813000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-17198000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-13890000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-4955000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-4974000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-6199000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-3284000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>8853000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-15025000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-101362000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-56945000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-350825000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>69960000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-15801000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-10583000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>46398000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>604000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-826000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-26074000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-999000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-10168000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-1788000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-920000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>2575000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>1554000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>494000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>11959000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>5620000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>52975000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>1901000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>13671000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1848000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>29152000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B21">
-        <v>-103589000.0</v>
+        <v>-110227000.0</v>
       </c>
       <c r="C21">
-        <v>-387328000.0</v>
+        <v>-7278000.0</v>
       </c>
       <c r="D21">
-        <v>-18479000.0</v>
+        <v>-71882000.0</v>
       </c>
       <c r="E21">
+        <v>-85159000.0</v>
+      </c>
+      <c r="F21">
+        <v>-342000.0</v>
+      </c>
+      <c r="G21">
         <v>230270000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>79537000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>44328000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>184504000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>334884000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>149594000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>190965000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>267224000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>250494000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>186735000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>133695000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>166456000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>219491000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>53935000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-12241000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-22310000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>18031000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>11053000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-148205000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-36169000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-36253000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-47726000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-43959000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-59337000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-21960000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-9922000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-17141000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-9465000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-11182000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-27058000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
-        <v>430956000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>337180000.0</v>
+      </c>
+      <c r="C23"/>
       <c r="D23">
-        <v>489015000.0</v>
+        <v>399249000.0</v>
       </c>
       <c r="E23">
+        <v>386851000.0</v>
+      </c>
+      <c r="F23">
+        <v>472624000.0</v>
+      </c>
+      <c r="G23">
         <v>448728000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>487998000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>383678000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>505817000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>423474000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>364868000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>370380000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>311907000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>295875000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>545195000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>451160000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>338662000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>429140000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>250721000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>236080000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>167994000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>127665000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>125805000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>242771000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>110699000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>106005000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>97382000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>83725000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>89288000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>53329000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>38346000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>43940000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>35174000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>36434000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>51426000.0</v>
+      </c>
+      <c r="C25">
+        <v>58969000.0</v>
+      </c>
+      <c r="D25">
         <v>58846000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>61178000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>63353000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>38544000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>35581000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>37909000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>50491000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>61471000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>48904000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>42341000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>34608000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>36404000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>36013000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>36320000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>34852000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>30573000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>31509000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>27302000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>10160000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>10278000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>9701000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>7843000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5481000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2444000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2091000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2257000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1849000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1268000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>999000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>910000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>857000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>880000.0</v>
       </c>
-      <c r="AH25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:34">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>4499000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>47494000.0</v>
+      </c>
+      <c r="C28">
+        <v>104865000.0</v>
+      </c>
+      <c r="D28">
         <v>86050000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>57256000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>59271000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>61800000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>82388000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>70578000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>70754000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>48056000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>49107000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>55803000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>52138000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>70099000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>67601000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>50310000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>48041000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>63362000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>46802000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>44536000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>32869000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>28370000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>30849000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>31846000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>28370000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>30091000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>40913000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>32169000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>49749000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>21097000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>46577000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>15606000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>11915000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>12179000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>18160000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>31541000.0</v>
+      </c>
+      <c r="C29">
+        <v>25400000.0</v>
+      </c>
+      <c r="D29">
         <v>8247000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-967000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>28670000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>41497000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2953000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3435000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>21624000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>46037000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>25194000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>15322000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>28960000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2810000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>9971000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-86539000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-49681000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5403000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3526000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4409000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-877000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2868000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1836000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>117000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-4000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>102000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-64000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>155000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>246000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-737000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>399000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29">
+      <c r="AG29"/>
+      <c r="AH29">
         <v>-187000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-293000.0</v>
       </c>
-      <c r="AH29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:34">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30">
-        <v>176277000.0</v>
+        <v>47494000.0</v>
       </c>
       <c r="C30">
-        <v>419242000.0</v>
+        <v>411720000.0</v>
       </c>
       <c r="D30">
-        <v>126405000.0</v>
+        <v>86050000.0</v>
       </c>
       <c r="E30">
+        <v>57256000.0</v>
+      </c>
+      <c r="F30">
+        <v>51820000.0</v>
+      </c>
+      <c r="G30">
         <v>113365000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>119088000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>115902000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>199756000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>93959000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>100516000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>99472000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>87007000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>118259000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>109014000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>139641000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>84232000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>107331000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>79844000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>100685000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>55071000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>42882000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>40338000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>163372000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>34000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>37580000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>42843000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>34279000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>51440000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>22373000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>14253000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>16267000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>12565000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>12909000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>48453000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B31">
-        <v>-181520000.0</v>
+        <v>-258836000.0</v>
       </c>
       <c r="C31">
-        <v>-170466000.0</v>
+        <v>-604538000.0</v>
       </c>
       <c r="D31">
-        <v>-150224000.0</v>
+        <v>-213227000.0</v>
       </c>
       <c r="E31">
+        <v>-472635000.0</v>
+      </c>
+      <c r="F31">
+        <v>-149016000.0</v>
+      </c>
+      <c r="G31">
         <v>-412283000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-65271000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-127753000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-106210000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-73975000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-62062000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-55543000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-86698000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-181879000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-120533000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-398665000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>25044000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-62365000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-68178000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>14916000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-18076000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-15648000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-45887000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-18197000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-24058000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-2015000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-6762000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-7119000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-709000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-13540000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-3453000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1404000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1635000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1380000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-6229000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>226953000.0</v>
+      </c>
+      <c r="C32">
+        <v>404442000.0</v>
+      </c>
+      <c r="D32">
         <v>327367000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>301692000.0</v>
       </c>
-      <c r="D32">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="F32">
+        <v>472282000.0</v>
+      </c>
+      <c r="G32">
         <v>678998000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>567535000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>428006000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>690321000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>758358000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>514462000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>561345000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>579131000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>546369000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>731930000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>584855000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>505118000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>648631000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>304656000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>223839000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>145684000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>145696000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>136858000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>94566000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>74530000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>69752000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>49656000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>39766000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>29951000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>31369000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>28424000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>26799000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>25709000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>25252000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>21395000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>965577000.0</v>
+      </c>
+      <c r="C2">
         <v>310814000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>855083000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>264030000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>629336000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>93035000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>100853000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>118331000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>180650000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>50484000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>650811000</v>
+      </c>
+      <c r="C3">
         <v>2621234000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3029834000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1174008000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>669348000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>156995000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>377051000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>181151000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>28727000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>96325000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>594342000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-371847000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>536301000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-7818000.0</v>
       </c>
-      <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-50547000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4320000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>19635000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-35606000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-608635000.0</v>
+      </c>
+      <c r="C6">
         <v>654763000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-544269000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>591053000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-365306000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>536301000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7818000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-17478000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-62319000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>180650000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>152061000.0</v>
+      </c>
+      <c r="C7">
         <v>-37109000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>111315000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-104802000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-147848000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>22535000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-92958000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-38616000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-28884000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-24383000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-139938000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-123583000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-26795000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-19754000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>-216387000.0</v>
+      </c>
+      <c r="C9">
         <v>64726000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-41019000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-139938000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-123583000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-61734000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-19754000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9516000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3114000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-16149000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>-38360000.0</v>
+      </c>
+      <c r="C10">
         <v>-2751000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-39790000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7933000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-11152000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23230000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-50345000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4807000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3496000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-7656000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>73055000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17527000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>55514000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>19521000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>12232000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-110000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>9824000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>152099000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>21854000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-9776000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>41728000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3176000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1863000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>828000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-24672000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-30640000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-29414000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-22859000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-24293000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-22274000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-578000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>242346000.0</v>
+      </c>
+      <c r="C14">
         <v>195698000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>193913000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>143589000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>99544000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33303000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14514000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8056999.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3910000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3164000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15">
+        <v>3472000.0</v>
+      </c>
+      <c r="C15">
         <v>65310000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>723962000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>99050000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>88756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33742000.0</v>
       </c>
       <c r="G15">
         <v>33742000.0</v>
       </c>
       <c r="H15">
         <v>33742000.0</v>
       </c>
       <c r="I15">
         <v>33742000.0</v>
       </c>
-      <c r="J15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:10">
+      <c r="J15">
+        <v>33742000.0</v>
+      </c>
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>356942000.0</v>
+      </c>
+      <c r="C16">
         <v>965577000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>310814000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>855083000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>264030000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>629336000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>93035000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>100853000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>118331000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>180650000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-1234193000.0</v>
+      </c>
+      <c r="C18">
         <v>-2034492000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2205078000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-818897000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-584578000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-282561000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-611312000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-274378000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-83619000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-139818000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-2074647000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1952328000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-82726000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2273561000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-157631000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>887000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-177486000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1667000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-104040000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>386583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>291992000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>274948000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>-231346000.0</v>
+      </c>
+      <c r="C21">
         <v>2064265000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2318879000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>493609000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1973635000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>605267000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>334597000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>204080000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5948000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-21733000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-789734000.0</v>
+      </c>
+      <c r="C22">
         <v>-270106000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>547882000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>184786000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>92711000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-263965000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-33809000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-78076000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-31671000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-32926000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>-280482000.0</v>
+      </c>
+      <c r="C23">
         <v>225613000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-65967000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1941820000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2366715000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-44019000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>259751000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>56124000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>19788000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>299551999.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24">
+        <v>4709000.0</v>
+      </c>
+      <c r="C24">
         <v>546587000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>125691000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1794000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-9354000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-636000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>887000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>723999.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1131000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-7715000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>-228448000.0</v>
+      </c>
+      <c r="C25">
         <v>647634000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-29928000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>380692000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12145000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>71064000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-163455000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15408000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1753000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10652000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-9519000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-72602000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-30124000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2095269000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>268010000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-192000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1076000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>14546000.0</v>
+      </c>
+      <c r="C27">
         <v>50625000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1574000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>30382000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>37043000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8743000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>41447000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3188000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>1177000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>-543640000.0</v>
+      </c>
+      <c r="C28">
         <v>2224568000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1528950000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>321957000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1816944000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>819498000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>602607000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>260204000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13960000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>277699000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-583382000.0</v>
+      </c>
+      <c r="C29">
         <v>586742000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>824756000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>355111000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>84770000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-125566000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-234261000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-93227000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-54892000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-43493000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>465763000.0</v>
+      </c>
+      <c r="C30">
         <v>-2074647000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2904143000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-82726000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2273561000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-157631000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-376164000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-184455000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-29858000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-104040000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AJ1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>356942000.0</v>
+      </c>
+      <c r="C2">
+        <v>389341000.0</v>
+      </c>
+      <c r="D2">
         <v>821407000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>836745000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>965577000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>236723000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>297848000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>314933000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>310814000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>251700000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>216059000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>636124000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>855083000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>403989000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>217891000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>239006000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>264029999.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>334600000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>230318000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>379202000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>629336000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>153437000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>223393000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>291265000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>93035000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>244058000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>258017999.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>417001000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>100853000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>68204000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>81460000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>128088000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>84708000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>101502000.0</v>
       </c>
-      <c r="AH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>43566000</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>105659000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>312328000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>340470000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>839956000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>434893000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>662936000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>683449000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>838229000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>725963000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>902374000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>563268000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>386842000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>345458000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>252487000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>189221000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>238799000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>195225000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>154514000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>80810000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>41154000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>20419000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>39324000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>56098000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>81416000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>63287000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>96067000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>136281000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>68290000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>36415000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>35238000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>41208000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>16180000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>96325000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-420725000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-219907000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>449487000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>188976000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-6118000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-38003000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-75151000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>101005000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-147567000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-250134000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>475899000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-69956000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-67872000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>198230000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-151023000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-13960000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-158983000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>316148000.0</v>
       </c>
-      <c r="AC4"/>
-      <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>50103000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-56293000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>53330000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-41301000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-53349000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-9227000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-34155000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>27941000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>39649000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-37755000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-75795000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-19363000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>166380000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-51587000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>7252000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-36795000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-20851000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>14788000.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-167061000.0</v>
+      </c>
+      <c r="C6">
+        <v>-32399000.0</v>
+      </c>
+      <c r="D6">
         <v>-432066000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-15338000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-128832000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>728854000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-61125000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-17085000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>4119000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>59114000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>35641000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-420065000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-218959000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>451094000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>186098000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-21115000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-25023999.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-70570000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>104282000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-148884000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-250134000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>475899000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-69956000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-67872000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>198230000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-151023000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-13959999.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-158983000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>316148000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>32649000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-13256000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-46628000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>43380000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>84708000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>130166000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>167127000.0</v>
+      </c>
+      <c r="C7">
+        <v>139952000.0</v>
+      </c>
+      <c r="D7">
         <v>10115000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-105236000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-3661000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>74641000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>126538000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-45094000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-193194000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>25840000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-24123000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>171380000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>11429000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>273975000.0</v>
       </c>
-      <c r="N7">
-[...4 lines deleted...]
-      </c>
       <c r="P7">
-        <v>-106768000.0</v>
+        <v>-223666000.0</v>
       </c>
       <c r="Q7">
+        <v>-116863000.0</v>
+      </c>
+      <c r="R7">
+        <v>-38248000.0</v>
+      </c>
+      <c r="S7">
         <v>-27480000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-42105000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-34401000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-61389000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-4033000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-13000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-12176000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-16757000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-46923000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-26823000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-23513000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>4301000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-24673000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-8780000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>8564000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-13727000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-8797000.0</v>
       </c>
-      <c r="AH7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:34">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-42668000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>28136000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>147810000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-163905000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-65381000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-58462000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-47950000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-37615000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-18795000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-19223000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>16512000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-34093000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-14966000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>5752000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-11351000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>6808000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-12109000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-3102000.0</v>
       </c>
-      <c r="AC8"/>
-      <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>89168000.0</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9">
         <v>14951000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-7950000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-7001000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>160654000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>18102000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-105374000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-8656000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>45724000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-72211000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-42668000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-42668000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>147810000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-163905000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-65381000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-58462000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-47950000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-37615000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-18795000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-19223000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>16512000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-34093000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-14966000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>5752000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-11351000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>6808000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-12109000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-3102000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-9870000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>5622000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-3442000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1826000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-3832000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-16149000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>-34887000.0</v>
+      </c>
+      <c r="C10">
+        <v>-10707000.0</v>
+      </c>
+      <c r="D10">
         <v>-33765000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1510000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>7622000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-25883000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>85947000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>22724000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-85539000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-10552000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>31472000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-58439000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2271000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>20145000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>7089000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-16550000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-18617000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>45020000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-20714000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-30287000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-5171000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3461000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>31485000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-39624000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>34830000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-37679000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-9002000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>7379000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-11043000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>3195000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2161000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-661000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-5180000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-3412000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-7656000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>182802000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>9903000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>46705000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-43944000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3083000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>49028000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>20057000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-31293000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>47131000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-21639000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>31532000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>16930000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>11488000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1220000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-9305000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>19745000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2752000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>6329000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>13388000.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AF11"/>
+      <c r="AG11">
         <v>-805000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>5668000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>55000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>9824000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>9498000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>34491000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-106193000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>56530000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>324035000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-124373000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>45837000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>19606000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-32954000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>751000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-48373000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-6125000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2774000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>12135000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>5786000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>7323000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>9177000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>19442000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2121000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>240000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-25000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1048000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>816000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>153341000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>153341000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>27792000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-310654000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-38015000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-29689000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-24550000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-59409000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>14681000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-36995000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-17084000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2595000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>42414000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-57339000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2107000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-24629000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-18783000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>18446000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-17998000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>12667000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-6721000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-1553000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-578000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>51426000.0</v>
+      </c>
+      <c r="C14">
+        <v>58969000.0</v>
+      </c>
+      <c r="D14">
         <v>-77079000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>61178000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>63353000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>71717000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>35581000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>37909000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>50491000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>68060000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>48904000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>42341000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>34608000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>36404000.0</v>
       </c>
-      <c r="N14">
-[...4 lines deleted...]
-      </c>
       <c r="P14">
-        <v>34852000.0</v>
+        <v>35793000.0</v>
       </c>
       <c r="Q14">
+        <v>36720000.0</v>
+      </c>
+      <c r="R14">
+        <v>34452000.0</v>
+      </c>
+      <c r="S14">
         <v>35186000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>47302000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>20612000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>10560000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>10848000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>19650000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4490000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>8834000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4167000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3652000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3865000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2830000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3812000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2138999.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1075000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1031000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1054000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2401000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15">
-        <v>887000.0</v>
+        <v>453000.0</v>
       </c>
       <c r="C15">
+        <v>453000.0</v>
+      </c>
+      <c r="D15">
+        <v>5000.0</v>
+      </c>
+      <c r="E15">
         <v>2573000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>441000.0</v>
       </c>
-      <c r="E15">
-[...2 lines deleted...]
-      <c r="F15">
+      <c r="G15">
+        <v>3988000.0</v>
+      </c>
+      <c r="H15">
         <v>5612000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>35065000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>20645000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>23522000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>23522000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>27122000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>649796000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>23901000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>27775000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>26620000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>20754000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>23705000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>23705000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>23689000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>17657000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16871000.0</v>
       </c>
       <c r="W15">
         <v>16871000.0</v>
       </c>
       <c r="X15">
         <v>16871000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
+      <c r="Y15">
+        <v>16871000.0</v>
+      </c>
+      <c r="Z15">
+        <v>16871000.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>189881000.0</v>
+      </c>
+      <c r="C16">
+        <v>356942000.0</v>
+      </c>
+      <c r="D16">
         <v>389341000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>821407000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>836745000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>965577000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>236723000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>297848000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>314933000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>310814000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>251700000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>216059000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>636124000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>855083000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>403989000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>217891000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>239006000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>264029999.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>334600000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>230318000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>379202000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>629336000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>153437000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>223393000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>291265000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>93035000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>244058000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>258017999.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>417001000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>100853000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>68204000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>81460000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>128088000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>84708000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>101502000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-163935000.0</v>
+      </c>
+      <c r="C18">
+        <v>99451000.0</v>
+      </c>
+      <c r="D18">
         <v>-296690000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-664779000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-372175000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-399414000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-451660999.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-570018000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-613399000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-550657000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-692656000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-598637000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-363128000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-122836000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-425286000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-195935999.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-74839000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-14342000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-223560000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-153880000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-192796000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-51010000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-55806000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-68336000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-107408999.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-160916000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-125979999.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-157087000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-167329000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-108361000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-61854000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-44989000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-59174000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-35089000.0</v>
       </c>
-      <c r="AH18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:34">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-105796000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>637364000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-335915000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-766093000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-425839000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-662935000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-219780000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-838581000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-698470000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-903824000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>100000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>500076000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>593000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-252487000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-189221000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-242403000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-200225000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1740676000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-90257000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-41927000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>59000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>28000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>50000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>287000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>129000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>187000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>284000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-1667000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:34">
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>-906000.0</v>
+      </c>
+      <c r="C21">
+        <v>-14520000.0</v>
+      </c>
+      <c r="D21">
         <v>-143503000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-310994000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>237671000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>812883000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>416977000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>219949000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>693017000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>96153000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>121662000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>214720000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>73663000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-31128000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>353270000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1636636000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-670000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>263125000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2901000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>469000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>311673000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>9606000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>111891000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1250000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>214350000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>149628000.0</v>
       </c>
-      <c r="AD21"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>-1457000.0</v>
       </c>
       <c r="AH21">
+        <v>-1457000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-1457000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-21733000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-399945000.0</v>
+      </c>
+      <c r="C22">
+        <v>-789734000.0</v>
+      </c>
+      <c r="D22">
         <v>-290600000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-555077000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-200129000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-244632000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>9299000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-90044000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>53939000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>217207000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>62338000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>120100000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>151566000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>65805000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>61848000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-169765000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>238269000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>150857000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-9806000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-6044000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-37903000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>170000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-36358000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-137425000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-8466000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-7343000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-6723000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-6186000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-13557000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-34729000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-13609000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-18825000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-10913000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-12269000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-32926000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
-        <v>-142955000.0</v>
-[...1 lines deleted...]
-      <c r="C23">
+        <v>-8635000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
+        <v>-334000.0</v>
+      </c>
+      <c r="E23">
         <v>-1317000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-32774000.0</v>
       </c>
-      <c r="E23">
-[...4 lines deleted...]
-      </c>
       <c r="G23">
+        <v>314796000.0</v>
+      </c>
+      <c r="H23">
+        <v>-7391000.0</v>
+      </c>
+      <c r="I23">
         <v>-635000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-42381000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-26294000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>829541000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>207564000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>694097000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>98490000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-11288000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1718000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-6523000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1965000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-14857000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1616317000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-670000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>281485000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-13499000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>469000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-14069000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-81129000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-3859000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-833000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>264443000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-4960000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>121322000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-388000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>70150000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>19859000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-1344000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24">
+        <v>55000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-137000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>949692000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>4555000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>73863000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>9054000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>463669000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-352000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>27493000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1450000.0</v>
       </c>
       <c r="M24">
         <v>-1450000.0</v>
       </c>
       <c r="N24">
-        <v>591206000.0</v>
+        <v>-1450000.0</v>
       </c>
       <c r="O24">
-        <v>591206000.0</v>
+        <v>-1450000.0</v>
       </c>
       <c r="P24">
         <v>591206000.0</v>
       </c>
       <c r="Q24">
+        <v>591206000.0</v>
+      </c>
+      <c r="R24">
+        <v>591206000.0</v>
+      </c>
+      <c r="S24">
         <v>-3604000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-5000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-120000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-630000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-773000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>59000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>28000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>50000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>287000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>129000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>187000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>284000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-2000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>282000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>206000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>238000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-106999.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-5715000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>62780000.0</v>
+      </c>
+      <c r="C25">
+        <v>-16140000.0</v>
+      </c>
+      <c r="D25">
         <v>172053000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>241434000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>108961000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>536046000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-210729000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>170083000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>153566000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-23702000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-51296000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-30084000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2537000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-51395000.0</v>
       </c>
-      <c r="N25">
-[...4 lines deleted...]
-      </c>
       <c r="P25">
-        <v>-51971000.0</v>
+        <v>71114000.0</v>
       </c>
       <c r="Q25">
+        <v>425799000.0</v>
+      </c>
+      <c r="R25">
+        <v>-61322000.0</v>
+      </c>
+      <c r="S25">
         <v>33796000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-25288000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>18854000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-25024000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-19083000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-20737000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>114177000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-37430000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-34773000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-40866000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-44157000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-43659000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>15519000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-5188999.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-565000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>5643000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1103000.0</v>
       </c>
-      <c r="AH25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:34">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
+        <v>-9519000.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26">
         <v>-5000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-59543000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-13054000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-407000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-153000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-29564000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-57000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-239000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-33000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-6084000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-6938000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>274948000.0</v>
       </c>
       <c r="AB26">
         <v>274948000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26"/>
+      <c r="AC26">
+        <v>274948000.0</v>
+      </c>
+      <c r="AD26">
+        <v>274948000.0</v>
+      </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>3790000.0</v>
+      </c>
+      <c r="C27">
+        <v>3981000.0</v>
+      </c>
+      <c r="D27">
         <v>10565000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>5250000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>-229000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2770000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>22543000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>20064000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5248000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>167000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>-3733000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1179000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>0.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>15727000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>13417000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>358000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>880000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>32098000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1562000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1613000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1770000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2242000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2071000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1922000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2508000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5372000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>8067000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>8971000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>19037000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2570000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>618000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>-9541000.0</v>
+      </c>
+      <c r="C28">
+        <v>-289370000.0</v>
+      </c>
+      <c r="D28">
         <v>-143842000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-314884000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>204456000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1123691000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>365198000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>578062000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>157617000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>604878000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>701489000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>179362000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>43221000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>72247000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>23056000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>189818000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>36836000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-57205000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>329565000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1592475000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-47891000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>527682000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-14209000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>436000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>305589000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>9606000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>111891000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2083000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>483193000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>145040000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>48316000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-1845000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>68693000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>18402000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>277699000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-120369000.0</v>
+      </c>
+      <c r="C29">
+        <v>-8195000.0</v>
+      </c>
+      <c r="D29">
         <v>-191031000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-352451000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-31705000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>440542000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-16768000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>92918000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>70050000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>287572000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>33307000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>303737000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>200140000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>264006000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-79828000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>56551000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>114382000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>224457000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-28335000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>634000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-111986000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-9856000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-35387000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-29012000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-51311000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-79500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-62693000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-61020000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-31048000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-40071000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-25439000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-9751000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-17966000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-18909000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-43493000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-43566000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>-105796000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>637364000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-335915000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-766093000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-425839000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-662935000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-219780000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-838581000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-698470000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-903824000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-463268000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>113234000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>245748000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-252487000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-189221000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-242403000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-200225000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1740676000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-90257000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-41927000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-20360000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-39296000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-56048000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-81129000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-63158000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-95880000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-135997000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-72320000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-36133000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-35032000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-40970000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-16286999.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-104040000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>