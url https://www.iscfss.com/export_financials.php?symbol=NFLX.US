--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4962,662 +4965,668 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU62"/>
+  <dimension ref="A1:CV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
       </c>
-      <c r="CU1" t="s">
+      <c r="CV1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>894681000.0</v>
+      </c>
+      <c r="C2">
         <v>900612000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>793233000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>632718000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>614489000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>899909000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>641953000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>598557000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>607348000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>747412000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>534429000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>615374000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>591987000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>671513000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>560156000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>504278000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>617202000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>837483000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>643059000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>622931000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>532942000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>656183000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>541298000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>446668000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>545488000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>674347000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>444129000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>442194000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>439496000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>562985000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>441427000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>448219000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>436183000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>359555000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>301443000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>273398000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>294831000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>312842000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>285753000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>240458000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>231914000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>253491000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>209365000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>211729000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>190567000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>201581000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>150374000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>137226000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>133883000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>108435000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>100899000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>103441000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>102822000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>86468000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>91511000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>90961000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>83119000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>86992000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>750107000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>533436000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>301009000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>222824000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>170120000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>120031000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>102703000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>91475000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>93451000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>101634000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>112767000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>100344000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>109277000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>109000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>114568000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>104445000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>89494000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>70757000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>93959000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>93864000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>81968000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>70785000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>77996000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>63491000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>43951000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>56211000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>52632000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>49775000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>47668000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>42552000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>43183000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>32654000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>28459000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>28009000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>22218000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>20350000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>18148000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>13371000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>16292000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>13715000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>7690000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5675,52 +5684,53 @@
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
+      <c r="CV3"/>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5778,382 +5788,384 @@
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
+      <c r="CV4"/>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-235031000.0</v>
+      </c>
+      <c r="C5">
         <v>-580382000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-719256000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-904668000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-85735000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>362162000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-344622000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-89114000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-111879000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-223945000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-155571000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-139266000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-191695000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-217306000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-247643000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-144476000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-74170000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-40495000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-19835000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>9775000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4137000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>44398000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1147000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-34072000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-47054000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-23521000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-41246000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-20352000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-25600000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-19582000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-14508000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-12427000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4264000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-20557000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-25362000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-31368000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-45859000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-48565000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-36530000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-38211000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-34401000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-43308000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-37890000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-38120000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-43154000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4446000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1645000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6502000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4503000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3575000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1570000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1664000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>291000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2919000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3006000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>961000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1577000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BH5">
         <v>1000000.0</v>
       </c>
       <c r="BI5">
         <v>1000000.0</v>
       </c>
       <c r="BJ5">
+        <v>1000000.0</v>
+      </c>
+      <c r="BK5">
         <v>750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BL5">
         <v>1000000.0</v>
       </c>
       <c r="BM5">
+        <v>1000000.0</v>
+      </c>
+      <c r="BN5">
         <v>-143812000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-134294000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>725000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-107624000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>84000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2410000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-814000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>310000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1611000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>737000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-521000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>484000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-45343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32410000.0</v>
       </c>
       <c r="CB5">
         <v>-32410000.0</v>
       </c>
       <c r="CC5">
         <v>-32410000.0</v>
       </c>
       <c r="CD5">
+        <v>-32410000.0</v>
+      </c>
+      <c r="CE5">
         <v>-1326000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1623000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2361000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-3549000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-4915000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-3147000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-4232000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-3219000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-4886000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-5390000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-6912000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-9990000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-10625000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-13152000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-19131000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-23859000.0</v>
       </c>
-      <c r="CT5"/>
       <c r="CU5"/>
+      <c r="CV5"/>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6221,100 +6233,103 @@
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
-      <c r="BQ6"/>
+      <c r="BQ6">
+        <v>0.0</v>
+      </c>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
+      <c r="CV6"/>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>2524153000.0</v>
       </c>
-      <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
@@ -6357,113 +6372,116 @@
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
+      <c r="CV7"/>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
+        <v>7478495000.0</v>
+      </c>
+      <c r="C8">
         <v>7286410000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>7080325000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>6932828000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>6677469000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>6252126000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>5887903000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>5680061000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>5489850000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>5145172000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>5011427000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>4874208000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>4762395000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4637601000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>4473962000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>4316870000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>4155580000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>4024561000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>3852531000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>3721246000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6498,528 +6516,533 @@
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
+      <c r="CV8"/>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
-      <c r="AS9">
+      <c r="AS9"/>
+      <c r="AT9">
         <v>1109327000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1042810000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>987256000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>926525000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>868195000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>777441000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>698677000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>634985000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>369801000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>301616000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>281593000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>262699000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>243424000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>219119000.0</v>
       </c>
-      <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-      <c r="BJ9">
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>51622000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>378549000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>375574000.0</v>
       </c>
-      <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
+      <c r="CV9"/>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>11626404000.0</v>
+      </c>
+      <c r="C10">
         <v>9033681000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8724830000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8177405000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7199848000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7804733000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7457025000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6624939000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7024766000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7116913000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7353245000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7662788000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6714594000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5147176000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6113733000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5819449000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6008946000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6027804000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7526681000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7777530000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8403705000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8205550000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8392391000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7153248000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5151884000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5018437000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4435018000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5004247000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3348557000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3794483000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3067534000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3906357000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2593666000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2822795000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1746469000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1918777000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1077824000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1467576000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>969158000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1390925000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1605244000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1809330000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2115437000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2293872000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2454777000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1113608000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1183217000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1214244000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1157450000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>604965000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>439056000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>370678000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>418051000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>290291000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>370298000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>402251000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>395992000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>508053000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>159199000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>175207000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>150419000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>194499000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>113108000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>107327000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>79861000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>134224000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>55717000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>87471000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>115131000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>139881000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>111524000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>144289000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>168989000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>177439000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>179804000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>184182000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>218458000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>400430000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>368741000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>341702000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>227765000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>212256000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>181886000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>170972000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>165822000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>174461000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>167814000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>153444000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>100188000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>89894000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>79170000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>71229000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>66028000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>59814000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>54321000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>49759000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>15671000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>16131000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>14895000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
         <v>36</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>3824971000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4703165000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3224711000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2293584000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2940526000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2649459000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>2112053000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3000120000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2926964000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1075592000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>750064000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
@@ -7059,1511 +7082,1525 @@
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
+      <c r="CV11"/>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>12295407000.0</v>
+      </c>
+      <c r="C12">
         <v>9062359000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9327829000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8393544000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8370990000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9583739000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9223927000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6655912000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7045739000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7137886000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7867446000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8576989000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7827504000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6058452000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6113733000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5819449000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6008946000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6027804000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7526681000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7777530000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8403705000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8205550000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8392391000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7153248000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5151884000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5018437000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4435018000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5004247000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3348557000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3794483000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3067534000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3906357000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2593666000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2822795000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1746469000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2164902000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1341229000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1733782000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1343256000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1834228000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2072471000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2310715000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2609642000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2796758000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2957708000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1608496000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1666819000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1714365000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1668243000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1200405000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1134987000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1080110000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1025872000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>748078000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>798355000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>813343000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>804526000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>797811000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>365772000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>376407000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>342721000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>350387000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>256813000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>279085000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>266330000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>320242000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>155462000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>254969000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>286489000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>297271000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>250828000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>313464000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>295495000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>385142000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>386181000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>377952000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>387983000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>400430000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>368741000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>341702000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>227765000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>212256000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>181886000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>170972000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>165822000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>174461000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>167814000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>153444000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>146202000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>135191000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>124407000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>116325000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>110332000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>103610000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>97538000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>91799000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>15671000.0</v>
       </c>
-      <c r="CT12"/>
       <c r="CU12"/>
+      <c r="CV12"/>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
+        <v>7478495000.0</v>
+      </c>
+      <c r="C13">
         <v>7286410000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7080325000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6932828000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6677469000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6252126000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5887903000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5680061000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5489850000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5145172000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5011427000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4874208000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4762395000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4637601000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4473962000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4316870000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4155580000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4024561000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3852531000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3721246000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3600084000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3447698000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3303482000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3127813000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2935532000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2793929000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2677972000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2566365000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2439773000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2315988000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2215736000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2103437000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1995225000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1871396000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1807123000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1727858000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1669132000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1599762000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1503641000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1443707000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1382051000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1324809000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1306461000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1200880000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="AU13">
         <v>60000.0</v>
       </c>
       <c r="AV13">
         <v>60000.0</v>
       </c>
       <c r="AW13">
         <v>60000.0</v>
       </c>
       <c r="AX13">
         <v>60000.0</v>
       </c>
       <c r="AY13">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="AZ13">
         <v>59000.0</v>
       </c>
       <c r="BA13">
-        <v>56000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="BB13">
         <v>56000.0</v>
       </c>
       <c r="BC13">
         <v>56000.0</v>
       </c>
       <c r="BD13">
         <v>56000.0</v>
       </c>
       <c r="BE13">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="BF13">
         <v>55000.0</v>
       </c>
       <c r="BG13">
-        <v>53000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="BH13">
         <v>53000.0</v>
       </c>
       <c r="BI13">
+        <v>53000.0</v>
+      </c>
+      <c r="BJ13">
         <v>52000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="BL13">
         <v>52000.0</v>
       </c>
       <c r="BM13">
         <v>52000.0</v>
       </c>
       <c r="BN13">
+        <v>52000.0</v>
+      </c>
+      <c r="BO13">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="BP13">
         <v>64000.0</v>
       </c>
       <c r="BQ13">
+        <v>64000.0</v>
+      </c>
+      <c r="BR13">
         <v>63000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="BS13">
         <v>62000.0</v>
       </c>
       <c r="BT13">
         <v>62000.0</v>
       </c>
       <c r="BU13">
+        <v>62000.0</v>
+      </c>
+      <c r="BV13">
         <v>61000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>65000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>66000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="BZ13">
         <v>69000.0</v>
       </c>
       <c r="CA13">
-        <v>68000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="CB13">
         <v>68000.0</v>
       </c>
       <c r="CC13">
-        <v>55000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="CD13">
         <v>55000.0</v>
       </c>
       <c r="CE13">
+        <v>55000.0</v>
+      </c>
+      <c r="CF13">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="CG13">
         <v>53000.0</v>
       </c>
       <c r="CH13">
         <v>53000.0</v>
       </c>
       <c r="CI13">
-        <v>52000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="CJ13">
         <v>52000.0</v>
       </c>
       <c r="CK13">
         <v>52000.0</v>
       </c>
       <c r="CL13">
+        <v>52000.0</v>
+      </c>
+      <c r="CM13">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="CN13">
         <v>24000.0</v>
       </c>
       <c r="CO13">
+        <v>24000.0</v>
+      </c>
+      <c r="CP13">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="CQ13">
         <v>22000.0</v>
       </c>
       <c r="CR13">
+        <v>22000.0</v>
+      </c>
+      <c r="CS13">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="CT13">
         <v>2000.0</v>
       </c>
       <c r="CU13">
         <v>2000.0</v>
       </c>
+      <c r="CV13">
+        <v>2000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>4298437000.0</v>
+      </c>
+      <c r="C14">
         <v>4317144000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4352840000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4359170000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4369620000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4377860000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4378980000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4397390000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4416540000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4494980000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4500110000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4515720000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4524170000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4516490000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4503440000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4501690000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4529840000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4557950000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4549250000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4551290000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4556410000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4552830000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4550880000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4539450000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4524940000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4513670000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4515520000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4521950000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4519220000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4511160000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4519190000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4515520000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4503590000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4481420000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4473620000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4462620000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4454580000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4400630000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4383890000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4381540000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4379930000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4382570000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>4376060000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>4360969990.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4338110000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4325160000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4327400000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4314380000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4308360000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>4291280000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4269300000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>4241300000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4210220000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4139030000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4111030000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4116630000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>3881920000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>3880730000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>3770900000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>3773630000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>3797220000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>3693130000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>3775170000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>3802680000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3834250000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>3703770000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>4055660000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>4176200000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4249630000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4111380000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4359040000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4469990000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>4538800000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4394320000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>4766300000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4892370000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4947040000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4808510000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>4924150000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4842250000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>4651920000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>3864910000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4620840000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4521440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3697120000.0</v>
       </c>
       <c r="CH14">
         <v>3697120000.0</v>
       </c>
       <c r="CI14">
+        <v>3697120000.0</v>
+      </c>
+      <c r="CJ14">
         <v>4511430000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>4548250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3589740000.0</v>
       </c>
       <c r="CL14">
         <v>3589740000.0</v>
       </c>
       <c r="CM14">
+        <v>3589740000.0</v>
+      </c>
+      <c r="CN14">
         <v>4404400000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>4313680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3183180000.0</v>
       </c>
       <c r="CP14">
         <v>3183180000.0</v>
       </c>
       <c r="CQ14">
+        <v>3183180000.0</v>
+      </c>
+      <c r="CR14">
         <v>3069080000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1430240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573160000.0</v>
       </c>
       <c r="CT14">
         <v>573160000.0</v>
       </c>
       <c r="CU14">
         <v>573160000.0</v>
       </c>
+      <c r="CV14">
+        <v>573160000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>4874208000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4762395000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4637601000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4473962000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4316870000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4155580000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4024561000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3852531000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3721246000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3600084000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3447698000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3303482000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3127813000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2935532000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2793929000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2677972000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2566365000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2439773000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2315988000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2215736000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2103437000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1995225000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1871396000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1807123000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1727858000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1669132000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1599762000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1503641000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1443707000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1382051000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1324809000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1306461000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1200880000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="AU15">
         <v>60000.0</v>
       </c>
       <c r="AV15">
         <v>60000.0</v>
       </c>
       <c r="AW15">
         <v>60000.0</v>
       </c>
       <c r="AX15">
         <v>60000.0</v>
       </c>
       <c r="AY15">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="AZ15">
         <v>59000.0</v>
       </c>
       <c r="BA15">
-        <v>56000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="BB15">
         <v>56000.0</v>
       </c>
       <c r="BC15">
         <v>56000.0</v>
       </c>
       <c r="BD15">
         <v>56000.0</v>
       </c>
       <c r="BE15">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="BF15">
         <v>55000.0</v>
       </c>
       <c r="BG15">
-        <v>53000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="BH15">
         <v>53000.0</v>
       </c>
       <c r="BI15">
+        <v>53000.0</v>
+      </c>
+      <c r="BJ15">
         <v>52000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="BL15">
         <v>52000.0</v>
       </c>
       <c r="BM15">
         <v>52000.0</v>
       </c>
       <c r="BN15">
+        <v>52000.0</v>
+      </c>
+      <c r="BO15">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="BP15">
         <v>64000.0</v>
       </c>
       <c r="BQ15">
+        <v>64000.0</v>
+      </c>
+      <c r="BR15">
         <v>63000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="BS15">
         <v>62000.0</v>
       </c>
       <c r="BT15">
         <v>62000.0</v>
       </c>
       <c r="BU15">
+        <v>62000.0</v>
+      </c>
+      <c r="BV15">
         <v>61000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>65000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>66000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="BZ15">
         <v>69000.0</v>
       </c>
       <c r="CA15">
-        <v>68000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="CB15">
         <v>68000.0</v>
       </c>
       <c r="CC15">
-        <v>55000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="CD15">
         <v>55000.0</v>
       </c>
       <c r="CE15">
+        <v>55000.0</v>
+      </c>
+      <c r="CF15">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="CG15">
         <v>53000.0</v>
       </c>
       <c r="CH15">
         <v>53000.0</v>
       </c>
       <c r="CI15">
-        <v>52000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="CJ15">
         <v>52000.0</v>
       </c>
       <c r="CK15">
         <v>52000.0</v>
       </c>
       <c r="CL15">
+        <v>52000.0</v>
+      </c>
+      <c r="CM15">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="CN15">
         <v>24000.0</v>
       </c>
       <c r="CO15">
+        <v>24000.0</v>
+      </c>
+      <c r="CP15">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="CQ15">
         <v>22000.0</v>
       </c>
-      <c r="CR15"/>
+      <c r="CR15">
+        <v>22000.0</v>
+      </c>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
+      <c r="CV15"/>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>1743448000.0</v>
+      </c>
+      <c r="C16">
         <v>1775730000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1724675000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1728361000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1609726000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1520813000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1513048000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1473720000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1469484000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1442969000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1306185000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1311918000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1262271000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1264661000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1176323000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1224743000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1239048000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1209342000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1182632000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1187364000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1140271000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1117992000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1040202000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1029261000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>986753000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>924745000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>915506000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>892777000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>808692000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>760899000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>716723000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>697740000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>673892000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>618622000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>535425000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>505302000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>458693000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>443472000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>427206000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>396976000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>374223000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>346721000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>329739000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>301754000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>285340000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>274586000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>252956000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>241330000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>230015000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>215767000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>195823000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>186571000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>178878000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>169472000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>155146000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>152790000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>150602000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>148796000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>160929000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>146937000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>143045000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>127183000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>102986000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>101419000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>100109000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>100097000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>79123000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>80495000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>80623000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>83127000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>65897000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>67886000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>68375000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>71665000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>56321000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>60522000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>64234000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>69678000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>49875000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>49029000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>47925000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>48533000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>34400000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>33497000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>32463000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>31936000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>26658000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>25251000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>21496000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>18324000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>13771000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>12394000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>11227000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>9743000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>7179000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>7066000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>6287000.0</v>
       </c>
-      <c r="CT16"/>
       <c r="CU16"/>
+      <c r="CV16"/>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8580,148 +8617,147 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-      <c r="BG17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>28743000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>25883000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>22452000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>17467000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>19219000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>21951000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>18791000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>15958000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BP17">
         <v>17244000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>17225000.0</v>
       </c>
-      <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
+      <c r="CV17"/>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -8789,83 +8825,86 @@
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
         <v>0.0</v>
       </c>
       <c r="BP18">
         <v>0.0</v>
       </c>
-      <c r="BQ18"/>
+      <c r="BQ18">
+        <v>0.0</v>
+      </c>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
+      <c r="CV18"/>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8923,87 +8962,86 @@
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -9071,1367 +9109,1381 @@
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
-      <c r="BQ20"/>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
+      <c r="CV20"/>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>33376295000.0</v>
+      </c>
+      <c r="C21">
         <v>32778392000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>32639879000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>32089394000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>32040839000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>32452462000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>32175382000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>31927355000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>31662100000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>31658056000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>31749861000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>32520774000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32349184000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>32736713000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>32777340000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>32533199000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>31191920000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>30919539000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>28974045000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>27291640000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>26043991000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>25383950000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>25067633000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>25155117000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>25266889000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>24504567000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>23234994000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>21945740000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>20888785000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>14960954000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>13408443000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12292070000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11314803000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>10371055000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9739704000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9078474000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8029112000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7274501000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6677674000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5742938000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5260160000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4312817000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3891790000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3640767000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3312353000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2773326000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2631882000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2348796000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2179474000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2091071000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1808387000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1682202000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1576674000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1506008000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1366566000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1147805000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1226274000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1046934000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>570210000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>425246000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>197554000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>180973000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>120047000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>94666000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>109431000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>108810000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>104539000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>100316000.0</v>
       </c>
-      <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>98547000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>122558000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1906000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>145361000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>132455000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>114254000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>113902000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>114137000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>104908000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>93007000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1019000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>74440000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>57489000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>469000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>127000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>507000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>961000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1415000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1868000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2322000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>2948000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>3704000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4477000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>5285000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>6094000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>6902000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>7710000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>8424000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>7917000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>22491000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>437653000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-31662100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>408936000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>482375000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>-979068000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-466168000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-492034000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-432955000.0</v>
       </c>
-      <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
-      <c r="BC22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>1335769000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1223638000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1155443000.0</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22">
+      <c r="BG22"/>
+      <c r="BH22">
         <v>705398000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>499434000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>265933000.0</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22">
+      <c r="BK22"/>
+      <c r="BL22">
         <v>138389000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>93123000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>55566000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>37329000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>32937000.0</v>
       </c>
-      <c r="BP22"/>
-      <c r="BQ22">
+      <c r="BQ22"/>
+      <c r="BR22">
         <v>33299000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>18691000.0</v>
       </c>
-      <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
+      <c r="CV22"/>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>61015914000.0</v>
+      </c>
+      <c r="C23">
         <v>55596993000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>54934835000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>53099664000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>52087644000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>53630374000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>52281844000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>49098895000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>48827721000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>48731992000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>49501786000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>50817473000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>49490345000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>48594768000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>47562187000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>46350935000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>45330904000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>44584663000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>42739857000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>40970969000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>40123014000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>39280359000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>38622543000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>37175281000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>35059910000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>33975712000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>30941711000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>30171339000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>27218632000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>25974400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23366229000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>22663537000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20152797000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>19012742000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>16951540000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>16517223000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14359096000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>13586610000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12347338000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>11593507000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11262274000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10202871000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9916267000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9654861000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>9240626000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7056651000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6778329000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6325822000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6048106000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5412563000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4901325000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4480751000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4363289000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3967890000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3808833000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3478290000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3480459000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3069196000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1961558000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1570693000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1090188000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>982067000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>770283000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>693972000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>648293000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>679734000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>492131000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>591993000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>628678000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>615424000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>582999000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>646023000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>585678000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>683492000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>624197000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>612300000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>625110000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>608779000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>550594000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>512712000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>392945000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>364681000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>278302000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>268728000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>253582000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>251793000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>235637000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>204193000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>191233000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>176012000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>158864000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>150065000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>135629000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>130530000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>122907000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>117898000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>44740000.0</v>
       </c>
-      <c r="CT23"/>
       <c r="CU23"/>
+      <c r="CV23"/>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>13361331000.0</v>
+      </c>
+      <c r="C24">
         <v>13463971000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>14463020000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>14453206000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>14011037000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>13798351000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14160932000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>12180024000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>13217038000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>14143417000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13900754000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>14070151000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14037965000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>14353076000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>13888117000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>14233303000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>14534561000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>14693072000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>14793691000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14926889000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>14860552000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>15809095000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>15547616000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>15294998000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14170692000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>14759260000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>12425746000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>12594135000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10305023000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>10360000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>8336586000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8342067000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>6542373000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>6499400000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4888783000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4836502000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3365400000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3364311000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2373966000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2373085000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2372200000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2371362000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000000.0</v>
       </c>
       <c r="AR24">
         <v>2400000000.0</v>
       </c>
       <c r="AS24">
         <v>2400000000.0</v>
       </c>
       <c r="AT24">
-        <v>900000000.0</v>
+        <v>2400000000.0</v>
       </c>
       <c r="AU24">
         <v>900000000.0</v>
       </c>
       <c r="AV24">
         <v>900000000.0</v>
       </c>
       <c r="AW24">
         <v>900000000.0</v>
       </c>
       <c r="AX24">
+        <v>900000000.0</v>
+      </c>
+      <c r="AY24">
         <v>529500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000000.0</v>
       </c>
       <c r="AZ24">
         <v>500000000.0</v>
       </c>
       <c r="BA24">
         <v>500000000.0</v>
       </c>
       <c r="BB24">
-        <v>200000000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="BC24">
         <v>200000000.0</v>
       </c>
       <c r="BD24">
         <v>200000000.0</v>
       </c>
       <c r="BE24">
         <v>200000000.0</v>
       </c>
       <c r="BF24">
         <v>200000000.0</v>
       </c>
       <c r="BG24">
+        <v>200000000.0</v>
+      </c>
+      <c r="BH24">
         <v>232400000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>232986000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>233564000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>234123000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>234659000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>235185000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>235704000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>236572000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>36940000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>37301000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>37656000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>37988000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>38287000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>38582000.0</v>
       </c>
-      <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>44000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>185000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>256000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>376000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>460000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>394000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>765000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>4117000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>3856000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>3867000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>13463971000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14463020000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14453206000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14011037000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13798351000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>14160932000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>13900754000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14070151000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14037965000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14353076000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13888117000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14233303000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14534561000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14693072000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14793691000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14926889000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14860552000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15809095000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15547616000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15294998000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14170692000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14759260000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>12425746000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12594135000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10305023000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10360000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8336586000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8342067000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6542373000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6499400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4888783000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4836502000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3365400000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3364311000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2373966000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2373085000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2372200000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2371362000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000000.0</v>
       </c>
       <c r="AR25">
         <v>2400000000.0</v>
       </c>
       <c r="AS25">
         <v>2400000000.0</v>
       </c>
       <c r="AT25">
-        <v>900000000.0</v>
+        <v>2400000000.0</v>
       </c>
       <c r="AU25">
         <v>900000000.0</v>
       </c>
       <c r="AV25">
         <v>900000000.0</v>
       </c>
       <c r="AW25">
         <v>900000000.0</v>
       </c>
       <c r="AX25">
-        <v>500000000.0</v>
+        <v>900000000.0</v>
       </c>
       <c r="AY25">
         <v>500000000.0</v>
       </c>
       <c r="AZ25">
         <v>500000000.0</v>
       </c>
       <c r="BA25">
         <v>500000000.0</v>
       </c>
       <c r="BB25">
-        <v>200000000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="BC25">
         <v>200000000.0</v>
       </c>
       <c r="BD25">
         <v>200000000.0</v>
       </c>
       <c r="BE25">
         <v>200000000.0</v>
       </c>
       <c r="BF25">
         <v>200000000.0</v>
       </c>
       <c r="BG25">
+        <v>200000000.0</v>
+      </c>
+      <c r="BH25">
         <v>232400000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>232986000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>233564000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>234123000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>234659000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>235185000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>235704000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>236572000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>36940000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>37301000.0</v>
       </c>
-      <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>1298000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>1280000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1276000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>1517000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
@@ -10448,52 +10500,53 @@
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
+      <c r="CV26"/>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10551,423 +10604,429 @@
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>5115796000.0</v>
+      </c>
+      <c r="C28">
         <v>5429155000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7901318000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8756562000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10223639000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7778071000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11051623000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9899255000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9486840000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9856461000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9411003000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6806750000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7722534000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9205900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7774384000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8413854000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8525615000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12088766000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7966483000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7848487000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7155635000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8103423000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7654742000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8640911000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11113617000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9740823000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7990728000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7589888000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6956466000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6565575000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5269052000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4435710000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3948707000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3676637000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3142314000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2917725000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2287607000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1896735000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1404808000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>982160000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>766974000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>562032000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>284563000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>106128000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-54777000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-213608000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-283217000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-314244000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-257450000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-104965000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>60944000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>129322000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>281949000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>110000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>29702000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-2251000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4008000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-105734000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>247374000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>225993000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>241883000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>41707000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>230597000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>264431000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>306608000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>251794000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-17435000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-48895000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-76260000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-99589000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-72147000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-104678000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-168989000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-140964000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-179804000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-184182000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-218458000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-400430000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-368741000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-341702000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-227765000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-212256000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-181886000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-170972000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-165822000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-174393000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-167650000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-153191000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-99828000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-89434000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-78614000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-70138000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-64712000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-58123000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-52445000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-47084000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-9079000.0</v>
       </c>
-      <c r="CT28"/>
       <c r="CU28"/>
+      <c r="CV28"/>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>45486915000.0</v>
+      </c>
+      <c r="C29">
         <v>41078324000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>40417055000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>39405105000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>39044991000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>40326371000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>38702064000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>36092758000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>35381384000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>35131574000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>36407995000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>37301753000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>36265324000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>35130477000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>34416258000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>33309277000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>32078600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>31242143000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>30807781000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>29489888000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>28443420000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>27374213000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>26380456000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>25128912000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>23078795000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10997,588 +11056,595 @@
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
+      <c r="CV29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>2003720000.0</v>
+      </c>
+      <c r="C30">
         <v>2583476000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1688793000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1579859000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1447986000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1988304000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1217659000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1276359000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1228691000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1842054000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1139974000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1218326000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1025509000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1586898000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>875042000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>765386000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>824650000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>804320000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>782350000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>775222000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>807036000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>610819000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>604789000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>565668000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1081547000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>979068000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>466168000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>492034000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>432955000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5151186000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4987916000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4803663000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4626522000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4310934000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4223387000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4149111000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4026615000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3726307000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3632399000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3349262000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3258641000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2905998000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2695184000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2510946000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2370447000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2125702000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2006981000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1786341000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1771410000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1706421000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1577514000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1363609000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1391505000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1368162000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1335769000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1223638000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1155443000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>919709000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>705398000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>499434000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>265933000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>181006000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>138389000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>93123000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>55566000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>37329000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>32937000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>33519000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>33299000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2522000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
+      <c r="CV30"/>
     </row>
-    <row r="31" spans="1:99">
+    <row r="31" spans="1:100">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>9648214000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>22832215000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>21828196000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>20777401000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>20528141000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>19075974000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>17544039000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-15070291000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-13659428000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>752612000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>12884080000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>11065240000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>10333323000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>9334753000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>8409294000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>7582157000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>6861505000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>6105548000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5703058000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>5238765000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>5009653000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>4496600000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>4020730000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3581956000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>3327361000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>3112500000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2973683000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2679800000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2528966000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>2415834000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>2317233000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2223426000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1724472000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1608692000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1403139000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-915618000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-907008000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-739091000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-701116000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-757510000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-604017000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-576580000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-763755000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-761335000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-649726000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-459579000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-562872000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-404124000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-181858000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-91212000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>78168000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>109191000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>71928000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>81974000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>37304000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>90333000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>127663000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>224055000.0</v>
       </c>
-      <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
+      <c r="CV31"/>
     </row>
-    <row r="32" spans="1:99">
+    <row r="32" spans="1:100">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>4939404000.0</v>
+      </c>
+      <c r="C32">
         <v>2039261000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3231076000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3050771000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1979113000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2344979000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1421973000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-524446000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>632096000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1057478000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2440756000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2830531000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2166553000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1335499000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1050979000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>340756000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>358359000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-419141000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1366541000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1771388000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2145738000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1955795000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1886685000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>937721000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-1405944000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11608,1209 +11674,1220 @@
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
+      <c r="CV32"/>
     </row>
-    <row r="33" spans="1:99">
+    <row r="33" spans="1:100">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>43944932000.0</v>
+      </c>
+      <c r="C33">
         <v>42576802000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>41971900000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>41106558000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>40390012000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>40529995000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>40152745000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>39483342000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>38906408000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>38813859000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>38722312000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>39311137000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>39007722000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>39328295000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>38745284000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>38510157000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>37232889000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>36514838000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>33324070000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>31366693000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>30015506000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>29518779000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>28796063000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>28611142000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>28612129000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>27797208000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>25613953000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>24294182000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>23049725000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>16280265000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>14636248000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>13316648000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>12335221000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>11342768000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>10566192000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>9816438000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>8698766000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>7866319000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>7153445000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>6206589000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>5718438000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4771031000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4346554000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4054351000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3701570000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3116182000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2954847000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2657442000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2461322000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2353800000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2052047000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1910429000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1806189000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1727099000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1583815000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1340505000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1421718000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1238339000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>771445000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>601249000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>368586000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>344836000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>278036000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>252754000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>268755000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>268721000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>257169000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>249429000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>263798000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>256499000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>281624000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>286869000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>259516000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>266960000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>205879000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>201730000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>198837000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>180361000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>155500000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>142622000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>137625000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>120990000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>86384000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>86323000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>79546000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>64447000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>59068000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>45472000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>42275000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>37066000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>31262000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>30480000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>22435000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>23455000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>21632000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>22867000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>24875000.0</v>
       </c>
-      <c r="CT33"/>
       <c r="CU33"/>
+      <c r="CV33"/>
     </row>
-    <row r="34" spans="1:99">
+    <row r="34" spans="1:100">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
+        <v>4396606000.0</v>
+      </c>
+      <c r="C34">
         <v>4536604000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4785921000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>4752224000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4330015000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4333056000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4693050000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4666179000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>4956056000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>5139607000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>5154687000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>5239302000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>5308114000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>5533317000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>5380005000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5541636000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>5512648000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5553377000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>4582303000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>4347321000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>4416612000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>4600239000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>4801809000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>4919112000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>4626199000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>4778599000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>4396560000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>4537672000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>4352744000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>3888257000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>3721750000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>3745229000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>3584107000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>3465042000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>3424719000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>3445276000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>3108753000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>2955842000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>3033001000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>2752751000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>2639191000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>2078459000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>2007531000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>2002717000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>1922563000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>1635789000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>1604800000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>1480993000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>1406095000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>1424799000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>1261819000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>1204865000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>1361656000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>1347291000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>1293770000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>1091220000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>1170391000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>1001331000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>372840000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>276964000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>90584000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>69201000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>31542000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>23980000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>22407000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>17650000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>19467000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BQ34">
         <v>19135000.0</v>
       </c>
-      <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
+      <c r="CV34"/>
     </row>
-    <row r="35" spans="1:99">
+    <row r="35" spans="1:100">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>17757937000.0</v>
+      </c>
+      <c r="C35">
         <v>18000575000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19248941000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>19205430000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>18341052000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>18131407000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>18853982000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>16846203000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>18173094000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>19283024000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>19055441000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>19309453000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>19346079000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>19886393000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>19268122000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>19774939000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>20047209000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>20246449000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>19375994000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>19274210000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>19277164000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>20409334000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>20349425000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>20214110000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>18796891000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>19537859000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>16822306000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>17131807000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>14657767000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>14248315000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>12058336000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>12087296000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>10126480000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>9964474000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>8313502000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>8281778000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>6474184000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>6320153000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5406967000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>5125836000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5011409000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4449821000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4407531000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4402717000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4322563000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2535789000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2504800000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2380993000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2306095000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1924799000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1761819000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1704865000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1861656000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1547291000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1493770000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1291220000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1370391000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1201331000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>605240000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>509950000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>324148000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>303324000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>266201000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>259165000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>258111000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>254222000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>56407000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>56436000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>55653000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>52252000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>50277000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>51184000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>3281000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>40281000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1927000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1186000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1185000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1121000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1109000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1031000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>912000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>842000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>875000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>785000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>693000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>600000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>487000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>379000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>208000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>285000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>448000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>527000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>655000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>748000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>679000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>1034000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>106200000.0</v>
       </c>
-      <c r="CT35"/>
       <c r="CU35"/>
+      <c r="CV35"/>
     </row>
-    <row r="36" spans="1:99">
+    <row r="36" spans="1:100">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>39452006000.0</v>
+      </c>
+      <c r="C36">
         <v>7794060000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7494132000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7273598000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6704827000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6483777000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6409151000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6045029000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5743140000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5664359000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5474060000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5318395000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5245444000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5193325000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4595190000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4615038000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4657206000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4247728000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3129911000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2967616000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2956096000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3174646000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2900312000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2704084000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2670996000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2727420000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1896967000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1896043000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1726568000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>901030000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>856653000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>674932000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>678486000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>652309000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>504067000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>428133000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>394571000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>341423000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>283895000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>300787000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>292024000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>284802000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>273496000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>242188000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>243401000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>192981000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>178818000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>166931000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>148375000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>129124000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>116397000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>100296000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>100196000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>89410000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>83646000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>68056000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>67247000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>55052000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>28499000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>13172000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>13780000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>198799000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>13713000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>12845000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>13368000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>12300000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>13267000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>11542000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>116874000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>10595000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>10694000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>10767000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>10391000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>40937000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>3497000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>4137000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>4429000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>4350000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>2577000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>24264000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>2340000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>2049000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>55500000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>58786000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>55404000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>44758000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>44004000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>32551000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>29625000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>24346000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>2531000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>2542000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>2562000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>11741000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>1790000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>2314000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>2323000.0</v>
       </c>
-      <c r="CT36"/>
       <c r="CU36"/>
+      <c r="CV36"/>
     </row>
-    <row r="37" spans="1:99">
+    <row r="37" spans="1:100">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -12878,1546 +12955,1560 @@
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
         <v>0.0</v>
       </c>
-      <c r="BQ37"/>
+      <c r="BQ37">
+        <v>0.0</v>
+      </c>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
+      <c r="CV37"/>
     </row>
-    <row r="38" spans="1:99">
+    <row r="38" spans="1:100">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>5586899000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>5197462000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5098255000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4609580000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4381467000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4194693000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>3349559000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3130663000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3070424000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2966203000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>22589959000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4615038000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>20441656000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4271846000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3129911000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>15045321000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2956096000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>28558596000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>11731802000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>11414478000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>11822172000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>10996635000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>9512332000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>888043000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>7495227000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>901030000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>856653000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>674932000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>11993289000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>11023364000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>10243771000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>9506607000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>8423683000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>7615924000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>6961569000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>6043725000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>5552184000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>4597619000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>4165286000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>3882955000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3555754000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2966307000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2810700000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2515727000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2327849000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2220195000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1924784000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1782498000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1676870000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1595418000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1450212000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1215861000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1293521000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1101986000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>627452000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>464301000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>233786000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>212530000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>152979000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>129462000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>141590000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>137068000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>135050000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>129083000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>139981000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>131551000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>153083000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>157316000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>172519000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>153162000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>134263000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>134375000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>134385000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>19950000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>20323000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>21985000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>23542000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>23745000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>3234000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2882000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>3284000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>3561000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>3916000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>4163000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>4449000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>5056000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>6235000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>7019000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>7847000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>7863000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>8692000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>10024000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>10747000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>10240000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>24228000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:99">
+    <row r="39" spans="1:100">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>2771855000.0</v>
+      </c>
+      <c r="C39">
         <v>1374356000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1946313000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2019703000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1878656000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1528336000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1687513000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1683282000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1646883000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>938193000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1772054000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2929347000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2655119000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3208021000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2703170000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2021329000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2089069000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1237701000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1889106000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1826746000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1703803000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1556030000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1434089000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1410891000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>214350000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1160067000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>892740000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>872910000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>820350000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5899652000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5662447000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5440532000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5223910000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4847179000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4638879000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4535883000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4319101000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3986509000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3850637000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3552690000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3471365000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3121125000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2960071000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2803752000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2581348000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2331973000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2156663000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1954015000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1918541000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1858358000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1683769000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1458148000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1531228000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1492713000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>57742000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>52294000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>45759000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1033046000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>118943000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>93603000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>112948000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>286844000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>97045000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>69010000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>57642000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>53442000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>46563000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>87595000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>45092000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>42963000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>50547000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>45690000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>30667000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>31390000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>32137000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>32618000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>38290000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>27988000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>26353000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>28388000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>27555000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>31435000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>10032000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>11433000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>8214000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>12885000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>8755000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>5277000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>2756000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>3755000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>3195000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>3260000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2862000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>3465000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>3737000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>3232000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>4194000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>3421000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>3406000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:99">
+    <row r="40" spans="1:100">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>8060786000.0</v>
+      </c>
+      <c r="C40">
         <v>7305723000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>7213951000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6127316000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6051155000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6550225000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6299068000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5850672000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6015821000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5887118000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>5721090000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6349126000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>6062649000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5994800000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>6029445000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5771001000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5883406000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5427129000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>5524082000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>5323465000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5589769000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5531732000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5858778000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5651328000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5626675000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4413561000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>4860542000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>4848201000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>4863351000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4686019000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4613011000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4541087000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>4466081000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>4173041000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>4142086000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>4095374000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3861447000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3632711000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3497214000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3242330000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3145861000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2789023000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2622964000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2556180000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2425619000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2117241000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2074766000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1858020000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1844897000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1775983000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1591981000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1321217000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1407014000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1419986000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1280885000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1204209000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1163839000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>986948000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>54671000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>44137000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>44123000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>36489000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>36974000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>34746000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>38718000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>33387000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>29606000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>27782000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>32108000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>30242000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>31625000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>27462000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>44021000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>36466000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>42017000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>35754000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>33528000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>29905000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>30639000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>25513000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>28312000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>25563000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>20404000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>13702000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>15681000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>13131000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>15840000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>13852000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>12461000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>11625000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>10954000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>10294000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>9525000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>9102000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>8108000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>7819000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>4358000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>9481000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>8692000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:99">
+    <row r="41" spans="1:100">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>3068207000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>3170280000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2989961000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3078570000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>5553377000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2301026000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2305254000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2465626000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2618084000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2948809000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3232112000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3226199000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>3355987000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>3443882000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>3591352000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>3587720000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>3888257000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>3721750000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>3745229000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>3584107000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>3465042000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>3424719000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3445276000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>3108753000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2955842000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>3033001000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2752751000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2639191000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2078459000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2007531000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2002717000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1922563000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1607389000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1604800000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1480993000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1406095000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1395299000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1261819000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1204865000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1161656000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1135275000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1093770000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>891220000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>970391000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>769531000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>372840000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>276964000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>90584000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>69201000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>31542000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>23980000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>22407000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>17650000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>19467000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>19135000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>17997000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>16786000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>11990000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>12602000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>3281000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>3695000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1927000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1186000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1185000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1121000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1109000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1031000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>912000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>842000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>875000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>785000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>693000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>600000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>487000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>379000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>208000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>241000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>263000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>271000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>279000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>288000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>285000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>269000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>253000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>240000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>102000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:99">
+    <row r="42" spans="1:100">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>-23681974000.0</v>
+      </c>
+      <c r="C42">
         <v>-22372658000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-20270631000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-18392942000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-16754929000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-13171638000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-12254855000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-10547055000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-8934056000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-6922200000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-4399677000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1876753000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1228920000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-824190000.0</v>
       </c>
       <c r="O42">
         <v>-824190000.0</v>
       </c>
       <c r="P42">
         <v>-824190000.0</v>
       </c>
       <c r="Q42">
         <v>-824190000.0</v>
       </c>
       <c r="R42">
         <v>-824190000.0</v>
       </c>
       <c r="S42">
+        <v>-824190000.0</v>
+      </c>
+      <c r="T42">
         <v>-600022000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-500022000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>4137000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>44398000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-1147000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-34072000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-54000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>479000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-246000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-352000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>400000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>418000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>492000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-427000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>264000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>443000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-362000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-368000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>141000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>435000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>470000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-211000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-401000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-308000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>110000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-120000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1109173000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1042364000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>986901000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>926027000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>867698000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>777016000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>698247000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>634985000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>369801000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>301616000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>281599000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>262660000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>243001000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>219119000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-412000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-116000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-410000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>51622000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>279000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-198000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>144299000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>134567000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>37739000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>160324000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>323058000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>238557000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>241461000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>324865000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>315321000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>402710000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>423048000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>449679000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>462376000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>454731000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>442384000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>434516000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>323012000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>317194000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>308123000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>301669000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>296121000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>292843000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>285182000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>282278000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>275775000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>270836000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>265791000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>263761000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>264765000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>259172000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>257339000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>261011000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>74752000.0</v>
       </c>
-      <c r="CT42"/>
       <c r="CU42"/>
+      <c r="CV42"/>
     </row>
-    <row r="43" spans="1:99">
+    <row r="43" spans="1:100">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14475,87 +14566,86 @@
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
+      <c r="CV43"/>
     </row>
-    <row r="44" spans="1:99">
+    <row r="44" spans="1:100">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -14623,1571 +14713,1587 @@
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
-      <c r="BQ44"/>
+      <c r="BQ44">
+        <v>0.0</v>
+      </c>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
-      <c r="CS44">
+      <c r="CS44"/>
+      <c r="CT44">
         <v>101837000.0</v>
       </c>
-      <c r="CT44">
+      <c r="CU44">
         <v>101836000.0</v>
       </c>
-      <c r="CU44">
+      <c r="CV44">
         <v>101834000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:99">
+    <row r="45" spans="1:100">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>3303913000.0</v>
+      </c>
+      <c r="C45">
         <v>3101241000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2883733000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2781883000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2620551000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2511293000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2490538000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2425685000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2385771000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2346487000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2401082000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1107437000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1015419000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>960183000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>828118000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>751941000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>650455000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>565221000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>481992000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>452399000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>434372000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>418281000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>371152000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>349646000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>341932000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>319404000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>322421000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>309831000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>275083000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>250395000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>191876000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>162864000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>166254000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>173412000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>181268000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>171396000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>145816000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>149875000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>144147000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>141715000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>133473000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>133605000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>127263000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>127931000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>129319000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>131681000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>133603000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>124644000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>128197000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>136353000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>143993000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>136948000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>134800000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>128570000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>125057000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>123292000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>127165000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>131653000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>122119000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>120346000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>123817000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>124948000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>128541000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>256481000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>86997000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>77326000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>71616000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>67355000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>64452000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>55503000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>43164000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>98639000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>40088000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>40213000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>30415000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>27410000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>23635000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>18728000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>13649000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>11053000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>10328000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>9772000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>25027000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>23461000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>14588000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>15592000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>12940000.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
+      <c r="CV45"/>
     </row>
-    <row r="46" spans="1:99">
+    <row r="46" spans="1:100">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>4248299000.0</v>
+      </c>
+      <c r="C46">
         <v>2004350000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1837889000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1743566000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1644346000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1593756000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1568212000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1510958000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1501168000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1491444000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1498391000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1471968000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1413094000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1398257000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1372754000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1361920000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1383763000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1323453000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1220114000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1107437000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1015419000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>960183000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>828118000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>751941000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>650455000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>565221000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>481992000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>452399000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>434372000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>418281000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>371152000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>349646000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>341932000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>319404000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>322421000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>309831000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>275083000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>250395000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>191876000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>162864000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>166254000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>173412000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>181268000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>171396000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>145816000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>149875000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>144147000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>141715000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>133473000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>133605000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>127263000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>127931000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>129319000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>131681000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>133603000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>124644000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>128197000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>136353000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>143993000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>136948000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>134800000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>128570000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>125057000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>123292000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>127165000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>131653000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>122119000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>120346000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>123817000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>124948000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>128541000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>256481000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>86997000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>77326000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>71616000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>67355000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>64452000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>55503000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>43164000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>98639000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>40088000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>40213000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>30415000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>27410000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>23635000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>18728000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>13649000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>11053000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>10328000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>9772000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>25027000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>23461000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>14588000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>5620000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>12940000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>12843000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>14128000.0</v>
       </c>
-      <c r="CT46"/>
       <c r="CU46"/>
+      <c r="CV46"/>
     </row>
-    <row r="47" spans="1:99">
+    <row r="47" spans="1:100">
       <c r="A47" t="s">
         <v>72</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>4211511000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>4134559000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3918909000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3739593000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3696066000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3782670000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>3622892000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1471968000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1413094000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1398257000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1372754000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1361920000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1383763000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1323453000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1220114000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3210113000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1015419000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>960183000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>828118000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>751941000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>650455000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>565221000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>481992000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>452399000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>434372000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>418281000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>371152000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>349646000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>341932000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>319404000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>322421000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>309831000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>275083000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>250395000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>191876000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>162864000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>166254000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>173412000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>181268000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>171396000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>145816000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>149875000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>144147000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>141715000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>133473000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>133605000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>127263000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>127931000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>129319000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>131681000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>133603000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>124644000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>128197000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>136353000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>143993000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>136948000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>134800000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>128570000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>125057000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>123292000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>127165000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>131653000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>122119000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>120346000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>123817000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>124948000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>128541000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>129553000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>86997000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>77326000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>71616000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>67355000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>64452000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>160411000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>135177000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>120637000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>114083000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>97245000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>83150000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>83441000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>76262000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>60886000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>55152000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>41309000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>37826000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>32010000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>25027000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>23461000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>14588000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>15592000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>12940000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>12843000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>14128000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>11838000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>9959000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:99">
+    <row r="48" spans="1:100">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>47564909000.0</v>
+      </c>
+      <c r="C48">
         <v>42282118000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>39863597000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>37316681000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>34191268000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>31300917000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>29432310000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>27068801000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>24921495000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>22589286000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>21651448000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>19974026000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>18486416000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>17181296000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>17126012000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>15727770000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>14286819000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>12689372000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>12081943000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>10632872000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>9279859000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>7573144000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>7030988000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>6241012000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>5520816000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4811749000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>4224779000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>3559535000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>3288885000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2942359000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2808425000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2405590000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>2021241000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1731117000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1545600000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1416010000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1350410000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1128603000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1061855000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1010338000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>969583000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>941925000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>898747000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>869315000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>842980000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>819284000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>735913000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>676618000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>605600000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>552485000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>504064000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>472242000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>442771000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>440082000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>432185000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>424510000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>418346000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>422930000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>387711000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>333097000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>275080000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>237739000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>190644000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>175786000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>146196000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>198817000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>193399000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>163258000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>130815000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>108452000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>85720000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>65349000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>39741000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>25426000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>10587000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-5145000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-30725000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-40589000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-55449000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-68230000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-85267000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-89671000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-127882000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-134828000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-140512000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-131698000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-137267000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-156192000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-159083000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-153293000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-155564000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-158867000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-163734000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-159213000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-156898000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-155203000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-141774000.0</v>
       </c>
-      <c r="CT48"/>
       <c r="CU48"/>
+      <c r="CV48"/>
     </row>
-    <row r="49" spans="1:99">
+    <row r="49" spans="1:100">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>19974026000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>18486416000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>17181296000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>17126012000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>15727770000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>14286819000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>12689372000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>12081943000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>10632872000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>9279859000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>7573144000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>7030988000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>6241012000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>5520816000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>4811749000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>4224779000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>3559535000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>3288885000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>2942359000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>2808425000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>2405590000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>2021241000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1731117000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1545600000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1416010000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1350410000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1128603000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1061855000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1010338000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>969583000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>941925000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>898747000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>869315000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>842980000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>819284000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>735913000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>676618000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>605600000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>552485000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>504064000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>472242000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>442771000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>440082000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>432185000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>424510000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>418346000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>422930000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>387711000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>333097000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>275080000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>237739000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>190644000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>175786000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>146196000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>198817000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>193399000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BQ49">
         <v>163258000.0</v>
       </c>
-      <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
+      <c r="CV49"/>
     </row>
-    <row r="50" spans="1:99">
+    <row r="50" spans="1:100">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>999185000.0</v>
+      </c>
+      <c r="C50">
         <v>998865000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>1005881000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1784453000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1820396000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1800041000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>798936000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>399844000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>399614000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>399387000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>399163000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>699823000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>699473000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>699128000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>698788000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>499878000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>499517000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>499161000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>498809000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>137662000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>122498000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>8336586000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>8342067000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>6542373000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>6499432000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>4888783000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>4836502000.0</v>
       </c>
-      <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>3364311000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>2371362000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>885849000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -16196,872 +16302,880 @@
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
+      <c r="CV50"/>
     </row>
-    <row r="51" spans="1:99">
+    <row r="51" spans="1:100">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>16742200000.0</v>
+      </c>
+      <c r="C51">
         <v>14462836000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>16626148000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>16933967000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>17423487000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>15582804000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>18508648000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>16524194000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>16511606000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>16973374000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>16764248000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>14469538000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>14437128000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>14353076000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>13888117000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>14233303000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>14534561000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>18116570000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>15493164000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>15626017000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>15559340000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>16308973000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>16047133000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>15794159000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>16265501000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>15602303000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>13463469000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>13344947000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>11051291000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>10837417000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>8863665000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>8734662000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>6971804000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>6814494000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>5220506000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>5085373000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3661658000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3561943000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2575198000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2545158000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2553834000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2511751000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2579350000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2550406000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2507323000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>969746000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>970559000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>998548000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>954858000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>554018000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>546433000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>559035000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>700000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000000.0</v>
       </c>
       <c r="BC51">
         <v>400000000.0</v>
       </c>
       <c r="BD51">
         <v>400000000.0</v>
       </c>
       <c r="BE51">
         <v>400000000.0</v>
       </c>
       <c r="BF51">
+        <v>400000000.0</v>
+      </c>
+      <c r="BG51">
         <v>402319000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>406573000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>401200000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>392302000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>236206000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>343705000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>371758000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>386469000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>386018000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>38282000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>38576000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>38871000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>40292000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>39377000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>39611000.0</v>
       </c>
-      <c r="BU51"/>
-      <c r="BV51">
+      <c r="BV51"/>
+      <c r="BW51">
         <v>36475000.0</v>
       </c>
-      <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
-      <c r="CG51">
-[...1 lines deleted...]
-      </c>
+      <c r="CG51"/>
       <c r="CH51">
         <v>68000.0</v>
       </c>
       <c r="CI51">
+        <v>68000.0</v>
+      </c>
+      <c r="CJ51">
         <v>164000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>253000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>360000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>460000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>556000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>1091000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>1316000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>1691000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>1876000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>2675000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>6592000.0</v>
       </c>
-      <c r="CT51"/>
       <c r="CU51"/>
+      <c r="CV51"/>
     </row>
-    <row r="52" spans="1:99">
+    <row r="52" spans="1:100">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>998865000.0</v>
+        <v>1432663000.0</v>
       </c>
       <c r="C52">
         <v>998865000.0</v>
       </c>
       <c r="D52">
+        <v>998865000.0</v>
+      </c>
+      <c r="E52">
         <v>453940000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1443149000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1784453000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2253057000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2217050000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1196564000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>783156000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>777014000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>399387000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>399163000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>355985000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>334339000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>336925000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>330936000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1015012000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>699473000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>699128000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>698788000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>499878000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>499517000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>499161000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>694809000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>843043000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1037723000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>750812000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>746268000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>477417000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>527079000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>392595000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>429431000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>315094000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>331723000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>248871000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>296258000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>197632000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>201232000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>172073000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>181634000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>140389000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>179350000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>150406000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>107323000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>69746000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>70559000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>98548000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>54858000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>54018000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>46433000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>59035000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>52004000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>53139000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>70681000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>50884000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>49106000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>2319000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>2259000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>2199000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>2141000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>2083000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>2027000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1971000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>1917000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>1410000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>1342000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>1275000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>1215000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>2304000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>1090000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>1029000.0</v>
       </c>
-      <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>823000.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
-      <c r="CG52">
-[...1 lines deleted...]
-      </c>
+      <c r="CG52"/>
       <c r="CH52">
         <v>68000.0</v>
       </c>
       <c r="CI52">
+        <v>68000.0</v>
+      </c>
+      <c r="CJ52">
         <v>164000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>253000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>360000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>416000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>371000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>835000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>940000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>1231000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>1482000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>1910000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>2475000.0</v>
       </c>
-      <c r="CT52"/>
       <c r="CU52"/>
+      <c r="CV52"/>
     </row>
-    <row r="53" spans="1:99">
+    <row r="53" spans="1:100">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>669003000.0</v>
+      </c>
+      <c r="C53">
         <v>28678000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>602999000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>213115000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1171142000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1779006000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1766902000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>30973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20973000.0</v>
       </c>
       <c r="J53">
         <v>20973000.0</v>
       </c>
       <c r="K53">
+        <v>20973000.0</v>
+      </c>
+      <c r="L53">
         <v>514201000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>914201000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1112910000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>911276000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
+        <v>0.0</v>
+      </c>
+      <c r="AK53">
         <v>246125000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>263405000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>266206000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>374098000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>443303000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>467227000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>501385000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>494205000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>502886000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>502931000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>494888000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>483602000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>500121000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>510793000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>595440000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>695931000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>709432000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>607821000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>457787000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>428057000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>411092000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>408534000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>289758000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>206573000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>201200000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>192302000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>155888000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>143705000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>171758000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>186469000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>186018000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>99745000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>167498000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>171358000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>157390000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>139304000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>169175000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>126506000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>207703000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>206377000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>193770000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>169525000.0</v>
       </c>
-      <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
-      <c r="CK53">
+      <c r="CK53"/>
+      <c r="CL53">
         <v>46014000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>45297000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>45237000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>45096000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>44304000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>43796000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>43217000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>42040000.0</v>
       </c>
-      <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
+      <c r="CV53"/>
     </row>
-    <row r="54" spans="1:99">
+    <row r="54" spans="1:100">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -17129,1310 +17243,1323 @@
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
-      <c r="BQ54"/>
+      <c r="BQ54">
+        <v>0.0</v>
+      </c>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
+      <c r="CV54"/>
     </row>
-    <row r="55" spans="1:99">
+    <row r="55" spans="1:100">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>61015914000.0</v>
+      </c>
+      <c r="C55">
         <v>55596993000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>54934835000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>53099664000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>52087644000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>53630374000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>52281844000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>49098895000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>48827721000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>48731992000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>49501786000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>50817473000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>49490345000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>48594768000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>47562187000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>46350935000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>45330904000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>44584663000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>42739857000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>40970969000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>40123014000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>39280359000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>38622543000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>37175281000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>35059910000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>33975712000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>30941711000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>30171339000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>27218632000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>25974400000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>23366229000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>22663537000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>20152797000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>19012742000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>16951540000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>16517223000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>14359096000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>13586610000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>12347338000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>11593507000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>11262274000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>10202871000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>9916267000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>9654861000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>9240626000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>7056651000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>6778329000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>6325822000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>6048106000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>5412563000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4901325000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4480751000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4363289000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3967890000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3808833000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3478290000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3480459000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3069196000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1961558000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1570693000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1090188000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>982067000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>770283000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>693972000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>648293000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>679734000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>492131000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>591993000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>628678000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>615424000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>582999000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>646023000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>585678000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>683492000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>624197000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>612300000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>625110000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>608779000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>550594000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>512712000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>392945000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>364681000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>278302000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>268728000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>253582000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>251793000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>235637000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>204193000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>191233000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>176012000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>158864000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>150065000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>135629000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>130530000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>122907000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>117898000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>44740000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>41630000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>52488000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:99">
+    <row r="56" spans="1:100">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>17070982000.0</v>
+      </c>
+      <c r="C56">
         <v>13020191000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>12962935000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>11993106000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>11697632000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>13100379000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>12129099000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>9615553000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>9921313000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>9918133000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>10779474000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>11506336000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>10482623000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>9266473000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>8816903000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>7840778000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>8098015000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>8069825000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>9415787000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>9604276000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>10107508000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>9761580000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>9826480000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>8564139000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>6447781000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>6178504000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>5327758000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>5877157000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4168907000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>9694135000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>8729981000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>9346889000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>7817576000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>7669974000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>6385348000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>6700785000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>5660330000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>5720291000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>5193893000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>5386918000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>5543836000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>5431840000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>5569713000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>5600510000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>5539056000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3940469000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3823482000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3668380000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3586784000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3058763000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2849278000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2570322000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2557100000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2240791000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2225018000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2137785000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2058741000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1830857000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1190113000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>969444000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>721602000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>637231000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>492247000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>441218000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>379538000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>411013000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>234962000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>342564000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>364880000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>358925000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>301375000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>359154000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>326162000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>416532000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>418318000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>410570000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>426273000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>428418000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>395094000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>370090000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>255320000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>243691000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>191918000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>182405000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>174036000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>187346000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>176569000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>158721000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>148958000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>138946000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>127602000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>119585000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>113194000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>107075000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>101275000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>95031000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>19865000.0</v>
       </c>
-      <c r="CT56"/>
       <c r="CU56"/>
+      <c r="CV56"/>
     </row>
-    <row r="57" spans="1:99">
+    <row r="57" spans="1:100">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>12131578000.0</v>
+      </c>
+      <c r="C57">
         <v>10980930000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9731859000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8942335000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9718519000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>10755400000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>10707126000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>10139999000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>9289217000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8860655000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>8338718000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8675805000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>8316070000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>7930974000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>7765924000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>7500022000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>7739656000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8488966000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>8049246000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>7832888000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>7961770000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>7805785000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>7939795000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7626418000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7853725000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6855696000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>7257900000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6933984000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6857807000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>6487320000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6298240000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>6079641000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6005587000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>5466312000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>5310677000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5122945000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4911229000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4586657000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4411405000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4051837000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3933632000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3529624000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3341418000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3220069000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3008849000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2663154000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2548655000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2335124000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2263653000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2154203000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1935136000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1670264000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1688714000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1675926000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1598223000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1498844000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1446666000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1225055000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>967966000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>726709000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>490318000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>388579000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>312107000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>258167000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>243447000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>226369000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>203522000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>211186000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>226713000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>216017000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>207889000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>205377000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>226964000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>213399000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>187832000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>167033000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>191721000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>193447000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>162482000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>145327000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>154233000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>137587000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>98755000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>103410000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>100776000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>94910000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>90330000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>81908000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>77500000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>63019000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>53555000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>51532000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>43910000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>40426000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>34917000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>30166000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>29412000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>26208000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>19956000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:99">
+    <row r="58" spans="1:100">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>29889515000.0</v>
+      </c>
+      <c r="C58">
         <v>28981505000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>28980800000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>28147765000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>28059571000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>28886807000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>29561108000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>26986202000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>27462311000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>28143679000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>27394159000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>27985258000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>27662149000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>27817367000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>27034046000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>27274961000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>27786865000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>28735415000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>27425240000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>27107098000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>27238934000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>28215119000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>28289220000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>27840528000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>26650616000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>26393555000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>24080206000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>24065791000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>21515574000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>20735635000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>18356576000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>18166937000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>16132067000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>15430786000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>13624179000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>13404723000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>11385413000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>10906810000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>9818372000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>9177673000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>8945041000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>7979445000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>7748949000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>7622786000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>7331412000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5198943000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>5053455000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4716117000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4569748000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>4079002000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3696955000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3375129000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3550370000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3223217000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3091993000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2790064000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2817057000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2426386000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1573206000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1236659000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>814466000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>691903000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>578308000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>517332000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>501558000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>480591000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>259929000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>267622000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>282366000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>268269000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>258166000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>256561000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>230245000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>253680000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>189759000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>168219000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>192906000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>194568000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>163591000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>146358000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>155145000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>138429000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>99630000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>104195000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>101469000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>95510000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>90817000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>82287000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>77708000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>63304000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>54003000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>52059000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>44565000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>41174000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>35596000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>31200000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>135612000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>30304000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>23925000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:99">
+    <row r="59" spans="1:100">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -18500,425 +18627,429 @@
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
-      <c r="BQ59"/>
+      <c r="BQ59">
+        <v>0.0</v>
+      </c>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
+      <c r="CV59"/>
     </row>
-    <row r="60" spans="1:99">
+    <row r="60" spans="1:100">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>31126399000.0</v>
+      </c>
+      <c r="C60">
         <v>26615488000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>25954035000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>24951899000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>24028073000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>24743567000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>22720736000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>22112693000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>21365410000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>20588313000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>22107627000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>22832215000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>21828196000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>20777401000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>20528141000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>19075974000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>17544039000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>15849248000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>15314617000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>13863871000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>12884080000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>11065240000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>10333323000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>9334753000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>8409294000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>7582157000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>6861505000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>6105548000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5703058000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5238765000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>5009653000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>4496600000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>4020730000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3581956000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3327361000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3112500000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2973683000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2679800000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2528966000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2415834000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2317233000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2223426000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2167318000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2032075000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1909214000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1857708000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1724874000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1609705000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1478358000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1333561000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1204370000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1105622000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>812919000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>744673000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>716840000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>688226000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>663402000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>642810000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>388352000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>334034000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>275722000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>290164000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>191975000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>176640000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>146735000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>199143000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>232202000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>324371000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>346312000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>347155000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>324833000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>389462000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>355433000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>429812000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>434438000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>444081000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>432204000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>414211000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>387003000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>366354000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>237800000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>226252000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>178672000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>164533000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>152113000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>156283000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>144820000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>121906000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>113525000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>112708000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>104861000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>98006000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>91064000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>89356000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>87311000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>86698000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>-90872000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>11326000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>28563000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:99">
+    <row r="61" spans="1:100">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...1 lines deleted...]
-      </c>
+      <c r="Q61"/>
       <c r="R61">
         <v>-824190000.0</v>
       </c>
       <c r="S61">
+        <v>-824190000.0</v>
+      </c>
+      <c r="T61">
         <v>-600022000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-500022000.0</v>
       </c>
-      <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -18981,94 +19112,97 @@
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
       <c r="BN61">
         <v>0.0</v>
       </c>
       <c r="BO61">
+        <v>0.0</v>
+      </c>
+      <c r="BP61">
         <v>-340362000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-215250000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-142739000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-100020000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-90028000.0</v>
       </c>
-      <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
+      <c r="CV61"/>
     </row>
-    <row r="62" spans="1:99">
+    <row r="62" spans="1:100">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19126,50 +19260,51 @@
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
+      <c r="CV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19244,51 +19379,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
         <v>23275329000.0</v>
       </c>
       <c r="C2">
         <v>21038464000.0</v>
       </c>
       <c r="D2">
         <v>19715368000.0</v>
       </c>
       <c r="E2">
         <v>19168285000.0</v>
       </c>
       <c r="F2">
         <v>17332683000.0</v>
       </c>
       <c r="G2">
         <v>15276319000.0</v>
       </c>
       <c r="H2">
         <v>12440213000.0</v>
       </c>
       <c r="I2">
         <v>9967538000.0</v>
       </c>
@@ -19327,51 +19462,51 @@
       </c>
       <c r="U2">
         <v>626985000.0</v>
       </c>
       <c r="V2">
         <v>464550000.0</v>
       </c>
       <c r="W2">
         <v>276458000.0</v>
       </c>
       <c r="X2">
         <v>148360000.0</v>
       </c>
       <c r="Y2">
         <v>78136000.0</v>
       </c>
       <c r="Z2">
         <v>49907000.0</v>
       </c>
       <c r="AA2">
         <v>24861000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
         <v>16755555000.0</v>
       </c>
       <c r="C3">
         <v>15630431000.0</v>
       </c>
       <c r="D3">
         <v>14554384000.0</v>
       </c>
       <c r="E3">
         <v>14362814000.0</v>
       </c>
       <c r="F3">
         <v>12438779000.0</v>
       </c>
       <c r="G3">
         <v>10922622000.0</v>
       </c>
       <c r="H3">
         <v>9319826000.0</v>
       </c>
       <c r="I3">
         <v>7615245000.0</v>
       </c>
@@ -19408,82 +19543,82 @@
       <c r="T3">
         <v>224986000.0</v>
       </c>
       <c r="U3">
         <v>157136000.0</v>
       </c>
       <c r="V3">
         <v>107002000.0</v>
       </c>
       <c r="W3">
         <v>88204000.0</v>
       </c>
       <c r="X3">
         <v>50991000.0</v>
       </c>
       <c r="Y3">
         <v>26477000.0</v>
       </c>
       <c r="Z3">
         <v>29797000.0</v>
       </c>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5">
         <v>13499062000.0</v>
       </c>
       <c r="C5">
         <v>9246924000.0</v>
       </c>
       <c r="D5">
         <v>6954003000.0</v>
       </c>
       <c r="E5">
         <v>5970141000.0</v>
       </c>
       <c r="F5">
         <v>6605723000.0</v>
       </c>
       <c r="G5">
         <v>4585289000.0</v>
       </c>
       <c r="H5">
         <v>2688254000.0</v>
       </c>
       <c r="I5">
         <v>1646951000.0</v>
       </c>
@@ -19522,51 +19657,51 @@
       </c>
       <c r="U5">
         <v>64414000.0</v>
       </c>
       <c r="V5">
         <v>2989000.0</v>
       </c>
       <c r="W5">
         <v>19354000.0</v>
       </c>
       <c r="X5">
         <v>4472000.0</v>
       </c>
       <c r="Y5">
         <v>-10673000.0</v>
       </c>
       <c r="Z5">
         <v>-37120000.0</v>
       </c>
       <c r="AA5">
         <v>-58468000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
         <v>30254617000.0</v>
       </c>
       <c r="C6">
         <v>24877355000.0</v>
       </c>
       <c r="D6">
         <v>21508387000.0</v>
       </c>
       <c r="E6">
         <v>20332955000.0</v>
       </c>
       <c r="F6">
         <v>19044502000.0</v>
       </c>
       <c r="G6">
         <v>15507911000.0</v>
       </c>
       <c r="H6">
         <v>12008080000.0</v>
       </c>
       <c r="I6">
         <v>9262196000.0</v>
       </c>
@@ -19605,125 +19740,125 @@
       </c>
       <c r="U6">
         <v>221550000.0</v>
       </c>
       <c r="V6">
         <v>109991000.0</v>
       </c>
       <c r="W6">
         <v>107558000.0</v>
       </c>
       <c r="X6">
         <v>55463000.0</v>
       </c>
       <c r="Y6">
         <v>15804000.0</v>
       </c>
       <c r="Z6">
         <v>-7323000.0</v>
       </c>
       <c r="AA6">
         <v>-58468000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>368976000.0</v>
       </c>
       <c r="F8">
         <v>254763000.0</v>
       </c>
       <c r="G8">
         <v>87194000.0</v>
       </c>
       <c r="H8">
         <v>127534000.0</v>
       </c>
       <c r="I8">
         <v>28901000.0</v>
       </c>
       <c r="J8">
         <v>-79100000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
         <v>21907707000.0</v>
       </c>
       <c r="C9">
         <v>17962502000.0</v>
       </c>
       <c r="D9">
         <v>14007929000.0</v>
       </c>
       <c r="E9">
         <v>12447265000.0</v>
       </c>
       <c r="F9">
         <v>12365161000.0</v>
       </c>
       <c r="G9">
         <v>9719737000.0</v>
       </c>
       <c r="H9">
         <v>7716234000.0</v>
       </c>
       <c r="I9">
         <v>5826803000.0</v>
       </c>
@@ -19762,51 +19897,51 @@
       </c>
       <c r="U9">
         <v>369675000.0</v>
       </c>
       <c r="V9">
         <v>217663000.0</v>
       </c>
       <c r="W9">
         <v>229770000.0</v>
       </c>
       <c r="X9">
         <v>123883000.0</v>
       </c>
       <c r="Y9">
         <v>74670000.0</v>
       </c>
       <c r="Z9">
         <v>26005000.0</v>
       </c>
       <c r="AA9">
         <v>11033000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10">
         <v>12722552000.0</v>
       </c>
       <c r="C10">
         <v>9965657000.0</v>
       </c>
       <c r="D10">
         <v>6205405000.0</v>
       </c>
       <c r="E10">
         <v>5263929000.0</v>
       </c>
       <c r="F10">
         <v>5840103000.0</v>
       </c>
       <c r="G10">
         <v>3199349000.0</v>
       </c>
       <c r="H10">
         <v>2062231000.0</v>
       </c>
       <c r="I10">
         <v>1226458000.0</v>
       </c>
@@ -19845,51 +19980,51 @@
       </c>
       <c r="U10">
         <v>80318000.0</v>
       </c>
       <c r="V10">
         <v>8335000.0</v>
       </c>
       <c r="W10">
         <v>21776000.0</v>
       </c>
       <c r="X10">
         <v>6512000.0</v>
       </c>
       <c r="Y10">
         <v>-21947000.0</v>
       </c>
       <c r="Z10">
         <v>-37898000.0</v>
       </c>
       <c r="AA10">
         <v>-58274000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11">
         <v>1741351000.0</v>
       </c>
       <c r="C11">
         <v>1254026000.0</v>
       </c>
       <c r="D11">
         <v>-797415000.0</v>
       </c>
       <c r="E11">
         <v>772005000.0</v>
       </c>
       <c r="F11">
         <v>723875000.0</v>
       </c>
       <c r="G11">
         <v>437954000.0</v>
       </c>
       <c r="H11">
         <v>195315000.0</v>
       </c>
       <c r="I11">
         <v>15216000.0</v>
       </c>
@@ -19924,51 +20059,51 @@
         <v>48474000.0</v>
       </c>
       <c r="T11">
         <v>44549000.0</v>
       </c>
       <c r="U11">
         <v>31236000.0</v>
       </c>
       <c r="V11">
         <v>-33692000.0</v>
       </c>
       <c r="W11">
         <v>181000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>-69392000.0</v>
       </c>
       <c r="Z11">
         <v>2062000.0</v>
       </c>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12">
         <v>776510000.0</v>
       </c>
       <c r="C12">
         <v>718733000.0</v>
       </c>
       <c r="D12">
         <v>699826000.0</v>
       </c>
       <c r="E12">
         <v>706212000.0</v>
       </c>
       <c r="F12">
         <v>765620000.0</v>
       </c>
       <c r="G12">
         <v>1385940000.0</v>
       </c>
       <c r="H12">
         <v>626023000.0</v>
       </c>
       <c r="I12">
         <v>420493000.0</v>
       </c>
@@ -20007,51 +20142,51 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>1852000.0</v>
       </c>
       <c r="W12">
         <v>170000.0</v>
       </c>
       <c r="X12">
         <v>417000.0</v>
       </c>
       <c r="Y12">
         <v>11972000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13">
         <v>604051000.0</v>
       </c>
       <c r="C13">
         <v>266776000.0</v>
       </c>
       <c r="D13">
         <v>748598000.0</v>
       </c>
       <c r="E13">
         <v>337310000.0</v>
       </c>
       <c r="F13">
         <v>411214000.0</v>
       </c>
       <c r="G13">
         <v>1385940000.0</v>
       </c>
       <c r="H13">
         <v>84000000.0</v>
       </c>
       <c r="I13">
         <v>41725000.0</v>
       </c>
@@ -20060,82 +20195,82 @@
       </c>
       <c r="K13">
         <v>30828000.0</v>
       </c>
       <c r="L13">
         <v>163941000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
         <v>10981201000.0</v>
       </c>
       <c r="C15">
         <v>8711631000.0</v>
       </c>
       <c r="D15">
         <v>5407990000.0</v>
       </c>
       <c r="E15">
         <v>4491924000.0</v>
       </c>
       <c r="F15">
         <v>5116228000.0</v>
       </c>
       <c r="G15">
         <v>2761395000.0</v>
       </c>
       <c r="H15">
         <v>1866916000.0</v>
       </c>
       <c r="I15">
         <v>1211242000.0</v>
       </c>
@@ -20174,51 +20309,51 @@
       </c>
       <c r="U15">
         <v>49082000.0</v>
       </c>
       <c r="V15">
         <v>42027000.0</v>
       </c>
       <c r="W15">
         <v>21595000.0</v>
       </c>
       <c r="X15">
         <v>6512000.0</v>
       </c>
       <c r="Y15">
         <v>-21947000.0</v>
       </c>
       <c r="Z15">
         <v>-38618000.0</v>
       </c>
       <c r="AA15">
         <v>-58274000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16">
         <v>10981201000.0</v>
       </c>
       <c r="C16">
         <v>8711631000.0</v>
       </c>
       <c r="D16">
         <v>5407990000.0</v>
       </c>
       <c r="E16">
         <v>4491924000.0</v>
       </c>
       <c r="F16">
         <v>5116228000.0</v>
       </c>
       <c r="G16">
         <v>2761395000.0</v>
       </c>
       <c r="H16">
         <v>1866916000.0</v>
       </c>
       <c r="I16">
         <v>1211242000.0</v>
       </c>
@@ -20251,51 +20386,51 @@
       </c>
       <c r="S16">
         <v>83026000.0</v>
       </c>
       <c r="T16">
         <v>66952000.0</v>
       </c>
       <c r="U16">
         <v>49082000.0</v>
       </c>
       <c r="V16">
         <v>42027000.0</v>
       </c>
       <c r="W16">
         <v>21595000.0</v>
       </c>
       <c r="X16">
         <v>6512000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17">
         <v>10981201000.0</v>
       </c>
       <c r="C17">
         <v>8711631000.0</v>
       </c>
       <c r="D17">
         <v>5407990000.0</v>
       </c>
       <c r="E17">
         <v>4491924000.0</v>
       </c>
       <c r="F17">
         <v>5116228000.0</v>
       </c>
       <c r="G17">
         <v>2761395000.0</v>
       </c>
       <c r="H17">
         <v>1866916000.0</v>
       </c>
       <c r="I17">
         <v>1211242000.0</v>
       </c>
@@ -20316,102 +20451,102 @@
       </c>
       <c r="O17">
         <v>17152000.0</v>
       </c>
       <c r="P17">
         <v>226126000.0</v>
       </c>
       <c r="Q17">
         <v>160853000.0</v>
       </c>
       <c r="R17">
         <v>115860000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
         <v>-604051000.0</v>
       </c>
       <c r="C18">
         <v>-451957000.0</v>
       </c>
       <c r="D18">
         <v>-748598000.0</v>
       </c>
       <c r="E18">
         <v>-368902000.0</v>
       </c>
       <c r="F18">
         <v>-354406000.0</v>
       </c>
       <c r="G18">
         <v>-1385940000.0</v>
       </c>
       <c r="H18">
         <v>-542023000.0</v>
       </c>
       <c r="I18">
         <v>-378768000.0</v>
       </c>
       <c r="J18">
         <v>-353358000.0</v>
       </c>
       <c r="K18">
         <v>-119286000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>337310000.0</v>
       </c>
       <c r="F19">
         <v>411214000.0</v>
       </c>
       <c r="G19">
         <v>-618441000.0</v>
       </c>
       <c r="H19">
         <v>84000000.0</v>
       </c>
       <c r="I19">
         <v>41725000.0</v>
       </c>
       <c r="J19">
         <v>-115154000.0</v>
       </c>
       <c r="K19">
         <v>30828000.0</v>
       </c>
@@ -20426,84 +20561,84 @@
       </c>
       <c r="O19">
         <v>474000.0</v>
       </c>
       <c r="P19">
         <v>3479000.0</v>
       </c>
       <c r="Q19">
         <v>3684000.0</v>
       </c>
       <c r="R19">
         <v>6728000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>9000000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
         <v>13326603000.0</v>
       </c>
       <c r="C21">
         <v>10417614000.0</v>
       </c>
       <c r="D21">
         <v>6954003000.0</v>
       </c>
       <c r="E21">
         <v>5632831000.0</v>
       </c>
       <c r="F21">
         <v>6194509000.0</v>
       </c>
       <c r="G21">
         <v>4585289000.0</v>
       </c>
       <c r="H21">
         <v>2604254000.0</v>
       </c>
       <c r="I21">
         <v>1605226000.0</v>
       </c>
@@ -20542,82 +20677,82 @@
       </c>
       <c r="U21">
         <v>64414000.0</v>
       </c>
       <c r="V21">
         <v>2989000.0</v>
       </c>
       <c r="W21">
         <v>19354000.0</v>
       </c>
       <c r="X21">
         <v>4472000.0</v>
       </c>
       <c r="Y21">
         <v>-11672000.0</v>
       </c>
       <c r="Z21">
         <v>-37227000.0</v>
       </c>
       <c r="AA21">
         <v>-58468000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
         <v>31856433000.0</v>
       </c>
       <c r="C23">
         <v>28583352000.0</v>
       </c>
       <c r="D23">
         <v>26769294000.0</v>
       </c>
       <c r="E23">
         <v>25982719000.0</v>
       </c>
       <c r="F23">
         <v>23503335000.0</v>
       </c>
       <c r="G23">
         <v>20410767000.0</v>
       </c>
       <c r="H23">
         <v>17552193000.0</v>
       </c>
       <c r="I23">
         <v>14189115000.0</v>
       </c>
@@ -20656,131 +20791,131 @@
       </c>
       <c r="U23">
         <v>932246000.0</v>
       </c>
       <c r="V23">
         <v>679224000.0</v>
       </c>
       <c r="W23">
         <v>486874000.0</v>
       </c>
       <c r="X23">
         <v>267771000.0</v>
       </c>
       <c r="Y23">
         <v>164478000.0</v>
       </c>
       <c r="Z23">
         <v>112468000.0</v>
       </c>
       <c r="AA23">
         <v>94362000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
         <v>16755555000.0</v>
       </c>
       <c r="C25">
         <v>15630431000.0</v>
       </c>
       <c r="D25">
         <v>14554384000.0</v>
       </c>
       <c r="E25">
         <v>14362814000.0</v>
       </c>
       <c r="F25">
         <v>12438779000.0</v>
       </c>
       <c r="G25">
         <v>10922622000.0</v>
       </c>
       <c r="H25">
         <v>9319826000.0</v>
       </c>
       <c r="I25">
         <v>7656457000.0</v>
       </c>
       <c r="J25">
         <v>6330385000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26">
         <v>3391390000.0</v>
       </c>
       <c r="C26">
         <v>2925295000.0</v>
       </c>
       <c r="D26">
         <v>2675758000.0</v>
       </c>
       <c r="E26">
         <v>2711041000.0</v>
       </c>
       <c r="F26">
         <v>2273885000.0</v>
       </c>
       <c r="G26">
         <v>1829600000.0</v>
       </c>
       <c r="H26">
         <v>1545149000.0</v>
       </c>
       <c r="I26">
         <v>1221814000.0</v>
       </c>
@@ -20819,51 +20954,51 @@
       </c>
       <c r="U26">
         <v>48379000.0</v>
       </c>
       <c r="V26">
         <v>30942000.0</v>
       </c>
       <c r="W26">
         <v>22906000.0</v>
       </c>
       <c r="X26">
         <v>17884000.0</v>
       </c>
       <c r="Y26">
         <v>14625000.0</v>
       </c>
       <c r="Z26">
         <v>17734000.0</v>
       </c>
       <c r="AA26">
         <v>16823000.0</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27">
         <v>3301306000.0</v>
       </c>
       <c r="C27">
         <v>2917554000.0</v>
       </c>
       <c r="D27">
         <v>2657883000.0</v>
       </c>
       <c r="E27">
         <v>2530502000.0</v>
       </c>
       <c r="F27">
         <v>2545146000.0</v>
       </c>
       <c r="G27">
         <v>2228362000.0</v>
       </c>
       <c r="H27">
         <v>2652462000.0</v>
       </c>
       <c r="I27">
         <v>2369469000.0</v>
       </c>
@@ -20900,51 +21035,51 @@
       <c r="T27">
         <v>218280000.0</v>
       </c>
       <c r="U27">
         <v>225524000.0</v>
       </c>
       <c r="V27">
         <v>21031000.0</v>
       </c>
       <c r="W27">
         <v>98027000.0</v>
       </c>
       <c r="X27">
         <v>49949000.0</v>
       </c>
       <c r="Y27">
         <v>35783000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27">
         <v>25727000.0</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
         <v>1888408000.0</v>
       </c>
       <c r="C28">
         <v>1702039000.0</v>
       </c>
       <c r="D28">
         <v>1720285000.0</v>
       </c>
       <c r="E28">
         <v>1572891000.0</v>
       </c>
       <c r="F28">
         <v>1351621000.0</v>
       </c>
       <c r="G28">
         <v>1076486000.0</v>
       </c>
       <c r="H28">
         <v>914369000.0</v>
       </c>
       <c r="I28">
         <v>630294000.0</v>
       </c>
@@ -20983,51 +21118,51 @@
       </c>
       <c r="U28">
         <v>36155000.0</v>
       </c>
       <c r="V28">
         <v>4658000.0</v>
       </c>
       <c r="W28">
         <v>16287000.0</v>
       </c>
       <c r="X28">
         <v>9585000.0</v>
       </c>
       <c r="Y28">
         <v>6737000.0</v>
       </c>
       <c r="Z28">
         <v>62561000.0</v>
       </c>
       <c r="AA28">
         <v>8490000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
         <v>1741351000.0</v>
       </c>
       <c r="C29">
         <v>1254026000.0</v>
       </c>
       <c r="D29">
         <v>797415000.0</v>
       </c>
       <c r="E29">
         <v>772005000.0</v>
       </c>
       <c r="F29">
         <v>723875000.0</v>
       </c>
       <c r="G29">
         <v>437954000.0</v>
       </c>
       <c r="H29">
         <v>195315000.0</v>
       </c>
       <c r="I29">
         <v>15216000.0</v>
       </c>
@@ -21036,51 +21171,51 @@
       </c>
       <c r="K29">
         <v>73829000.0</v>
       </c>
       <c r="L29">
         <v>19244000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
         <v>8581104000.0</v>
       </c>
       <c r="C30">
         <v>7544888000.0</v>
       </c>
       <c r="D30">
         <v>7053926000.0</v>
       </c>
       <c r="E30">
         <v>6814434000.0</v>
       </c>
       <c r="F30">
         <v>6170652000.0</v>
       </c>
       <c r="G30">
         <v>5134448000.0</v>
       </c>
       <c r="H30">
         <v>5111980000.0</v>
       </c>
       <c r="I30">
         <v>4221577000.0</v>
       </c>
@@ -21119,51 +21254,51 @@
       </c>
       <c r="U30">
         <v>310058000.0</v>
       </c>
       <c r="V30">
         <v>208569000.0</v>
       </c>
       <c r="W30">
         <v>210416000.0</v>
       </c>
       <c r="X30">
         <v>119411000.0</v>
       </c>
       <c r="Y30">
         <v>85343000.0</v>
       </c>
       <c r="Z30">
         <v>62561000.0</v>
       </c>
       <c r="AA30">
         <v>69501000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B31">
         <v>-604051000.0</v>
       </c>
       <c r="C31">
         <v>-451957000.0</v>
       </c>
       <c r="D31">
         <v>-748598000.0</v>
       </c>
       <c r="E31">
         <v>-368902000.0</v>
       </c>
       <c r="F31">
         <v>-354406000.0</v>
       </c>
       <c r="G31">
         <v>-1385940000.0</v>
       </c>
       <c r="H31">
         <v>-542023000.0</v>
       </c>
       <c r="I31">
         <v>-378768000.0</v>
       </c>
@@ -21202,51 +21337,51 @@
       </c>
       <c r="U31">
         <v>15904000.0</v>
       </c>
       <c r="V31">
         <v>5346000.0</v>
       </c>
       <c r="W31">
         <v>2422000.0</v>
       </c>
       <c r="X31">
         <v>2040000.0</v>
       </c>
       <c r="Y31">
         <v>-11274000.0</v>
       </c>
       <c r="Z31">
         <v>-671000.0</v>
       </c>
       <c r="AA31">
         <v>194000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B32">
         <v>45183036000.0</v>
       </c>
       <c r="C32">
         <v>39000966000.0</v>
       </c>
       <c r="D32">
         <v>33723297000.0</v>
       </c>
       <c r="E32">
         <v>31615550000.0</v>
       </c>
       <c r="F32">
         <v>29697844000.0</v>
       </c>
       <c r="G32">
         <v>24996056000.0</v>
       </c>
       <c r="H32">
         <v>20156447000.0</v>
       </c>
       <c r="I32">
         <v>15794341000.0</v>
       </c>
@@ -21304,1034 +21439,1041 @@
       <c r="AA32">
         <v>35894000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA32"/>
+  <dimension ref="A1:DB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="CV1" t="s">
         <v>192</v>
       </c>
       <c r="CW1" t="s">
         <v>193</v>
       </c>
       <c r="CX1" t="s">
+        <v>194</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="CZ1" t="s">
         <v>195</v>
       </c>
       <c r="DA1" t="s">
         <v>196</v>
       </c>
+      <c r="DB1" t="s">
+        <v>197</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
+        <v>5888238000.0</v>
+      </c>
+      <c r="C2">
         <v>6522621000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6164250000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5325311000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5263147000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5767364000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5119884000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5174143000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4977073000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5307485000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4930788000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4673470000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4803625000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5404160000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4788665000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4690755000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4284705000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5239575000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4206589000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4018008000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3868511000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4165160000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3867751000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3643707000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3599701000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3466023000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3097919000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3005657000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2870614000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2733400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2412346000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2289867000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2196075000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2107354000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1992980000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1902308000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1657024000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1654419000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1532844000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1473098000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1369540000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1249365000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1173958000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1121752000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1046401000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1014332000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>954394000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>914848000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>869186000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>811849000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>791019000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>753525000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>726863000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>695867000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>662638000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>643428000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>623933000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>575155000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>536617000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>489978000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>438151000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>390790000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>344469000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>314934000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>307162000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>275486000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>275274000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>269243000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>259268000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>232846000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>224496000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>230087000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>222805000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>200050000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>194453000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>196693000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>194972000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>169348000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>158793000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>150579000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>148265000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>170187000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>99067000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>100311000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>94985000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>78442000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>71601000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>69788000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>56627000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>44464000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>38648000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>35241000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>30007000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>23390000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>21496000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>18092000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>15158000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>6394000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5408000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>4895000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3413000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>9370000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>7213000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5150000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3128000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
+        <v>4316475000.0</v>
+      </c>
+      <c r="C3">
         <v>4850219000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4090070000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3912087000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3903179000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4241040000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3780435000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3850917000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3758039000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3840646000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3664013000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3526367000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3550319000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4038214000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4000184000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3565079000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3436612000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3805301000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3033304000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2845237000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2754937000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3014568000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2762332000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2633820000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2511902000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2607487000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2313335000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2265067000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2156756000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2085844000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1942887000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1848707000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1779019000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1745225000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1659974000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1585856000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1339330000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1363903000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1257802000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1209513000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1093760000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>996142000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>906039000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>858994000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>785870000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>764843000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>718780000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>668937000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>629238000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>603275000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>582392000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>539985000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>516028000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>492415000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>435207000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>403348000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>371113000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>315859000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>503752000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>-102745000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>122753000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>-195328000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>85824000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>74452000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>73151000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>70499000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>66308000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>62248000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>58479000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>57345000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>55821000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>65602000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>64068000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>60817000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>54037000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>56147000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>53985000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>50115000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>40344000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>35775000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>30902000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>27476000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>27040000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>28088000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>24398000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>22809000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>22472000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>22918000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>20005000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>16675000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>14214000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>11340000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>8762000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>8095000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>7047000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>6255000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>5080000.0</v>
       </c>
-      <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -22513,704 +22655,711 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5">
+        <v>6809163000.0</v>
+      </c>
+      <c r="C5">
         <v>3002136000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3284704000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3814324000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3397898000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1941665000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2909477000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2681842000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2787893000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1496109000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1916394000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1827183000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1714317000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>549904000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1533018000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1578283000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1971626000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>631770000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1755253000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1847630000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1959856000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>954242000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1314863000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1357928000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>958256000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>458512000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>980239000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>706419000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>459084000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>215767000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>480668000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>462213000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>446578000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>245303000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>208627000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>127807000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>256942000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>153934000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>106036000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>70370000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>49453000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>59894000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>73641000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>74835000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>97456000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>65046000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>110407000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>129600000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>97595000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>82288000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>57120000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>57117000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>31822000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>19638000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>16135000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>16154000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1935000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>70872000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>96842000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>115114000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>102240000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>78453000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>69501000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>77342000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>58345000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>53349000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>49337000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>52782000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>36471000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>37921000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>34074000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>34201000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>14943000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>20121000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>21552000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>38273000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>11215000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>18688000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>17055000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>23488000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>4782000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2798000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>5520000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>4454000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-9783000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>4689000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>18398000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2617000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-6350000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1533000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2856000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2848000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-4911000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-2801000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-2275000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-2542000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-4054000.0</v>
       </c>
-      <c r="CT5">
-[...1 lines deleted...]
-      </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
+        <v>11125638000.0</v>
+      </c>
+      <c r="C6">
         <v>7852355000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7374774000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7726411000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7301077000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6182705000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6689912000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6532759000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6545932000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5336755000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5580407000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5353550000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5264636000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4588118000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5533202000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5143362000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5408238000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4437071000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4788557000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4692867000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4714793000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3968810000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4077195000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3991748000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3470158000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3065999000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3293574000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2971486000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2615840000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2301611000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2423555000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2310920000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2225597000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1990528000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1868601000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1713663000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1596272000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1517837000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1363838000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1279883000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1143213000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1056036000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>979680000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>933829000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>883326000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>829889000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>829187000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>798537000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>726833000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>685563000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>639512000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>597102000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>547850000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>512053000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>451342000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>419502000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>369178000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>386731000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>600594000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>12369000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>224993000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-116875000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>155325000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>151794000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>131496000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>123848000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>115645000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>115030000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>94950000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>95266000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>89895000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>99803000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>79011000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>80938000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>75589000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>94420000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>65200000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>68803000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>57399000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>59263000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>35684000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>30274000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>32560000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>32542000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>14615000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>27498000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>40870000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>25535000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>13655000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>18208000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>17070000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>14188000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>3851000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>5294000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>4772000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>3713000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1026000.0</v>
       </c>
-      <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -23392,93 +23541,94 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>368976000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>127534000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-8699000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -23657,1398 +23807,1415 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
+        <v>6361519000.0</v>
+      </c>
+      <c r="C9">
         <v>5528141000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5346057000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5753855000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5279654000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4479149000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4704819000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4385167000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4393367000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3525340000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3610880000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3513831000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3357878000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2447893000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3136924000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3279386000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3583062000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2469743000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3276878000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3323769000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3294771000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2479282000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2567886000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2504579000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2167990000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2001411000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2146986000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1917459000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1650378000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1453441000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1587028000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1617403000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1504781000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1178401000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>991879000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>883156000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>979611000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>823122000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>757344000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>632106000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>588196000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>573968000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>564397000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>522942000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>526728000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>470396000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>455038000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>425559000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>400903000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>363381000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>314980000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>315847000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>297098000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>249372000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>242451000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>245735000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>245858000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>300420000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>285222000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>298632000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>280402000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>205132000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>208750000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>204885000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>186503000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>169056000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>147846000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>139266000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>134830000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>126749000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>116773000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>107527000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>103378000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>102305000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>99519000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>107000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>110348000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>107885000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>97157000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>88772000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>75861000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>19072000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>75250000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>64186000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>59155000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>65451000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>70043000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>50533000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>43743000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>36721000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>33554000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>27946000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>25662000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>21798000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>19235000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>18268000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>15369000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>55802000.0</v>
       </c>
-      <c r="CU9">
-[...1 lines deleted...]
-      </c>
       <c r="CV9">
         <v>0.0</v>
       </c>
       <c r="CW9">
         <v>0.0</v>
       </c>
       <c r="CX9">
+        <v>0.0</v>
+      </c>
+      <c r="CY9">
         <v>30865000.0</v>
       </c>
-      <c r="CY9">
-[...1 lines deleted...]
-      </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10">
+        <v>6547086000.0</v>
+      </c>
+      <c r="C10">
         <v>2767741000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3109410000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3631675000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3213726000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2134268000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2702954000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2513856000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2614579000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1148150000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1909049000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1679332000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1468874000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>39336000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1621847000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1623054000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1979692000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>550853000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1660959000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1593789000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2034502000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>506417000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>861460000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1035602000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>795870000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>149333000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1012323000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>500916000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>399659000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>119396000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>378810000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>428636000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>299616000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>131330000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>116237000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13962000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>223792000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>90269000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>79127000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>51232000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>39879000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>20731000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>42238000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>40490000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>38426000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>45516000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>97537000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>117372000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>88944000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>74004000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>49491000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>46649000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>930000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>14904000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>11946000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10655000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-7025000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>65835000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>93623000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>110824000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>98240000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>74559000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>65409000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>73370000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>54358000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>51336000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>50471000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>52974000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>37411000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>38096000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>34933000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>35924000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>22603000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>25050000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>26641000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>43245000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>16565000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>23752000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>21742000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>27590000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>7234000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>4410000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6998000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>5697000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-8770000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-20948000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>18925000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2891000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-5790000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-39182000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3303000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>3313000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-4521000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-57363000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-1695000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-13429000.0</v>
       </c>
-      <c r="CS10">
-[...1 lines deleted...]
-      </c>
       <c r="CT10">
         <v>0.0</v>
       </c>
       <c r="CU10">
         <v>0.0</v>
       </c>
       <c r="CV10">
         <v>0.0</v>
       </c>
       <c r="CW10">
         <v>0.0</v>
       </c>
       <c r="CX10">
         <v>0.0</v>
       </c>
       <c r="CY10">
         <v>0.0</v>
       </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
+      <c r="DB10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11">
+        <v>1264295000.0</v>
+      </c>
+      <c r="C11">
         <v>349220000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>562494000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>506262000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>323375000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>265661000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>339445000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>366550000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>282370000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>210312000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>231627000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>191722000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>163754000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-15948000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>223605000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>182103000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>382245000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-56576000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>211888000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>240776000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>327787000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-35739000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>71484000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>315406000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>86803000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-437637000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>347079000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>230266000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>55607000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-14538000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-24025000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>44287000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9492000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-54187000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-13353000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-51638000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>45570000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>23521000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>27610000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>10477000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>12221000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-22447000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>12806000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>14155000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>14730000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-37855000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>38242000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>46354000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>35829000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>25583000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>17669000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>17178000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1759000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>7007000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>4271000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4491000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-2441000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>25103000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>31163000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>42610000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>38007000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>27464000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>27442000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>29851000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>22086000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>20423000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>20330000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>20531000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>15048000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>15364000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>14562000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>9345000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>9225000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>9274000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>10909000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>17665000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>6701000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>8892000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>8961000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>10553000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>2830000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-33801000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>52000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>13000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>44000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>16026000.0</v>
       </c>
-      <c r="CI11">
-[...1 lines deleted...]
-      </c>
       <c r="CJ11">
         <v>0.0</v>
       </c>
       <c r="CK11">
         <v>0.0</v>
       </c>
       <c r="CL11">
+        <v>0.0</v>
+      </c>
+      <c r="CM11">
         <v>2095000.0</v>
       </c>
-      <c r="CM11">
-[...1 lines deleted...]
-      </c>
       <c r="CN11">
         <v>0.0</v>
       </c>
       <c r="CO11">
+        <v>0.0</v>
+      </c>
+      <c r="CP11">
         <v>-25482000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-19632000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-6375000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-7600000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>454000.0</v>
       </c>
-      <c r="CT11">
-[...1 lines deleted...]
-      </c>
       <c r="CU11">
         <v>0.0</v>
       </c>
       <c r="CV11">
         <v>0.0</v>
       </c>
       <c r="CW11">
         <v>0.0</v>
       </c>
       <c r="CX11">
         <v>0.0</v>
       </c>
       <c r="CY11">
         <v>0.0</v>
       </c>
       <c r="CZ11">
         <v>0.0</v>
       </c>
       <c r="DA11">
         <v>0.0</v>
       </c>
+      <c r="DB11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12">
+        <v>262077000.0</v>
+      </c>
+      <c r="C12">
         <v>234395000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>175294000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>182649000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>184172000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>192603000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>206523000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>167986000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>173314000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>223984000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>175563000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>174812000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>174239000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>510568000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>172575000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>175455000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>187579000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>189429000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>190429000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>253841000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>194440000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>447825000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>453403000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>322326000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>184083000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>309179000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>160660000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>205503000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>135529000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>128807000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>108862000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>101605000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>146962000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>113973000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>92390000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>113845000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>46742000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>63665000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>35536000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>35455000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>35537000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>39163000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>35333000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>35217000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>59030000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>19530000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>13486000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13328000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>10052000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8284000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>7629000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10468000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6740000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5016000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4990000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5006000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4974000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4942000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4915000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5303000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4865000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4832000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4945000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4893000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4959000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>674000.0</v>
       </c>
       <c r="BP12">
         <v>674000.0</v>
       </c>
       <c r="BQ12">
+        <v>674000.0</v>
+      </c>
+      <c r="BR12">
         <v>670000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2458000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>677000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>681000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7660000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>20340000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>296000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>298000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>299000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>170000.0</v>
       </c>
-      <c r="CA12">
-[...1 lines deleted...]
-      </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
+        <v>0.0</v>
+      </c>
+      <c r="CD12">
         <v>38000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>417000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>13000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>38000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>11972000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>52000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>30000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>31000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1852000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>87000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>95000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>191000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1451000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>580000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>10887000.0</v>
       </c>
-      <c r="CS12">
-[...1 lines deleted...]
-      </c>
       <c r="CT12">
+        <v>0.0</v>
+      </c>
+      <c r="CU12">
         <v>1852000.0</v>
       </c>
-      <c r="CU12">
-[...1 lines deleted...]
-      </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
+        <v>0.0</v>
+      </c>
+      <c r="CY12">
         <v>1451000.0</v>
       </c>
-      <c r="CY12">
-[...1 lines deleted...]
-      </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13">
+        <v>2852166000.0</v>
+      </c>
+      <c r="C13">
         <v>188922000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>36457000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>143019000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>50899000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>54105000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>79005000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>155359000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>7345000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>26961000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>71204000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>339965000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>261404000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>220226000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>195645000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>108512000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>96135000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>269086000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>133175000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>21697000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>131378000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>192744000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>53470000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>76104000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -25080,86 +25247,85 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -25341,885 +25507,892 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
+        <v>5282791000.0</v>
+      </c>
+      <c r="C15">
         <v>2418521000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2546916000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3125413000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2890351000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1868607000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2363509000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2147306000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2332209000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>937838000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1677422000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1487610000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1305120000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>55284000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1398242000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1440951000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1597447000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>607429000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1449071000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1353013000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1706715000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>542156000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>789976000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>720196000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>709067000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>586970000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>665244000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>270650000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>344052000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>133934000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>402835000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>384349000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>290124000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>185517000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>129590000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>65600000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>178222000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>66748000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>51517000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>40755000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>27658000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>43178000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>29432000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>26335000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>23696000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>83371000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>59295000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>71018000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>53115000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>48421000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>31822000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>29471000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2689000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>7897000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>7675000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>6164000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-4584000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>40732000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>62460000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>68214000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>60233000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>47095000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>37967000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>43519000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>32272000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>30913000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>30141000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>32443000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>22363000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>22732000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>20371000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>26579000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>13378000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>15776000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>15732000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>25580000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>9864000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>14860000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>12781000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>17037000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>4404000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>38211000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>6946000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>5684000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-8814000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>5569000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>18925000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2891000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-5790000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2271000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>3303000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>3313000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-4521000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-2315000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-1695000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-13429000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-4508000.0</v>
       </c>
-      <c r="CT15">
-[...1 lines deleted...]
-      </c>
       <c r="CU15">
         <v>0.0</v>
       </c>
       <c r="CV15">
         <v>0.0</v>
       </c>
       <c r="CW15">
         <v>0.0</v>
       </c>
       <c r="CX15">
         <v>0.0</v>
       </c>
       <c r="CY15">
         <v>0.0</v>
       </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
+      <c r="DB15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>175</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>2418521000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2546916000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3125413000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2890351000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1868607000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1677422000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1487610000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1305120000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>55284000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1398242000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1440951000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1597447000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>607429000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1449071000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1353013000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1706715000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>542156000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>789976000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>720196000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>709067000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>586970000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>665244000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>270650000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>344052000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>133934000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>402835000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>384349000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>290124000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>185517000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>129590000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>65600000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>178222000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>66748000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>51517000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>40755000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27658000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>43178000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>29432000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>26335000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>23696000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>83371000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>59295000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>71018000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>53115000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>48421000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>31822000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>29471000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2689000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>7897000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7675000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>6164000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-4584000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>35219000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>62460000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>68214000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>60233000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>47095000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>37967000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>43519000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>32272000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>30913000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>30141000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>32443000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>22363000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>22732000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>20371000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>26579000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>13344000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>15691000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>15647000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>25494000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>9776000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>14860000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>12781000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>17037000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>4404000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>38211000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>6946000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>5684000.0</v>
       </c>
-      <c r="CG16">
-[...1 lines deleted...]
-      </c>
       <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
         <v>5569000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>18925000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2891000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>2271000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3303000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3313000.0</v>
       </c>
-      <c r="CO16">
-[...1 lines deleted...]
-      </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17">
+        <v>5282791000.0</v>
+      </c>
+      <c r="C17">
         <v>2418521000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2546916000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3125413000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2890351000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1868607000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2363509000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>2147306000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2332209000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>937838000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1677422000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1487610000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1305120000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>55284000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1398242000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1440951000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1597447000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>607429000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1449071000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1353013000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1706715000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>542156000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>789976000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>720196000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>709067000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>586970000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>665244000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>270650000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>344052000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>133934000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>402835000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>384349000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>290124000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>185517000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>129590000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>65600000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>178222000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>66748000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>51517000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>40755000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>27658000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>43178000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>29432000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>26335000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>23696000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>83371000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>59295000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>71018000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>53115000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>48421000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>31822000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>29471000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2689000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>7897000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>7675000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>6164000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-4584000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>35219000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>62460000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>68214000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>60233000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>47095000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>37967000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>43519000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>32272000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
         <v>30141000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>32443000.0</v>
       </c>
-      <c r="BQ17">
-[...1 lines deleted...]
-      </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
@@ -26284,140 +26457,145 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>2590089000.0</v>
+      </c>
+      <c r="C18">
         <v>-188922000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-138837000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-143019000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-133273000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-138498000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-206523000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-88981000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17955000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-347959000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7345000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-147851000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-245443000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-170603000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>88829000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>44771000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>8066000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-80917000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-94294000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-253841000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>74646000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-447825000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-453403000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-322326000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-162386000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-309179000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>32084000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-205503000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-59425000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -26449,307 +26627,307 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>26961000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-71204000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-339965000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>261404000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>220226000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>195645000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>108512000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>96135000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-62519000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>269086000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-250639000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-256324000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-133175000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>21697000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-131378000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>192744000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-53470000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>76104000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>32436000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>7004000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>68028000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-65743000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-38681000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-31702000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-58363000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>13592000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-20079000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>8627000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>16317000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>25963000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-3734000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>3930000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>872000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-32293000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-6177000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>616000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>1100000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>1401000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-846000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-193000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-2940000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-24152000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>282000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>801000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-493000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-116000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-95000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>1696000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>1013000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>865000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>938000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>853000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>921000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>972000.0</v>
       </c>
-      <c r="BN19"/>
-      <c r="BO19">
+      <c r="BO19"/>
+      <c r="BP19">
         <v>1808000.0</v>
       </c>
-      <c r="BP19">
+      <c r="BQ19">
         <v>866000.0</v>
       </c>
-      <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -26788,55 +26966,55 @@
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>9000000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
@@ -26931,403 +27109,407 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
+        <v>3956997000.0</v>
+      </c>
+      <c r="C21">
         <v>2956663000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3248247000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3774694000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3346999000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2272766000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2909477000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2602837000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2632534000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1496109000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1916394000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1827183000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1714317000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>549904000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1533018000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1578283000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1971626000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>631770000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1755253000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1847630000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1959856000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>954242000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1314863000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1357928000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>958256000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>458512000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>980239000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>706419000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>459084000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>215767000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>480668000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>462213000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>446578000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>245303000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>208627000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>127807000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>256942000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>153934000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>106036000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>70370000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>49453000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>59894000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>73641000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>74835000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>97456000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>65046000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>110407000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>129600000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>97595000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>82288000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>57120000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>57117000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>31822000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>19638000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>16135000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>16154000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-1935000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>70872000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>96842000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>115114000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>102240000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>78453000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>69501000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>77342000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>58345000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>53349000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>49337000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>52782000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>36471000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>37921000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>34074000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>34201000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>14943000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>20121000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>21552000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>38273000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>11215000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>18688000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>17055000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>23488000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4782000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2798000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>5520000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4454000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-9783000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>4689000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>18398000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2617000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-6350000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1533000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2856000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2848000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-4911000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-2801000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-2275000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-2542000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-4054000.0</v>
       </c>
-      <c r="CT21">
-[...1 lines deleted...]
-      </c>
       <c r="CU21">
         <v>0.0</v>
       </c>
       <c r="CV21">
         <v>0.0</v>
       </c>
       <c r="CW21">
         <v>0.0</v>
       </c>
       <c r="CX21">
         <v>0.0</v>
       </c>
       <c r="CY21">
         <v>0.0</v>
       </c>
       <c r="CZ21">
         <v>0.0</v>
       </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
+      <c r="DB21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -27509,371 +27691,377 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>8292760000.0</v>
+      </c>
+      <c r="C23">
         <v>9094099000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8262060000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7304472000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7195802000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7973747000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6915226000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6956473000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6737906000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7336716000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6625274000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6360118000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6447186000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7302149000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6392571000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6391858000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5896141000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7077548000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5728214000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5494147000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5203426000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5690200000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5120774000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4790358000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4809435000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5008922000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4264666000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4216697000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4061908000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3971074000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3518706000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3445057000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3254278000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3040452000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2776232000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2657657000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2379693000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2323607000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2184152000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2034834000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1908283000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1763439000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1664714000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1569859000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1475673000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1419682000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1299025000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1210807000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1172494000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1092942000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1048879000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1012255000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>992139000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>925601000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>888954000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>873009000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>871726000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>804703000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>724997000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>673496000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>616313000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>523563000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>483718000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>442477000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>435320000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>391193000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>373783000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>355727000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>358724000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>321674000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>307195000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>303413000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>311240000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>282234000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>272420000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>265420000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>294105000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>258545000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>238895000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>215863000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>219344000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>186461000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>168797000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>160043000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>163923000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>139204000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>123246000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>117704000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>106720000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>79652000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>69346000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>60339000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>60580000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>47989000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>43006000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>38902000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>34581000.0</v>
       </c>
-      <c r="CT23">
-[...1 lines deleted...]
-      </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
       <c r="CV23">
         <v>0.0</v>
       </c>
       <c r="CW23">
         <v>0.0</v>
       </c>
       <c r="CX23">
         <v>0.0</v>
       </c>
       <c r="CY23">
         <v>0.0</v>
       </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
+      <c r="DB23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27935,1374 +28123,1389 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>4316475000.0</v>
+      </c>
+      <c r="C25">
         <v>4850219000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4090070000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3912087000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3903179000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4241040000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3780435000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3850917000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3758039000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3840646000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3664013000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3499406000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3550319000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4038214000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3738780000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3344853000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3240967000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3805301000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3033304000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2845237000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2754937000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3014568000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2762332000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2633820000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2511902000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2584668000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2313335000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2265067000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2156756000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2085844000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1942887000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1848707000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1779019000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1745225000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1659974000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1585856000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1339330000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1363903000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1257802000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1209513000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1093760000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>996142000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>906039000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>858994000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>785870000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>764843000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>718780000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>668937000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>629238000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>603275000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>582392000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>539985000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>516028000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>492415000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>435207000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>403348000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>371113000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-480013000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>222359000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>178648000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>122753000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-195328000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>85824000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>74452000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>73151000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>70499000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>66308000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>62248000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>58479000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>57345000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>55821000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>65602000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>64068000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>60817000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>54037000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>56147000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>53985000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>50115000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>40344000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>35775000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>30902000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>27476000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>27040000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>28088000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>24398000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>22809000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>22472000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>22918000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>20005000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>16675000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>14214000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>11340000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>8762000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>8095000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>7047000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>6255000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>5080000.0</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26">
+        <v>959696000.0</v>
+      </c>
+      <c r="C26">
         <v>890300000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>853584000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>824683000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>822823000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>776505000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>735063000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>711254000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>702473000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>673341000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>657159000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>657983000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>687275000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>673926000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>662739000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>716846000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>657530000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>647470000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>563887000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>537321000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>525207000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>486936000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>453802000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>435045000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>453817000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>409376000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>379776000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>383233000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>372764000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>331789000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>327026000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>317213000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>300730000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>273351000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>255236000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>267083000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>257108000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>225191000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>216099000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>207300000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>203508000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>180859000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>171762000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>155061000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>143106000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>125876000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>120953000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>115182000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>110310000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>98128000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>95540000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>93126000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>91975000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>82139000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>82521000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>81547000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>82801000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>80783000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>69480000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>57865000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>50905000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>45959000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>42108000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>37863000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>37399000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>33209000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>30014000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>27119000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>24200000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>24052000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>23368000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>22186000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>20516000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>18557000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>18216000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>18907000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>15715000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>13201000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>11929000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>12043000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>11206000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>4773000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>8955000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>7513000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>7155000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>5890000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>6325000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>5652000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>5039000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>4840000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>4738000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>4123000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>4183000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>3960000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>3966000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>3518000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>3181000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>2901000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>5086000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>5392000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>6198000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>5575000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>4041000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>3959000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>3248000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27">
+        <v>842217000.0</v>
+      </c>
+      <c r="C27">
         <v>1113376000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>786295000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>713265000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>688370000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>976204000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>642926000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>644084000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>654340000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>916617000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>558736000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>627168000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>555362000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>831610000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>567954000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>574960000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>555978000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>792713000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>635948000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>603973000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>512512000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>762565000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>527597000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>434370000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>503830000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>878937000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>553797000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>603150000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>616578000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>730355000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>435269000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>526780000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>479222000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>419939000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>312490000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>274323000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>271270000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>284996000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>282043000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>216029000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>208010000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>224173000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>208102000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>197140000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>194677000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>203671000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>145654000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>120763000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>137098000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>136845000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>116109000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>121760000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>129175000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>117372000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>113233000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>118224000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>135900000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>114288000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>89108000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>94983000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>104259000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>62849000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>81238000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>74533000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>75219000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>70715000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>58556000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>46231000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>62242000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>199713000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>49217000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>39984000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>54936000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>218280000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>49166000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>45255000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>72138000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>47566000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>59367000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>47031000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>52968000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>49949000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>32867000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>26338000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>35803000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>35783000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>22525000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>20477000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>26693000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>21031000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>12183000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>9957000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>13207000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>25727000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>9299000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>8054000.0</v>
       </c>
-      <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>602609000.0</v>
+      </c>
+      <c r="C28">
         <v>567802000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>457931000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>441213000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>421462000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>453674000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>417353000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>426992000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>404020000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>439273000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>478591000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>401497000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>400924000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>392453000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>373213000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>409297000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>397928000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>397790000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>321790000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>334845000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>297196000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>275539000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>271624000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>277236000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>252087000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>254586000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>233174000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>224657000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>201952000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>175530000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>344065000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>311197000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>278251000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>239808000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>215526000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>213943000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>194291000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>159001000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>153166000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>138407000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>127225000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>109042000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>110892000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>95906000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>91489000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>75803000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>78024000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>60014000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>55900000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>46120000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>46211000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>43844000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>44126000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>30223000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>30562000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>29810000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>29092000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>34477000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>29792000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>30670000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>22998000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>19108000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>17135000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>17119000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>17193000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>13524000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>11543000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>13252000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>13014000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>49662000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>11742000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>13419000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>13816000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>52532000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>12895000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>13847000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>12188000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>13812000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9948000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>6773000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>8292000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>9585000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>8020000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>4898000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>5007000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>6737000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>4122000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3280000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3136000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4658000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2678000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2093000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2248000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>10554000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>17544000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1638000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>19423000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>14809000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>13413000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>15042000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>19297000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>20043000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>16961000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>16366000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>13920000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>1264295000.0</v>
+      </c>
+      <c r="C29">
         <v>349220000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>562494000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>506262000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>323375000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>265661000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>339445000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>366550000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>282370000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>210312000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>231627000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>191722000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>163754000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-15948000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>223605000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>182103000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>382245000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-56576000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>211888000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>240776000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>327787000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-35739000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>71484000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>315406000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>86803000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-437637000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>347079000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>230266000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>55607000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -29334,999 +29537,1009 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>2404522000.0</v>
+      </c>
+      <c r="C30">
         <v>2571478000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2097810000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1979161000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1932655000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2206383000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1795342000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1782330000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1760833000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2029231000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1694486000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1686648000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1643561000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1897989000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1603906000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1701103000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1611436000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1837973000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1521625000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1476139000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1334915000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1525040000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1253023000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1146651000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1209734000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1542899000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1166747000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1211040000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1191294000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1237674000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1106360000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1155190000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1058203000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>933098000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>783252000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>755349000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>722669000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>669188000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>651308000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>561736000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>538743000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>514074000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>490756000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>448107000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>429272000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>405350000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>344631000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>295959000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>303308000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>281093000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>257860000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>258730000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>265276000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>229734000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>226316000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>229581000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>247793000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>229548000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>188380000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>183518000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>178162000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>132773000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>139249000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>127543000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>128158000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>115707000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>98509000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>86484000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>99456000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>88828000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>82699000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>73326000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>88435000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>82184000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>77967000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>68727000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>99133000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>89197000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>80102000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>65284000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>71079000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>16274000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>69730000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>59732000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>68938000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>60762000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>51645000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>47916000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>50093000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>35188000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>30698000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>25098000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>30573000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>24599000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>21510000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>20810000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>19423000.0</v>
       </c>
-      <c r="CT30">
-[...1 lines deleted...]
-      </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
       <c r="CV30">
         <v>0.0</v>
       </c>
       <c r="CW30">
         <v>0.0</v>
       </c>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
         <v>0.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
+      <c r="DB30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B31">
+        <v>2590089000.0</v>
+      </c>
+      <c r="C31">
         <v>-188922000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-138837000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-143019000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-133273000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-138498000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-206523000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-88981000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-17955000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-347959000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7345000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-147851000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-245443000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-510568000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>88829000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>44771000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>8066000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-189429000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-94294000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-253841000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>74646000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-447825000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-453403000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-322326000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-162386000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-309179000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>32084000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-205503000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-59425000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-96371000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-101858000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-33577000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-146962000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-113973000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-92390000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-113845000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-33150000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-63665000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-26909000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-19138000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-9574000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-39163000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-31403000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-34345000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-59030000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-19530000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-12870000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-12228000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-8651000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-8284000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-7629000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-10468000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-25129000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4734000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>801000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-493000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-116000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-95000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3219000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4290000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-4000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3894000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-4092000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3972000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1653000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2013000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>1134000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>192000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>1097000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>1603000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>1628000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>2263000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>833000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1696000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>2310000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>9282000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>908000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1304000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1142000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>964000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1387000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>1612000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1478000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>1243000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>1013000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>4390000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>527000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>274000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>560000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-598000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>447000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>465000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-25092000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-8677000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-5795000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-18487000.0</v>
       </c>
-      <c r="CS31">
-[...1 lines deleted...]
-      </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B32">
+        <v>12249757000.0</v>
+      </c>
+      <c r="C32">
         <v>12050762000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11510307000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>11079166000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10542801000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>10246513000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9824703000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9559310000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>9370440000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8832825000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>8541668000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>8187301000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8161503000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7852053000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7925589000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7970141000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7867767000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7709318000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>7483467000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7341777000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7163282000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>6644442000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>6435637000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>6148286000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5767691000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>5467434000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>5244905000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4923116000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>4520992000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>4186841000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3999374000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3907270000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3700856000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3285755000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2984859000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2785464000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2636635000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2477541000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2290188000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2105204000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1957736000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1823333000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1738355000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1644694000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1573129000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1484728000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1409432000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1340407000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1270089000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1175230000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1105999000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1069372000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1023961000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>945239000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>905089000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>889163000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>869791000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>875575000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>821839000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>788610000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>718553000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>595922000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>553219000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>519819000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>493665000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>444542000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>423120000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>408509000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>394098000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>359595000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>341269000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>337614000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>326183000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>302355000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>293972000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>303693000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>305320000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>277233000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>255950000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>239351000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>224126000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>189259000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>174317000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>164497000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>154140000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>143893000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>141644000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>120321000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>100370000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>81185000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>72202000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>63187000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>55669000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>45188000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>40731000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>36360000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>30527000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>21618000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>18878000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>18359000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>17057000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>13391000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>10182000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>7147000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>5174000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -30403,51 +30616,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
         <v>7807337000.0</v>
       </c>
       <c r="C2">
         <v>7118515000.0</v>
       </c>
       <c r="D2">
         <v>5170582000.0</v>
       </c>
       <c r="E2">
         <v>6055111000.0</v>
       </c>
       <c r="F2">
         <v>8238870000.0</v>
       </c>
       <c r="G2">
         <v>5043786000.0</v>
       </c>
       <c r="H2">
         <v>3812041000.0</v>
       </c>
       <c r="I2">
         <v>2822795000.0</v>
       </c>
@@ -30484,51 +30697,51 @@
       <c r="T2">
         <v>400430000.0</v>
       </c>
       <c r="U2">
         <v>212256000.0</v>
       </c>
       <c r="V2">
         <v>174461000.0</v>
       </c>
       <c r="W2">
         <v>89894000.0</v>
       </c>
       <c r="X2">
         <v>59814000.0</v>
       </c>
       <c r="Y2">
         <v>16131000.0</v>
       </c>
       <c r="Z2">
         <v>14895000.0</v>
       </c>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
         <v>688220000</v>
       </c>
       <c r="C3">
         <v>439538000</v>
       </c>
       <c r="D3">
         <v>348552000</v>
       </c>
       <c r="E3">
         <v>407729000</v>
       </c>
       <c r="F3">
         <v>524585000</v>
       </c>
       <c r="G3">
         <v>497923000</v>
       </c>
       <c r="H3">
         <v>253035000</v>
       </c>
       <c r="I3">
         <v>212532000</v>
       </c>
@@ -30567,51 +30780,51 @@
       </c>
       <c r="U3">
         <v>197446000</v>
       </c>
       <c r="V3">
         <v>30619000</v>
       </c>
       <c r="W3">
         <v>14962000</v>
       </c>
       <c r="X3">
         <v>64492000</v>
       </c>
       <c r="Y3">
         <v>26821000</v>
       </c>
       <c r="Z3">
         <v>12084000</v>
       </c>
       <c r="AA3">
         <v>6210000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-714389000.0</v>
       </c>
       <c r="F4">
         <v>-2097019000.0</v>
       </c>
       <c r="G4">
         <v>3159034000.0</v>
       </c>
       <c r="H4">
         <v>1231276000.0</v>
       </c>
       <c r="I4">
         <v>989246000.0</v>
       </c>
       <c r="J4">
         <v>1355219000.0</v>
       </c>
       <c r="K4">
         <v>-341754000.0</v>
       </c>
@@ -30626,51 +30839,51 @@
       </c>
       <c r="O4">
         <v>-217762000.0</v>
       </c>
       <c r="P4">
         <v>313554000.0</v>
       </c>
       <c r="Q4">
         <v>60275000.0</v>
       </c>
       <c r="R4">
         <v>-5657000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-3523487000.0</v>
       </c>
       <c r="F5">
         <v>-5839717000.0</v>
       </c>
       <c r="G5">
         <v>-1090757000.0</v>
       </c>
       <c r="H5">
         <v>-5005677000.0</v>
       </c>
       <c r="I5">
         <v>-5525990000.0</v>
       </c>
       <c r="J5">
         <v>-3855182000.0</v>
       </c>
       <c r="K5">
         <v>-3791160000.0</v>
       </c>
@@ -30685,51 +30898,51 @@
       </c>
       <c r="O5">
         <v>1655901000.0</v>
       </c>
       <c r="P5">
         <v>800191000.0</v>
       </c>
       <c r="Q5">
         <v>-112521000.0</v>
       </c>
       <c r="R5">
         <v>145957000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
         <v>1231857000.0</v>
       </c>
       <c r="C6">
         <v>688822000.0</v>
       </c>
       <c r="D6">
         <v>1947933000.0</v>
       </c>
       <c r="E6">
         <v>-884529000.0</v>
       </c>
       <c r="F6">
         <v>-2183759000.0</v>
       </c>
       <c r="G6">
         <v>3195084000.0</v>
       </c>
       <c r="H6">
         <v>1231745000.0</v>
       </c>
       <c r="I6">
         <v>989246000.0</v>
       </c>
@@ -30766,51 +30979,51 @@
       <c r="T6">
         <v>-222991000.0</v>
       </c>
       <c r="U6">
         <v>188174000.0</v>
       </c>
       <c r="V6">
         <v>37795000.0</v>
       </c>
       <c r="W6">
         <v>84567000.0</v>
       </c>
       <c r="X6">
         <v>30080000.0</v>
       </c>
       <c r="Y6">
         <v>43683000.0</v>
       </c>
       <c r="Z6">
         <v>1236000.0</v>
       </c>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B7">
         <v>-456220000.0</v>
       </c>
       <c r="C7">
         <v>-33075000.0</v>
       </c>
       <c r="D7">
         <v>-116148000.0</v>
       </c>
       <c r="E7">
         <v>-758087000.0</v>
       </c>
       <c r="F7">
         <v>-241977000.0</v>
       </c>
       <c r="G7">
         <v>-31873000.0</v>
       </c>
       <c r="H7">
         <v>43043000.0</v>
       </c>
       <c r="I7">
         <v>293767000.0</v>
       </c>
@@ -30847,180 +31060,180 @@
       <c r="T7">
         <v>30000000.0</v>
       </c>
       <c r="U7">
         <v>35127000.0</v>
       </c>
       <c r="V7">
         <v>38103000.0</v>
       </c>
       <c r="W7">
         <v>23468000.0</v>
       </c>
       <c r="X7">
         <v>23071000.0</v>
       </c>
       <c r="Y7">
         <v>16003000.0</v>
       </c>
       <c r="Z7">
         <v>6937000.0</v>
       </c>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
         <v>0.0</v>
       </c>
       <c r="R9">
         <v>0.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10">
         <v>0.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-214056000.0</v>
       </c>
       <c r="F11">
         <v>236465000.0</v>
       </c>
       <c r="G11">
         <v>156578000.0</v>
       </c>
       <c r="H11">
         <v>253841000.0</v>
       </c>
       <c r="I11">
         <v>349620000.0</v>
       </c>
       <c r="J11">
         <v>366870000.0</v>
       </c>
       <c r="K11">
         <v>197704000.0</v>
       </c>
@@ -31053,51 +31266,51 @@
       </c>
       <c r="U11">
         <v>20767000.0</v>
       </c>
       <c r="V11">
         <v>26148000.0</v>
       </c>
       <c r="W11">
         <v>18627000.0</v>
       </c>
       <c r="X11">
         <v>14827000.0</v>
       </c>
       <c r="Y11">
         <v>11193000.0</v>
       </c>
       <c r="Z11">
         <v>4650000.0</v>
       </c>
       <c r="AA11">
         <v>5064000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>935194000.0</v>
       </c>
       <c r="F12">
         <v>-16920420000.0</v>
       </c>
       <c r="G12">
         <v>484151000.0</v>
       </c>
       <c r="H12">
         <v>-105981000.0</v>
       </c>
       <c r="I12">
         <v>1201492000.0</v>
       </c>
       <c r="J12">
         <v>1071524000.0</v>
       </c>
       <c r="K12">
         <v>1875266000.0</v>
       </c>
@@ -31112,100 +31325,100 @@
       </c>
       <c r="O12">
         <v>-1722475000.0</v>
       </c>
       <c r="P12">
         <v>-867181000.0</v>
       </c>
       <c r="Q12">
         <v>-45681000.0</v>
       </c>
       <c r="R12">
         <v>-4412000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-626900000.0</v>
       </c>
       <c r="F13">
         <v>-478442000.0</v>
       </c>
       <c r="G13">
         <v>-183515000.0</v>
       </c>
       <c r="H13">
         <v>-216866000.0</v>
       </c>
       <c r="I13">
         <v>-47708000.0</v>
       </c>
       <c r="J13">
         <v>-193556000.0</v>
       </c>
       <c r="K13">
         <v>63382000.0</v>
       </c>
       <c r="L13">
         <v>49137000.0</v>
       </c>
       <c r="M13">
         <v>-5968000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B14">
         <v>16755555000.0</v>
       </c>
       <c r="C14">
         <v>15630431000.0</v>
       </c>
       <c r="D14">
         <v>14554384000.0</v>
       </c>
       <c r="E14">
         <v>14362814000.0</v>
       </c>
       <c r="F14">
         <v>12438779000.0</v>
       </c>
       <c r="G14">
         <v>10922622000.0</v>
       </c>
       <c r="H14">
         <v>9319826000.0</v>
       </c>
       <c r="I14">
         <v>7656457000.0</v>
       </c>
@@ -31242,100 +31455,100 @@
       <c r="T14">
         <v>224986000.0</v>
       </c>
       <c r="U14">
         <v>157136000.0</v>
       </c>
       <c r="V14">
         <v>107002000.0</v>
       </c>
       <c r="W14">
         <v>88204000.0</v>
       </c>
       <c r="X14">
         <v>50991000.0</v>
       </c>
       <c r="Y14">
         <v>26477000.0</v>
       </c>
       <c r="Z14">
         <v>29797000.0</v>
       </c>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>198060000.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>212895000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
         <v>9039194000.0</v>
       </c>
       <c r="C16">
         <v>7807337000.0</v>
       </c>
       <c r="D16">
         <v>7118515000.0</v>
       </c>
       <c r="E16">
         <v>5170582000.0</v>
       </c>
       <c r="F16">
         <v>6055111000.0</v>
       </c>
       <c r="G16">
         <v>8238870000.0</v>
       </c>
       <c r="H16">
         <v>5043786000.0</v>
       </c>
       <c r="I16">
         <v>3812041000.0</v>
       </c>
@@ -31374,96 +31587,96 @@
       </c>
       <c r="U16">
         <v>400430000.0</v>
       </c>
       <c r="V16">
         <v>212256000.0</v>
       </c>
       <c r="W16">
         <v>174461000.0</v>
       </c>
       <c r="X16">
         <v>89894000.0</v>
       </c>
       <c r="Y16">
         <v>59814000.0</v>
       </c>
       <c r="Z16">
         <v>16131000.0</v>
       </c>
       <c r="AA16">
         <v>14895000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-39682000.0</v>
       </c>
       <c r="J17">
         <v>29848000.0</v>
       </c>
       <c r="K17">
         <v>-9165000.0</v>
       </c>
       <c r="L17">
         <v>-15924000.0</v>
       </c>
       <c r="M17">
         <v>-6686000.0</v>
       </c>
       <c r="N17">
         <v>-3453000.0</v>
       </c>
       <c r="O17">
         <v>-197000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
         <v>9461053000.0</v>
       </c>
       <c r="C18">
         <v>6921826000.0</v>
       </c>
       <c r="D18">
         <v>6925749000.0</v>
       </c>
       <c r="E18">
         <v>1618528000.0</v>
       </c>
       <c r="F18">
         <v>-131975000.0</v>
       </c>
       <c r="G18">
         <v>1929154000.0</v>
       </c>
       <c r="H18">
         <v>-3140357000.0</v>
       </c>
       <c r="I18">
         <v>-2893011000.0</v>
       </c>
@@ -31500,51 +31713,51 @@
       <c r="T18">
         <v>247017000.0</v>
       </c>
       <c r="U18">
         <v>50416000.0</v>
       </c>
       <c r="V18">
         <v>132358000.0</v>
       </c>
       <c r="W18">
         <v>132609000.0</v>
       </c>
       <c r="X18">
         <v>25300000.0</v>
       </c>
       <c r="Y18">
         <v>13293000.0</v>
       </c>
       <c r="Z18">
         <v>-7237000.0</v>
       </c>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19">
         <v>1747102000.0</v>
       </c>
       <c r="C19">
         <v>-2181784000.0</v>
       </c>
       <c r="D19">
         <v>541751000.0</v>
       </c>
       <c r="E19">
         <v>-2076392000.0</v>
       </c>
       <c r="F19">
         <v>-1339853000.0</v>
       </c>
       <c r="G19">
         <v>-505354000.0</v>
       </c>
       <c r="H19">
         <v>-387064000.0</v>
       </c>
       <c r="I19">
         <v>-339120000.0</v>
       </c>
@@ -31565,98 +31778,98 @@
       </c>
       <c r="O19">
         <v>-165003000.0</v>
       </c>
       <c r="P19">
         <v>-134652000.0</v>
       </c>
       <c r="Q19">
         <v>29313000.0</v>
       </c>
       <c r="R19">
         <v>-18138000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20">
         <v>666965000.0</v>
       </c>
       <c r="C20">
         <v>832887000.0</v>
       </c>
       <c r="D20">
         <v>169990000.0</v>
       </c>
       <c r="E20">
         <v>35746000.0</v>
       </c>
       <c r="F20">
         <v>174414000.0</v>
       </c>
       <c r="G20">
         <v>235406000.0</v>
       </c>
       <c r="H20">
         <v>72490000.0</v>
       </c>
       <c r="I20">
         <v>124502000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B21">
         <v>-1833450000.0</v>
       </c>
       <c r="C21">
         <v>1394460000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-700000000.0</v>
       </c>
       <c r="F21">
         <v>-500000000.0</v>
       </c>
       <c r="G21">
         <v>1001905000.0</v>
       </c>
       <c r="H21">
         <v>4433172000.0</v>
       </c>
       <c r="I21">
         <v>3925981000.0</v>
       </c>
@@ -31677,51 +31890,51 @@
       </c>
       <c r="O21">
         <v>-2614000.0</v>
       </c>
       <c r="P21">
         <v>195977000.0</v>
       </c>
       <c r="Q21">
         <v>-1776000.0</v>
       </c>
       <c r="R21">
         <v>191737000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22">
         <v>10981201000.0</v>
       </c>
       <c r="C22">
         <v>8711631000.0</v>
       </c>
       <c r="D22">
         <v>5407990000.0</v>
       </c>
       <c r="E22">
         <v>4491924000.0</v>
       </c>
       <c r="F22">
         <v>5116228000.0</v>
       </c>
       <c r="G22">
         <v>2761395000.0</v>
       </c>
       <c r="H22">
         <v>1866916000.0</v>
       </c>
       <c r="I22">
         <v>1211242000.0</v>
       </c>
@@ -31758,51 +31971,51 @@
       <c r="T22">
         <v>66952000.0</v>
       </c>
       <c r="U22">
         <v>49082000.0</v>
       </c>
       <c r="V22">
         <v>42027000.0</v>
       </c>
       <c r="W22">
         <v>21595000.0</v>
       </c>
       <c r="X22">
         <v>6512000.0</v>
       </c>
       <c r="Y22">
         <v>-21947000.0</v>
       </c>
       <c r="Z22">
         <v>-38618000.0</v>
       </c>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
         <v>-51971000.0</v>
       </c>
       <c r="C23">
         <v>-38028000.0</v>
       </c>
       <c r="D23">
         <v>-75446000.0</v>
       </c>
       <c r="E23">
         <v>-2076392000.0</v>
       </c>
       <c r="F23">
         <v>-224168000.0</v>
       </c>
       <c r="G23">
         <v>-7559000.0</v>
       </c>
       <c r="H23">
         <v>-36134000.0</v>
       </c>
       <c r="I23">
         <v>-37827000.0</v>
       </c>
@@ -31839,51 +32052,51 @@
       <c r="T23">
         <v>26248000.0</v>
       </c>
       <c r="U23">
         <v>13217000.0</v>
       </c>
       <c r="V23">
         <v>-79000.0</v>
       </c>
       <c r="W23">
         <v>-436000.0</v>
       </c>
       <c r="X23">
         <v>-1334000.0</v>
       </c>
       <c r="Y23">
         <v>-17144000.0</v>
       </c>
       <c r="Z23">
         <v>8946000.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24">
         <v>-17194000.0</v>
       </c>
       <c r="C24">
         <v>-1742246000.0</v>
       </c>
       <c r="D24">
         <v>890303000.0</v>
       </c>
       <c r="E24">
         <v>-757387000.0</v>
       </c>
       <c r="F24">
         <v>-26919000.0</v>
       </c>
       <c r="G24">
         <v>-7431000.0</v>
       </c>
       <c r="H24">
         <v>-134029000.0</v>
       </c>
       <c r="I24">
         <v>-126588000.0</v>
       </c>
@@ -31920,51 +32133,51 @@
       <c r="T24">
         <v>21937000.0</v>
       </c>
       <c r="U24">
         <v>11577000.0</v>
       </c>
       <c r="V24">
         <v>6332000.0</v>
       </c>
       <c r="W24">
         <v>5125000.0</v>
       </c>
       <c r="X24">
         <v>1494000.0</v>
       </c>
       <c r="Y24">
         <v>2542000.0</v>
       </c>
       <c r="Z24">
         <v>-586000.0</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
         <v>-17057656000.0</v>
       </c>
       <c r="C25">
         <v>-16629513000.0</v>
       </c>
       <c r="D25">
         <v>-12451934000.0</v>
       </c>
       <c r="E25">
         <v>-16479296000.0</v>
       </c>
       <c r="F25">
         <v>-17523188000.0</v>
       </c>
       <c r="G25">
         <v>-11710313000.0</v>
       </c>
       <c r="H25">
         <v>-14428040000.0</v>
       </c>
       <c r="I25">
         <v>-12077082000.0</v>
       </c>
@@ -32001,51 +32214,51 @@
       <c r="T25">
         <v>-41430000.0</v>
       </c>
       <c r="U25">
         <v>-23960000.0</v>
       </c>
       <c r="V25">
         <v>-3577000.0</v>
       </c>
       <c r="W25">
         <v>-2459000.0</v>
       </c>
       <c r="X25">
         <v>9218000.0</v>
       </c>
       <c r="Y25">
         <v>19581000.0</v>
       </c>
       <c r="Z25">
         <v>6731000.0</v>
       </c>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26">
         <v>-9127167000.0</v>
       </c>
       <c r="C26">
         <v>-6263746000.0</v>
       </c>
       <c r="D26">
         <v>-6045347000.0</v>
       </c>
       <c r="E26">
         <v>35746000.0</v>
       </c>
       <c r="F26">
         <v>-600022000.0</v>
       </c>
       <c r="G26">
         <v>235406000.0</v>
       </c>
       <c r="H26">
         <v>72490000.0</v>
       </c>
       <c r="I26">
         <v>124502000.0</v>
       </c>
@@ -32074,51 +32287,51 @@
         <v>-210259000.0</v>
       </c>
       <c r="R26">
         <v>-324335000.0</v>
       </c>
       <c r="S26">
         <v>-199904000.0</v>
       </c>
       <c r="T26">
         <v>-99860000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>-6000.0</v>
       </c>
       <c r="Z26">
         <v>-12000.0</v>
       </c>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27">
         <v>368449000.0</v>
       </c>
       <c r="C27">
         <v>272588000.0</v>
       </c>
       <c r="D27">
         <v>339368000.0</v>
       </c>
       <c r="E27">
         <v>575452000.0</v>
       </c>
       <c r="F27">
         <v>403220000.0</v>
       </c>
       <c r="G27">
         <v>415180000.0</v>
       </c>
       <c r="H27">
         <v>405376000.0</v>
       </c>
       <c r="I27">
         <v>320657000.0</v>
       </c>
@@ -32151,51 +32364,51 @@
       </c>
       <c r="S27">
         <v>12264000.0</v>
       </c>
       <c r="T27">
         <v>11976000.0</v>
       </c>
       <c r="U27">
         <v>14327000.0</v>
       </c>
       <c r="V27">
         <v>14327000.0</v>
       </c>
       <c r="W27">
         <v>16587000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27">
         <v>9831000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
         <v>-10345623000.0</v>
       </c>
       <c r="C28">
         <v>-4074427000.0</v>
       </c>
       <c r="D28">
         <v>-5950803000.0</v>
       </c>
       <c r="E28">
         <v>-664254000.0</v>
       </c>
       <c r="F28">
         <v>-1149776000.0</v>
       </c>
       <c r="G28">
         <v>1237311000.0</v>
       </c>
       <c r="H28">
         <v>4505662000.0</v>
       </c>
       <c r="I28">
         <v>4048527000.0</v>
       </c>
@@ -32234,51 +32447,51 @@
       </c>
       <c r="U28">
         <v>126181000.0</v>
       </c>
       <c r="V28">
         <v>13314000.0</v>
       </c>
       <c r="W28">
         <v>5599000.0</v>
       </c>
       <c r="X28">
         <v>4965000.0</v>
       </c>
       <c r="Y28">
         <v>70870000.0</v>
       </c>
       <c r="Z28">
         <v>9059000.0</v>
       </c>
       <c r="AA28">
         <v>48375000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
         <v>10149273000.0</v>
       </c>
       <c r="C29">
         <v>7361364000.0</v>
       </c>
       <c r="D29">
         <v>7274301000.0</v>
       </c>
       <c r="E29">
         <v>2026257000.0</v>
       </c>
       <c r="F29">
         <v>392610000.0</v>
       </c>
       <c r="G29">
         <v>2427077000.0</v>
       </c>
       <c r="H29">
         <v>-2887322000.0</v>
       </c>
       <c r="I29">
         <v>-2680479000.0</v>
       </c>
@@ -32315,51 +32528,51 @@
       <c r="T29">
         <v>291823000.0</v>
       </c>
       <c r="U29">
         <v>247862000.0</v>
       </c>
       <c r="V29">
         <v>162977000.0</v>
       </c>
       <c r="W29">
         <v>147571000.0</v>
       </c>
       <c r="X29">
         <v>89792000.0</v>
       </c>
       <c r="Y29">
         <v>40114000.0</v>
       </c>
       <c r="Z29">
         <v>4847000.0</v>
       </c>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
         <v>1041688000.0</v>
       </c>
       <c r="C30">
         <v>-2181784000.0</v>
       </c>
       <c r="D30">
         <v>541751000.0</v>
       </c>
       <c r="E30">
         <v>-2076392000.0</v>
       </c>
       <c r="F30">
         <v>-1339853000.0</v>
       </c>
       <c r="G30">
         <v>-505354000.0</v>
       </c>
       <c r="H30">
         <v>-387064000.0</v>
       </c>
       <c r="I30">
         <v>-339120000.0</v>
       </c>
@@ -32415,1971 +32628,1988 @@
         <v>-12670000.0</v>
       </c>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU30"/>
+  <dimension ref="A1:CV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
       </c>
-      <c r="CU1" t="s">
+      <c r="CV1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
+        <v>9039194000.0</v>
+      </c>
+      <c r="C2">
         <v>9290868000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8180573000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7204028000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7807337000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7459085000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6627045000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6745500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7118515000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7356836000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7666265000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6738019000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5170582000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6140314000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5844409000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6034501000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6055111000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7552968000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7804618000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8436453000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8238870000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8422280000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7180046000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5178187000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5043786000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4459721000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5028205000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3370097000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3812041000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3078564000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3913994000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2599477000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2822795000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1746469000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1918777000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1077824000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1467576000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>969158000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1390925000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1605244000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1809330000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2115437000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2293872000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2454777000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1113608000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1183217000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1214244000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1157450000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>604965000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>439056000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>370678000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>418051000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>290291000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>370298000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>402251000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>395992000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>508053000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>159199000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>175207000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>150419000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>194499000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>113108000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>107327000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>79861000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>134224000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>55717000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>87471000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>115131000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>139881000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>111524000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>144289000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>168989000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>177439000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>179804000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>184182000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>218458000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>400430000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>368741000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>341702000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>227765000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>212256000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>181886000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>170972000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>165822000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>174461000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>167814000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>153444000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>100188000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>89894000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>79170000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>71229000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>66028000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>59814000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>54321000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>49759000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>15671000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>16131000.0</v>
       </c>
-      <c r="CT2"/>
       <c r="CU2"/>
+      <c r="CV2"/>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
+        <v>196130000</v>
+      </c>
+      <c r="C3">
         <v>239335000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>164719000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>155889000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>128277000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>158674000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>126863000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>78287000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>75714000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>81632000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>103929000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>100972000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>62019000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>111593000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>84960000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>90018000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>121158000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>165979000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>167327000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>110278000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>81001000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>148356000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>109811000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>141741000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>98015000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>107737000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>49967000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>47382000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>69551000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>77627000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>47064000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>39875000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>47966000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>32092000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>44180000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>72855000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>77895000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>79845000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>44615000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>28738000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>31632000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>33653000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>52287000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>47324000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>35942000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>38856000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>36562000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>40850000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>28248000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>38349000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>26299000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>22111000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>33396000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>37313000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>13883000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3644000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4766000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>95810000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>14080000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>8626000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>16320000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>14936000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>7717000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>5671000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>43425000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>22433000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>56267000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>6933000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>6772000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8458000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>50852000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>135960000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>12431000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>10413000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7412000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>73305000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>86554000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>67813000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>37846000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>43627000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>48160000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>12414000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>5429000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>68189000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>6845000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>6941000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>4165000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2048000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1808000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>23032000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>15063000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>19427000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>6970000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>9944000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>6392000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4229000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>6256000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>3233000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>6210000</v>
       </c>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>888620000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>1541014000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1136296000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>475963000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-44894000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-9162000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-1493621000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-187807000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-655312000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>239721000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-250084000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>1213775000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>1990040000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>205303000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>554255000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-539159000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>1653110000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-436930000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>698752000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-829868000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>1350857000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-230495000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1076326000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-172308000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>840953000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-389752000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>498418000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-421767000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-214319000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-204086000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-306107000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-178435000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-160905000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1341169000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-69609000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-31027000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>56794000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>552485000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>165909000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>68378000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-47373000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>127760000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-80007000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-31953000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>6259000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-112061000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>348854000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-16008000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>24788000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-44080000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>81391000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>5781000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>27466000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-54363000.0</v>
       </c>
-      <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
+      <c r="CV4"/>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-627510000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>742687000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-706303000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1101754000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1187600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-527830000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1831846000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1814077000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1367770000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-826024000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-324049000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>47825000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>103148000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-917681000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1716850000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1383710000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1051797000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-853320000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1694450000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1372964000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1189732000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1268844000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-872254000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-723229000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1218762000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1040937000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-763496000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1199503000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-575296000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1252865000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2341845000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>50632000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-40247000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>44897000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-104252000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>18283000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-17552000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>42357000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>10542000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-877000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-463104000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>506696000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>450584000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>440190000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>390473000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>374654000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>323991000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>173315000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>363819000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-60934000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-54056000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-59228000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-10518000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>11281000.0</v>
       </c>
-      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
+      <c r="CV5"/>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
+        <v>3227679000.0</v>
+      </c>
+      <c r="C6">
         <v>-251674000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1110295000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>976545000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-603309000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>348252000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>832040000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-399544000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-91926000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-238321000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-309429000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>928246000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1567437000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-969732000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>295905000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-190092000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-20610000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1497857000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-251650000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-631835000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>197583000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-183410000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1242234000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2001859000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>134401000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>584065000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-568484000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1658108000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-441944000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>733477000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-835430000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1314517000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-223318000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1076326000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-172308000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>840953000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-389752000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>498418000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-421767000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-214319000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-204086000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-306107000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-178435000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-160905000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1341169000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-69609000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-31027000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>56794000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>552485000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>165909000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>68378000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-47373000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>127760000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-80007000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-31953000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>6259000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-112061000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>348854000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-16008000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>24788000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-44080000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>81391000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>5781000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>27466000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-54363000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>78507000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-31754000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-27660000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-24750000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>28357000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-32765000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-24700000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-8450000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-2365000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-4378000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-34276000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-181972000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>31689000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>27039000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>113937000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>15509000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>30370000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>10914000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>5150000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-8639000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>6647000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>14370000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>53256000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>10294000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>10724000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>7941000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>5201000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>6214000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>5493000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>4562000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>34088000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-460000.0</v>
       </c>
-      <c r="CT6"/>
       <c r="CU6"/>
+      <c r="CV6"/>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B7">
+        <v>105299000.0</v>
+      </c>
+      <c r="C7">
         <v>-252362000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>575750000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-684861000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-94747000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-70461000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>179579000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-247227000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>105034000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>59004000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-75745000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-35189000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-64218000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-753943000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>93272000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-122704000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>25288000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-28696000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>183719000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-176940000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-220060000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-125086000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>345672000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-210706000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-41753000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-236904000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>231180000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>4356000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>44411000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1131000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>92561000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-6252000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>206327000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>21250000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>92034000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-135518000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>81211000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>17855000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>86182000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>54735000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>33608000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-55342000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>96262000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>24238000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>80948000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-27489000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>35932000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>49685000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>78975000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>49886000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-8953000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>53922000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>25097000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-25624000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>27109000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>7815000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>16705000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>25562000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-7641000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-42714000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>134941000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>137343000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>40942000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>71254000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-22168000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>6547000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-16350000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-15231000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-11767000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-23240000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>1163000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-7725000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>5739000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>14057000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>7148000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>5343000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>3452000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>24777000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>2566000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-11926000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>19710000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>31062000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-3164000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-493000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>10698000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>659000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>5141000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>2165000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>15503000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>8837000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>2544000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>7321000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>4369000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>6035000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>4690000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>2297000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>2981000.0</v>
       </c>
-      <c r="CT7"/>
       <c r="CU7"/>
+      <c r="CV7"/>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -34435,87 +34665,88 @@
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
+      <c r="CV8"/>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>205</v>
+      </c>
+      <c r="B9">
+        <v>-704640000.0</v>
+      </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
@@ -34563,140 +34794,141 @@
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>-38442000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9">
         <v>11965000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-26395000.0</v>
       </c>
-      <c r="BO9">
-[...1 lines deleted...]
-      </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
+        <v>0.0</v>
+      </c>
+      <c r="BR9">
         <v>3940000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
+      <c r="CV9"/>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
@@ -34744,712 +34976,717 @@
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
         <v>50475000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10">
         <v>-50475000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>22091000.0</v>
       </c>
-      <c r="BO10">
-[...1 lines deleted...]
-      </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
       <c r="BQ10">
+        <v>0.0</v>
+      </c>
+      <c r="BR10">
         <v>-22091000.0</v>
       </c>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>-23412000.0</v>
       </c>
-      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
+      <c r="CV10"/>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-74123000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>216163000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>95631000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-254555000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>265947000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-360767000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>135319000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>211989000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>20104000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>119406000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>40584000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-68687000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>377704000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-217477000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>65038000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3189000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>253229000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-29379000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>33180000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-26046000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>148534000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-21270000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>248402000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>141997000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>140982000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-13872000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>97763000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>28224000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>86997000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>33647000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>48836000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>26394000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>45630000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>64485000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>36051000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>76763000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>17649000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>67237000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>36618000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>39344000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-8076000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>12964000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>22378000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4244000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>10998000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>9643000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1833000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>14604000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>29490000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-45760000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>116495000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>112985000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>62167000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>30283000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>28843000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>10913000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>6120000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>12903000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>5287000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>4875000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1201000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>6628000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>31592000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>32989000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>22492000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>19098000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>20767000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>12671000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>10886000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>17944000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>26148000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1449000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>7007000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>5407000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>18627000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>19229000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>12125000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>11365000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>14827000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>9961000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>8851000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>2291000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>11193000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>7997000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>2931000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>2391000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>4650000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>5064000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-3273375000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>274584000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-55033000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1256045000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-90813000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>126661000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-356699000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-4787308000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-4583715000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-4085071000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-179750000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-319035000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19667000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>408548000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>374971000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-356724000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-63261000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>241276000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>72728000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>328271000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>110023000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>288678000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>474520000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>37710000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13812000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>613955000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>406047000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>97175000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>584638000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>260470000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>932983000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4516148000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-1227702000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-1090910000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-1017896000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-859186000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-851446000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-733616000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-724969000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-660137000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-570568000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-589435000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-555979000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-490874000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-469841000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-397635000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-364125000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-320174000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>-227647000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>-310063000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-9297000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>-18888000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>-7697000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>-10921000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>-8175000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
+      <c r="CV12"/>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-1622000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-123168000.0</v>
       </c>
       <c r="M13">
         <v>-123168000.0</v>
       </c>
       <c r="N13">
+        <v>-123168000.0</v>
+      </c>
+      <c r="O13">
         <v>-948426000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>87817000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9720000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>223989000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-240685000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>163615000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-296346000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-105026000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-310774000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>223054000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-141187000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>45392000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-476990000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>216094000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-77055000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>121085000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-164876000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>78027000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-37833000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>76974000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-193556000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>25058000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-169688000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-16552000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>63382000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-815000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>21088000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>49137000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-5968000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -35458,382 +35695,384 @@
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
+      <c r="CV13"/>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B14">
+        <v>4316475000.0</v>
+      </c>
+      <c r="C14">
         <v>4850219000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4090070000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3912087000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3903179000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4241040000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3780435000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3850917000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3758039000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3840646000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3664013000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3499406000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3550319000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4038214000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3738780000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3344853000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3240967000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3805301000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3033304000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2845237000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2754937000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3014568000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2762332000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2633820000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2511902000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2607487000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2313335000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2265067000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2156756000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2085844000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1942887000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1848707000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1779019000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1745225000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1659974000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1585856000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1339330000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1363903000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1257802000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1209513000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1093760000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>996142000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>906039000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>858994000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>785870000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>764843000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>718780000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>668937000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>629238000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>603275000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>582392000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>539985000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>516028000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>492415000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>435207000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>403348000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>371113000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>315859000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>503752000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-102745000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>122753000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>-195328000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>85824000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>74452000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>73151000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>70499000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>66308000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>62248000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>58479000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>57345000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>55821000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>65602000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>64068000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>60817000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>54037000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>56147000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>53985000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>50115000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>40344000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>35775000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>30902000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>27476000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>27040000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>28088000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>24398000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>22809000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>22472000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>22918000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>20005000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>16675000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>14214000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>11340000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>8762000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>8095000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>7047000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>6255000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>5080000.0</v>
       </c>
-      <c r="CT14"/>
       <c r="CU14"/>
+      <c r="CV14"/>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -35893,1122 +36132,1137 @@
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
+        <v>0.0</v>
+      </c>
+      <c r="BO15">
         <v>212895000.0</v>
       </c>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
       <c r="BP15">
         <v>0.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BQ15">
+        <v>0.0</v>
+      </c>
+      <c r="BR15"/>
+      <c r="BS15">
         <v>586000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
+      <c r="CV15"/>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
+        <v>12266873000.0</v>
+      </c>
+      <c r="C16">
         <v>9039194000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9290868000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8180573000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7204028000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7807337000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7459085000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6363759000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7026589000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>7118515000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7356836000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7666265000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6738019000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5170582000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6140314000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5844409000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6034501000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6055111000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7552968000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7804618000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8436453000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8238870000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8422280000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7180046000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5178187000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5043786000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4459721000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5028205000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3370097000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3812041000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3078564000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3913994000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2599477000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2822795000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1746469000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1918777000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1077824000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1467576000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>969158000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1390925000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1605244000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1809330000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2115437000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2293872000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2454777000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1113608000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1183217000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1214244000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1157450000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>604965000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>439056000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>370678000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>418051000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>290291000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>370298000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>402251000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>395992000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>508053000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>159199000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>175207000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>150419000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>194499000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>113108000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>107327000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>79861000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>134224000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>55717000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>87471000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>115131000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>139881000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>111524000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>144289000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>168989000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>177439000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>179804000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>184182000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>218458000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>400430000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>368741000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>341702000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>227765000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>212256000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>181886000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>170972000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>165822000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>174461000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>167814000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>153444000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>100188000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>89894000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>79170000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>71229000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>66028000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>59814000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>54321000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>49759000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>15671000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>16131000.0</v>
       </c>
-      <c r="CU16"/>
+      <c r="CV16"/>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-39682000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>2181000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>10685000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>11527000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5455000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-11316000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-441000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-2742000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5334000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-3343000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-7741000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>6221000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-11061000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-4398000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3839000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1250000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>301000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-86000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1559000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-2590000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-2336000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-14000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>1579000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-2377000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>615000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
+      <c r="CV17"/>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
+        <v>5094075000.0</v>
+      </c>
+      <c r="C18">
         <v>1872307000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2660455000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2267369000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2660922000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1378220000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2194238000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1212560000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2136808000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1581382000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1888386000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1339260000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2116721000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>332265000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>471850000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>12732000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>801681000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-569253000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-84948000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-174039000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>696265000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-286028000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1153950000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>899335000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>161897000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1569712000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-551761000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-591136000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-449350000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1312699000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-737475000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-558114000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-284723000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-520049000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-463787000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-607383000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-421751000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-637005000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-506556000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-255031000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-260222000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-278398000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-248256000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-228667000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-163324000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-77317000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-74001000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>15174000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>8111000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>3096000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>8394000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>11832000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-45561000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-53499000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-13733000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>16048000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>14343000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-30344000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>35451000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>77766000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>100003000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>81781000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>34510000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>56374000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>31987000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>83384000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>22044000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>68369000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>58861000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>46334000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>22379000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-57693000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>65316000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>75679000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>63169000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-1184000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-23525000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>19298000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>18976000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>2680000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>9462000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>51318000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>27879000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-31695000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>22598000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>25596000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>45103000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>29918000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>31992000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>8327000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>6923000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>4193000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>5857000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>4475000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>4682000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>3887000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>249000.0</v>
       </c>
-      <c r="CT18"/>
       <c r="CU18"/>
+      <c r="CV18"/>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>43871000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>768684000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>485662000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-158674000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1869109000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-78287000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-75714000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>411596000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>296071000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>97737000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-263653000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1586859000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-84960000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-158894000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-245679000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-954328000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-188631000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-111278000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-85616000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-146399000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-118651000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-142001000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-98303000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-207571000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-49354000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-50036000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-80103000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19">
         <v>74819000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>247479000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>17487000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>3074000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>293077000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>68466000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>24935000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>36251000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>362745000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>8568000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-367000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-7105000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>415080000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>15810000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>10768000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>85592000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>100840000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>13959000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-106661000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-149975000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-30819000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-12912000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-2415000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-118857000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-84064000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-5831000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-8102000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-36655000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-12899000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>28854000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>12777000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>581000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20">
+        <v>49310000.0</v>
+      </c>
+      <c r="C20">
         <v>76082000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>70215000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>169066000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>351602000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>302012000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>143244000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>118750000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>268881000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>51427000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>57818000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>34717000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>26028000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>6705000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>4113000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>11250000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>13678000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>88149000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>18445000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>19749000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -37043,2870 +37297,2899 @@
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
+      <c r="CV20"/>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>-1033450000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-800000000.0</v>
       </c>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
       <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>1794460000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
-[...1 lines deleted...]
-      </c>
+      <c r="Q21"/>
       <c r="R21">
         <v>-700000000.0</v>
       </c>
       <c r="S21">
         <v>-700000000.0</v>
       </c>
       <c r="T21">
         <v>-700000000.0</v>
       </c>
       <c r="U21">
-        <v>-500000000.0</v>
+        <v>-700000000.0</v>
       </c>
       <c r="V21">
         <v>-500000000.0</v>
       </c>
       <c r="W21">
         <v>-500000000.0</v>
       </c>
       <c r="X21">
+        <v>-500000000.0</v>
+      </c>
+      <c r="Y21">
         <v>1001905000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1009464000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2208168000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2226110000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2225004000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2243196000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2042973000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2061852000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1883008000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1900000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1583172000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-312000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1405497000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1600000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>989300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="AN21">
         <v>1000000000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AO21">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>54000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-61000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-684000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1482517000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-280000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-275000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-624000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>393006000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-264000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-258000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-219617000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>490183000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-132000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-587000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-948000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-947000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>197524000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-526000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-520000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-501000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-480000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-470000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-465000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-361000.0</v>
       </c>
-      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
+      <c r="CV21"/>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22">
+        <v>5282791000.0</v>
+      </c>
+      <c r="C22">
         <v>2418521000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2546916000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3125413000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2890351000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1868607000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2363509000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2147306000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2332209000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>937838000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1677422000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1487610000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1305120000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>55284000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1398242000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1440951000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1597447000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>607429000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1449071000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1353013000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1706715000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>542156000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>789976000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>720196000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>709067000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>586970000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>665244000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>270650000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>344052000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>133934000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>402835000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>384349000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>290124000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>185517000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>129590000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>65600000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>178222000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>66748000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>51517000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>40755000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>27658000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>43178000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>29432000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>26335000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>23696000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>83371000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>59295000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>71018000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>53115000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>48421000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>31822000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>29471000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2689000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>7897000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>7675000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6164000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-4584000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>35219000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>62460000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>68214000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>60233000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>47095000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>37967000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>43519000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>32272000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>30913000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>30141000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>32443000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>22363000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>22732000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>20371000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>26545000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>13378000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>15776000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>15732000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>25580000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>9864000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>14860000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>12781000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>17037000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4404000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>38211000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>6946000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5684000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-8814000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>5569000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>18925000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2891000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-5790000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>2271000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3303000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>5459000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-4521000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-2315000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-1695000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-13429000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-4508000.0</v>
       </c>
-      <c r="CT22"/>
       <c r="CU22"/>
+      <c r="CV22"/>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
+        <v>-9536000.0</v>
+      </c>
+      <c r="C23">
         <v>-73933000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>49641000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15843000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-43522000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1377498000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-11108000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-8133000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1825000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3700000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-32826000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-38920000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-374073000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>700000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4113000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11250000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-245679000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-224168000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-188631000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-111278000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-85616000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-146399000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-118651000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-7559000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-98303000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-17942000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-49354000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-18192000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-80103000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-19438000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-544000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-17524000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-321000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-16762000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-247000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-14950000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>61000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1017080000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12820000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>13380000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11371000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-25683000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>37726000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>38743000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>11518000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>20921000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>21060000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>14275000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>26005000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>29188000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>20492000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>20368000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2201000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2723000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>111000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-64000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3367000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>501000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>11761000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>17868000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>22416000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>27515000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>16093000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>11182000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>7424000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>216479000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1600000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3815000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3684000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1339000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1093000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2554000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>820000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4984000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5170000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>12018000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4076000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5652000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3923000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2952000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>690000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-39411000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-12000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-34657000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-79000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-107000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4497000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-1819000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-111000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-109000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-551000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-261000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-407000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-216000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-836000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-14841000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-1254000.0</v>
       </c>
-      <c r="CT23"/>
       <c r="CU23"/>
+      <c r="CV23"/>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>219</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-17194000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>36190000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-36190000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>613939000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1742246000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-198709000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>400000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>198709000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-201634000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-757387000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-193397000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-68876000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-124521000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-788349000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-21304000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-4615000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1957000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-8840000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-260000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-288000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-99834000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>613000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-2654000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-10552000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-2731000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-113899000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-441000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1786000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3749000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9110000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>6560000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>24603000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>17180000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>17374000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>18831000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>22851000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>23061000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>10707000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>19147000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>23131000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>22934000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>15871000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>22110000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>15209000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>17371000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>14142000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>15110000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>25243000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>20642000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1857000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3132000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1334000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>87409000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-844000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>844000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1419000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-110433000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>48000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>36912000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-172000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-57120000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>134000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>11000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-43575000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-1337000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3790000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>5399000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>4515000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>3402000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>133493000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>267000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-103000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3173000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>3364000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>2827000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>2213000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-41190000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-20853000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>33532000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1517000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-99000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1024000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>443000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-19000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>828000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>935000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>136000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-405000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>231000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1092000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-41386000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>458000.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
+      <c r="CV24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
+        <v>-4613584000.0</v>
+      </c>
+      <c r="C25">
         <v>-4876448000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4489087000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3874488000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3817633000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4490867000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3867090000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4319528000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-3952028000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3085865000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3266818000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3486453000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2612798000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3125459000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4767749000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4594922000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3991166000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-4824358000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-4729760000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4237781000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-3731289000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-3517320000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2700299000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2429752000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3062942000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-4330900000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3863920000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3223194000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-3032845000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-3530216000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-3171557000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2816736000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-2558573000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-2384347000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-2288878000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-2073792000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1960743000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-2022606000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1915275000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1557532000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1409435000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1276619000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1231119000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1115268000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1008295000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-896938000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-873432000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-746332000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-737691000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-668227000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-586621000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-605350000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-566977000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-504946000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-472707000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-411194000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-372614000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-328331000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-519464000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>152028000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-208886000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>97338000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-132996000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-130714000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-10584000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-6736000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-4949000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-13334000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-5951000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-13137000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-3265000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-6535000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-7732000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-16933000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-9149000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-17262000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-6820000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-19619000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-6164000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-4981000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-2762000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-49780000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-819000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3215000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>11000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3500000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>2730000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3992000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>4082000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3576000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1925000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-500000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>4217000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2604000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1032000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>12993000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2952000.0</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26">
+        <v>-1270588000.0</v>
+      </c>
+      <c r="C26">
         <v>-2079559000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1856885000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1654327000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-3536396000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-963748000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1700000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1599998000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2000000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2500000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2500100000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-645146000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-400101000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6705000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4113000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>11250000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>13678000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-224168000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-100000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-500022000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>48071000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>33987000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>68665000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>89060000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>43694000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>15633000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>11989000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>21896000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>22972000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>11450000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>29781000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>26936000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>56335000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>14705000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>34669000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>14826000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>24178000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>25392000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3819000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4232000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3536000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>8171000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>35089000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>23804000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>10916000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>3750000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>9877000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>14469000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>32448000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>31004000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>25561000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>28846000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>39146000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1594000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>318000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>524000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1224000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>200972000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-39602000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-51421000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-108643000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>15822000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-57390000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-45145000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-107724000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-79419000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-129686000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-72511000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-42719000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-9991000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-90028000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-99885000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-34312000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-35333000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-30215000.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
-      <c r="CL26">
+      <c r="CL26"/>
+      <c r="CM26">
         <v>-6000.0</v>
       </c>
-      <c r="CM26"/>
       <c r="CN26"/>
-      <c r="CO26">
-[...1 lines deleted...]
-      </c>
+      <c r="CO26"/>
       <c r="CP26">
         <v>-3000.0</v>
       </c>
-      <c r="CQ26"/>
+      <c r="CQ26">
+        <v>-3000.0</v>
+      </c>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
+      <c r="CV26"/>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27">
+        <v>140405000.0</v>
+      </c>
+      <c r="C27">
         <v>134624000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>80986000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>80862000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>71977000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>61827000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>65650000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>68766000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>76345000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>82519000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>79720000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>78030000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>99099000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>153789000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>152062000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>150392000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>119209000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>99329000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>95078000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>101583000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>107230000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>107594000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>106357000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>104210000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>97019000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>100066000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>100262000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>103848000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>101200000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>88714000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>82316000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>81232000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>68395000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>48530000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>44763000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>44028000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>44888000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>43646000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>43495000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>44112000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>42422000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>35860000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>32834000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>28590000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>27441000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>30251000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>29878000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>29285000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>25825000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>18922000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>18477000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>17955000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>17746000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>17694000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>18472000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>18450000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>19332000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>18077000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>15705000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>15536000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>12264000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>8270000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>7296000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>6928000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>5502000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>2976000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>3232000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>3278000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>3132000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>12264000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>3035000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>2905000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>3130000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>11976000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>3113000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>2818000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>2803000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>14327000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>3169000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>3087000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>3310000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>16587000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>3293000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>3423000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>4279000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>10719000.0</v>
       </c>
-      <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>4134000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>4435000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>8832000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27">
         <v>4552000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>5686000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>1467000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>1436000.0</v>
       </c>
-      <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>-1230814000.0</v>
+      </c>
+      <c r="C28">
         <v>-2077410000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1737029000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2502868000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4028316000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-678698000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>226596000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1489381000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2132944000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2452273000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2475108000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-649349000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-374073000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6705000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4113000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11250000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-686322000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-136019000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-81555000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-480273000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-451929000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>33987000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>68665000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1090965000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>43694000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2223801000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>11989000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2246900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22972000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2053864000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>29237000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1909412000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>56014000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1597943000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>34422000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1420386000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>24239000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1042472000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>16639000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>17612000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>14907000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-17458000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>72754000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>62547000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1522434000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>24391000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>30662000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>28473000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>458186000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>59928000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>45795000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>48959000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>321582000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1832000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-158000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-117000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4032000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>398997000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-23958000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-26655000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-86728000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>42857000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-30840000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-21319000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-90743000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>125942000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-125655000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-59213000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-25715000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-6245000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-86593000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>6726000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-90523000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-23581000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-29746000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-15516000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4842000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>9218000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>4699000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>108430000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3834000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5827000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3888000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3313000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>286000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1431000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>273000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2187000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1708000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2151000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>437000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1235000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1142000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1195000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-745000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>71587000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-1167000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>9059000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>48375000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
+        <v>5290205000.0</v>
+      </c>
+      <c r="C29">
         <v>2111642000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2825174000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2423258000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2789199000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1536894000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2321101000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1290847000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2212522000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1663014000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1992315000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1440232000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2178740000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>443858000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>556810000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>102750000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>922839000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-403274000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>82379000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-63761000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>777266000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-137672000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1263761000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1041076000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>259912000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1461975000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-501794000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-543754000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-379799000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1235072000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-690411000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-518239000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-236757000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-487957000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-419607000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-534528000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-343856000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-557160000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-461941000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-226293000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-228590000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-244745000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-195969000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-181343000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-127382000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-38461000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-37439000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>56024000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>36359000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>41445000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>34693000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>33943000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-12165000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-16186000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>150000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>19692000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>19109000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>65466000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>49531000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>86392000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>116323000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>96717000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>42227000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>62045000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>75412000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>105817000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>78311000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>75302000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>65633000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>54792000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>73231000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>78267000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>77747000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>86092000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>70581000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>72121000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>63029000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>87111000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>56822000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>46307000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>57622000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>63732000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>33308000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>36494000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>29443000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>32537000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>49268000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>31966000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>33800000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>31359000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>21986000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>23620000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>12827000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>14419000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>11074000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>8116000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>6505000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>4847000.0</v>
       </c>
-      <c r="CU29"/>
+      <c r="CV29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>-781874000.0</v>
+      </c>
+      <c r="C30">
         <v>-256529000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>43871000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>768684000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>485662000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-158674000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1869109000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-78287000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-75714000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>411596000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>296071000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>97737000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-263653000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1586859000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-84960000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-158894000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-245679000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-954328000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-188631000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-111278000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-85616000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-146399000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-118651000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-142001000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-98303000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-207571000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-49354000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-50036000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-80103000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-80358000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-168694000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-40316000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-49752000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-35841000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>202192000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-56432000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-75590000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>24422000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>23976000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2896000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4263000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-40561000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-47479000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-48330000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-42822000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-51141000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-20411000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-28953000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>57639000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>64622000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-13669000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-127685000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-179321000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-65639000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-33524000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-10939000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-135817000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-115609000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-41581000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-34949000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-73675000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-58183000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-5606000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-13260000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-39032000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-153252000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>15590000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-43749000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-64668000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-20190000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-19403000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-109693000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4326000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-64876000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-45213000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-90881000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-249843000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-64640000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-34482000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-40800000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-45947000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-39411000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-26282000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-34657000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-38368000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-27143000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-35127000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>19103000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-25214000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-22786000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-14482000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-19654000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-7755000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-10121000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-5767000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-45615000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-5798000.0</v>
       </c>
-      <c r="CT30"/>
       <c r="CU30"/>
+      <c r="CV30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>