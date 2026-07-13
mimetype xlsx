--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -836,10787 +842,11574 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>2089000.0</v>
+      </c>
+      <c r="C2">
         <v>638000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3665000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1761000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1112000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1176000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1882000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>367172.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>407000.0</v>
+      </c>
+      <c r="C5">
         <v>674000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>8000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-679000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-150000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2139.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-244752.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>76420000.0</v>
+      </c>
+      <c r="C7">
         <v>80273000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>88339000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>82934000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12459000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8919000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7296207.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>7000.0</v>
       </c>
       <c r="C8">
-        <v>5000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F8">
         <v>3000.0</v>
       </c>
       <c r="G8">
+        <v>3000.0</v>
+      </c>
+      <c r="H8">
         <v>160.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>123.0</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>690814000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>455210000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>439235000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1178780.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>187460.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>39634000.0</v>
+      </c>
+      <c r="C10">
         <v>27873000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>31040000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>37494000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>60816000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>96692000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20606849.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7866674.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>276279000.0</v>
+      </c>
+      <c r="C12">
         <v>267354000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>248189000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>352143000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>238088000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>314913000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>36991122.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7866674.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>7000.0</v>
       </c>
       <c r="C13">
-        <v>5000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F13">
         <v>3000.0</v>
       </c>
       <c r="G13">
+        <v>3000.0</v>
+      </c>
+      <c r="H13">
         <v>160.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>123.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>73991197.0</v>
+      </c>
+      <c r="C14">
         <v>67865323.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>49014299.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>43631722.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>32856883.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>31796569.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8983218.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>50270049.99</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="F15">
         <v>3000.0</v>
       </c>
       <c r="G15">
+        <v>3000.0</v>
+      </c>
+      <c r="H15">
         <v>160.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>123.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-2466000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4006000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2698208.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>104030.0</v>
       </c>
-      <c r="H18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-4229000.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>117290.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>404209000.0</v>
+      </c>
+      <c r="C23">
         <v>501203000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>378885000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>472938000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>273903000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>337650000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>48411752.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9605298.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26">
+        <v>16107000.0</v>
+      </c>
+      <c r="C26">
         <v>110392000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>36786000.0</v>
+      </c>
+      <c r="C28">
         <v>52400000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>57299000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>45440000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-48357000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-87773000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-13310642.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4842619.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>312318000.0</v>
+      </c>
+      <c r="C29">
         <v>407976000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>273285000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>372207000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>250967000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>321220000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-25482511.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5395994.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
-        <v>200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C30">
         <v>200000.0</v>
       </c>
       <c r="D30">
+        <v>200000.0</v>
+      </c>
+      <c r="E30">
         <v>1300000.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>150000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>372207000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>250967000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>321220000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-25482000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-5395994.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>260246000.0</v>
+      </c>
+      <c r="C32">
         <v>254421000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>229741000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>338642000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>229709000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>310004000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>29255284.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6151741.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>121697000.0</v>
+      </c>
+      <c r="C33">
         <v>227865000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>125814000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>112250000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>28123000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>18815000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>10946708.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1376918.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
         <v>87000.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34">
+      <c r="C34">
+        <v>87000.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
         <v>78685000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>9993000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>82000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>89227.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>86444.0</v>
       </c>
     </row>
-    <row r="35" spans="1:8">
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>69618000.0</v>
+      </c>
+      <c r="C35">
         <v>74310000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>82270000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>78685000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>9993000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>7599000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>65684503.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12924653.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>4440000.0</v>
+      </c>
+      <c r="C36">
         <v>6801000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3796000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1850000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3589000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>960000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>455078.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>89813.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>4593000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3589000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>9465000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>723000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>89813.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>4233000.0</v>
+      </c>
+      <c r="C39">
         <v>5784000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4682000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7245000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7692000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3922000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>473922.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>211706.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>13288000.0</v>
+      </c>
+      <c r="C40">
         <v>12229000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13596000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>16036000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9347000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6253000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2113552.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1701346.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>18000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>82000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>134000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>215360.0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>960219000.0</v>
+      </c>
+      <c r="C42">
         <v>951519000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>708706000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>690814000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>455210000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>439235000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1119653.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>432542.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>130101000.0</v>
+      </c>
+      <c r="C45">
         <v>131517000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>130968000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>107657000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>24534000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>17855000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>10868488.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>101150000.0</v>
+      </c>
+      <c r="C46">
         <v>110672000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>119275000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>107657000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>24534000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>17855000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>10223095.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1287105.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>61908000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>12856000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>17855000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>10224000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1287105.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-648308000.0</v>
+      </c>
+      <c r="C48">
         <v>-544224000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-435434000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-317933000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-204096000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-118021000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-26659742.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-5583907.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-317933000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-204096000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-118021000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>76420000.0</v>
+      </c>
+      <c r="C51">
         <v>80273000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>88339000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>82934000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>12459000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8919000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7296207.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>12709293.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>6889000.0</v>
+      </c>
+      <c r="C52">
         <v>6050000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6069000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4249000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2484000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1402000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1516000.0</v>
       </c>
-      <c r="H52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:8">
+      <c r="I52"/>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>236645000.0</v>
+      </c>
+      <c r="C53">
         <v>239481000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>217149000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>314649000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>177272000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>218221000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>16384273.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>0.0</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>404209000.0</v>
+      </c>
+      <c r="C55">
         <v>501203000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>378885000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>472938000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>273903000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>337650000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>48411752.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>9605298.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>282512000.0</v>
+      </c>
+      <c r="C56">
         <v>273338000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>253071000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>360688000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>245780000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>318835000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>37465044.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>8228380.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>22266000.0</v>
+      </c>
+      <c r="C57">
         <v>18917000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>23330000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>22046000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>12943000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8831000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8209760.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2076639.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>91884000.0</v>
+      </c>
+      <c r="C58">
         <v>93227000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>105600000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>100731000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>22936000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>16430000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>73894263.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>15001292.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>312325000.0</v>
+      </c>
+      <c r="C60">
         <v>407976000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>273285000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>372207000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>250967000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>321220000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-25482511.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-5395994.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>1586000.0</v>
+      </c>
+      <c r="C2">
+        <v>2089000.0</v>
+      </c>
+      <c r="D2">
         <v>1437000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1510000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1490000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>638000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1937000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3764000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3177000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3665000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4284000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3010000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5411000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1761000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9494000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2968000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2016000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1112000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2139000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2161000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2010000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1176000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2262000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1733561.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1977751.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1881665.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>-130000.0</v>
+      </c>
+      <c r="C5">
+        <v>407000.0</v>
+      </c>
+      <c r="D5">
         <v>536000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>362000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>652000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>674000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1714000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-263000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-127000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>8000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-409000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-601000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-174000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-679000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1321000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-931000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-606000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-150000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-30000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>6000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>34000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>3000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>4000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1032.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3542.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2139.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-5395994.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>75000000.0</v>
+      </c>
+      <c r="C7">
+        <v>76420000.0</v>
+      </c>
+      <c r="D7">
         <v>76634000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>78542000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>78911000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>80273000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>85449000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>85573000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>87174000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>88339000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>89465000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>90497000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>91294000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>82934000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>83467000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>72479000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>69245000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>12459000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>12811000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>12695000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>12425000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>8919000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>9135000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>9347618.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>7170884.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>7296207.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>7000.0</v>
       </c>
       <c r="C8">
         <v>7000.0</v>
       </c>
       <c r="D8">
         <v>7000.0</v>
       </c>
       <c r="E8">
         <v>7000.0</v>
       </c>
       <c r="F8">
         <v>7000.0</v>
       </c>
       <c r="G8">
         <v>7000.0</v>
       </c>
       <c r="H8">
         <v>7000.0</v>
       </c>
       <c r="I8">
-        <v>5000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="J8">
-        <v>5000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="K8">
         <v>5000.0</v>
       </c>
       <c r="L8">
         <v>5000.0</v>
       </c>
       <c r="M8">
         <v>5000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="Q8">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R8">
         <v>3000.0</v>
       </c>
       <c r="S8">
         <v>3000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>3000.0</v>
+      </c>
+      <c r="U8">
+        <v>3000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>695563000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>690814000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>685931000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>678973000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>459392000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>455210000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>451320000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>447302000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>443347000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>439235000.0</v>
       </c>
-      <c r="V9"/>
-[...1 lines deleted...]
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>1674820.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>27356000.0</v>
+      </c>
+      <c r="C10">
+        <v>39634000.0</v>
+      </c>
+      <c r="D10">
         <v>60114000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>53414000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>52598000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>27873000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>56960000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>120398000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>250285000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>31040000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>38262000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>29117000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>53666000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>37494000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>39654000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>131646000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>41611000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>60816000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>96221000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>24421000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>62608000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>96692000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>188568000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>17748928.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>16507860.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>20606849.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-7866674.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>230428000.0</v>
+      </c>
+      <c r="C12">
+        <v>276279000.0</v>
+      </c>
+      <c r="D12">
         <v>282331000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>289687000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>265507000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>267354000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>283055000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>324821000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>437394000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>248189000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>275613000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>280753000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>323341000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>352143000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>392356000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>412951000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>216957000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>238088000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>257698000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>279803000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>299263000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>314913000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>329759000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>21646076.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>25696146.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>36991122.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12">
         <v>7866674.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>7000.0</v>
       </c>
       <c r="C13">
         <v>7000.0</v>
       </c>
       <c r="D13">
         <v>7000.0</v>
       </c>
       <c r="E13">
         <v>7000.0</v>
       </c>
       <c r="F13">
         <v>7000.0</v>
       </c>
       <c r="G13">
         <v>7000.0</v>
       </c>
       <c r="H13">
         <v>7000.0</v>
       </c>
       <c r="I13">
-        <v>5000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="J13">
-        <v>5000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="K13">
         <v>5000.0</v>
       </c>
       <c r="L13">
         <v>5000.0</v>
       </c>
       <c r="M13">
         <v>5000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="Q13">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R13">
         <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
         <v>3000.0</v>
       </c>
       <c r="U13">
         <v>3000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
+        <v>3000.0</v>
+      </c>
+      <c r="X13">
+        <v>3000.0</v>
+      </c>
+      <c r="Y13">
         <v>175.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>599.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>592.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>74257973.0</v>
+      </c>
+      <c r="C14">
+        <v>74044370.0</v>
+      </c>
+      <c r="D14">
         <v>74024543.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>73977625.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>73916477.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>73595401.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>73563310.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>73494523.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>50682469.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>49100140.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>49062799.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>48970391.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>48921326.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>48833577.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>48630328.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>43841392.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>32992582.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>32954965.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>32902723.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>32827365.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>32739610.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>32611697.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>30981441.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>30427537.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>29427537.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8983218.0</v>
       </c>
       <c r="AA14">
         <v>8983218.0</v>
       </c>
       <c r="AB14">
         <v>8983218.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14">
+        <v>8983218.0</v>
+      </c>
+      <c r="AD14">
+        <v>8983218.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>5000.0</v>
       </c>
       <c r="O15">
         <v>5000.0</v>
       </c>
       <c r="P15">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="Q15">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R15">
         <v>3000.0</v>
       </c>
       <c r="S15">
         <v>3000.0</v>
       </c>
       <c r="T15">
         <v>3000.0</v>
       </c>
       <c r="U15">
         <v>3000.0</v>
       </c>
       <c r="V15">
         <v>3000.0</v>
       </c>
       <c r="W15">
+        <v>3000.0</v>
+      </c>
+      <c r="X15">
+        <v>3000.0</v>
+      </c>
+      <c r="Y15">
         <v>175.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1631.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>160.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>-2466000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>4006000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4451000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3731175.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3930346.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2698208.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18">
         <v>3595238.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1542198.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
         <v>-4229000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>372073000.0</v>
+      </c>
+      <c r="C23">
+        <v>404209000.0</v>
+      </c>
+      <c r="D23">
         <v>427236000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>448312000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>470609000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>501203000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>532034000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>554086000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>576936000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>378885000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>405864000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>429038000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>458169000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>472938000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>503799000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>503641000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>306299000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>273903000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>292465000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>309111000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>325692000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>337650000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>352295000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>43615739.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>41122966.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>48411752.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23">
         <v>7313299.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26">
+        <v>33568000.0</v>
+      </c>
+      <c r="C26">
+        <v>16107000.0</v>
+      </c>
+      <c r="D26">
         <v>31421000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>41611000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>83651000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>110392000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>119467000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>99086000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>9814000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="L26"/>
+      <c r="M26">
         <v>18728000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>6016000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>47644000.0</v>
+      </c>
+      <c r="C28">
+        <v>36786000.0</v>
+      </c>
+      <c r="D28">
         <v>16520000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>25128000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>26313000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>52400000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>28489000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-34825000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-163111000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>57299000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>51203000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>61380000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>37628000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>45440000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>43813000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-59167000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>27634000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-48357000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-83410000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-11726000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-50183000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-87773000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-179433000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1844140.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-9336976.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>46504240.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>7866674.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>285860000.0</v>
+      </c>
+      <c r="C29">
+        <v>312318000.0</v>
+      </c>
+      <c r="D29">
         <v>337900000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>357668000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>378805000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>407976000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>430873000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>453184000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>473651000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>273285000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>296816000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>317978000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>346646000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>372207000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>399264000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>421041000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>228706000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>250967000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>270011000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>288382000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>305990000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>321220000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>334981000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-83888944.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>26121016.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>1700000.0</v>
+      </c>
+      <c r="C30">
+        <v>2000000.0</v>
+      </c>
+      <c r="D30">
         <v>2100000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2200000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2400000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>200000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2500000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2100000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1300000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>200000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>1300000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>317978000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>346646000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>372207000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>399264000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>421041000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>228706000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>250967000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>270011000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>288382000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>305990000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>321220000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>334981000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-83888944.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-33693866.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-5395994.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>217678000.0</v>
+      </c>
+      <c r="C32">
+        <v>260246000.0</v>
+      </c>
+      <c r="D32">
         <v>270287000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>277644000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>252795000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>254421000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>267682000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>310938000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>420592000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>229741000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>255548000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>260123000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>306207000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>338642000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>374493000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>404195000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>212376000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>229709000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>252588000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>273679000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>292881000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>310004000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>323835000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-37446236.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>17095932.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>136188000.0</v>
+      </c>
+      <c r="C33">
+        <v>121697000.0</v>
+      </c>
+      <c r="D33">
         <v>137961000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>151741000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>199058000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>227865000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>241884000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>222287000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>134155000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>125814000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>124676000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>142302000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>125981000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>112250000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>102881000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>86262000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>83081000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>28123000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>27827000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>25176000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>23458000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>18815000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>18901000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>21318246.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>14677853.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>10946708.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-7866674.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
         <v>87000.0</v>
       </c>
       <c r="C34">
         <v>87000.0</v>
       </c>
       <c r="D34">
         <v>87000.0</v>
       </c>
       <c r="E34">
         <v>87000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34"/>
+      <c r="F34">
+        <v>87000.0</v>
+      </c>
+      <c r="G34">
+        <v>87000.0</v>
+      </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>85542000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>78685000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>78110000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>69416000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>66751000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>9993000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>10404000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>65000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>75000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>82000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>96000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>119963.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>76775.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>89227.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>68006000.0</v>
+      </c>
+      <c r="C35">
+        <v>69618000.0</v>
+      </c>
+      <c r="D35">
         <v>70348000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>71717000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>73048000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>74310000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>78693000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>80041000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>81096000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>82270000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>83408000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>84447000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>85542000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>78685000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>78110000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>69416000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>66751000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>9993000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>10404000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>10473000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>10349000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>7599000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>7755000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>7946072.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>5652770.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>65684502.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>4318000.0</v>
+      </c>
+      <c r="C36">
+        <v>4440000.0</v>
+      </c>
+      <c r="D36">
         <v>4563000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>4713000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>7250000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>6801000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>7382000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>6276000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>3719000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>3796000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>6470000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>6409000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4613000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1850000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>4662000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>3293000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>3559000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>3589000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>3603000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1776000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1087000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>960000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>958000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>4137405.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1885510.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>455078.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-7866674.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>6409000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>4593000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>4662000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>5623000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>3559000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>3589000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>3603000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>5456000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1087000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>9465000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>958000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>4550319.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2154046.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>3757000.0</v>
+      </c>
+      <c r="C39">
+        <v>4233000.0</v>
+      </c>
+      <c r="D39">
         <v>4844000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>6884000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>3644000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>5784000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>4595000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>4878000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>4087000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>4682000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>5575000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>5983000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>8847000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>7245000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>8562000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>4428000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>6261000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>7692000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>6940000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4132000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2971000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>3922000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>3635000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>651417.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>748966.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>473922.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>9540000.0</v>
+      </c>
+      <c r="C40">
+        <v>13288000.0</v>
+      </c>
+      <c r="D40">
         <v>11178000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>10505000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>11316000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>12229000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>13775000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>11565000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>12934000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>13596000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>15299000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>17553000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>14818000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>16036000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>11569000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>7145000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>6321000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>9347000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>7448000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>5808000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>5192000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>6253000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>5821000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>46243209.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>5776540.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>4812281.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>5000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>8000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>11000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>18000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>56000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>65000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>75000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>82000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>96000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>119963.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>76775.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>962123000.0</v>
+      </c>
+      <c r="C42">
+        <v>960219000.0</v>
+      </c>
+      <c r="D42">
         <v>958256000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>956483000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>954353000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>951519000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>947441000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>943385000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>938723000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>708706000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>704900000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>700609000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>695563000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>690814000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>685931000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>678972000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>459392000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>455210000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>451320000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>447302000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>443347000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>439235000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>435098000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>2540711.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1674822.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1178778.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>129593000.0</v>
+      </c>
+      <c r="C45">
+        <v>130101000.0</v>
+      </c>
+      <c r="D45">
         <v>129758000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>130892000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>131301000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>131517000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>133592000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>133135000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>131828000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>130968000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>127648000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>124625000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>121973000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>107657000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>103314000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>23400000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>22371000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>17855000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>17943000.0</v>
       </c>
-      <c r="W45"/>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>98302000.0</v>
+      </c>
+      <c r="C46">
+        <v>101150000.0</v>
+      </c>
+      <c r="D46">
         <v>101977000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>105417000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>108157000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>110672000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>115035000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>116925000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>117879000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>119275000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>118206000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>117165000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>115352000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>107657000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>98219000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>82969000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>79522000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>24534000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>24224000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>23400000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>22371000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>17855000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>17943000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>16767927.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>12523808.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>10223095.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>117165000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>69777000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>61908000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>30248000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>16939000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>14053000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>12856000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>24224000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>23400000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>22371000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>17855000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>17943000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>16767927.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>12523808.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-676140000.0</v>
+      </c>
+      <c r="C48">
+        <v>-648308000.0</v>
+      </c>
+      <c r="D48">
         <v>-620899000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-599184000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-576207000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-544224000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-518289000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-489945000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-464952000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-435434000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-407680000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-382035000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-348748000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-317933000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-285351000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-257005000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-230083000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-204096000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-181282000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-158929000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-137394000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-118021000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-100124000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-86430862.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-35365745.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-26659742.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48"/>
       <c r="AB48"/>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-348748000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-317933000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-285351000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-257006000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-230083000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-204096000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-181282000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-158929000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-137394000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-118021000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>75000000.0</v>
+      </c>
+      <c r="C51">
+        <v>76420000.0</v>
+      </c>
+      <c r="D51">
         <v>76634000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>78542000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>78911000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>80273000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>85449000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>85573000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>87174000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>88339000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>89465000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>90497000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>91294000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>82934000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>83467000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>72479000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>69245000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>12459000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>12811000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>12695000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>12425000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>8919000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>9135000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>19593068.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>7170884.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>67111089.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>7081000.0</v>
+      </c>
+      <c r="C52">
+        <v>6889000.0</v>
+      </c>
+      <c r="D52">
         <v>6373000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>6912000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>5950000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>6050000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>6756000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>5532000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>6078000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>6069000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>6057000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>6050000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>5752000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>4249000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>5362000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3071000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2505000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2484000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2463000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2287000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2151000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1402000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1476000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>11766959.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>1594889.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1515813.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>203072000.0</v>
+      </c>
+      <c r="C53">
+        <v>236645000.0</v>
+      </c>
+      <c r="D53">
         <v>222217000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>236273000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>212909000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>239481000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>226095000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>204423000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>187109000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>217149000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>237351000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>251636000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>269675000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>314649000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>352702000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>281305000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>175346000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>177272000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>161477000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>255382000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>236655000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>218221000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>141191000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>3897148.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>9188286.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>16384273.0</v>
       </c>
-      <c r="Z53"/>
-[...1 lines deleted...]
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>15733348.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>372073000.0</v>
+      </c>
+      <c r="C55">
+        <v>404209000.0</v>
+      </c>
+      <c r="D55">
         <v>427236000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>448312000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>470609000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>501203000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>532034000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>554086000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>576936000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>378885000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>405864000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>429038000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>458169000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>472938000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>503799000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>503641000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>306299000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>273903000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>292465000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>309111000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>325692000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>337650000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>352295000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>43615739.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>41122966.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>48411752.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55"/>
       <c r="AB55"/>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>235885000.0</v>
+      </c>
+      <c r="C56">
+        <v>282512000.0</v>
+      </c>
+      <c r="D56">
         <v>289275000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>296571000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>271551000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>273338000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>290150000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>331799000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>442781000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>253071000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>281188000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>286736000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>332188000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>360688000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>400918000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>417379000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>223218000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>245780000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>264638000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>283935000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>302234000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>318835000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>333394000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>22297493.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>26445112.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>37465044.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56"/>
+      <c r="AD56">
         <v>7866674.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>18207000.0</v>
+      </c>
+      <c r="C57">
+        <v>22266000.0</v>
+      </c>
+      <c r="D57">
         <v>18988000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>18927000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>18756000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>18917000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>22468000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>20861000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>22189000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>23330000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>25640000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>26613000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>25981000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>22046000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>26425000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>13184000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>10842000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>12943000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>12050000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>10256000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>9353000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>8831000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>9559000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>59743729.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>9349180.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>8209759.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57"/>
       <c r="AB57"/>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>86213000.0</v>
+      </c>
+      <c r="C58">
+        <v>91884000.0</v>
+      </c>
+      <c r="D58">
         <v>89336000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>90644000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>91804000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>93227000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>101161000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>100902000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>103285000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>105600000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>109048000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>111060000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>111523000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>100731000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>104535000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>82600000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>77593000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>22936000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>22454000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>20729000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>19702000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>16430000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>17314000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>67689801.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>15001950.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>73894263.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58"/>
       <c r="AB58"/>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>285860000.0</v>
+      </c>
+      <c r="C60">
+        <v>312325000.0</v>
+      </c>
+      <c r="D60">
         <v>337900000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>357668000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>378805000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>407976000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>430873000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>453184000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>473651000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>273285000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>296816000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>317978000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>346646000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>372207000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>399264000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>421041000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>228706000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>250967000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>270011000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>288382000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>305990000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>321220000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>334981000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-24074062.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>26121016.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-25482511.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60">
         <v>7313299.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>9193000.0</v>
+      </c>
+      <c r="C2">
         <v>9152000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5869000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6572000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2123000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1048000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17217.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4252210.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>9193000.0</v>
+      </c>
+      <c r="C3">
         <v>9152000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5869000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2637000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1756000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>786000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>553279.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>183214.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B5">
-        <v>-128194000.0</v>
+        <v>-104084000.0</v>
       </c>
       <c r="C5">
+        <v>-108790000.0</v>
+      </c>
+      <c r="D5">
         <v>-126350000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-118955000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-86429000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-51508000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-20603018.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-274503.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B6">
-        <v>-119042000.0</v>
+        <v>-94891000.0</v>
       </c>
       <c r="C6">
+        <v>-99638000.0</v>
+      </c>
+      <c r="D6">
         <v>-120481000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-116318000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-84673000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-50722000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-20049739.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-91289.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>-9193000.0</v>
+      </c>
+      <c r="C9">
         <v>-9152000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5869000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-6572000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2123000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1048000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>98168.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2297790.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-104084000.0</v>
+      </c>
+      <c r="C10">
         <v>-108790000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-117501000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-113837000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-86075000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-91361000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-21075835.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-274503.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>5300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5588000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2126000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-40952000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1808063.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>81946.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>5588000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2110000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>313000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>473000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B13">
+        <v>15494000.0</v>
+      </c>
+      <c r="C13">
         <v>19317000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>13541000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5588000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>370000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>313000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>304106.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>81946.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-104084000.0</v>
+      </c>
+      <c r="C15">
         <v>-108790000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-117501000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-119425000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-83949000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-91361000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-21075835.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-274503.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-113837000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-86075000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-91361000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-21076000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-274503.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>-104084000.0</v>
+      </c>
+      <c r="C17">
         <v>-108790000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-122329000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-113837000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-86075000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-91361000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-21075835.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-274503.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B18">
+        <v>15494000.0</v>
+      </c>
+      <c r="C18">
         <v>19317000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>13541000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5588000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>370000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>313000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-168713.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>81946.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>5118000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>354000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-39853000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-121206000.0</v>
+      </c>
+      <c r="C21">
         <v>-128194000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-131650000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-118955000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-86429000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-51508000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-22348530.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-356449.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>121206000.0</v>
+      </c>
+      <c r="C23">
         <v>128194000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>131650000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>118955000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>86429000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>51508000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>22463915.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6906449.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>9193000.0</v>
+      </c>
+      <c r="C25">
         <v>9152000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4347000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2637000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1756000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>786000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>400641.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>183214.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>90429000.0</v>
+      </c>
+      <c r="C26">
         <v>96744000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>90904000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>90897000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>63412000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>36220000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>17216955.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4252210.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>5300000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>31568000.0</v>
+      </c>
+      <c r="C28">
         <v>31450000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>34877000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28058000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23017000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15288000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5246960.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2654239.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>112013000.0</v>
+      </c>
+      <c r="C30">
         <v>128194000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>125781000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>118955000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>86429000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>51508000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22463915.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6906449.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>17122000.0</v>
+      </c>
+      <c r="C31">
         <v>19404000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>14149000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>5118000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>354000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-39853000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1273165.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>81946.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>385.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>115385.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6550000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>92</v>
+      </c>
+      <c r="B2">
+        <v>2340000.0</v>
+      </c>
       <c r="C2">
+        <v>2257000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>2331000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2299000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4517000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2347000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2262000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2255000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2251000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2535000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1394000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1342000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1395000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1915000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1272000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1990000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>599000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>626000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>460000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>438000.0</v>
       </c>
-      <c r="U2"/>
-[...3 lines deleted...]
-      </c>
+      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2">
+        <v>7862000.0</v>
+      </c>
+      <c r="Z2"/>
+      <c r="AA2">
         <v>6682000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4620000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3620858.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2294117.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>2340000.0</v>
+      </c>
+      <c r="C3">
+        <v>2257000.0</v>
+      </c>
+      <c r="D3">
         <v>2306000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2331000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2299000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2288000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2347000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2262000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2255000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2251000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1982000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>839000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>797000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>729000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>665000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>633000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>610000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>556000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>533000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>366000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>301000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>283000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>222000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>140000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>141000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>128641.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>107104.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>93686.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>71210.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>-27832000.0</v>
+      </c>
+      <c r="C5">
+        <v>-27409000.0</v>
+      </c>
+      <c r="D5">
         <v>-21715000.0</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5">
+      <c r="E5">
+        <v>-22977000.0</v>
+      </c>
+      <c r="F5">
         <v>-31464000.0</v>
       </c>
-      <c r="E5">
-[...4 lines deleted...]
-      </c>
       <c r="G5">
-        <v>-30715000.0</v>
+        <v>-25935000.0</v>
       </c>
       <c r="H5">
-        <v>-32762000.0</v>
+        <v>-28344000.0</v>
       </c>
       <c r="I5">
+        <v>-24993000.0</v>
+      </c>
+      <c r="J5">
+        <v>-29518000.0</v>
+      </c>
+      <c r="K5">
         <v>-29985000.0</v>
       </c>
-      <c r="J5">
-[...2 lines deleted...]
-      <c r="K5">
+      <c r="L5">
+        <v>-25645000.0</v>
+      </c>
+      <c r="M5">
         <v>-32758000.0</v>
       </c>
-      <c r="L5">
-[...4 lines deleted...]
-      </c>
       <c r="N5">
-        <v>-30262000.0</v>
+        <v>-30815000.0</v>
       </c>
       <c r="O5">
-        <v>-27612000.0</v>
+        <v>-32582000.0</v>
       </c>
       <c r="P5">
-        <v>-26098000.0</v>
+        <v>-28345000.0</v>
       </c>
       <c r="Q5">
-        <v>-22887000.0</v>
+        <v>-26923000.0</v>
       </c>
       <c r="R5">
-        <v>-22428000.0</v>
+        <v>-25987000.0</v>
       </c>
       <c r="S5">
-        <v>-21634000.0</v>
+        <v>-22814000.0</v>
       </c>
       <c r="T5">
+        <v>-22353000.0</v>
+      </c>
+      <c r="U5">
+        <v>-21535000.0</v>
+      </c>
+      <c r="V5">
         <v>-19481000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-17897000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-13746000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-10355000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-9408000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-10457380.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2385000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-4670822.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3120878.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>-25492000.0</v>
+      </c>
+      <c r="C6">
+        <v>-25152000.0</v>
+      </c>
+      <c r="D6">
         <v>-19409000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>-20646000.0</v>
+      </c>
+      <c r="F6">
         <v>-29165000.0</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      </c>
       <c r="G6">
-        <v>-28453000.0</v>
+        <v>-23647000.0</v>
       </c>
       <c r="H6">
-        <v>-30507000.0</v>
+        <v>-25997000.0</v>
       </c>
       <c r="I6">
+        <v>-22731000.0</v>
+      </c>
+      <c r="J6">
+        <v>-27263000.0</v>
+      </c>
+      <c r="K6">
         <v>-27734000.0</v>
       </c>
-      <c r="J6">
-[...2 lines deleted...]
-      <c r="K6">
+      <c r="L6">
+        <v>-23663000.0</v>
+      </c>
+      <c r="M6">
         <v>-31919000.0</v>
       </c>
-      <c r="L6">
-[...4 lines deleted...]
-      </c>
       <c r="N6">
-        <v>-29597000.0</v>
+        <v>-30018000.0</v>
       </c>
       <c r="O6">
-        <v>-26979000.0</v>
+        <v>-31853000.0</v>
       </c>
       <c r="P6">
-        <v>-25488000.0</v>
+        <v>-27680000.0</v>
       </c>
       <c r="Q6">
-        <v>-22331000.0</v>
+        <v>-26290000.0</v>
       </c>
       <c r="R6">
-        <v>-21895000.0</v>
+        <v>-25377000.0</v>
       </c>
       <c r="S6">
-        <v>-21268000.0</v>
+        <v>-22258000.0</v>
       </c>
       <c r="T6">
+        <v>-21820000.0</v>
+      </c>
+      <c r="U6">
+        <v>-21169000.0</v>
+      </c>
+      <c r="V6">
         <v>-19180000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-17614000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-13524000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-10215000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-9267000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-10328739.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2277896.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-4577136.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-3049668.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>99</v>
+      </c>
+      <c r="B9">
+        <v>-2340000.0</v>
+      </c>
       <c r="C9">
+        <v>-2257000.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
         <v>-2331000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-2299000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>4517000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2347000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-2262000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-2255000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>8291000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-2535000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1394000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1342000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1395000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1915000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1272000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1990000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-599000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-626000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-460000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-438000.0</v>
       </c>
-      <c r="U9"/>
-[...3 lines deleted...]
-      </c>
+      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
+        <v>-7862000.0</v>
+      </c>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>-6681615.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-4620385.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-3618550.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-2181040.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-27832000.0</v>
+      </c>
+      <c r="C10">
+        <v>-27409000.0</v>
+      </c>
+      <c r="D10">
         <v>-21715000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-22977000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-31983000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-25935000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-28344000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-24993000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-29518000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-27754000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-25645000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-33287000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-30815000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-32582000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-28345000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-26923000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-25987000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-22814000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-22353000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-21535000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-19373000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-17897000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-13693000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-51065000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-8706000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-10486835.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2668000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-4837955.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-3082979.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11"/>
       <c r="G11">
+        <v>50276.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
         <v>-2262000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>2211724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>9050000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-1982000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-3570000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-3498000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2890000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1917000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>686000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>112000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-630000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-81000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-104000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-110000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-281000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-153000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-40736712.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-124611.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-2081937.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3701000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>21855.0</v>
       </c>
-      <c r="AB11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:28">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>3498000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>3498000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2890000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1917000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>686000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>112000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>75000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>81000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>104000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>110000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>45000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>206000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>27176.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>124611.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>819.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>283000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>188988.0</v>
       </c>
-      <c r="AB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B13">
+        <v>2838000.0</v>
+      </c>
+      <c r="C13">
+        <v>3296000.0</v>
+      </c>
+      <c r="D13">
         <v>3852000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3970000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>4376000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>4894000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>5453000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>5724000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>3246000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3456000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>3616000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3570000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3465000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2890000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1900000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>686000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>112000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>74000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>81000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>104000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>110000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>45000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>206000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>27176.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>124611.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>244106.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>0.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>21855.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>37900.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-27832000.0</v>
+      </c>
+      <c r="C15">
+        <v>-27409000.0</v>
+      </c>
+      <c r="D15">
         <v>-21715000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-22977000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-31983000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-25935000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-28344000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-24993000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-29518000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-27754000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-25645000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-33287000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-30815000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-32582000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-28345000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-26923000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-25987000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-22814000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-22353000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-21535000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-19373000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-17897000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-13693000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-51065000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-8706000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-10486835.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2668000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-4837955.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-3082979.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-33287000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-30815000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-32582000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-28345000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-26923000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-25987000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-22814000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-22353000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-21535000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-19373000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-17897000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-13693000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-51065117.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-8706003.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-2668000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-4837955.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-3082979.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>-27832000.0</v>
+      </c>
+      <c r="C17">
+        <v>-27409000.0</v>
+      </c>
+      <c r="D17">
         <v>-21715000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-22977000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-31983000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-25935000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-28344000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-24993000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-29518000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-27754000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-25645000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-33287000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-30310000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-32582000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-28345000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-26923000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-25987000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-22814000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-22353000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-21535000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-19373000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-17897000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-13693000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-51065117.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-8706003.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-10486835.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2668000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-4837955.0</v>
       </c>
-      <c r="AB17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:28">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B18">
+        <v>2838000.0</v>
+      </c>
+      <c r="C18">
+        <v>3296000.0</v>
+      </c>
+      <c r="D18">
         <v>3852000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>3970000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>4376000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>4894000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>5453000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>5724000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>3246000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3456000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3616000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>3570000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>3465000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2890000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1900000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>686000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>112000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>74000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>81000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>104000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>110000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-45000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>206000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>27176.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>124611.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>243287.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-283000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-167133.0</v>
       </c>
-      <c r="AB18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>4003000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>2401000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>1917000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>689000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>111000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>72000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>75000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>99000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>108000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-30876000.0</v>
+      </c>
+      <c r="C21">
+        <v>-30961000.0</v>
+      </c>
+      <c r="D21">
         <v>-27286000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-27186000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-36564000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-30923000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-33794000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-30715000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-32762000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-31185000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-29294000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-36858000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-34313000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-34983000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-30262000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-27612000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-26098000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-22887000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-22428000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-21634000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-19481000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-17998000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-13746000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-10355000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-9408000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-8647530.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-5909000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-4670822.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-3120878.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>30876000.0</v>
+      </c>
+      <c r="C23">
+        <v>30961000.0</v>
+      </c>
+      <c r="D23">
         <v>27286000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>27186000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>36564000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>30923000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>33794000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>30715000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>32762000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>31185000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>29294000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>36858000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>34313000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>34983000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>30262000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>27612000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>26098000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>22887000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>22428000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>21634000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>19481000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>17998000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>13746000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>10355000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>9408000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>8647915.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5909000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4673130.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3233955.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>2340000.0</v>
+      </c>
+      <c r="C25">
+        <v>2257000.0</v>
+      </c>
+      <c r="D25">
         <v>2306000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2331000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2299000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2288000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2347000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2262000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2255000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2251000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1982000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>839000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>797000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>729000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>665000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>633000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>610000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>556000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>533000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>366000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>301000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>283000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>221595.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>140703.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>140702.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>128641.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>107104.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>93686.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>71210.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>22648000.0</v>
+      </c>
+      <c r="C26">
+        <v>25281000.0</v>
+      </c>
+      <c r="D26">
         <v>20198000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>20778000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>24172000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>23127000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>25250000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>23130000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>22982000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>23322000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>22194000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>25122000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>26135000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>26844000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>23435000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>21049000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>19568000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>17301000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>16616000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>15957000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>13539000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>11270000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>9828000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>7862000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>7260000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>6681955.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>4620000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>3620858.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>2294117.0</v>
       </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>5888000.0</v>
+      </c>
+      <c r="C28">
+        <v>5680000.0</v>
+      </c>
+      <c r="D28">
         <v>7088000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6408000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7292000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7796000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8544000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7585000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7525000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>6663000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7100000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7636000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8178000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>8139000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6827000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6563000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6530000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5586000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>5812000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5677000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5942000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6728000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3918000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2493000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2148000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1965960.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1289000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1052272.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>939838.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>28536000.0</v>
+      </c>
+      <c r="C30">
+        <v>30961000.0</v>
+      </c>
+      <c r="D30">
         <v>27286000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>27186000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>36564000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>30923000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>33794000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>30715000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>30507000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>31185000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>29294000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>36858000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>34313000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34983000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>30262000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>27612000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>26098000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>22887000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>22428000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>21634000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>19481000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>17998000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>13746000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2493000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>9408000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8647915.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5909000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>4673130.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3233955.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>3044000.0</v>
+      </c>
+      <c r="C31">
+        <v>3552000.0</v>
+      </c>
+      <c r="D31">
         <v>5571000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>4209000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>4581000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>4988000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>5450000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>5722000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>3244000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>3431000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3649000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>3571000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>3498000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2401000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1917000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>689000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>111000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>73000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>75000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>99000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>108000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>101000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>53000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-40710000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>702000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1839305.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>3241000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-167133.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>37899.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
-        <v>9034000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
-        <v>0.0</v>
+        <v>9034000.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
-        <v>10542000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
+        <v>10542000.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32">
+        <v>0.0</v>
+      </c>
+      <c r="AA32">
         <v>385.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>-385.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>2308.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>113077.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>30616000.0</v>
+      </c>
+      <c r="C2">
         <v>33783000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40237000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>62914000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>97105000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20875000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7956000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13810770.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>1208000</v>
+      </c>
+      <c r="C3">
         <v>4409000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>28147000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>47111000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5025000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7511000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1928000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>757880</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-22677000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-34191000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>76230000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>38162000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1276000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-566000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>11761000.0</v>
+      </c>
+      <c r="C6">
         <v>-3167000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-6454000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-22677000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-34191000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>76230000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12919000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5854283.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-435000.0</v>
+      </c>
+      <c r="C7">
         <v>-12163000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10925000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>33737000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1643000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-828000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2179000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5275116.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>-463265.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-14824.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>-2178692.0</v>
       </c>
-      <c r="H10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2757000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2792000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2817000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2642000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-5260292.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>16856000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14431000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>47897000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>129000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>182513.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>30980000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-4435000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-3645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-463000.0</v>
       </c>
       <c r="H13">
         <v>-463000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13">
+        <v>-463000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>4613000.0</v>
+      </c>
+      <c r="C14">
         <v>2240000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5869000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2637000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1756000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>786000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>401000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>183214.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>42377000.0</v>
+      </c>
+      <c r="C16">
         <v>30616000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>33783000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>40237000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>62914000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>97105000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20875000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7956487.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-89907000.0</v>
+      </c>
+      <c r="C18">
         <v>-104105000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-114307000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-104111000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-72952000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-51017000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-20295000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5941772.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19">
+        <v>101527000.0</v>
+      </c>
+      <c r="C19">
         <v>-129555000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>67925000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-137578000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>37559000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-210081000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-18295571.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-757880.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>225073000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>-53000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>217170000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>-365000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>265096000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>43548161.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>5986000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21">
+        <v>5986000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-104084000.0</v>
+      </c>
+      <c r="C22">
         <v>-108790000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-117501000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-113837000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-86075000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-91361000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-21076000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-274503.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>141000.0</v>
+      </c>
+      <c r="C23">
         <v>1011000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>691000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1842000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1202000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>400000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>87489.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-137578.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>37559.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-202570.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-16367.0</v>
       </c>
-      <c r="H24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>2648000.0</v>
+      </c>
+      <c r="C25">
         <v>2286000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2652000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3607000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>337000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>40411000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-818000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>548941.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>1842000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1479000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>265483000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>43595420.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>87490.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>8559000.0</v>
+      </c>
+      <c r="C27">
         <v>16731000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17199000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16856000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>14461000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6748000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>947000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>182513.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>141000.0</v>
+      </c>
+      <c r="C28">
         <v>226084000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>691000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>219012000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1202000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>329817000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>49581000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>87489.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-88699000.0</v>
+      </c>
+      <c r="C29">
         <v>-99696000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-86160000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-57000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-67927000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-43506000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-18367000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5183892.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>100319000.0</v>
+      </c>
+      <c r="C30">
         <v>-129555000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>79015000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-184689000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32534000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-210081000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-18295000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-757880.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>39634000.0</v>
+      </c>
+      <c r="C2">
+        <v>62857000.0</v>
+      </c>
+      <c r="D2">
         <v>56157000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>55341000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>30616000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>59703000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>123141000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>253028000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>31040000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>38262000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>31860000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>56409000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>40237000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>42397000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>133744000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>41611000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>62914000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>98319000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>24421000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>62608000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>97105000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>188981000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>18162000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>16507860.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>20875000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>39364000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6182397.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3697286.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>7956487.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>413000</v>
+      </c>
+      <c r="C3">
+        <v>560000</v>
+      </c>
+      <c r="D3">
         <v>8000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>138000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>518000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1103000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>777000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2354000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>175000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6807000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>6189000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>10328000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4823000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>35038000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>7674000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2629000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1770000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1093000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1521000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1378000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1033000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1069000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1630000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2486760</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2325000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>622304</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>601199</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>275122</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>429679</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>16172000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-2160000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-91347000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>90035000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-19205000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-35405000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>73446000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-38148000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-34084000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>6767000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>21646000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>8840000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>5381000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2295000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>157000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-962000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-791000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>320000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-12278000.0</v>
+      </c>
+      <c r="C6">
+        <v>-20480000.0</v>
+      </c>
+      <c r="D6">
         <v>6700000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>816000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>24725000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-29087000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-63438000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-129887000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>219245000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-7222000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>9145000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-24549000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>16172000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2160000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-91347000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>90034999.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-19205000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-35405000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>71800000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-38187000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-34084000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-91876000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>170819000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1241068.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-4099000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>20606849.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>33181603.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2485111.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-4259201.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-4396000.0</v>
+      </c>
+      <c r="C7">
+        <v>1989000.0</v>
+      </c>
+      <c r="D7">
         <v>-1371000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>626000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1679000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-3625000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-1217000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-2686000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-4635000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>93000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>948000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3628000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>6256000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>20490000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>7590000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4742000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>915000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>114000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1055000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-885000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>183000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-437000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-658594.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>263000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1081692.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>921955.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1047067.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-872022.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
-[...4 lines deleted...]
-      </c>
+      <c r="T9"/>
+      <c r="U9"/>
       <c r="V9">
         <v>368614.0</v>
       </c>
       <c r="W9">
+        <v>368614.0</v>
+      </c>
+      <c r="X9">
+        <v>368614.0</v>
+      </c>
+      <c r="Y9">
         <v>-205334.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-163280.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>-130949.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>257998.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-127049.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
-[...1 lines deleted...]
-      </c>
+      <c r="U10"/>
       <c r="V10"/>
       <c r="W10">
+        <v>-310662614.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10">
         <v>37446236.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-17095932.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>3408000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-619000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4650000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>885000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2159000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>861000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1646000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>927000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-642000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>294000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2550402.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-453260.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>425858.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>1024904.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>789069.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-744973.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>7047000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4746000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4457000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4390000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3912000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4097000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3702000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4619000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4602000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4242000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4756000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1783692.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>41341548.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15760.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>-3009693.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>431815.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>66878.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>220000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>220000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>21109000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2940000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3857000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3074000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-747000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-2701000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1812000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>825000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-290000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3355000.0</v>
       </c>
       <c r="X13">
         <v>-3355000.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>-3355000.0</v>
+      </c>
       <c r="Z13">
+        <v>-3355000.0</v>
+      </c>
+      <c r="AA13"/>
+      <c r="AB13">
         <v>28000.0</v>
       </c>
-      <c r="AA13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>2340000.0</v>
+      </c>
+      <c r="C14">
+        <v>2967000.0</v>
+      </c>
+      <c r="D14">
         <v>2306000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1124000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2299000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2288000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2347000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2262000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2255000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2251000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1982000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>839000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>797000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>729000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>665000.0</v>
       </c>
-      <c r="O14">
-[...2 lines deleted...]
-      <c r="P14">
+      <c r="Q14">
+        <v>633000.0</v>
+      </c>
+      <c r="R14">
         <v>610000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>556000.0</v>
       </c>
-      <c r="R14">
-[...4 lines deleted...]
-      </c>
       <c r="T14">
+        <v>533000.0</v>
+      </c>
+      <c r="U14">
+        <v>366000.0</v>
+      </c>
+      <c r="V14">
         <v>301000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>283000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>222000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>138751.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>141000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>157279.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>107104.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>93686.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>71210.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>27356000.0</v>
+      </c>
+      <c r="C16">
+        <v>42377000.0</v>
+      </c>
+      <c r="D16">
         <v>62857000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>56157000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>55341000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>30616000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>59703000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>123141000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>250285000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>31040000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>41005000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>31860000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>56409000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>40237000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>42397000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>131645999.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>43709000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>62914000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>96221000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>24421000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>63021000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>97105000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>188981000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>17748928.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>16776000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>20606849.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>39364000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6182397.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3697286.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-28612000.0</v>
+      </c>
+      <c r="C18">
+        <v>-22207000.0</v>
+      </c>
+      <c r="D18">
         <v>-18679000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-18891000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-30130000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-25854000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-25322000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-24248000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-28681000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-30161000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-26464000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-32101000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-25581000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-42369000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-22471000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-19243000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-20028000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-18665000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-19777000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-18830000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-15680000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-13923000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-13754000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-12728220.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-10612000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-7258260.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-5249899.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-3540509.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-4246592.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19">
+        <v>16328000.0</v>
+      </c>
+      <c r="C19">
+        <v>1663000.0</v>
+      </c>
+      <c r="D19">
         <v>25387000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>19492000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>54337000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-4520000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-38895000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-107625000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>21485000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>15837000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>29420000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-3171000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>41752000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>39785000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-71440000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-106667000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>744000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-16742000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>93035000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-19573000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-19161000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-78723000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-139068707.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>2813243.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>7222475.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-16989571.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-601199.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-275122.0</v>
       </c>
-      <c r="AB19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>-615000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>225688000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>53000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>1612000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
         <v>-10245450.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>10245450.0</v>
       </c>
-      <c r="X21">
-[...2 lines deleted...]
-      <c r="Y21"/>
       <c r="Z21">
         <v>10245450.0</v>
       </c>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
+        <v>10245450.0</v>
+      </c>
+      <c r="AC21">
         <v>5986000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>5986000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-27832000.0</v>
+      </c>
+      <c r="C22">
+        <v>-27409000.0</v>
+      </c>
+      <c r="D22">
         <v>-21715000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-22977000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-31983000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-25935000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-28344000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-24993000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-29518000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-27754000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-25645000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-33287000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-30815000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-32582000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-28345000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-26923000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-25987000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-22814000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-22353000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-21535000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-19373000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-17897000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-13693000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-51065117.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-8706000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-10486835.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2668066.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-4837955.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-3082979.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-      <c r="C23"/>
+        <v>143</v>
+      </c>
+      <c r="B23">
+        <v>6000.0</v>
+      </c>
+      <c r="C23">
+        <v>64000.0</v>
+      </c>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>184000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>247000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>578000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>295000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>29420000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>395000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>477000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>952000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>215945000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>79000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>188000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>255000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>757000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>66000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>257691000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>8813665.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-709000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>43548161.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>14989.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6025620.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-12609.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>-105271000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>21660000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>22644.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>35609.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>7157.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>41752.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>39785.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-71440.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-106667.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>744000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-16742000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>93035000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-19573000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-19161000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>20000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-137439000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>5301000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>7222000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-16367000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>-209000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1093000.0</v>
+      </c>
+      <c r="D25">
         <v>320000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>421000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1083000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1373000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1386000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-891000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-976000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6558000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>553000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2397000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1742000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-425000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>903000.0</v>
       </c>
-      <c r="O25">
-[...2 lines deleted...]
-      <c r="P25">
+      <c r="Q25">
+        <v>1022000.0</v>
+      </c>
+      <c r="R25">
         <v>2107000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>840000.0</v>
       </c>
-      <c r="R25">
-[...4 lines deleted...]
-      </c>
       <c r="T25">
+        <v>927000.0</v>
+      </c>
+      <c r="U25">
+        <v>912000.0</v>
+      </c>
+      <c r="V25">
         <v>895000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>665000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>175000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>41343500.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-467000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2611908.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-3131249.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>344249.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-744973.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>368000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-368000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>1000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>477000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>952000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>334000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>79000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>149000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>318000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>256000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>756000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-299000.0</v>
       </c>
-      <c r="V26"/>
-[...1 lines deleted...]
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>1540.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>1898000.0</v>
+      </c>
+      <c r="C27">
+        <v>1899000.0</v>
+      </c>
+      <c r="D27">
         <v>1773000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2053000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2834000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3894000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4055000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4414000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4368000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3512000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4291000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4650000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4746000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4457000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4390000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3912000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4097000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3732000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3692000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3690000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3347000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>4091000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1609000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>566085.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>482000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>564978.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>227556.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>87566.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>66878.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28">
-        <v>0.0</v>
+        <v>6000.0</v>
       </c>
       <c r="C28">
-        <v>77000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="D28">
         <v>0.0</v>
       </c>
       <c r="E28">
+        <v>77000.0</v>
+      </c>
+      <c r="F28">
+        <v>0.0</v>
+      </c>
+      <c r="G28">
         <v>184000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-368000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>226266000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>295000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>0.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>395000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>424000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2564000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>215945000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>79000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>188000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>255000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>757000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-299000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>322012000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>8813665.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-709000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5136424.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>38431989.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6025620.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-12609.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-28199000.0</v>
+      </c>
+      <c r="C29">
+        <v>-21647000.0</v>
+      </c>
+      <c r="D29">
         <v>-18687000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-18753000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-29612000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-24751000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-24545000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-21894000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-28506000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-23354000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-20275000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-21773000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-20758000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-7331000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-14797000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-16614000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-18258000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-17572000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-18256000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-17452000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-14647000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-12854000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-12124000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-10241460.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-8287000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-6635956.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-4648700.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-3265387.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3816913.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>15915000.0</v>
+      </c>
+      <c r="C30">
+        <v>1103000.0</v>
+      </c>
+      <c r="D30">
         <v>25387000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>19492000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>54337000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-4520000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-38895000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-107625000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>21485000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>15837000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>29420000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-3171000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>36929000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4747000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-79114000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-109296000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1026000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-17835000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>91514000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-20951000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-20194000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-78723000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-139069000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2813243.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>4897000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-16989571.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-601199.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-275122.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-429679.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>