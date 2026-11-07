--- v0 (2026-07-13)
+++ v1 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
@@ -289,50 +289,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3433,54 +3439,62 @@
         <v>22466102036400.0</v>
       </c>
       <c r="W36">
         <v>17581899725600.0</v>
       </c>
       <c r="X36">
         <v>9208403310850.0</v>
       </c>
       <c r="Y36">
         <v>4358402639680.0</v>
       </c>
       <c r="Z36">
         <v>3633487839020.0</v>
       </c>
       <c r="AA36">
         <v>14857493000000.0</v>
       </c>
       <c r="AB36">
         <v>12624287000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:28">
       <c r="A37" t="s">
         <v>63</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>147047000000.0</v>
+      </c>
+      <c r="C37">
+        <v>110120000000.0</v>
+      </c>
+      <c r="D37">
+        <v>98324000000.0</v>
+      </c>
+      <c r="E37">
+        <v>75575000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
@@ -5280,731 +5294,743 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX62"/>
+  <dimension ref="A1:CZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
-      <c r="CU1" t="s">
-[...2 lines deleted...]
-      <c r="CV1" t="s">
+      <c r="CW1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
       </c>
-      <c r="CW1" t="s">
-[...2 lines deleted...]
-      <c r="CX1" t="s">
+      <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
+        <v>1765269000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1895009000000.0</v>
+      </c>
+      <c r="D2">
         <v>1598758000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1515387000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2054893000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1545461000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1377222000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1439125000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1289570000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1425684000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1310825000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1445280000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1328776000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1328776000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1522698000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1439851000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1665336000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1699925000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1522961000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1425775000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1469026000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1432935000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1454755000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1349856000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1286985000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1267015000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1467434000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1174953000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1258574000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1284045000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1229083000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1180941000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1318876000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1266237000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1176773000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1177179000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1144583000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1063663000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1065920000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1024080000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>954260000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>715092000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>688196000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>804302000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>778668000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>831445000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>723839000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>711482000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>651914000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>574635000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>492516000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>542741000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>579148000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>630631000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>476705000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>457551000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>829305000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1323251000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>764857000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>764857000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1404155000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1206392000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>36265092000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>904860000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>904860000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>29324172000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>31004000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>26437236000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>22574757000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>38873833000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>30713000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>52503834000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>39347197000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>43636724000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>47268000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>36007287000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>43650056000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>52750636000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>70276000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>59094833000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>786435955530.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>786435955530.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>868408676100.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>683383129220.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>784295930880.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>1112972082720.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>634067901180.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>527498474200.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>968306368680.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>16635019334840.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>15920246859850.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>14704129248760.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>14329058552740.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>14596646823360.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>11508169637780.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>10682622426150.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>10180976921027.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>8851822495654.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>2746353000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>3169000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>65804501000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>54878925000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>45045313000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...4 lines deleted...]
-      </c>
+      <c r="AA3"/>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
-      <c r="AI3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
+      <c r="AI3">
+        <v>0.0</v>
+      </c>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
@@ -6028,103 +6054,105 @@
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
+      <c r="CY3"/>
+      <c r="CZ3"/>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...4 lines deleted...]
-      </c>
+      <c r="AA4"/>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
@@ -6148,401 +6176,409 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
+        <v>497126000000.0</v>
+      </c>
+      <c r="C5">
+        <v>566939000000.0</v>
+      </c>
+      <c r="D5">
         <v>548221000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>466744000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>404405000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>401525000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>447808000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>528816000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>372729000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>576358000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>459984000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>370507000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>442562000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>442562000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>418102000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>290071000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>392490000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>294637000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>127973000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>17739000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-28506000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-37176000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-38144000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-132680000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-88706000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-25973000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-26105000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-58404000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-67443000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-60455000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-29050000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-350000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>6373000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-22547000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-59356000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>12106000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>35585000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>31088000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>33652000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>75846000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-46383000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-28615000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>44980000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>123752000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>120674000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>163163000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>143739000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>154699000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>70533000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>11549000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>20636000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>31361000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-28579000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-25810000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-57395000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-117931000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-163862000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-160346000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-145149000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-129696000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-166884000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-133975000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-129696000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-149213000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-140771000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-140771000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-135802000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-120958000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-117520000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-100755000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-118437000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-126681000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-90176963880.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-40994053060.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-71111000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>4470772400.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>13893194590.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>40150254540.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>6597937920.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>28093565080.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>9088333870.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-9161704000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-15301318500.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-26692808020.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-40054465220.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-43036991040.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-42785911140.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-52431768200.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-49301199360.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-61337684640.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-68703089450.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-73458447850.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-77274752940.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-51497006400.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-63823512020.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-45492337850.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-47644074745.29</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-60500909541.99</v>
       </c>
-      <c r="CT5"/>
-      <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...4 lines deleted...]
-      </c>
+      <c r="AA6"/>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
@@ -6566,127 +6602,129 @@
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
         <v>33</v>
       </c>
-      <c r="B7">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7"/>
       <c r="D7">
-        <v>163701000000.0</v>
+        <v>156279000000.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
-        <v>174132000000.0</v>
+        <v>163701000000.0</v>
       </c>
       <c r="G7"/>
       <c r="H7">
-        <v>168503000000.0</v>
+        <v>174132000000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7">
+        <v>168503000000.0</v>
+      </c>
+      <c r="K7"/>
+      <c r="L7">
         <v>189814000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>186777000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>200262000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>201109000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>193883000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>188858000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>201904000000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="S7"/>
+      <c r="T7">
         <v>198131000000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...4 lines deleted...]
-      </c>
+      <c r="AA7"/>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
-      <c r="AI7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
@@ -6710,52 +6748,54 @@
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8">
         <v>594493000000.0</v>
       </c>
       <c r="C8">
         <v>594493000000.0</v>
       </c>
       <c r="D8">
         <v>594493000000.0</v>
       </c>
       <c r="E8">
         <v>594493000000.0</v>
       </c>
       <c r="F8">
         <v>594493000000.0</v>
       </c>
       <c r="G8">
         <v>594493000000.0</v>
       </c>
       <c r="H8">
         <v>594493000000.0</v>
       </c>
       <c r="I8">
@@ -6775,52 +6815,56 @@
       </c>
       <c r="N8">
         <v>594493000000.0</v>
       </c>
       <c r="O8">
         <v>594493000000.0</v>
       </c>
       <c r="P8">
         <v>594493000000.0</v>
       </c>
       <c r="Q8">
         <v>594493000000.0</v>
       </c>
       <c r="R8">
         <v>594493000000.0</v>
       </c>
       <c r="S8">
         <v>594493000000.0</v>
       </c>
       <c r="T8">
         <v>594493000000.0</v>
       </c>
       <c r="U8">
         <v>594493000000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
+      <c r="V8">
+        <v>594493000000.0</v>
+      </c>
+      <c r="W8">
+        <v>594493000000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -6856,145 +6900,147 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>694527000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>681968000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>670541000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>704877000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>694693000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>683561000000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>690842000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>680736000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>707189000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>698248000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>687297000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>678115000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>697507000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>690759000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>684723000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>677476000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>696122000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>690208000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>683233000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>676040000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>683232000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>683304000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>682851000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>681065000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>687761000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>519541.17</v>
       </c>
-      <c r="AF9">
-[...6 lines deleted...]
-      <c r="AI9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
@@ -7018,411 +7064,419 @@
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>6667292000000.0</v>
+      </c>
+      <c r="C10">
+        <v>6159515000000.0</v>
+      </c>
+      <c r="D10">
         <v>4298693000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5996817000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6831835000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>6047792000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>5514696000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>5574514000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>5790278000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4806271000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5154971000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>5112090000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4876806000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>4876806000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>4759722000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>4109652000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>4406082000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4193495000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4063511000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3914357000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4491445000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>3895523000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4164735000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3927075000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4524673000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4089385000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3874948000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>3735547000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>3380317000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>3077497000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3261869000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3080478000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>3464421000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>3059799000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2959046000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2838221000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>3141188000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2786209000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2972088000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>3097491000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>3445146000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>2362605000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>3898843000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2554194000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2847732000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>2664570000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2096596000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1948403000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>2069912000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2113346000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2189310000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2058175000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>2151018000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2176428000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1652752000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1523545000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1310406000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1387402000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1953677000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>2150453000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1283015000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>1388461000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>2150453000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1661971000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>944968000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>944968000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1047954000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>829124000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>674845000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>865864000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1422709000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1481833000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1504927427760.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>1579757873750.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>1434067000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>1495361598490.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>1764894992090.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>1080731544750.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>1056376989120.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>1032438516690.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>972923845330.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>982707275300.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>1512947292300.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>1453695049160.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>1394417345860.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>1271365956960.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>1005200829640.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>935050300600.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>763178164200.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>963458418840.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>931296962150.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>796782872300.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>1032114160480.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>971856295200.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>954757269460.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>880983472150.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>614058904920.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>754798026032.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>2687528000.0</v>
       </c>
-      <c r="CU10"/>
-      <c r="CV10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>4012076000.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>4905870000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>5867361000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>4983234000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4424462000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>4593764000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>4827144000000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>4105049000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>4432771000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4229767000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3796818000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>4022208000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3768982000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3636992000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3608385000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>4178866000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3576265000000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
@@ -7458,350 +7512,358 @@
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
+        <v>34649728000000.0</v>
+      </c>
+      <c r="C12">
+        <v>34996668000000.0</v>
+      </c>
+      <c r="D12">
         <v>5008332000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>45475774000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>34650778000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>43246049000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>5514696000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>29204163000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>5790278000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4806271000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>5154971000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5112090000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4876806000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4876806000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4759722000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4109652000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4406082000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4193495000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4063511000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3914357000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4491445000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3895523000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4164735000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3927075000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4524673000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4089385000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3874948000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3735547000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3380317000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3077497000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3261869000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3080478000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3464421000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3059799000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2959046000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2838221000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>3141188000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2786209000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2972088000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3097491000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3445146000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2362605000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>3898843000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2554194000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2847732000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>2664570000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2096596000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1948403000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2069912000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2113346000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>2189310000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2058175000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>2151018000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2176428000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1652752000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1523545000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1310406000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1387402000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1953677000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>2150453000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>1283015000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>1388461000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>2150453000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>1661971000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>944968000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>944968000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>1047954000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>829124000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>674845000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>1201914000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>1422709000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>1481833000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>1504927427760.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>1579757873750.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>1434067000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>1495361598490.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>1764894992090.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>1080731544750.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>1056376989120.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>1032438516690.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>972923845330.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>982707275300.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>1512947292300.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>1453695049160.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>1394417345860.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>1271365956960.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>1005200829640.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>935050300600.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>763178164200.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>963458418840.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>931296962150.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>796782872300.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>1032114160480.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>971856295200.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>954757269460.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>880983472150.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>614058904920.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>754798026032.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
         <v>594493000000.0</v>
       </c>
       <c r="C13">
         <v>594493000000.0</v>
       </c>
       <c r="D13">
         <v>594493000000.0</v>
       </c>
       <c r="E13">
         <v>594493000000.0</v>
       </c>
       <c r="F13">
         <v>594493000000.0</v>
       </c>
       <c r="G13">
         <v>594493000000.0</v>
       </c>
       <c r="H13">
         <v>594493000000.0</v>
       </c>
       <c r="I13">
@@ -7933,948 +7995,964 @@
       <c r="AY13">
         <v>594493000000.0</v>
       </c>
       <c r="AZ13">
         <v>594493000000.0</v>
       </c>
       <c r="BA13">
         <v>594493000000.0</v>
       </c>
       <c r="BB13">
         <v>594493000000.0</v>
       </c>
       <c r="BC13">
         <v>594493000000.0</v>
       </c>
       <c r="BD13">
         <v>594493000000.0</v>
       </c>
       <c r="BE13">
         <v>594493000000.0</v>
       </c>
       <c r="BF13">
         <v>594493000000.0</v>
       </c>
       <c r="BG13">
+        <v>594493000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>594493000000.0</v>
+      </c>
+      <c r="BI13">
         <v>7722694000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>7716680000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>7372185000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>-97692000000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>7279209000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>7117120000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>6718194000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>594493000000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>594493000000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>4014583000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>324765000000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>321765000000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>182800000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1721767000.0</v>
       </c>
       <c r="BV13">
         <v>182800000000.0</v>
       </c>
       <c r="BW13">
+        <v>1721767000.0</v>
+      </c>
+      <c r="BX13">
+        <v>182800000000.0</v>
+      </c>
+      <c r="BY13">
         <v>1636380000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>1589980000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>1481481000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>1555000000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>1535876000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>182800000000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>182800000000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>183070143500.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>183070143500.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>182571202660.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>182796291840.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>182832026300.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>182639036000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>182568503880.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>182707996800.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>182964980250.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>182949068660.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>182872431200.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>182634732000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>182622544560.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>182800804050.0</v>
       </c>
-      <c r="CR13">
+      <c r="CT13">
         <v>182716113895.0</v>
       </c>
-      <c r="CS13">
+      <c r="CU13">
         <v>182296700052.0</v>
       </c>
-      <c r="CT13">
+      <c r="CV13">
         <v>1377536000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CW13">
         <v>1529000000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CX13">
         <v>1456086000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CY13">
         <v>1694133000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CZ13">
         <v>1779373000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>2997053000.0</v>
+      </c>
+      <c r="C14">
+        <v>3011390000.0</v>
+      </c>
+      <c r="D14">
         <v>3043357000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3032560000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3019941000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3071827000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3076956000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3066536000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3049814000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>3083095000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3147059000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3137882000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3140174000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3140174302.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3143825000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3110816000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3093328000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3115059000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3017804000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3162926000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3179898000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3107456000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3061020000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3155203000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3143092000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3121234000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3038587000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3235719000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3360617000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3386968000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3310801000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3341075000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>3394584000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>3475307000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>3452287000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3500423000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3586188000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>3604218000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3600824000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3617397000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3664870000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3682612361.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3601905597.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3681909821.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3685748891.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3685411632.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3643628243.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3739460566.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3736423754.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3772787223.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3711045342.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3818576312.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3736423754.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>3822157773.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>3699163813.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>3780971820.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>3795945946.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>3782000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>3661849097.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>3681100410.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>3645882160.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>3624488913.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>3599894625.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>3613940829.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>3648578821.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>3648578821.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>3685443554.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>3535962798.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>2884867761.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>2866836916.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>1894770527.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>1908954985.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>1908688016.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>1908006898.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>1905579864.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>1920903955.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1920668058.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>1908390828.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>1906343788.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>1910241657.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>1908949819.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>1916672760.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>1904503233.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>1904503233.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>1921644125.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>1932989691.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>1941290232.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>1941290232.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>1941421223.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>1965919860.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>1941716422.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>1941716422.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>1938752000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>1965919860.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>1946116454.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>1946116454.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>1965919860.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>1965919860.0</v>
       </c>
-      <c r="CT14"/>
-      <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
+      <c r="CY14"/>
+      <c r="CZ14"/>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...4 lines deleted...]
-      </c>
+      <c r="U15"/>
+      <c r="V15"/>
       <c r="W15">
         <v>594493000000.0</v>
       </c>
       <c r="X15">
         <v>594493000000.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>594493000000.0</v>
+      </c>
       <c r="Z15">
         <v>594493000000.0</v>
       </c>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>594493000000.0</v>
       </c>
       <c r="AC15">
-        <v>0.0</v>
+        <v>594493000000.0</v>
       </c>
       <c r="AD15">
         <v>594493000000.0</v>
       </c>
       <c r="AE15">
-        <v>594493000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF15">
         <v>594493000000.0</v>
       </c>
       <c r="AG15">
-        <v>0.0</v>
+        <v>594493000000.0</v>
       </c>
       <c r="AH15">
         <v>594493000000.0</v>
       </c>
       <c r="AI15">
-        <v>594493000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>594493000000.0</v>
       </c>
-      <c r="AK15"/>
+      <c r="AK15">
+        <v>594493000000.0</v>
+      </c>
       <c r="AL15">
         <v>594493000000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>594493000000.0</v>
       </c>
-      <c r="AO15"/>
+      <c r="AO15">
+        <v>594493000000.0</v>
+      </c>
       <c r="AP15">
         <v>594493000000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>594493000000.0</v>
       </c>
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>594493000000.0</v>
+      </c>
       <c r="AT15">
         <v>594493000000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
+      <c r="AU15"/>
       <c r="AV15">
         <v>594493000000.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>594493000000.0</v>
+      </c>
       <c r="AX15">
         <v>594493000000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
+      <c r="AY15"/>
       <c r="AZ15">
         <v>594493000000.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>594493000000.0</v>
+      </c>
       <c r="BB15">
         <v>594493000000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>594493000000.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15"/>
+      <c r="BE15">
+        <v>594493000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>594493000000.0</v>
+      </c>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15">
         <v>594493000000.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15">
         <v>321765000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>182800000000.0</v>
       </c>
-      <c r="BT15"/>
-      <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15">
         <v>183070143500.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>182571202660.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>182832026300.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>182639036000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>182568503880.0</v>
       </c>
-      <c r="CK15"/>
-      <c r="CL15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>182964980250.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>182949068660.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>182872431200.0</v>
       </c>
-      <c r="CO15"/>
-      <c r="CP15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>182622544560.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>182800804050.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>182716113895.71</v>
       </c>
-      <c r="CS15"/>
-      <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>18764475000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-1310825000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-1310825000000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16">
         <v>15987000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>21595000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>60275000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>33339000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>21081000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>14531000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>16362000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>11543000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>15335000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>11399000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>11898000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>11647000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>28135000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>25020000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>34181000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>28342000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>30355000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>24452000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>24213000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>23865000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>27122000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>24241000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>32947000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>24692000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>38186000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>33710000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>48632000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>39444000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>33577000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>33577000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>31630000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>31630000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>39073000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>23610000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>38000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>11280000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>14325000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>14325000000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16">
         <v>32222274630.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>32222274630.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>189147837150.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>79487875210.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>56847838740.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>21851255760.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>14467474200.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>14467474200.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>23660173800.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>19249592520.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>65630029320.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>65630029320.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>58318464340.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>35329341600.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>19598526750.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>19598526750.0</v>
       </c>
-      <c r="CR16"/>
-      <c r="CS16">
+      <c r="CT16"/>
+      <c r="CU16">
         <v>10443753253167.0</v>
       </c>
-      <c r="CT16"/>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...4 lines deleted...]
-      </c>
+      <c r="AA17"/>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
@@ -8898,103 +8976,105 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...4 lines deleted...]
-      </c>
+      <c r="AA18"/>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
@@ -9018,52 +9098,54 @@
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9124,1461 +9206,1481 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
         <v>46</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
         <v>172492000000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>17199000000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>19260000000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>19260000000.0</v>
       </c>
-      <c r="L20"/>
-[...1 lines deleted...]
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>17638000000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>17638000000.0</v>
       </c>
-      <c r="P20"/>
-[...1 lines deleted...]
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>14407000000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>14407000000.0</v>
       </c>
-      <c r="T20"/>
-[...1 lines deleted...]
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
         <v>13145000000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>13145000000.0</v>
       </c>
-      <c r="X20"/>
-[...1 lines deleted...]
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20">
         <v>472000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>472000000.0</v>
       </c>
-      <c r="AB20">
-[...4 lines deleted...]
-      </c>
       <c r="AD20">
+        <v>0.0</v>
+      </c>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
         <v>474000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>474000000.0</v>
       </c>
-      <c r="AF20">
-[...4 lines deleted...]
-      </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>78523000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>78523000000.0</v>
       </c>
-      <c r="AJ20"/>
-[...1 lines deleted...]
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20">
         <v>80407000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>80407000000.0</v>
       </c>
-      <c r="AN20"/>
-[...1 lines deleted...]
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>80763000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>80763000000.0</v>
       </c>
-      <c r="AR20"/>
-[...1 lines deleted...]
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20">
         <v>86190000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>86190000000.0</v>
       </c>
-      <c r="AV20"/>
-[...1 lines deleted...]
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>77737000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>77737000000.0</v>
       </c>
-      <c r="AZ20"/>
-[...1 lines deleted...]
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20">
         <v>74242000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>74242000000.0</v>
       </c>
-      <c r="BD20"/>
-[...1 lines deleted...]
-      <c r="BF20">
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20">
         <v>898362000.0</v>
       </c>
-      <c r="BG20"/>
-      <c r="BH20"/>
       <c r="BI20"/>
-      <c r="BJ20">
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20">
         <v>849000000.0</v>
       </c>
-      <c r="BK20"/>
-      <c r="BL20"/>
       <c r="BM20"/>
-      <c r="BN20">
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20">
         <v>855000000.0</v>
       </c>
-      <c r="BO20"/>
-      <c r="BP20"/>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20">
         <v>711000000.0</v>
       </c>
-      <c r="BS20"/>
-      <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20">
         <v>631000000.0</v>
       </c>
-      <c r="BW20"/>
-      <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20">
         <v>776000000.0</v>
       </c>
-      <c r="CA20"/>
-      <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
         <v>47</v>
       </c>
-      <c r="B21">
-[...1 lines deleted...]
-      </c>
+      <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
-        <v>75965000000.0</v>
+        <v>142887000000.0</v>
       </c>
       <c r="E21"/>
       <c r="F21">
-        <v>56146000000.0</v>
+        <v>75965000000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21">
-        <v>30878000000.0</v>
+        <v>56146000000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21">
+        <v>30878000000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21">
         <v>19127000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>41046413000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>40927000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>40927000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>38903000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>36109000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>34206923000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>32930000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>15600000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>28806000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>28350224000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>28520000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>15895000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>27645957000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>28864000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>29921102000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>17311000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>18322423000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>18523000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>18900000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>19318000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>20368965000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>104049502000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>102662000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>20932000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1463397000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1206649000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1652220000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>24414000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1225307000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1211532000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1698796000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>29769000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1181893000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>120187000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>124072000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>123486000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1115987000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>116754000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>113999000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>115143000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>115143000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>114758000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>867272000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>115661000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>964095000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>1578051000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>1933404000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>160227000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>956538000000.0</v>
       </c>
-      <c r="BH21"/>
-[...1 lines deleted...]
-      <c r="BJ21">
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21">
         <v>1411720000.0</v>
       </c>
-      <c r="BK21"/>
-      <c r="BL21"/>
       <c r="BM21"/>
-      <c r="BN21">
-[...1 lines deleted...]
-      </c>
+      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21">
+        <v>1435000000.0</v>
+      </c>
+      <c r="BQ21"/>
+      <c r="BR21">
         <v>1468779000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>1421572000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>1321000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>1319969000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>987011000.0</v>
       </c>
-      <c r="BU21"/>
-      <c r="BV21">
+      <c r="BW21"/>
+      <c r="BX21">
         <v>1032000000.0</v>
       </c>
-      <c r="BW21"/>
-      <c r="BX21"/>
       <c r="BY21"/>
-      <c r="BZ21">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21">
+        <v>1510000000.0</v>
+      </c>
+      <c r="CC21"/>
+      <c r="CD21">
         <v>95674000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>95674000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>116000000.0</v>
       </c>
-      <c r="CE21"/>
-      <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>1626000000.0</v>
       </c>
-      <c r="CI21"/>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
-      <c r="CT21">
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21">
         <v>510354000.0</v>
       </c>
-      <c r="CU21"/>
-      <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22">
         <v>11290766000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>10671758000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10671758000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>10026271000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>9028385000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>9757224000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>9466823000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>8637694000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8180631000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>8508231000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2587000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>53784000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2885000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2897000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2881000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>13012000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>13012000000.0</v>
       </c>
-      <c r="AB22">
-[...4 lines deleted...]
-      </c>
       <c r="AD22">
+        <v>0.0</v>
+      </c>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
         <v>1879000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1879000000.0</v>
       </c>
-      <c r="AF22">
-[...4 lines deleted...]
-      </c>
       <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
         <v>1957000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1957000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>145190847000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>150625187000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2110000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2110000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>166181474000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>170469923000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>145698488000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>159250627000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>149168510000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>154603432000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>143882302000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>176301434000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>182472880000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>201915215000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>181319848000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>186102650000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>186519138000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>182516743000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>180938732000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>202747853000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>183962334000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>186392470000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>168931428000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>163644154000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>198305037000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>202448673000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>180673163000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>180673578000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>181157130000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>181844366000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>153898000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>146238236000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>146586724000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>132352645000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>114461000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>108683160000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>100120031000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>114471631000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>103413000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>104152359000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>98622039000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>99856528000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>109143000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>120485911000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>105790125000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>113153105000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>13928822000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>13928822000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>117260139000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>128616000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>142451000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>146878925000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>137515536000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>73335986000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>79836000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>71923000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>58272000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>55545000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>47902000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>46002000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>45037342000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>43979950000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>60150075000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>72680000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>28876812000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>53277387000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>49149742000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>67482102000000.0</v>
+      </c>
+      <c r="C23">
+        <v>68224010000000.0</v>
+      </c>
+      <c r="D23">
         <v>62645925000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>61935173000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>60367700000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>58101087000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>56802170000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>60529845000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>57458630000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>59741126000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>55147203000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>54752735000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>54815293000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>54815293000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>52493241000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>49242426000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>51531980000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>48903281000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>43412156000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>45215357000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>43346552000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>41830204000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>42516480000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>44592245000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>42684437000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>41545394000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>43999815000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>46242334000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>45677106000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>42532614000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>40969439000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>45113023000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>45360339000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>42828467000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>40343947000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>44479642000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>44105700000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>44477783000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>42852078000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>43052109000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>42957438000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>42918447000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>41090167000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>43494765000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>43960331000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>43996483000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>41783236000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>44103284000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>43802094000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>43930988000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>43520314000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>43634418000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>41868413000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>41954813000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>37942439000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>38562229000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>35394322000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>35254342000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>35697312000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>36692990000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>36935671000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>39713079000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>36692990000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>33300907000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>34296293000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>34296293000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>33935100000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>29809630000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>27661398000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>27539700000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>24837848000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>22454509000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>24666313682880.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>26026232189230.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>25236054000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>26193920183670.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>29352875574970.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>37375206885720.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>35952752827680.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>36923872554870.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>32662055565060.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>31592647467100.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>35092396955250.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>36177022551000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>36029048199760.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>34167045002640.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>34505496923660.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>34076852900600.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>32521734243000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>29994345298480.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>29773979851600.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>27892119029340.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>27257804915840.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>24756407383680.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>21152126453120.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>19456467125800.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>18954909891607.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>18088600059356.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
+      <c r="CY23"/>
+      <c r="CZ23"/>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24">
+        <v>16082389000000.0</v>
+      </c>
+      <c r="C24">
+        <v>17137646000000.0</v>
+      </c>
+      <c r="D24">
         <v>15929112000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>15282765000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>14776430000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>14270233000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>13767098000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>14416670000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>13454824000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>13585462000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>12845321000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>12095323000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>11442058000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>10972872000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>10399210000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>10135842000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>10094650000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>9940062000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>9654597000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>9332607000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>9076736000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>8537012000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>8367527000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>8259196000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>8067822000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>7833308000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>7775665000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>7911181000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>7914637000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>7906603000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>7915769000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>53709.83</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>67537774851.88</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>69872311646.15</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>73409869000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>72397232000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>71326713000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>69792500000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>67619397000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>67398064000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>76846191000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>79421320000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>76550720000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>73518691000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>74588148000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>74548018000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>75066013000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>76582461000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>83449079000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>88783936000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>87799213000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>83606128000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>86031112000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>86051789000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>89197908000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>106941436000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>114188399000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>114259717000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>114012765000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>125166004000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>130414629000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>130028038000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>115579591000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>111525113000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>110656016000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>101138795000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>91238000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>83126794000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>81611297000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>80541185000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>84689000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>73431789000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>75386634000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>62656278000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>77242000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>68840910000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>70966670000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>52357501000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>54383000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>17167888000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>48459369000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>39126199000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>54321000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>55285613000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>59601704000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>62769000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>59025000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>54856515000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>24648222000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>23110710000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>22898000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>20695000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>19210000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>17066000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>16562000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>16026000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>14984639000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>15474243000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>11845538000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>11575000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>18486880000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>15561102000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>15198023000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>14896552000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>14407706000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>13928823000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>13373678000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>13979993000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>13048498000000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>11442058000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>10972872000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>10399210000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>9802705000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>10094650000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9565778000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>9356520000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>8913360000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>8695951000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>8115333000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>8096616000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>7865014000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>8067822000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>7833308000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>7902614000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>7911181000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>7914637000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>7906603000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>7957966000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>5885255.02</v>
       </c>
-      <c r="AF25">
-[...6 lines deleted...]
-      <c r="AI25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
+      <c r="AI25">
+        <v>0.0</v>
+      </c>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
@@ -10602,295 +10704,303 @@
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26">
+        <v>29796967000000.0</v>
+      </c>
+      <c r="C26">
+        <v>30595724000000.0</v>
+      </c>
+      <c r="D26">
         <v>17242004000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>27085147000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>26091225000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>25552384000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>15243044000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>24883439000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>23041900000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>24014229000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>13959465000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>21151190000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>20579243000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>14275744000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>18446839000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>18191856000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>19103011000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>18600043000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>16278869000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>17701006000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>17350403000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>16256019000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>16655979000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>18539162000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>17487116000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>18251190000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>18265432000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>18289802000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>19104725000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>18425920000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>15878788000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>11754.48</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>17399798112.79</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>11283385184.18</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1254970000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>2366411000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>2521881000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>2524276000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>1614225000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>2617935000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>2548504000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>2558098000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>1564701000000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>1695480000000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>1675861000000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...4 lines deleted...]
-      </c>
+      <c r="AA27"/>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
+      <c r="AI27">
+        <v>0.0</v>
+      </c>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
@@ -10914,430 +11024,442 @@
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
+        <v>27082879000000.0</v>
+      </c>
+      <c r="C28">
+        <v>29020082000000.0</v>
+      </c>
+      <c r="D28">
         <v>12998932000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>26015650000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24956464000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>24922590000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>25831584000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>26640162000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>26659605000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>28616150000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>25805184000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>26983592000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>26713235000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7921713000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>23993054000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>23223624000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>23455201000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>22186888000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>19413914000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>21104827000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>19237407000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>19017217000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>19138191000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>21028591000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>20665523000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>20289676000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>22646503000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>24947880000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>24875199000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>22831182000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>20950466000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>25885554000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>24276215000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>22342838000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>20339589000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>23110890000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>22761627000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>24295995000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>22200336000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>21206578000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>21926650000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>23624846000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>19562200000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>21828258000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>21412818000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>20456893000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>19787723000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>21288563000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>21568992000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>20515852000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>21392074000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>21796584000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>21180548000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>21059309000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>19928885000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>21785988000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>19451829000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>19908459000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>18556021000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>7419541000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>20815825000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>23070291000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>7419541000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>17786263000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>19010494000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>9471439000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>17894107000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>14651853000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>13164346000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>12975390000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>10244480000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>5172359000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>9209070767000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>10528143684000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>9515497000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>15252487120000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>17609337093000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>24449411290000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>25698379097000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>30924825046000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>19645082827000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>25867269595000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>28875235844000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>11962039395830.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>30404743164000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>28407519849000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>28918557685000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>2372357950200.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>27899526708000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>9487547753000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>10045872078000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>3613083248120.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>8972345917000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>6155688672000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>2495369549000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>2290652050750.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>3021942978000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>2686614410000.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28"/>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
         <v>55</v>
       </c>
       <c r="B29">
+        <v>21858961000000.0</v>
+      </c>
+      <c r="C29">
+        <v>22905362000000.0</v>
+      </c>
+      <c r="D29">
         <v>21389649000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>20249296000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>19483456000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>19068381000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>18355269000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>18978855000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>17652658000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>18234600000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>17250227000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>16249478000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>16089959000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>15411555000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>14890637000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>14353715000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>14858159000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>14333500000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>13619343000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>13183297000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>12999616000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>12776573000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>12430563000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>12387825000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>12494116000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>12368412000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>12633576000000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -11368,512 +11490,522 @@
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
+        <v>4676658000000.0</v>
+      </c>
+      <c r="C30">
+        <v>5758270000000.0</v>
+      </c>
+      <c r="D30">
         <v>1797591000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5077720000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4870009000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4726647000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1640956000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4967746000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1479580000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1438990000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1683508000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1833306000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1661149000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1393040000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1455516000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2034909000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2064127000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1710312000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1713539000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1266283000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1245071000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1461237000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1248242000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1173464000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1389565000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1486081000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2269368000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>919991000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1440154000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1702710000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1340110000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1502266000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1278714000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1155933000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1414253000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1463397000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1206649000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1652220000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1311742000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1225307000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1211532000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1698796000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1364968000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1181893000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1706206000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1185452000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1490602000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1115987000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1333423000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1366387000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1245812000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1186437000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1558523000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>867272000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1056639000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>964095000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1578051000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>988826000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>922939000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>956538000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>963920000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1331842000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>956538000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>763122000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>766064000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>766064000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>745452000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>767569000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>920418000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1024309000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1123828000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>1001462000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>1967044630440.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>477378933950.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>403338000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>992399703490.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>1263247329580.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>770860255110.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>638586134400.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>606630540880.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>1279330530090.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>32172000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>685028259000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>22418000000.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>524984738640.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>709881533200.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>839626534600.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>491581378440.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>13417401005480.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>13366556152600.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>11747346293840.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>12965543864500.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>9961796486880.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>9311508281380.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>7984083461100.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>7360937085259.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>7254687119785.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
+      <c r="CY30"/>
+      <c r="CZ30"/>
     </row>
-    <row r="31" spans="1:102">
+    <row r="31" spans="1:104">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
+        <v>3250513000000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>3112373000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>3102717000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>3163000000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>3055483000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>2914605000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>2807880000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>2734086000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>2739000000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>2694938000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>2793623000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2702532000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>2779503000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>2635684000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>2701167000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>2689355000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>2643826000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>2611269000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>18472.09</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>24584393241.17</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>24298327246.49</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>2649865000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>2841715000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>2836212000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>2847020000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>2685095000000.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>2589707000000.0</v>
       </c>
-      <c r="AQ31"/>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
         <v>2584288000000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>2398537000000.0</v>
       </c>
-      <c r="AY31"/>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
     </row>
-    <row r="32" spans="1:102">
+    <row r="32" spans="1:104">
       <c r="A32" t="s">
         <v>58</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11934,401 +12066,409 @@
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
     </row>
-    <row r="33" spans="1:102">
+    <row r="33" spans="1:104">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
+        <v>28155716000000.0</v>
+      </c>
+      <c r="C33">
+        <v>27469072000000.0</v>
+      </c>
+      <c r="D33">
         <v>3562164000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>11381679000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>20816278000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>10128391000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>49618515000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>26357936000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>49929559000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>53495865000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>48285913000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>47783679000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>48248322000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>21042116000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>46249838000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>43078550000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>45039484000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>42976425000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>37617941000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>40018100000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>37590712000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>17021274000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>37084762000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>39474480000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>18204869000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>35949778000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>37839237000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>41571409000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>19230822000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>18557735000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>15965289000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>40516514000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>40599974000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>18271055000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>35956087000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>40168423000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>39746355000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>40026822000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>38557549000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>38719246000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>38289075000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>38844787000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>35795359000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>39747527000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>20036908000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>21085089000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>38185297000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>41038894000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>22171436000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>22363216000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>40076414000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>21573491000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>20534449000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>38911113000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>35233048000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>36074589000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>32505865000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>17304374000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>32820696000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>33585999000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>17730838000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>18834091000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>33585999000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>16333079000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>16659604000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>16659604000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>17548070000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>14961076000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>14181732000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>14077958000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>12636271000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>11244605000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>11331567343680.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>13090165797970.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>23398649000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>18234157002710.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>19849700835830.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>23654904259140.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>13734668163360.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>23822033742010.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>30409801189640.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>19648648483600.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>31114995764850.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>30821098810810.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>30597299615960.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>30145304742000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>32790414560820.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>31033347796200.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>29019698378640.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>14500163396040.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>15476126736850.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>6021876905940.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>11528211158300.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>7494850359360.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>10885860902280.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>5646276167200.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>10979913901426.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>5549159046847.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33"/>
       <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
+      <c r="CY33"/>
+      <c r="CZ33"/>
     </row>
-    <row r="34" spans="1:102">
+    <row r="34" spans="1:104">
       <c r="A34" t="s">
         <v>60</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
-[...4 lines deleted...]
-      </c>
+      <c r="AA34"/>
+      <c r="AB34"/>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
-      <c r="AI34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
+      <c r="AI34">
+        <v>0.0</v>
+      </c>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
@@ -12352,699 +12492,725 @@
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
     </row>
-    <row r="35" spans="1:102">
+    <row r="35" spans="1:104">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
+        <v>21191571000000.0</v>
+      </c>
+      <c r="C35">
+        <v>21446623000000.0</v>
+      </c>
+      <c r="D35">
         <v>17358591000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>22612314000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>20630511000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>19899218000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>19403426000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>17604162000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>19246343000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>19769860000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>18619349000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>16820778000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>16767883000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>11733441000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>16071447000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>13838891000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>14730273000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>13936291000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>13421387000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>13079740000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>12921976000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>11568915000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>12336061000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>12302456000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>11506030000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>11177166000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>11746205000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>11576209000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>11246955000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>11235793000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>11167464000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>11135586000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>11419637000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>11355803000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>11062142000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>12194003000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>12112262000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>11741565000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>11581178000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>12577232000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>12715241000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>12760132000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>12692081000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>13659876000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>13863435000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>14699689000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>13723495000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>14087541000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>13756767000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>14039494000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>13376621000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>14054121000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>12658769000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>12931830000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>11998367000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>13045979000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>12270006000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>12113988000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>12650625000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>23932779000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>12786261000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>13444937000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>23932779000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>11103871000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>12259537000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>9243097000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>11898690000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>10813166000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>9946934000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>11970629000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>11909753000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>5746328000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>17349899498000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>17230883764000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>12690075000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>17592489394000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>13067755120000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>14454091634000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>11602002551000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>6997083313000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>13163330323000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>6282180433000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>4885004782000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>3255932029590.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>4809372545000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>4575564220000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>4576912931000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>2929304403800.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>3514581259000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>3272865747000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>3221017681000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>2219303033950.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>3057872366000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>2980479066000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>6250693088000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>1903551452700.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>5032977325000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>5633567903000.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
+      <c r="CY35"/>
+      <c r="CZ35"/>
     </row>
-    <row r="36" spans="1:102">
+    <row r="36" spans="1:104">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
+        <v>16892941000000.0</v>
+      </c>
+      <c r="C36">
+        <v>17007553000000.0</v>
+      </c>
+      <c r="D36">
         <v>1598457000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>41911016000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>39896989000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>39463741000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>41523997000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>18485466000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>42721028000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>46075250000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>40995674000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>41042133587000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>41693558000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-21042116000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>40091469000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>37709781000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>39158284000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>37250311000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>32364352000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>34925254000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>32729346000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>28520000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>32424191000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>35186242000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>28864000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>31804810000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>33398625000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>36966096000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>18523000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>18900000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>5200360000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>36597946035000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>36608253000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>102662000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>31785597000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>35911656000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>35757982000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>36083515000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>34592295000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>34951241000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>34672964000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>35221195000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>32123579000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>35979919000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>120187000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>124072000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>34485618000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>37145111000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>116754000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-22363216000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>36523812000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-21573491000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>114758000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>35159823000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>31421531000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>31927152000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>28511530000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>-17304374000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>28664931000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>30263038000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>-17730838000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>-18834091000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>30677322000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>-16333079000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>-16659604000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>-16659604000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>-17548070000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>-14961076000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>-14181732000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>-14077958000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>-12636271000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>-11244605000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>-11331567343680.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>-13090165797970.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>21511673096920.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>-18234157002710.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>-19849700835830.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>-23654904259140.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>-13734668163360.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>-23822033742010.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>21115858519620.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>-19648648483600.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>-31114995764850.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>-30821098810810.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>-30597299615960.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>-30145304742000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>17581899725600.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>-31033347796200.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>-29019698378640.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>-14500163396040.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>9208403310850.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>-6021876905940.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>-11528211158300.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>-7494850359360.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>4358402639680.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>-5646276167200.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>4827655589436.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>1.0</v>
       </c>
-      <c r="CT36"/>
-      <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
+      <c r="CY36"/>
+      <c r="CZ36"/>
     </row>
-    <row r="37" spans="1:102">
+    <row r="37" spans="1:104">
       <c r="A37" t="s">
         <v>63</v>
       </c>
-      <c r="B37"/>
-[...4 lines deleted...]
-      <c r="G37"/>
+      <c r="B37">
+        <v>150451000000.0</v>
+      </c>
+      <c r="C37">
+        <v>159438000000.0</v>
+      </c>
+      <c r="D37">
+        <v>147047000000.0</v>
+      </c>
+      <c r="E37">
+        <v>162775000000.0</v>
+      </c>
+      <c r="F37">
+        <v>123376000000.0</v>
+      </c>
+      <c r="G37">
+        <v>112937000000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...4 lines deleted...]
-      </c>
+      <c r="AA37"/>
+      <c r="AB37"/>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
-      <c r="AI37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
@@ -13068,1527 +13234,1547 @@
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
     </row>
-    <row r="38" spans="1:102">
+    <row r="38" spans="1:104">
       <c r="A38" t="s">
         <v>64</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>61977452266000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>62140000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>494678000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>53227000000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>60529845000000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>51637474000000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>57458630000000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>203000000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>26512059000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>27503331000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>27503331000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>31503311000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>24694116000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>26107873000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>24356837000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>21559920000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>21629677000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>19511180000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>19511180000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>25280771000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>63860898000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>60889306000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>59905396000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>24754681000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>64566992000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>64907928000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>61090349000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>56934728000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>64166258000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>63112075000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>61099522000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>57252295000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>63176016000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>62466234000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>63482433000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>60086430000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>61282355000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>61827642000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>62540390000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>59500631000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>64794099000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>63997239000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>65081572000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>61265496000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>67432147000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>65973530000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>18088039000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>18088039000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>18816315000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>18816315000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>62338889000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>57072309000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>58803105000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>52332567000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>15573740000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>16511141000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>16511141000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>16957898000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>18158685000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>16996095000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>14542735000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>15925657000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>15925657000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>14593624000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>13251861000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>11884403000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>11235519000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>9655040000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>8726609000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>9862774281000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>10878929583560.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>12573138080640.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>5472001878980.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>6475032417470.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>11868710826720.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>20523121540800.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>11462769755290.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>30486211565060.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>10961291708200.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>1779425639100.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>-9634489259810.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>4037331237940.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>2225389565040.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>1268828269200.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>1268828269200.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>2247276321720.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>1113322478120.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>9326112957260.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>9326112957260.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>1731935732560.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>6327904242240.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>4945124025350.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>4945124025350.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>5318309162622.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>4529955866692.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>7407995000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>8365000000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>15044982000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>16325969000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>16111107000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:102">
+    <row r="39" spans="1:104">
       <c r="A39" t="s">
         <v>65</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
         <v>52277838000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>-13841646380000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>30635000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>494678000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>28003000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>-1563408000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>259213000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>-2020468000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>22811000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>23660000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>29016000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-10671758000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>28165000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>19315000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>22287000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>23049000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>17165000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>16617000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>19324000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>19449583000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>18741000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>17226000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>18562433000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>20150000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>16262000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>15387000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>21625813000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>19194672000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>20400292000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>13765000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>17230000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>20341680000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>14561000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>9601000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>11508000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>12532000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>10699000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>10065000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>11685000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>12259000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>30997000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>11151000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>19369485000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>19061372000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>10741000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>17710031000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>18227323000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>18227323000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>8778000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>19207156000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>17624423000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>18527037000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>16103178000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>15833713000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>15567620000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>15567620000000.0</v>
       </c>
-      <c r="BF39"/>
-      <c r="BG39">
+      <c r="BH39"/>
+      <c r="BI39">
         <v>16823722000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>16823722000000.0</v>
       </c>
-      <c r="BI39"/>
-      <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
-      <c r="CE39">
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39">
         <v>-414522049160.0</v>
       </c>
-      <c r="CF39"/>
-      <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
-      <c r="CT39">
+      <c r="CT39"/>
+      <c r="CU39"/>
+      <c r="CV39">
         <v>3738794000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>5360000000.0</v>
       </c>
-      <c r="CV39"/>
-      <c r="CW39"/>
       <c r="CX39"/>
+      <c r="CY39"/>
+      <c r="CZ39"/>
     </row>
-    <row r="40" spans="1:102">
+    <row r="40" spans="1:104">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
+        <v>22931717000000.0</v>
+      </c>
+      <c r="C40">
+        <v>22846714000000.0</v>
+      </c>
+      <c r="D40">
         <v>38080992000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>17263178000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>17143180000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>16367308000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>14947049000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>20013446000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>14641282000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>15145426000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>13761911000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>13256133000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>13643089000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-46959000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>14289436000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>13731991000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>14650825000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>13696768000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>11836150000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>12132402000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>11485815000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>11626711000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>11180411000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>11356732000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>10310397000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>10073510000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>10202635000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>10234898000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>10349190000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>9709335000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>10001940000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>9288096000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>10121648000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>9682061000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>9768520000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>10383770000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>10057519000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>9499787000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>9698029000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>10125630000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>8966665000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>8894380000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>10078717000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>10628261000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>11160962000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>11595508000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>11662924000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>12434279000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>12256740000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>13166024000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>12526513000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>11453876000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>11304549000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>11275334000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>9909269000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>8568209000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>8028564000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>7251453000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>8762618000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>9501498000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>8379185000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>8673315000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>9501498000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>8874110000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>9263717000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>-1173310000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>8735518000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>8034259000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>8310583000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>6111714000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>5192388000000.0</v>
       </c>
-      <c r="BS40"/>
-      <c r="BT40">
+      <c r="BU40"/>
+      <c r="BV40">
         <v>423227725000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>519222605000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>4832717000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>439029850000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>496136313000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>463698492000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>419204699000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>370811251000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>370025021840.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>350435178000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>183733524750.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>-79487875210.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>246681041380.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>314014746520.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>299072446700.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>-14467474200.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>237702211520.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>311364877640.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>162218524250.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>-65630029320.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>243421046920.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>371497009040.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>227452367980.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>-19598526750.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>177505356472.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>282701397351.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>13276436000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>12319000000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>4506962000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>3201215000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>4247279000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:102">
+    <row r="41" spans="1:104">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>2551806000000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>2597829000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>2353070000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>6847000000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>6451000000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>2780904000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2547794000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>5654000000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>5088000000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>2581631000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>2381148000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1825556000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>2125038000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1705519000000.0</v>
       </c>
-      <c r="AA41">
-[...2 lines deleted...]
-      <c r="AB41">
+      <c r="AC41">
+        <v>0.0</v>
+      </c>
+      <c r="AD41">
         <v>1713369000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1750821000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>1821490000000.0</v>
       </c>
-      <c r="AE41">
-[...4 lines deleted...]
-      </c>
       <c r="AG41">
+        <v>0.0</v>
+      </c>
+      <c r="AH41">
+        <v>0.0</v>
+      </c>
+      <c r="AI41">
         <v>14333008701.93</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>92047815000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>95722532000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>94508354000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>89438506000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>91346945000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>91229414000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>93750036000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>92038241000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>93092422000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>91749339000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>96387414000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>98192590000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>99324925000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>110226658000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>118422798000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>140036710000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>124686055000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>116615884000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>117553963000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>115809223000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>106722239000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>103299642000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>110902144000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>100886806000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>110509792000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>106340439000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>121371833000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>120751613000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>116329904000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>114370026000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>115989274000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>102718273000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>94705000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>92922272000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>99732999000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>68041133000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>52989000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>56120959000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>53334633000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>60462598000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>58134000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>56025969000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>60506027000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>70012457000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>47456000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>48745539000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>13028087000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>12726705000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>10355000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>19531600000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>13447303000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>13612000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>10321000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>11236424000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>32746543000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>9663611000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>8723900000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>2608000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>2706000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>3397000000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>8769000000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>5754000000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>6512444000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>6531163000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>993783000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>1223000000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>7158547000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>5563086000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CZ41">
         <v>6439142000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:102">
+    <row r="42" spans="1:104">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42">
+        <v>530265000000.0</v>
+      </c>
+      <c r="C42">
+        <v>520853000000.0</v>
+      </c>
+      <c r="D42">
         <v>551168000000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>523221000000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>510481000000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>516887000000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>561199000000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>550670000000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>539060000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>527766000000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>589987000000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>621013000000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>611467000000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>611467000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>621069000000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>578705000000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>567427000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>559574000000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>585152000000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>577331000000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>610402000000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>602580000000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>604876000000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>596895000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>449918000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>441758000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>439628000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>469896000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>542481000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>580438000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>578793000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>572715000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>518466000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>522198000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>517293000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>522627000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>469267000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>504666000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>498537000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>495735000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>519925000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>534200000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>544189000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>539599000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>533928000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>523145000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>531602000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>561961000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>560826000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>556650000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>611548000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>607434000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>602397000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>597907000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>620750000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>614961000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>609721000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>1199233000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>598952000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>1143116000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>1178075000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>1148537000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>1143116000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>1138860000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>1133908000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>1133908000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>1165765000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>1160263000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>673232000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>276822000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>297511000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>108493000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>286107876000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>283984709540.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>96652000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>280317429480.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>275682315790.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>271445279160.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>268983790560.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>265579422430.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>263561682230.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>262253777000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>263653488000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>75354033260.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>73868149740.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>89179744320.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>122352693260.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>121690953200.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>121272146640.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>120826538360.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>121351132200.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>121286867910.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>120985724300.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>112814372160.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>116321594920.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>124361560650.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>150126918922.83</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>149948011745.52</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42"/>
       <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
+      <c r="CY42"/>
+      <c r="CZ42"/>
     </row>
-    <row r="43" spans="1:102">
+    <row r="43" spans="1:104">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...4 lines deleted...]
-      </c>
+      <c r="AA43"/>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
-      <c r="AI43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
+      <c r="AI43">
+        <v>0.0</v>
+      </c>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
@@ -14612,103 +14798,105 @@
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
     </row>
-    <row r="44" spans="1:102">
+    <row r="44" spans="1:104">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...4 lines deleted...]
-      </c>
+      <c r="AA44"/>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
@@ -14732,1265 +14920,1287 @@
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
     </row>
-    <row r="45" spans="1:102">
+    <row r="45" spans="1:104">
       <c r="A45" t="s">
         <v>71</v>
       </c>
       <c r="B45">
+        <v>1313469000000.0</v>
+      </c>
+      <c r="C45">
+        <v>1181301000000.0</v>
+      </c>
+      <c r="D45">
         <v>1144264000000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1102059000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>999388000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>949801000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>982571000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1031503000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>964402000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1011672000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>978390000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>969637000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>971967000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>952304000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>924270000000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>906654000000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>914053000000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
         <v>466516000000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>464449000000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>458602000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>466373000000.0</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>440512000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>460101000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>459166000000.0</v>
       </c>
-      <c r="AC45">
-[...2 lines deleted...]
-      <c r="AD45">
+      <c r="AE45">
+        <v>0.0</v>
+      </c>
+      <c r="AF45">
         <v>349365000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>321930000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>323938000000.0</v>
       </c>
-      <c r="AG45">
-[...2 lines deleted...]
-      <c r="AH45">
+      <c r="AI45">
+        <v>0.0</v>
+      </c>
+      <c r="AJ45">
         <v>338984000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>325284000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>335189000000.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>349696000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>340286000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>336703000000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>355507000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>370259000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>388620000000.0</v>
       </c>
-      <c r="AS45"/>
-      <c r="AT45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>401069000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>426740000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>413385000000.0</v>
       </c>
-      <c r="AW45"/>
-      <c r="AX45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>408917000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>428851000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>421042000000.0</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>428241000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>1097812000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>1067634000000.0</v>
       </c>
-      <c r="BE45"/>
-      <c r="BF45">
+      <c r="BG45"/>
+      <c r="BH45">
         <v>1045950000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>392036000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>1054780000000.0</v>
       </c>
-      <c r="BI45"/>
-      <c r="BJ45">
+      <c r="BK45"/>
+      <c r="BL45">
         <v>392036000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>382275000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>387432000000.0</v>
       </c>
-      <c r="BM45"/>
-      <c r="BN45">
+      <c r="BO45"/>
+      <c r="BP45">
         <v>357194000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>364968000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>377929000000.0</v>
       </c>
-      <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BS45"/>
+      <c r="BT45">
         <v>357256000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>388546000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>366006149520.0</v>
       </c>
-      <c r="BU45"/>
-      <c r="BV45">
+      <c r="BW45"/>
+      <c r="BX45">
         <v>388573143480.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>458142401690.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>449519477850.0</v>
       </c>
-      <c r="BY45"/>
-      <c r="BZ45">
+      <c r="CA45"/>
+      <c r="CB45">
         <v>423210589440.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>364859224450.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>352910626900.0</v>
       </c>
-      <c r="CC45"/>
-      <c r="CD45">
+      <c r="CE45"/>
+      <c r="CF45">
         <v>331567801650.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>304723206600.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>262793601840.0</v>
       </c>
-      <c r="CG45"/>
-      <c r="CH45">
+      <c r="CI45"/>
+      <c r="CJ45">
         <v>261433712680.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>282372262400.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>278419719600.0</v>
       </c>
-      <c r="CK45"/>
-      <c r="CL45">
+      <c r="CM45"/>
+      <c r="CN45">
         <v>200792337300.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>195174270200.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>181088309920.0</v>
       </c>
-      <c r="CO45"/>
-      <c r="CP45">
+      <c r="CQ45"/>
+      <c r="CR45">
         <v>184746062520.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>182206909300.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>181275860769.75</v>
       </c>
-      <c r="CS45"/>
-      <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45"/>
     </row>
-    <row r="46" spans="1:102">
+    <row r="46" spans="1:104">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
+        <v>695208000000.0</v>
+      </c>
+      <c r="C46">
+        <v>562673000000.0</v>
+      </c>
+      <c r="D46">
         <v>543847000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>516252000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>442280000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>414971000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>436454000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>469488000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>444335000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>451329000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>448785000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>466800000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>462873000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>462873000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>460045000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>445337000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>430675000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>432335000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>419047000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>433678000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>460051000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>466516000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>464449000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>458602000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>466373000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>433106000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>440512000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>460101000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>459166000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>498029000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>349365000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>321930000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>323938000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>337683000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>338984000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>325284000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>335189000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>355876000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>349696000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>340286000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>336703000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>348106000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>355507000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>370259000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>388620000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>403844000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>401069000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>426740000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>413385000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>407982000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>408917000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>428851000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>421042000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>434256000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>428241000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1097812000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1067634000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1049113000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>1045950000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>392036000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>1054780000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>1086945000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>392036000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>382275000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>387432000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>387432000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>399693000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>364968000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>377929000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>355283000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>357256000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>388546000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>366006149520.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>386363639980.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>389151000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>458142401690.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>449519477850.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>430814694420.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>423210589440.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>364859224450.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>352910626900.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>331195599600.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>331567801650.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>304723206600.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>262793601840.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>256779985200.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>300680939440.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>282372262400.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>278419719600.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>195976077520.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>200792337300.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>195174270200.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>181088309920.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>181317366720.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>184746062520.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>182206909300.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>181275860769.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>241740574625.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
+      <c r="CY46"/>
+      <c r="CZ46"/>
     </row>
-    <row r="47" spans="1:102">
+    <row r="47" spans="1:104">
       <c r="A47" t="s">
         <v>73</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>516252000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>442280000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>414971000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>436454000000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>469488000000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>444335000000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>462873000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>460045000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>464316000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>445337000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>430675000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>432335000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>419047000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>433678000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>460051000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>466516000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>464449000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>458602000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>466373000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>433106000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>440512000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>460101000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>459166000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>498029000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>349365000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>2233.14</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>2843432082.51</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>3045069660.49</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>3191940000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>2886538000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>2975755000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>3166157000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>3138821000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>2913906000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>3326776000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>3387234000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>3162311000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>3078566000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>3243636000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>3307486000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>3343356000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>3560617000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>3769697000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>4028258000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>3970839000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>4074594000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>4283671000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>4377139000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>4548014000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>12670960000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>13701668000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>13145132000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>12692028000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>13699143000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>13691329000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>13478981000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>4737022000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>4680727000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>4638238000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>4516815000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>3824000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>3921014000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>4223142000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>3684744000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>3603000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>4279612000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>3467472000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>3635245000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>3897000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>4087333000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>3907184000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>3491328000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>3592000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>3065888000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>2993135000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>2889128000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>2817000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>2580565000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>6141257000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>6283000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>6586000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>2751850000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>2530027000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>1791913000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>1926000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>1820000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>1624000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>1514000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>1566000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>1534000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>1489725000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>1406024000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>822864000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>883000000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>7904126000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>882669000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>969425000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:102">
+    <row r="48" spans="1:104">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48">
+        <v>2153428000000.0</v>
+      </c>
+      <c r="C48">
+        <v>2151990000000.0</v>
+      </c>
+      <c r="D48">
         <v>2013986000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>2067359000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>1975904000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>1963109000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>1867379000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1895951000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>1794479000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>1764334000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1705725000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>1693511000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>1642918000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>1642918000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>1631772000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>1675557000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>1608564000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>1606779000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>1606987000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>1618317000000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>1557697000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>1579330000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>1533713000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>1734915000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>1775691000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1769225000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1645451000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>1695182000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1638347000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>1548250000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>1486825000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>1496085000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>1681445000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>1703081000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>1696890000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>1712489000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>1736867000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>1716773000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>1663234000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>1641167000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>1571328000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>1542199000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>1516577000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>1546817000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>1512565000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>1502500000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>1437940000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>1403294000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>1335236000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>1304962000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>1287003000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>1259206000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>1210878000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>1202417000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>1136523000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>1076367000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>1056255000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>1060836000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>1058945000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>1069334000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>1026367000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>1087105000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>1069334000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>1071839000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>1058450000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>1058450000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>1071801000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>1070463000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>1060227000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>1043638000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>1038557000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>1254391000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>1607502399600.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>1704545470500.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>1779783000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>1957304156720.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>1945850981130.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>1973151006090.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>1915169301600.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>1915957330350.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>1851069351730.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>1826271171100.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>1822504735800.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>1761725329320.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>1650629760780.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>1614552684480.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>1606884407100.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>1598809808400.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>1572686250120.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>1589994591200.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>1551292824000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>1496407563940.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>1480151616920.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>1444790430720.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>1405886862740.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>1462643990300.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>1446626574589.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>1430116440614.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>10641989000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>10889000000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>8822336000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>11988258000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>10334946000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:102">
+    <row r="49" spans="1:104">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...4 lines deleted...]
-      </c>
+      <c r="AA49"/>
+      <c r="AB49"/>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
-      <c r="AI49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
@@ -16014,1145 +16224,1171 @@
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
     </row>
-    <row r="50" spans="1:102">
+    <row r="50" spans="1:104">
       <c r="A50" t="s">
         <v>76</v>
       </c>
       <c r="B50">
+        <v>2001260000000.0</v>
+      </c>
+      <c r="C50">
+        <v>1933441000000.0</v>
+      </c>
+      <c r="D50">
         <v>1752669000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1314714000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1221743000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>1322134000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>1117292000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>992255000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>897073000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>1186187000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1054717000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>874631000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1065078000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>827318000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1008541000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1079047000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>1273660000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>1337955000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>1050141000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>1042810000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>1188794000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1500334000000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1368098000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>1335006000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>1346414000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>1392377000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>1486733000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>1067890000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>950061000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>750350000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>841758000000.0</v>
       </c>
-      <c r="AE50">
-[...4 lines deleted...]
-      </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
       <c r="AH50">
+        <v>0.0</v>
+      </c>
+      <c r="AI50">
+        <v>0.0</v>
+      </c>
+      <c r="AJ50">
         <v>25566998000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>27671056000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>27487764000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>28685509000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>27719548000000.0</v>
       </c>
-      <c r="AM50"/>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>26448052000000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>25687355000000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>28031193000000.0</v>
       </c>
-      <c r="AY50"/>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
     </row>
-    <row r="51" spans="1:102">
+    <row r="51" spans="1:104">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
+        <v>33750171000000.0</v>
+      </c>
+      <c r="C51">
+        <v>35179597000000.0</v>
+      </c>
+      <c r="D51">
         <v>17297625000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>32012467000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>31788299000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>30970382000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>31346280000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>32214676000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>32449883000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>33422421000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>30960155000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>32095682000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>31590041000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>12798519000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>28752776000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>27333276000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>27861283000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>26380383000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>23477425000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>25019184000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>23728852000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>22912740000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>23302926000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>24955666000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>25190196000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>24379061000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>26521451000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>28683427000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>28255516000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>25908679000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>24212335000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>28966032000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>27740636000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>25402637000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>23298635000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>25949111000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>25902815000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>27082204000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>25172424000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>24304069000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>25371796000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>25987451000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>23461043000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>24382452000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>24260550000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>23121463000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>21884319000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>23236966000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>23638904000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>22629198000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>23581384000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>23854759000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>23331566000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>23235737000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>21581637000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>23309533000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>20762235000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>21295861000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>20509698000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>9569994000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>22098840000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>24458752000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>9569994000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>19448234000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>19955462000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>10416407000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>18942061000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>15480977000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>13839191000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>13841254000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>11667189000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>6654192000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>10713998195000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>12107901558000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>10949564000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>16747848718000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>19374232085000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>25530142835000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>26754756086000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>31957263562000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>20618006672000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>26849976870000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>30430673721000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>13415734444990.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>31799160510000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>29678885806000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>29923758514000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>3307408250800.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>28662704873000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>10451006172000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>10977169040000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>4409866120420.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>10004460078000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>7127544967000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>3450126819000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>3171635522900.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>3636001883000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>3441412436000.0</v>
       </c>
-      <c r="CT51"/>
-      <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
+      <c r="CY51"/>
+      <c r="CZ51"/>
     </row>
-    <row r="52" spans="1:102">
+    <row r="52" spans="1:104">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
+        <v>17667782000000.0</v>
+      </c>
+      <c r="C52">
+        <v>18041951000000.0</v>
+      </c>
+      <c r="D52">
         <v>1752669000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>16729702000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>16848168000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>16700149000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>17405050000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>17798006000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>18826556000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>19836959000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>17925020000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>19813582000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>19656338000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1065078000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>17232866000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>17008576000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>17237854000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>16440321000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>13624697000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>15686577000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>14652116000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>14375728000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>14728527000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>16696470000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>16773890000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>16182529000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>17835915000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>20455108000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>20018877000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>17565174000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>15878261000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>20790742000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>19626033000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>17654147000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>15502507000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>17790667000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>17868574000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>19237527000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>17638947000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>16433323000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>17594193000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>17825322000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>14855211000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>15540359000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>15324144000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>14019150000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>12879400000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>14058558000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>14487878000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>13637161000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>14539821000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>15055214000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>14875568000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>14698539000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>13182762000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>14044127000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>11864675000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>12176793000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>11113906000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>1167077000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>12051697000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>13973291000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>1167077000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>10339978000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>10712365000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>1173310000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>11188994000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>8838900000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>7776841000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>7900893000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>6184161000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>907864000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>5089753148000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>6328589694000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>5725138000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>5920308581000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>13553557651000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>20172670220000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>21740794548000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>27346347673000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>16186322622000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>22880668612000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>26832509824000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>10159802415400.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>28264836197000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>26299150968000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>27094848435000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>378103847000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>25950258529000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>7923654304000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>8589971252000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>2190563086470.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>7862399466000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>5083712616000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>1496254349000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>1268084070200.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>1812609423000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>1591930758000.0</v>
       </c>
-      <c r="CT52"/>
-      <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52"/>
     </row>
-    <row r="53" spans="1:102">
+    <row r="53" spans="1:104">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53">
+        <v>27982436000000.0</v>
+      </c>
+      <c r="C53">
+        <v>28837153000000.0</v>
+      </c>
+      <c r="D53">
         <v>709639000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>39478957000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>27818943000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>37198257000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>23629649000000.0</v>
       </c>
       <c r="H53"/>
       <c r="I53">
+        <v>23629649000000.0</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53">
         <v>581478000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>545842000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>489290000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>454862000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>454862000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>381110000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>5080887000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>4678059000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>5273846000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>320754000000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>5145711000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>342778000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>345724000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>345724000000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
-[...4 lines deleted...]
-      </c>
+      <c r="AA53"/>
+      <c r="AB53"/>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
+        <v>0.0</v>
+      </c>
+      <c r="AF53">
+        <v>0.0</v>
+      </c>
+      <c r="AG53">
         <v>30303.4</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>42166179504.06</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>159708886784.8</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>98477449000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>114886877000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>117408736000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>119498533000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>106739423000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>100307407000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>111906590000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>112888372000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>85640874000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>83419739000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>85057357000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>80954398000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>77214588000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>78306091000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>81432856000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>90698707000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>100186376000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>99978052000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>105865205000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>111831872000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>97101074000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>104833968000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>108561640000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>111370255000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>103699854000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>119503338000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>124830711000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>124539423000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>121903455000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>95632631000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>101872262000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>85164674000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>79288000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>73113183000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>53453123000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>336050000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>34960000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>31073004000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>34291344000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>31915880000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>41663000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>33674219000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>40194885000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>70512554000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>74054000000.0</v>
       </c>
-      <c r="CA53"/>
-      <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53">
         <v>75268000000.0</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>71479000000.0</v>
       </c>
-      <c r="CI53"/>
-      <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53">
         <v>2815000000.0</v>
       </c>
-      <c r="CM53"/>
-      <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>-961028269460.0</v>
       </c>
-      <c r="CQ53"/>
-      <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
-[...1 lines deleted...]
-      </c>
+      <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53">
+        <v>3158244000.0</v>
+      </c>
+      <c r="CW53"/>
+      <c r="CX53">
         <v>2588601000.0</v>
       </c>
-      <c r="CW53"/>
-      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
     </row>
-    <row r="54" spans="1:102">
+    <row r="54" spans="1:104">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...4 lines deleted...]
-      </c>
+      <c r="AA54"/>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
-      <c r="AI54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
@@ -17176,1319 +17412,1345 @@
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
     </row>
-    <row r="55" spans="1:102">
+    <row r="55" spans="1:104">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>67482102000000.0</v>
+      </c>
+      <c r="C55">
+        <v>68224010000000.0</v>
+      </c>
+      <c r="D55">
         <v>62645925000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>61935173000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>60367700000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>58101087000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>56802170000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>60529845000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>57458630000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>59741126000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>55147203000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>54752735000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>54815293000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>54815293000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>52493241000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>49242426000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>51531980000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>48903281000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>43412156000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>45215357000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>43346552000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>41830204000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>42516480000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>44592245000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>42684437000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>41545394000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>43999815000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>46242334000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>45677106000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>42532614000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>40969439000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>45113023000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>45360339000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>42828467000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>40343947000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>44479642000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>44105700000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>44477783000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>42852078000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>43052109000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>42957438000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>42918447000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>41090167000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>43494765000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>43960331000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>43996483000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>41783236000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>44103284000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>43802094000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>43930988000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>43520314000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>43634418000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>41868413000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>41954813000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>37942439000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>38562229000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>35394322000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>35254342000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>35697312000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>36692990000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>36935671000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>39713079000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>36692990000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>33300907000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>34296293000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>34296293000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>33935100000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>29809630000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>27661398000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>27539700000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>24837848000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>22454509000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>24666313682880.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>26026232189230.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>25236054000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>26193920183670.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>29352875574970.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>37375206885720.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>35952752827680.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>36923872554870.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>32662055565060.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>31592647467100.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>35092396955250.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>36177022551000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>36029048199760.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>34167045002640.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>34505496923660.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>34076852900600.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>32521734243000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>29994345298480.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>29773979851600.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>27892119029340.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>27257804915840.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>24756407383680.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>21152126453120.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>19456467125800.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>18954909891607.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>18088600059356.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>136983541000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>140409000000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>136578174000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>141058295000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>141124608000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:102">
+    <row r="56" spans="1:104">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
+        <v>39326386000000.0</v>
+      </c>
+      <c r="C56">
+        <v>40754938000000.0</v>
+      </c>
+      <c r="D56">
         <v>59083761000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>50553494000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>39551422000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>47972696000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>7183655000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>34171909000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>7529071000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>6245261000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>6861290000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>6969056000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>6566971000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>6269846000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>6215238000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>6163876000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>6492496000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>5926856000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>5794215000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>5180640000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>5755840000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>24808930000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>5431718000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>5117765000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>24479568000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>5595616000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>6160578000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>4670925000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>26446284000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>23974879000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>25004150000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>4596509000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>4760365000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>24557412000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>4387860000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>4311219000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>4359345000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>4450961000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>4294529000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>4332863000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>4668363000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>4073660000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>5294808000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>3747238000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>23923423000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>22911394000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>3597939000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>3064390000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>21630658000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>3479733000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>3443900000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>3244612000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>21333964000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>3043700000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>2709391000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>2487640000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>2888457000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>2376228000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>2876616000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>3106991000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>2246935000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>2720303000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>3106991000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>2425093000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>1711032000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>1711032000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>1793406000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>1596693000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>1595263000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>2226223000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>2546537000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>2483295000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>3471972058200.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>2057136807700.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>1837405000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>2487761301980.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>3028142321670.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>1851591799860.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>1694963123520.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>1639069057570.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>2252254375420.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>982707275300.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>2197975551300.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>14990413000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>1394417345860.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>1796350695600.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>1715082362840.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>1774676835200.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>1254759542640.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>14380859424320.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>14297853114750.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>12544129166140.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>13997658024980.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>10933652782080.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>10266265550840.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>8865066933250.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>7974995990180.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>8009485145817.0</v>
       </c>
-      <c r="CT56"/>
-      <c r="CU56"/>
       <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
+      <c r="CY56"/>
+      <c r="CZ56"/>
     </row>
-    <row r="57" spans="1:102">
+    <row r="57" spans="1:104">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
+        <v>42364768000000.0</v>
+      </c>
+      <c r="C57">
+        <v>42783674000000.0</v>
+      </c>
+      <c r="D57">
         <v>41432419000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>35508267000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>36128530000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>34612918000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>33817745000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>39250577000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>34815901000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>36408069000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>33079341000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>34571308000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>34675162000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2393854000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>33075955000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>32203627000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>33574406000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>31851865000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>27017966000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>29256402000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>27622944000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>27456969000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>27423968000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>29436397000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>28392353000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>27537585000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>29522346000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>31876502000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>31641976000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>28569953000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>27121182000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>31271426000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>31094692000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>28627465000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>26481981000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>29379958000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>29101031000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>29825429000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>28427109000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>27606898000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>27542240000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>27459035000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>25655071000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>26997614000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>27301960000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>26479813000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>25314795000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>27243763000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>27430109000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>27377820000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>27590480000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>27051831000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>26798338000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>26628114000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>23625089000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>23081167000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>20736869000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>20751497000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>20657550000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>10668575000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>21835037000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>23852998000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>10668575000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>20118948000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>19976082000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>1173310000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>19924512000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>16873159000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>16087424000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>14012607000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>11376549000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>907864000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>5512980873000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>6847812299000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>10557855000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>6359338431000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>14049693964000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>20636368712000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>22159999247000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>27717158924000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>17375005874000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>23231103790000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>28073799862000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>10843185544620.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>29352661007000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>27747989053000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>28059300778000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>905602321200.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>27179927283000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>24889288109000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>24766056324000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>16894692335230.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>22493197530000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>20087185789000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>13260425874000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>11950706496350.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>12190107033000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>10753171914000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>111271884000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>114214000000.0</v>
       </c>
-      <c r="CV57"/>
-      <c r="CW57"/>
       <c r="CX57"/>
+      <c r="CY57"/>
+      <c r="CZ57"/>
     </row>
-    <row r="58" spans="1:102">
+    <row r="58" spans="1:104">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>63556339000000.0</v>
+      </c>
+      <c r="C58">
+        <v>64230297000000.0</v>
+      </c>
+      <c r="D58">
         <v>58791010000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>58120581000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>56759041000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>54512136000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>53221171000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>56854739000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>54062244000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>56177929000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>51698690000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>51392086000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>51443045000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>51443045000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>49147402000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>46042518000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>48304679000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>45788156000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>40439353000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>42336142000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>40544920000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>39025884000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>39760029000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>41738853000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>39898383000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>38714751000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>41268551000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>43452711000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>42888931000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>39805746000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>38288646000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>42407012000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>42514329000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>39983268000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>37544123000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>41573961000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>41213293000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>41566994000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>40008287000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>40184130000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>40257481000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>40219167000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>38347152000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>40657490000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>41165395000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>41179502000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>39038290000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>41331304000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>41186876000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>41417314000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>40967101000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>41105952000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>39457107000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>39559944000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>35623456000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>36127146000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>33006875000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>32865485000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>33308175000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>34601354000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>34621298000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>37297935000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>34601354000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>31222819000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>32235619000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>32235619000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>31823202000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>27686325000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>26034358000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>25983236000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>23298452000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>21035506000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>22862880371160.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>24078696062250.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>23247930000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>23951827825070.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>27117449083460.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>35090460345930.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>33762001797600.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>34714242237010.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>30538336197230.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>29513284223000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>33025188825900.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>34183565852940.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>34162033551800.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>32323553273040.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>32636213708140.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>32226144871200.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>30694508541720.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>28162153856760.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>27987074004600.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>26164933976680.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>25551069896360.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>23067664855200.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>19511118962920.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>17732153108650.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>17223084358943.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>16386739816485.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>124114671000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>127025000000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>125136179000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>126007878000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>127673094000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:102">
+    <row r="59" spans="1:104">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...4 lines deleted...]
-      </c>
+      <c r="AA59"/>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
-      <c r="AI59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
@@ -18512,685 +18774,695 @@
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
     </row>
-    <row r="60" spans="1:102">
+    <row r="60" spans="1:104">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
+        <v>3775312000000.0</v>
+      </c>
+      <c r="C60">
+        <v>3834275000000.0</v>
+      </c>
+      <c r="D60">
         <v>3707868000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>3651817000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>3485283000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>3476014000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>3470879000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>3569930000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>3300761000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>3462951000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>3350189000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>3279524000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>3291440000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>3291440000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>3265436000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>3138826000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>3162974000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>3055483000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>2914605000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>2807880000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>2734086000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2739227000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>2694938000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>2793623000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2731396000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2779503000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>2653467000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>2701167000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>2707878000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>2662726000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>2631061000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>2662943000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>2800777000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>2797225000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>2749320000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>2841715000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>2836212000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>2847020000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>2789916000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>2807241000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>2639363000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>2642277000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>2700239000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>2804661000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>2761660000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>2783301000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>2707774000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>2714447000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>2561088000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>2467654000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>2513680000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>2492494000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>2379189000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>2369007000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>2294371000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>2167890000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>2096607000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>2099723000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>2107241000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>2082754000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>2037558000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>2101667000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>2082754000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>2061486000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>2051587000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>2051587000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>2101764000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>2109768000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>1615939000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>1544470000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>1539396000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>1419003000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>1803433311720.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>1947536126980.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>1988124000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>2242092358600.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>2235426491510.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>2284746539790.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>2190751030080.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>2209630317860.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>2123719367830.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>2079363244100.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>2067208129350.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>1993456698060.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>1867014647960.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>1843491729600.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>1869283215520.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>1850708029400.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>1827225701280.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>1832191441720.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>1786905847000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>1727185052660.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>1706735019480.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>1688742528480.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>1641007490200.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>1724314017150.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>1731825532663.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>1701860242871.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>12848440000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>13300000000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>11441995000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>15050417000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>13451514000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:102">
+    <row r="61" spans="1:104">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61">
         <v>-113428000000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-74321000000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-74896000000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-91246000000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-93313000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-233315000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-234282000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-243604000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AC61">
         <v>-213408000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-140370000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-100627000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-108968000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-9229028.69</v>
       </c>
-      <c r="AF61">
-[...4 lines deleted...]
-      </c>
       <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
         <v>-1487637000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AK61">
         <v>-1353279000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-1848180000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-1522954000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-1640714000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-1592935000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-1665043000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-1514635000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-1321091000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-1247585000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AT61">
         <v>-1303906000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AU61">
         <v>-1296265000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AV61">
         <v>-1265463000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AW61">
         <v>-1000960000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AX61">
         <v>-1115138000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AY61">
         <v>-1235871000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AZ61">
         <v>-700039000.0</v>
       </c>
-      <c r="AY61">
+      <c r="BA61">
         <v>-700789000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BB61">
         <v>-810367000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BC61">
         <v>-836105000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BD61">
         <v>-748874000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-862408000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-1032007000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BG61">
         <v>-1057386000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BH61">
         <v>-1211249000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BI61">
         <v>-1302572000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BJ61">
         <v>-1313538000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BK61">
         <v>-1172346000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BL61">
         <v>-1180425000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BM61">
         <v>-1201261000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BN61">
         <v>-1183383000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BO61">
         <v>-701085000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BP61">
         <v>-733000000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BQ61">
         <v>-749237000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BR61">
         <v>-785619000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BS61">
         <v>-766241000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BT61">
         <v>-776000000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BU61">
         <v>-852847000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BV61">
         <v>-737153000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BW61">
         <v>-737346000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BX61">
         <v>-807000000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BY61">
         <v>-691782000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BZ61">
         <v>-675063000.0</v>
       </c>
-      <c r="BY61">
+      <c r="CA61">
         <v>-633658000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CB61">
         <v>-680000000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CC61">
         <v>-679617000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CD61">
         <v>-688406000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CE61">
         <v>-712060000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CF61">
         <v>-705000000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CG61">
         <v>-706447000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CH61">
         <v>-737488000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CI61">
         <v>-609000000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CJ61">
         <v>-315000000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CK61">
         <v>-328039000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CL61">
         <v>-303947000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CM61">
         <v>-305666000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CN61">
         <v>-315000000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CO61">
         <v>-305000000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CP61">
         <v>-292000000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CQ61">
         <v>-322000000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CR61">
         <v>-296000000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CS61">
         <v>-226000000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CT61">
         <v>-7147000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CU61">
         <v>-5148000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CV61">
         <v>-3112000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CW61">
         <v>-1000000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CX61">
         <v>-462000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CY61">
         <v>-1010000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CZ61">
         <v>-100691000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:102">
+    <row r="62" spans="1:104">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...4 lines deleted...]
-      </c>
+      <c r="AA62"/>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
-      <c r="AI62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
+      <c r="AI62">
+        <v>0.0</v>
+      </c>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
@@ -19214,50 +19486,52 @@
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19279,63 +19553,63 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="N1" t="s">
         <v>11</v>
       </c>
       <c r="O1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="P1" t="s">
         <v>12</v>
       </c>
       <c r="Q1" t="s">
         <v>13</v>
       </c>
       <c r="R1" t="s">
         <v>14</v>
       </c>
       <c r="S1" t="s">
         <v>15</v>
       </c>
       <c r="T1" t="s">
         <v>16</v>
       </c>
       <c r="U1" t="s">
         <v>17</v>
       </c>
       <c r="V1" t="s">
         <v>18</v>
       </c>
       <c r="W1" t="s">
         <v>19</v>
       </c>
@@ -19344,51 +19618,51 @@
       </c>
       <c r="Y1" t="s">
         <v>21</v>
       </c>
       <c r="Z1" t="s">
         <v>22</v>
       </c>
       <c r="AA1" t="s">
         <v>23</v>
       </c>
       <c r="AB1" t="s">
         <v>24</v>
       </c>
       <c r="AC1" t="s">
         <v>25</v>
       </c>
       <c r="AD1" t="s">
         <v>26</v>
       </c>
       <c r="AE1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B2">
         <v>2590773000000.0</v>
       </c>
       <c r="C2">
         <v>2844258000000.0</v>
       </c>
       <c r="D2">
         <v>2595294000000.0</v>
       </c>
       <c r="E2">
         <v>1151149000000.0</v>
       </c>
       <c r="F2">
         <v>230109000000.0</v>
       </c>
       <c r="G2">
         <v>215363000000.0</v>
       </c>
       <c r="H2">
         <v>664653000000.0</v>
       </c>
       <c r="I2">
         <v>718348000000.0</v>
       </c>
@@ -19439,51 +19713,51 @@
       </c>
       <c r="Y2">
         <v>648422797050.0</v>
       </c>
       <c r="Z2">
         <v>327060223000.0</v>
       </c>
       <c r="AA2">
         <v>296601349750.0</v>
       </c>
       <c r="AB2">
         <v>274405709720.0</v>
       </c>
       <c r="AC2">
         <v>504791382420.0</v>
       </c>
       <c r="AD2">
         <v>553643000000.0</v>
       </c>
       <c r="AE2">
         <v>437131000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B3">
         <v>68269000000.0</v>
       </c>
       <c r="C3">
         <v>61653000000.0</v>
       </c>
       <c r="D3">
         <v>61340000000.0</v>
       </c>
       <c r="E3">
         <v>61424000000.0</v>
       </c>
       <c r="F3">
         <v>59524000000.0</v>
       </c>
       <c r="G3">
         <v>63846000000.0</v>
       </c>
       <c r="H3">
         <v>63583000000.0</v>
       </c>
       <c r="I3">
         <v>57924000000.0</v>
       </c>
@@ -19528,96 +19802,96 @@
       </c>
       <c r="Y3">
         <v>42843691800.0</v>
       </c>
       <c r="Z3">
         <v>38174898160.0</v>
       </c>
       <c r="AA3">
         <v>33778150200.0</v>
       </c>
       <c r="AB3">
         <v>31262903300.0</v>
       </c>
       <c r="AC3">
         <v>66321985210.0</v>
       </c>
       <c r="AD3">
         <v>47286000000.0</v>
       </c>
       <c r="AE3">
         <v>68750000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4">
         <v>0.0</v>
       </c>
       <c r="O4"/>
       <c r="P4">
         <v>0.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B5">
         <v>539821000000.0</v>
       </c>
       <c r="C5">
         <v>471964000000.0</v>
       </c>
       <c r="D5">
         <v>273850000000.0</v>
       </c>
       <c r="E5">
         <v>149474000000.0</v>
       </c>
       <c r="F5">
         <v>226623000000.0</v>
       </c>
       <c r="G5">
         <v>230671000000.0</v>
       </c>
       <c r="H5">
         <v>248261000000.0</v>
       </c>
       <c r="I5">
         <v>-37701000000.0</v>
       </c>
@@ -19668,51 +19942,51 @@
       </c>
       <c r="Y5">
         <v>446445392850.0</v>
       </c>
       <c r="Z5">
         <v>204814762600.0</v>
       </c>
       <c r="AA5">
         <v>282839881150.0</v>
       </c>
       <c r="AB5">
         <v>47425234440.0</v>
       </c>
       <c r="AC5">
         <v>173181456370.0</v>
       </c>
       <c r="AD5">
         <v>156172000000.0</v>
       </c>
       <c r="AE5">
         <v>372220000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B6">
         <v>608090000000.0</v>
       </c>
       <c r="C6">
         <v>533617000000.0</v>
       </c>
       <c r="D6">
         <v>335190000000.0</v>
       </c>
       <c r="E6">
         <v>210898000000.0</v>
       </c>
       <c r="F6">
         <v>286147000000.0</v>
       </c>
       <c r="G6">
         <v>294517000000.0</v>
       </c>
       <c r="H6">
         <v>311844000000.0</v>
       </c>
       <c r="I6">
         <v>20223000000.0</v>
       </c>
@@ -19757,143 +20031,143 @@
       </c>
       <c r="Y6">
         <v>489289084650.0</v>
       </c>
       <c r="Z6">
         <v>242989660760.0</v>
       </c>
       <c r="AA6">
         <v>316618031350.0</v>
       </c>
       <c r="AB6">
         <v>78688137740.0</v>
       </c>
       <c r="AC6">
         <v>239503441580.0</v>
       </c>
       <c r="AD6">
         <v>203458000000.0</v>
       </c>
       <c r="AE6">
         <v>440970000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7"/>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7">
         <v>0.0</v>
       </c>
       <c r="O7"/>
       <c r="P7">
         <v>0.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8"/>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8">
         <v>930000000.0</v>
       </c>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B9">
         <v>2167713000000.0</v>
       </c>
       <c r="C9">
         <v>1662374000000.0</v>
       </c>
       <c r="D9">
         <v>1378017000000.0</v>
       </c>
       <c r="E9">
         <v>1144971000000.0</v>
       </c>
       <c r="F9">
         <v>1143717000000.0</v>
       </c>
       <c r="G9">
         <v>1198780000000.0</v>
       </c>
       <c r="H9">
         <v>1072799000000.0</v>
       </c>
       <c r="I9">
         <v>1007838000000.0</v>
       </c>
@@ -19944,51 +20218,51 @@
       </c>
       <c r="Y9">
         <v>1147834292400.0</v>
       </c>
       <c r="Z9">
         <v>799313738440.0</v>
       </c>
       <c r="AA9">
         <v>803690616950.0</v>
       </c>
       <c r="AB9">
         <v>565799563120.0</v>
       </c>
       <c r="AC9">
         <v>1323515688820.0</v>
       </c>
       <c r="AD9">
         <v>-34702000000.0</v>
       </c>
       <c r="AE9">
         <v>-17389000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B10">
         <v>539821000000.0</v>
       </c>
       <c r="C10">
         <v>471964000000.0</v>
       </c>
       <c r="D10">
         <v>273850000000.0</v>
       </c>
       <c r="E10">
         <v>149474000000.0</v>
       </c>
       <c r="F10">
         <v>226623000000.0</v>
       </c>
       <c r="G10">
         <v>230671000000.0</v>
       </c>
       <c r="H10">
         <v>248261000000.0</v>
       </c>
       <c r="I10">
         <v>-37701000000.0</v>
       </c>
@@ -20039,51 +20313,51 @@
       </c>
       <c r="Y10">
         <v>446445392850.0</v>
       </c>
       <c r="Z10">
         <v>204814762600.0</v>
       </c>
       <c r="AA10">
         <v>282839881150.0</v>
       </c>
       <c r="AB10">
         <v>47425234440.0</v>
       </c>
       <c r="AC10">
         <v>173181456370.0</v>
       </c>
       <c r="AD10">
         <v>156172000000.0</v>
       </c>
       <c r="AE10">
         <v>372220000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B11">
         <v>165439000000.0</v>
       </c>
       <c r="C11">
         <v>124709000000.0</v>
       </c>
       <c r="D11">
         <v>96630000000.0</v>
       </c>
       <c r="E11">
         <v>57798000000.0</v>
       </c>
       <c r="F11">
         <v>80090000000.0</v>
       </c>
       <c r="G11">
         <v>70274000000.0</v>
       </c>
       <c r="H11">
         <v>28894000000.0</v>
       </c>
       <c r="I11">
         <v>57010000000.0</v>
       </c>
@@ -20134,51 +20408,51 @@
       </c>
       <c r="Y11">
         <v>189383242050.0</v>
       </c>
       <c r="Z11">
         <v>110020914360.0</v>
       </c>
       <c r="AA11">
         <v>110404509450.0</v>
       </c>
       <c r="AB11">
         <v>37279537520.0</v>
       </c>
       <c r="AC11">
         <v>4917662230.0</v>
       </c>
       <c r="AD11">
         <v>98762000000.0</v>
       </c>
       <c r="AE11">
         <v>168671000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B12">
         <v>2590773000000.0</v>
       </c>
       <c r="C12">
         <v>2844258000000.0</v>
       </c>
       <c r="D12">
         <v>2595294000000.0</v>
       </c>
       <c r="E12">
         <v>1151149000000.0</v>
       </c>
       <c r="F12">
         <v>230109000000.0</v>
       </c>
       <c r="G12">
         <v>215363000000.0</v>
       </c>
       <c r="H12">
         <v>664653000000.0</v>
       </c>
       <c r="I12">
         <v>718348000000.0</v>
       </c>
@@ -20229,51 +20503,51 @@
       </c>
       <c r="Y12">
         <v>648422797050.0</v>
       </c>
       <c r="Z12">
         <v>327060223000.0</v>
       </c>
       <c r="AA12">
         <v>296601349750.0</v>
       </c>
       <c r="AB12">
         <v>274405709720.0</v>
       </c>
       <c r="AC12">
         <v>504791382420.0</v>
       </c>
       <c r="AD12">
         <v>553643000000.0</v>
       </c>
       <c r="AE12">
         <v>437131000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B13">
         <v>2669640000000.0</v>
       </c>
       <c r="C13">
         <v>2927861000000.0</v>
       </c>
       <c r="D13">
         <v>2620856000000.0</v>
       </c>
       <c r="E13">
         <v>1114690000000.0</v>
       </c>
       <c r="F13">
         <v>284222000000.0</v>
       </c>
       <c r="G13">
         <v>356466000000.0</v>
       </c>
       <c r="H13">
         <v>794472000000.0</v>
       </c>
       <c r="I13">
         <v>776964000000.0</v>
       </c>
@@ -20284,51 +20558,51 @@
       <c r="L13">
         <v>441036000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B14">
         <v>-12253000000.0</v>
       </c>
       <c r="C14">
         <v>-6519000000.0</v>
       </c>
       <c r="D14">
         <v>-11357000000.0</v>
       </c>
       <c r="E14">
         <v>1110000000.0</v>
       </c>
       <c r="F14">
         <v>-3537000000.0</v>
       </c>
       <c r="G14">
         <v>61513000000.0</v>
       </c>
       <c r="H14">
         <v>77797000000.0</v>
       </c>
       <c r="I14">
         <v>49732000000.0</v>
       </c>
@@ -20357,51 +20631,51 @@
         <v>27753000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14">
         <v>175598000.0</v>
       </c>
       <c r="T14">
         <v>39439000.0</v>
       </c>
       <c r="U14">
         <v>3000000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B15">
         <v>362129000000.0</v>
       </c>
       <c r="C15">
         <v>340736000000.0</v>
       </c>
       <c r="D15">
         <v>165863000000.0</v>
       </c>
       <c r="E15">
         <v>92786000000.0</v>
       </c>
       <c r="F15">
         <v>142996000000.0</v>
       </c>
       <c r="G15">
         <v>153116000000.0</v>
       </c>
       <c r="H15">
         <v>216998000000.0</v>
       </c>
       <c r="I15">
         <v>-100442000000.0</v>
       </c>
@@ -20452,51 +20726,51 @@
       </c>
       <c r="Y15">
         <v>304849345500.0</v>
       </c>
       <c r="Z15">
         <v>94793848240.0</v>
       </c>
       <c r="AA15">
         <v>172435371700.0</v>
       </c>
       <c r="AB15">
         <v>119860791520.0</v>
       </c>
       <c r="AC15">
         <v>168263794140.0</v>
       </c>
       <c r="AD15">
         <v>57410000000.0</v>
       </c>
       <c r="AE15">
         <v>203549000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>340736000000.0</v>
       </c>
       <c r="D16">
         <v>165863000000.0</v>
       </c>
       <c r="E16">
         <v>92786000000.0</v>
       </c>
       <c r="F16">
         <v>142996000000.0</v>
       </c>
       <c r="G16">
         <v>153116000000.0</v>
       </c>
       <c r="H16">
         <v>216998000000.0</v>
       </c>
       <c r="I16">
         <v>-100442000000.0</v>
       </c>
       <c r="J16">
         <v>219343000000.0</v>
@@ -20541,51 +20815,51 @@
       </c>
       <c r="Y16">
         <v>2184000000.0</v>
       </c>
       <c r="Z16">
         <v>884000000.0</v>
       </c>
       <c r="AA16">
         <v>1654000000.0</v>
       </c>
       <c r="AB16">
         <v>86000000.0</v>
       </c>
       <c r="AC16">
         <v>1266360000.0</v>
       </c>
       <c r="AD16">
         <v>457304000.0</v>
       </c>
       <c r="AE16">
         <v>1417385000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B17">
         <v>374382000000.0</v>
       </c>
       <c r="C17">
         <v>347255000000.0</v>
       </c>
       <c r="D17">
         <v>177220000000.0</v>
       </c>
       <c r="E17">
         <v>91676000000.0</v>
       </c>
       <c r="F17">
         <v>146533000000.0</v>
       </c>
       <c r="G17">
         <v>160397000000.0</v>
       </c>
       <c r="H17">
         <v>219367000000.0</v>
       </c>
       <c r="I17">
         <v>-94711000000.0</v>
       </c>
@@ -20608,51 +20882,51 @@
         <v>7663000000.0</v>
       </c>
       <c r="P17">
         <v>130334.51</v>
       </c>
       <c r="Q17">
         <v>216449000000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B18">
         <v>78867000000.0</v>
       </c>
       <c r="C18">
         <v>83603000000.0</v>
       </c>
       <c r="D18">
         <v>25562000000.0</v>
       </c>
       <c r="E18">
         <v>-36459000000.0</v>
       </c>
       <c r="F18">
         <v>54113000000.0</v>
       </c>
       <c r="G18">
         <v>141103000000.0</v>
       </c>
       <c r="H18">
         <v>129819000000.0</v>
       </c>
       <c r="I18">
         <v>58616000000.0</v>
       </c>
@@ -20663,141 +20937,141 @@
       <c r="L18">
         <v>128717000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19"/>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19">
         <v>0.0</v>
       </c>
       <c r="O19"/>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B21">
         <v>539821000000.0</v>
       </c>
       <c r="C21">
         <v>471964000000.0</v>
       </c>
       <c r="D21">
         <v>273850000000.0</v>
       </c>
       <c r="E21">
         <v>149474000000.0</v>
       </c>
       <c r="F21">
         <v>226623000000.0</v>
       </c>
       <c r="G21">
         <v>230671000000.0</v>
       </c>
       <c r="H21">
         <v>248261000000.0</v>
       </c>
       <c r="I21">
         <v>-37701000000.0</v>
       </c>
@@ -20842,96 +21116,96 @@
       </c>
       <c r="Y21">
         <v>446445392850.0</v>
       </c>
       <c r="Z21">
         <v>204814762600.0</v>
       </c>
       <c r="AA21">
         <v>282839881150.0</v>
       </c>
       <c r="AB21">
         <v>47425234440.0</v>
       </c>
       <c r="AC21">
         <v>173181456370.0</v>
       </c>
       <c r="AD21">
         <v>156172000000.0</v>
       </c>
       <c r="AE21">
         <v>372220000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22"/>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22">
         <v>0.0</v>
       </c>
       <c r="O22"/>
       <c r="P22">
         <v>0.0</v>
       </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B23">
         <v>4218665000000.0</v>
       </c>
       <c r="C23">
         <v>4034668000000.0</v>
       </c>
       <c r="D23">
         <v>3699461000000.0</v>
       </c>
       <c r="E23">
         <v>2146646000000.0</v>
       </c>
       <c r="F23">
         <v>1147203000000.0</v>
       </c>
       <c r="G23">
         <v>1183472000000.0</v>
       </c>
       <c r="H23">
         <v>1489191000000.0</v>
       </c>
       <c r="I23">
         <v>1763887000000.0</v>
       </c>
@@ -20982,96 +21256,96 @@
       </c>
       <c r="Y23">
         <v>1349811696600.0</v>
       </c>
       <c r="Z23">
         <v>921559198840.0</v>
       </c>
       <c r="AA23">
         <v>817452085550.0</v>
       </c>
       <c r="AB23">
         <v>792780038400.0</v>
       </c>
       <c r="AC23">
         <v>1655125614870.0</v>
       </c>
       <c r="AD23">
         <v>362769000000.0</v>
       </c>
       <c r="AE23">
         <v>47522000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24"/>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B25">
         <v>68269000000.0</v>
       </c>
       <c r="C25">
         <v>61653000000.0</v>
       </c>
       <c r="D25">
         <v>61340000000.0</v>
       </c>
       <c r="E25">
         <v>61424000000.0</v>
       </c>
       <c r="F25">
         <v>59524000000.0</v>
       </c>
       <c r="G25">
         <v>63846000000.0</v>
       </c>
       <c r="H25">
         <v>63583000000.0</v>
       </c>
       <c r="I25">
         <v>57924000000.0</v>
       </c>
@@ -21080,51 +21354,51 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.07</v>
       </c>
       <c r="E26">
         <v>0.06</v>
       </c>
       <c r="F26">
         <v>0.14</v>
       </c>
       <c r="G26">
         <v>0.14</v>
       </c>
       <c r="H26">
         <v>0.13</v>
       </c>
       <c r="I26">
         <v>0.02</v>
       </c>
       <c r="J26">
         <v>0.17</v>
       </c>
       <c r="K26"/>
@@ -21135,51 +21409,51 @@
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B27">
         <v>221857000000.0</v>
       </c>
       <c r="C27">
         <v>27055000000.0</v>
       </c>
       <c r="D27">
         <v>24236000000.0</v>
       </c>
       <c r="E27">
         <v>22636000000.0</v>
       </c>
       <c r="F27">
         <v>15641000000.0</v>
       </c>
       <c r="G27">
         <v>13520000000.0</v>
       </c>
       <c r="H27">
         <v>31885000000.0</v>
       </c>
       <c r="I27">
         <v>36915000000.0</v>
       </c>
@@ -21216,51 +21490,51 @@
       <c r="V27">
         <v>73681000000.0</v>
       </c>
       <c r="W27">
         <v>90192000000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27">
         <v>28309475040.0</v>
       </c>
       <c r="AA27">
         <v>23144288100.0</v>
       </c>
       <c r="AB27">
         <v>24302483320.0</v>
       </c>
       <c r="AC27">
         <v>26714867790.0</v>
       </c>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B28">
         <v>1149464000000.0</v>
       </c>
       <c r="C28">
         <v>732390000000.0</v>
       </c>
       <c r="D28">
         <v>673523000000.0</v>
       </c>
       <c r="E28">
         <v>605787000000.0</v>
       </c>
       <c r="F28">
         <v>529506000000.0</v>
       </c>
       <c r="G28">
         <v>507906000000.0</v>
       </c>
       <c r="H28">
         <v>479420000000.0</v>
       </c>
       <c r="I28">
         <v>486717000000.0</v>
       </c>
@@ -21311,51 +21585,51 @@
       </c>
       <c r="Y28">
         <v>326035786500.0</v>
       </c>
       <c r="Z28">
         <v>275052285900.0</v>
       </c>
       <c r="AA28">
         <v>259487085950.0</v>
       </c>
       <c r="AB28">
         <v>243968618960.0</v>
       </c>
       <c r="AC28">
         <v>401121746220.0</v>
       </c>
       <c r="AD28">
         <v>305190000000.0</v>
       </c>
       <c r="AE28">
         <v>286268000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B29">
         <v>165439000000.0</v>
       </c>
       <c r="C29">
         <v>124709000000.0</v>
       </c>
       <c r="D29">
         <v>96630000000.0</v>
       </c>
       <c r="E29">
         <v>57798000000.0</v>
       </c>
       <c r="F29">
         <v>80090000000.0</v>
       </c>
       <c r="G29">
         <v>70274000000.0</v>
       </c>
       <c r="H29">
         <v>28894000000.0</v>
       </c>
       <c r="I29">
         <v>57010000000.0</v>
       </c>
@@ -21368,51 +21642,51 @@
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>22596000000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B30">
         <v>1627892000000.0</v>
       </c>
       <c r="C30">
         <v>1190410000000.0</v>
       </c>
       <c r="D30">
         <v>1104167000000.0</v>
       </c>
       <c r="E30">
         <v>995497000000.0</v>
       </c>
       <c r="F30">
         <v>917094000000.0</v>
       </c>
       <c r="G30">
         <v>968109000000.0</v>
       </c>
       <c r="H30">
         <v>824538000000.0</v>
       </c>
       <c r="I30">
         <v>1045539000000.0</v>
       </c>
@@ -21463,51 +21737,51 @@
       </c>
       <c r="Y30">
         <v>701388899550.0</v>
       </c>
       <c r="Z30">
         <v>594498975840.0</v>
       </c>
       <c r="AA30">
         <v>520850735800.0</v>
       </c>
       <c r="AB30">
         <v>518374328680.0</v>
       </c>
       <c r="AC30">
         <v>1150334232450.0</v>
       </c>
       <c r="AD30">
         <v>-190874000000.0</v>
       </c>
       <c r="AE30">
         <v>-389609000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31">
         <v>-521693000000.0</v>
       </c>
       <c r="E31">
         <v>-490823000000.0</v>
       </c>
       <c r="F31">
         <v>-522378000000.0</v>
       </c>
       <c r="G31">
         <v>-584408000000.0</v>
       </c>
       <c r="H31">
         <v>-453277000000.0</v>
       </c>
       <c r="I31">
         <v>-558899000000.0</v>
       </c>
       <c r="J31">
         <v>-544513000000.0</v>
       </c>
       <c r="K31"/>
@@ -21548,51 +21822,51 @@
       </c>
       <c r="Y31">
         <v>188972000000.0</v>
       </c>
       <c r="Z31">
         <v>-327060223000.0</v>
       </c>
       <c r="AA31">
         <v>-296601349750.0</v>
       </c>
       <c r="AB31">
         <v>-384120804320.0</v>
       </c>
       <c r="AC31">
         <v>173181456370.0</v>
       </c>
       <c r="AD31">
         <v>-553643000000.0</v>
       </c>
       <c r="AE31">
         <v>-437131000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B32">
         <v>4758486000000.0</v>
       </c>
       <c r="C32">
         <v>4506632000000.0</v>
       </c>
       <c r="D32">
         <v>3973311000000.0</v>
       </c>
       <c r="E32">
         <v>2296120000000.0</v>
       </c>
       <c r="F32">
         <v>1373826000000.0</v>
       </c>
       <c r="G32">
         <v>1414143000000.0</v>
       </c>
       <c r="H32">
         <v>1737452000000.0</v>
       </c>
       <c r="I32">
         <v>1726186000000.0</v>
       </c>
@@ -21662,1040 +21936,1052 @@
       <c r="AE32">
         <v>419742000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DC32"/>
+  <dimension ref="A1:DE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:107">
+    <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AK1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>165</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
         <v>11</v>
       </c>
-      <c r="AS1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AV1" t="s">
-        <v>121</v>
+        <v>167</v>
       </c>
       <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CR1" t="s">
         <v>157</v>
       </c>
       <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CV1" t="s">
         <v>160</v>
       </c>
       <c r="CW1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY1" t="s">
         <v>25</v>
       </c>
-      <c r="CX1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CZ1" t="s">
+        <v>199</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>163</v>
+      </c>
+      <c r="DB1" t="s">
         <v>26</v>
       </c>
-      <c r="DA1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="DC1" t="s">
+        <v>200</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>164</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:107">
+    <row r="2" spans="1:109">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B2">
+        <v>715352000000.0</v>
+      </c>
+      <c r="C2">
+        <v>74335000000.0</v>
+      </c>
+      <c r="D2">
         <v>635576000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>676173000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>645751000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>633273000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>626619000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>695957000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>758239000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>763443000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>725652000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>680262000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>644940000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>694310000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>544440000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>378583000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>215894000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>110940000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>65082000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>52787000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>60343000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>51897000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>57937000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>53780000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>50344000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>53302000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>132279000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>162472000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>190524000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>179378000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>197098000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>196803000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>190524000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>158988000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>133177000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>124013000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3026176000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>110896000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>107103000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>78034000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>75239000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1623120000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>79114000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>79932000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>82069000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>79627000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1781394000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>81303000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>84416000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>75496000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>82613000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>76987000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>91316000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>60836000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>68000000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>71989000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>73949000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>66531000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>69895000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>59547000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>70339000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>66434000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>76564000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>76258000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>96645000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>65640000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>90167000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>44795000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>2863081000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>54192000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>47050000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>55445000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>65236000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>46972000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>4234170000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>129667000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>122789000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>100100108580.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>157147649860.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>244451332910.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>301989031080.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>279444037140.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>266650787200.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>218120012880.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>196060465600.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>179172680840.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>11501000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>129581301080.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>132105815280.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>38942013400.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>1487593000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>89578518480.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>78629691480.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>70542359870.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>1127000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>84634253220.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>79640719200.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>55496104870.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>930323000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>71328548231.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>74100374359.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>2021812000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>-1908000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>1908000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>3468641000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>-2159055000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>2159055000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>5225465000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:107">
+    <row r="3" spans="1:109">
       <c r="A3" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="B3"/>
       <c r="C3">
+        <v>22000942000.0</v>
+      </c>
+      <c r="D3">
+        <v>19393205000.0</v>
+      </c>
+      <c r="E3">
         <v>17351689000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>17283000000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3">
         <v>16112000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>15930000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>15383000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>15034000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>15034000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>14993000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>16076000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>15306000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>15049000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>14633000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>15317000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>14930000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>14644000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>17880000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>15118000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>15511000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>15337000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>16554000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>14802000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>15727000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>16500000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>14568000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>14631000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>14012000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>14713000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>15385000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>20254000000.0</v>
       </c>
-      <c r="AJ3"/>
-      <c r="AK3">
+      <c r="AL3"/>
+      <c r="AM3">
         <v>18357000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>17583000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>18294000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>17440000000.0</v>
       </c>
-      <c r="AO3"/>
-      <c r="AP3">
+      <c r="AQ3"/>
+      <c r="AR3">
         <v>17707000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>17487000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>18533000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>19574000000.0</v>
       </c>
-      <c r="AT3"/>
-      <c r="AU3">
+      <c r="AV3"/>
+      <c r="AW3">
         <v>20950000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>20337000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>21834000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>19482000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>18177000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>19389000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>19990000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>19625000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>19381000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>20472000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>23348000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>22846000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>22448000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>22851000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>27048000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>26185000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>27604000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>19735000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>19174000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>19358000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>18831000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>18831000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>18224000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>18482000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>17617000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>17314000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>21357000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>20301986640.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>17491000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>16771000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>14572905770.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>17038106640.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>16040564710.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>15764517120.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>13404271920.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>12944431810.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>12056955750.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>12139257800.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>12135151600.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>-11728768560.0</v>
       </c>
-      <c r="CI3">
-[...2 lines deleted...]
-      <c r="CJ3">
+      <c r="CK3">
+        <v>10792167000.0</v>
+      </c>
+      <c r="CL3">
         <v>10426487520.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>9958193160.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>9948849880.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>9567474320.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>8700380800.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>8255361020.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>8796652180.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>8462663880.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>8263473120.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>8101008050.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>8248777464.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>7550446129.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>7362671656.0</v>
       </c>
-      <c r="CW3"/>
-      <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
+      <c r="DD3"/>
+      <c r="DE3"/>
     </row>
-    <row r="4" spans="1:107">
+    <row r="4" spans="1:109">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...4 lines deleted...]
-      </c>
+      <c r="AA4"/>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
@@ -22886,703 +23172,715 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+      <c r="DD4">
+        <v>0.0</v>
+      </c>
+      <c r="DE4"/>
     </row>
-    <row r="5" spans="1:107">
+    <row r="5" spans="1:109">
       <c r="A5" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>171</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>214324539000.0</v>
+      </c>
+      <c r="D5">
         <v>107673000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>137662099000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>782396000000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5">
         <v>866374000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>92094000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>78711000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>56735000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>41348000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>46310000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>83566000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>31484000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>11733000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>49523000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>80100000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>18467000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>78533000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-166100000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>131333000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>83627000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>181811000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-24718000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>69687000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>128486000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>74806000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>24353000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-76164000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>128486000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>13643000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>46923000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>120753000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>13864000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>83039000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>77443000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>82308000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>95948000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>11754000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>81774000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>62765000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-12338000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>51607000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>11356000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>19877000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>106012000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>104956000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>116124000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>74005000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>51674000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>88568000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>86894000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>72933000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>113219000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>169682000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>12965000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>35417000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>19666000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>60758000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>34473000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-44632000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>34358000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>37413000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>27774000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>21598000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>59954000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>6470000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>17957000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>27292000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>31421000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-225899000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-347086000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-69391000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-84343000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-207465860970.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>46272494340.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-46502014950.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>142865936400.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>83916993720.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>132015947770.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>73060761890.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>33440219600.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>127312794310.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>346061626100.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>102235334740.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>29061060960.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>67014636000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>185614615800.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>15296577480.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>72430670160.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>93456495890.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>109490620810.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>92997321720.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>71257485600.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-12201798460.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>98348970600.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>21966293853.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>18320385692.0</v>
       </c>
-      <c r="CW5">
-[...4 lines deleted...]
-      </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
-      <c r="DC5"/>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
+      <c r="DD5">
+        <v>0.0</v>
+      </c>
+      <c r="DE5"/>
     </row>
-    <row r="6" spans="1:107">
+    <row r="6" spans="1:109">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B6">
-        <v>175942000000.0</v>
+        <v>147998000000.0</v>
       </c>
       <c r="C6">
+        <v>211539000000.0</v>
+      </c>
+      <c r="D6">
+        <v>127066205000.0</v>
+      </c>
+      <c r="E6">
         <v>135221000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>136645000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>160282000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>97744000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>138279000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>133010000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>102931000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>108024000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>94094000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>71769000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>56382000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>61303000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>99642000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>46790000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>26782000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>64156000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>95417000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>33397000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>93177000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-148220000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>146451000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>99138000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>197148000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-8164000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>84489000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>144213000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>91306000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>38921000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-61533000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>142498000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>28356000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>62308000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>141007000000.0</v>
       </c>
-      <c r="AJ6"/>
-      <c r="AK6">
+      <c r="AL6"/>
+      <c r="AM6">
         <v>101396000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>95026000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>100602000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>113388000000.0</v>
       </c>
-      <c r="AO6"/>
-      <c r="AP6">
+      <c r="AQ6"/>
+      <c r="AR6">
         <v>99481000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>80252000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>6195000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>71181000000.0</v>
       </c>
-      <c r="AT6"/>
-      <c r="AU6">
+      <c r="AV6"/>
+      <c r="AW6">
         <v>40827000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>126349000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>126790000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>135606000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>92182000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>71063000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>108558000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>106519000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>92314000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>133691000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>193030000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>35811000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>57865000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>42517000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>87806000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>60658000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-17028000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>54093000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>56587000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>47132000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>40429000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>78178000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>24694000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>36439000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>44909000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>48735000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-204542000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-326784013360.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-51900000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-67572000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-192892955200.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>63310600980.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-30461450240.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>158630453520.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>97321265640.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>144960379580.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>85117717640.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>45579477400.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>139447945910.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>334332857540.0</v>
       </c>
-      <c r="CI6">
-[...2 lines deleted...]
-      <c r="CJ6">
+      <c r="CK6">
+        <v>113027501740.0</v>
+      </c>
+      <c r="CL6">
         <v>39487548480.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>76972829160.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>195563465680.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>24864051800.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>81131050960.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>101711856910.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>118287272990.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>101459985600.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>79520958720.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-4100790410.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>106597748064.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>29516739982.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>25683057348.0</v>
       </c>
-      <c r="CW6"/>
-      <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
+      <c r="DD6"/>
+      <c r="DE6"/>
     </row>
-    <row r="7" spans="1:107">
+    <row r="7" spans="1:109">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...4 lines deleted...]
-      </c>
+      <c r="AA7"/>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
@@ -23773,87 +24071,89 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+      <c r="DD7">
+        <v>0.0</v>
+      </c>
+      <c r="DE7"/>
     </row>
-    <row r="8" spans="1:107">
+    <row r="8" spans="1:109">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...4 lines deleted...]
-      </c>
+      <c r="AA8"/>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
@@ -24015,1464 +24315,1498 @@
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
         <v>5000000.0</v>
       </c>
-      <c r="CT8">
+      <c r="CV8">
         <v>23086000.0</v>
       </c>
-      <c r="CU8">
+      <c r="CW8">
         <v>-916137000.0</v>
       </c>
-      <c r="CV8">
+      <c r="CX8">
         <v>916137000.0</v>
       </c>
-      <c r="CW8">
-[...4 lines deleted...]
-      </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+      <c r="DD8">
+        <v>0.0</v>
+      </c>
+      <c r="DE8"/>
     </row>
-    <row r="9" spans="1:107">
+    <row r="9" spans="1:109">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B9">
+        <v>537134000000.0</v>
+      </c>
+      <c r="C9">
+        <v>612379000000.0</v>
+      </c>
+      <c r="D9">
         <v>723147000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>497758000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>468271000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>478537000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>355223000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>458336000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>435713000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>410813000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>362108000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>365910000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>333424000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-360886000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>317548000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>361383000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>289775000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>270540000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>313923000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>326835000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>291469000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>326459000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>140997000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>375766000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>341323000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>432236000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>205912000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>310410000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>357934000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>307450000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>250938000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>236776000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>357934000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>251062000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>250940000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>381364000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-2810058000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>326251000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>337048000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>283890000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>345668000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>719661000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>324128000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>314308000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>254255000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>323773000000.0</v>
       </c>
-      <c r="AT9">
-[...2 lines deleted...]
-      <c r="AU9">
+      <c r="AV9">
+        <v>0.0</v>
+      </c>
+      <c r="AW9">
         <v>303983000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>389789000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>399809000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>390908000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>340234000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>343248000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>361243000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>351447000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>330256000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>402275000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>629024000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>366168000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>379775000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>347276000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>500156000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>382416000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>278650000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>336315000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>275797000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>298253000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>276586000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>276586000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>260770000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>272196000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>297992000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>300498000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>154012000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-49746000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>128065000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>134123000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>-93839515070.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>277076119490.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>220224357220.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>381304257840.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>333803152610.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>322837917360.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>250814408750.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>226752174000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>326617061590.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>114049685510.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>248383071860.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>192779099040.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>235082244640.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>218961630800.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>154176295320.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>213703103400.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>238114187810.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>166434322720.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>228925061740.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>199880241120.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>150192017070.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>138971371500.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>138435631319.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>142273153823.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>5629706000.0</v>
       </c>
-      <c r="CX9">
-[...4 lines deleted...]
-      </c>
       <c r="CZ9">
+        <v>0.0</v>
+      </c>
+      <c r="DA9">
+        <v>0.0</v>
+      </c>
+      <c r="DB9">
         <v>6179999000.0</v>
       </c>
-      <c r="DA9">
-[...5 lines deleted...]
-      <c r="DC9"/>
+      <c r="DC9">
+        <v>0.0</v>
+      </c>
+      <c r="DD9">
+        <v>0.0</v>
+      </c>
+      <c r="DE9"/>
     </row>
-    <row r="10" spans="1:107">
+    <row r="10" spans="1:109">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B10">
+        <v>147998000000.0</v>
+      </c>
+      <c r="C10">
+        <v>211539000000.0</v>
+      </c>
+      <c r="D10">
         <v>107673000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>135221000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>136645000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>160282000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>97744000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>138279000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>133010000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>102931000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>92094000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>78711000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>56735000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>56735000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>46310000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>83566000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>31484000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>11733000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>49523000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>80100000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>18467000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>78533000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-166100000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>131333000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>83627000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>181811000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-24718000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>69687000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>128486000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>74806000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>24353000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-76164000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>128486000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>13643000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>46923000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>120753000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>10599517000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>83039000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>77443000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>82308000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>95948000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>8898979000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>81774000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>62765000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-12338000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>51607000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>10151239000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>19877000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>106012000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>104956000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>116124000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>74005000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>51674000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>88568000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>86894000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>72933000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>113219000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>169682000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>12965000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>35417000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>19666000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>60758000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>34473000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-44632000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>34358000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>37413000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>27774000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>21598000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>21598000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>6470000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>17957000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>27292000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>31421000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-225899000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-399542000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-69391000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-84343000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-207465860970.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>46272494340.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-46502014950.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>142865936400.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>83916993720.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>132015947770.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>73060761890.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>33440219600.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>127312794310.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>164999348690.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>102235334740.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>29061060960.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>67014636000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>55202135600.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>15296577480.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>72430670160.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>93456495890.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>36139411570.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>92997321720.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>71257485600.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>-12201798460.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>19954863600.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>21966293853.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>18320385692.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>1063748000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>-158000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>158000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>1244002000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>-1941687000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>1941687000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>2577932000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:107">
+    <row r="11" spans="1:109">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B11">
+        <v>41540000000.0</v>
+      </c>
+      <c r="C11">
+        <v>55416000000.0</v>
+      </c>
+      <c r="D11">
         <v>31104000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>40675000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>40852000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>52808000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>23770000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>34137000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>35304000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>31498000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>28479000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>26573000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>21150000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>21150000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>20428000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>17629000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>14741000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>11340000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>20084000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>18482000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>12984000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>28540000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-12853000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>30910000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>14704000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>37513000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>12515000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>10337000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-11875000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>17917000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>20679000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>19698000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-11875000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>6930000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>24078000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>30960000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>2135953000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>29423000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>19405000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>19499000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>25218000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1879212000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>19721000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>15791000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-1443000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>16048000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2282854000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-28377000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>36368000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>22646000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>46843000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>20894000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>30397000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>25891000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>37769000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>34549000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>46956000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>75519000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>12874000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>30056000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>13590000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>84773000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>9923000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-373000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>16320000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>23747000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>14483000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>19660000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>19660000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>3440000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>7745000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-1049000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>20678000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>-10065000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-56648000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>3531000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-7672000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-50570291230.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>23471555100.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>-35938594270.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>66137075730.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>50387390470.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>52973035850.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>29507577500.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>13284470800.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>44344444490.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>62834397640.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>46976058360.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>19965614400.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>41377366560.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>27088036800.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>12545394480.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>31647635160.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>23541235350.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>17050938990.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>42595895560.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>32215569120.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>13880084370.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>4513600100.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>8874178774.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>10296529341.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>383827000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>-56000000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>56000000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>786698000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>-874894000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>874894000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>1160547000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:107">
+    <row r="12" spans="1:109">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B12">
+        <v>715352000000.0</v>
+      </c>
+      <c r="C12">
+        <v>684994000000.0</v>
+      </c>
+      <c r="D12">
         <v>635576000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>676173000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>645751000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>633273000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>626619000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>695957000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>758239000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>763443000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>725652000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>680262000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>644940000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>644940000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>544440000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>378583000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>215894000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>110940000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>65082000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>52787000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>60343000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>51897000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>57937000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>53780000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>50344000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>53302000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>132279000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>162472000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>190524000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>179378000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>197098000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>196803000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>190524000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>158988000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>133177000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>124013000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1469902000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>110896000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>107103000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>78034000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>75239000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1021436000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>79114000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>79932000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>82069000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>79627000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1015740000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>81303000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>84416000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>75496000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>82613000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>76987000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>91316000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>60836000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>68000000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>71989000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>73949000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>66531000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>69895000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>59547000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>70339000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>66434000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>76564000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>76258000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>96645000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>65640000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>90167000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>44795000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>44795000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>54192000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>47050000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>55445000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>65236000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>46972000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>52456000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>129667000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>122789000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>100100108580.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>157147649860.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>244451332910.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>301989031080.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>279444037140.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>266650787200.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>218120012880.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>196060465600.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>179172680840.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>179172521090.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>129581301080.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>132105815280.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>38942013400.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>130412480200.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>89578518480.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>78629691480.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>70542359870.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>73351209240.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>84634253220.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>79640719200.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>55496104870.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>75662191150.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>71328548231.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>74100374359.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>869882000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>2268000000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>2268000000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>2437414000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>1972678000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>1972678000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>3065054000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:107">
+    <row r="13" spans="1:109">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B13">
+        <v>732432000000.0</v>
+      </c>
+      <c r="C13">
+        <v>698543000000.0</v>
+      </c>
+      <c r="D13">
         <v>654780000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>712469000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>652830000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>649561000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>630894000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>745459000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>762958000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>788550000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>726447000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>686300000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>658458000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>549651000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>435465000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>373283000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>196893000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>109049000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>67125000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>82636000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>69925000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>64536000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>77827000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>89602000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>82494000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>106543000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>176068000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>203050000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>188703000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>199473000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>204129000000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -25504,271 +25838,273 @@
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
     </row>
-    <row r="14" spans="1:107">
+    <row r="14" spans="1:109">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B14">
+        <v>-2730000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-10562000000.0</v>
+      </c>
+      <c r="D14">
         <v>-2636000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-2993000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-3715000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-2909000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-2004000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-2701000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>681000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-2495000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-6865000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-1588000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-353000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-2551000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-1228000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1007000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>28000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1303000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1524000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-1285000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-2270000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>65000000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>61513000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>59769000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>54658000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>51140000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>77797000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>88456000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>80297000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>64142000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>49732000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>298.75</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>397041913.54</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>432607421.43</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4192000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>16237000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>444206000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>15655000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>10516000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>14430000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1943000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>428156000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>8647000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1450000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>75058000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1221000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1352809000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>14289000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>7387000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2460000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>-1110000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1110000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>13991000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>14100000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>7132000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2802000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>3719000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>136937000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>-34024000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>34024000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>52437000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>60919000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>87421000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>23947000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>3311000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>21109000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>-11094000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>11094000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>8001000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>3806000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>-6451000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>6451000.0</v>
       </c>
-      <c r="BT14">
-[...4 lines deleted...]
-      </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
@@ -25807,873 +26143,887 @@
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
         <v>573000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>-7000000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>7000000.0</v>
       </c>
-      <c r="CZ14">
-[...4 lines deleted...]
-      </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+      <c r="DD14">
+        <v>0.0</v>
+      </c>
+      <c r="DE14"/>
     </row>
-    <row r="15" spans="1:107">
+    <row r="15" spans="1:109">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B15">
+        <v>103728000000.0</v>
+      </c>
+      <c r="C15">
+        <v>145561000000.0</v>
+      </c>
+      <c r="D15">
         <v>73933000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>91553000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>92078000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>104565000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>71970000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>101441000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>98387000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>68938000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>56750000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>50550000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>35232000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>35232000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>23331000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>66944000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>16771000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1696000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>30963000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>60333000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3213000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>48487000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-155408000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>98366000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>67642000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>142516000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-34475000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>57066000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>138574000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>55833000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>844000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-95276000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>138574000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>5223000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>22675000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>87962000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>8484358000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>51850000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>56856000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>61266000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>70346000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>7035611000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>61180000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>46825000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-19153000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>35402000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>7427264000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>46559000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>68742000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>82014000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>70039000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>52872000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>19860000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>61256000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>48329000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>38112000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>65894000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>82422000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>20112000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>2809000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1891000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>22082000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>17822000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-46092000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>17771000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>11899000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>13389000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>1051000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>1051000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>2322000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>10236000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>27715000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>11420000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-215834000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-342894000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-72872000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-76592000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-156895569740.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>22800939240.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-10563420680.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>76728860670.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>33529603250.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>79042911920.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>43553184390.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>20155748800.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>128865788200.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>104054707370.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>55486213860.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>8319006000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>25637269440.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>28114098800.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>2751183000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>40783035000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>69915260540.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>19088472580.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>50401426160.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>39041916480.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>-26237316980.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>18173179350.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>11361401982.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>117520559752.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>679348000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>-95000000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>95000000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>457304000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>-1066793000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>1066793000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>1417385000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:107">
+    <row r="16" spans="1:109">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>91553000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>92078000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>104565000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>71970000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>101441000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>98387000000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>35232000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>23331000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>7375000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>66944000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>16800000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1696000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>30963000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>60346000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3213000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>48500000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-155408000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>98366000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>67642000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>142516000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-34475000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>57066000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>138574000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>55833000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>844000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-660.9</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-98599956.11</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>47098606.79</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>320164000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>780138000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>8484358000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>459239000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>505836000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>623528000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>460101000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>7035611000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>611509000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>455629000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>131259326000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>290674000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>7427264000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>399367000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>562998000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>682586000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>527997000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>467160000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>196090000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>626729000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>389208000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>393978000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>664187000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>852469000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>226062000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>36624000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>23694000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>276939000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>231228000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>-220375000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>220375000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>141074000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>164860000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>14141000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>26240000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>195585000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>93104000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>318871000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>118440000.0</v>
       </c>
-      <c r="BU16">
-[...4 lines deleted...]
-      </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
+        <v>0.0</v>
+      </c>
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
         <v>-219531000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>219531000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>-621947000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>621947000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>296689000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>659731000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>363718000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>175862000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>709229000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>858635000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>533799000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>82337000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>210169000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>274121000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>26576000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>373134000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>698000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>178000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>452000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>326000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>-44275000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>130275000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>107591000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>67134000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>679348000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>-95000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>95000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>457304000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>-1066793000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>1066793000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>1417385000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:107">
+    <row r="17" spans="1:109">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B17">
+        <v>106458000000.0</v>
+      </c>
+      <c r="C17">
+        <v>156123000000.0</v>
+      </c>
+      <c r="D17">
         <v>76569000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>94546000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>95793000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>107474000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>73974000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>104142000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>97706000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>71433000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>63615000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>52138000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>35585000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>25882000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>8603000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>65937000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>16743000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>393000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>29439000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>61618000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>5483000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>49993000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-153247000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>100423000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>68923000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>144298000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-37233000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>59350000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-9236000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>56889000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>3674000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-664.97</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-81070879.96</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>60534740.07</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>22845000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>261002000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-778409000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>607200000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-669660000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>242566000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-7803000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>7803000000.0</v>
       </c>
-      <c r="AP17">
-[...2 lines deleted...]
-      <c r="AQ17">
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
         <v>-142562000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>142562000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-7663000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>7663000000.0</v>
       </c>
-      <c r="AU17">
-[...2 lines deleted...]
-      <c r="AV17">
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
         <v>-225979000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>225979000000.0</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
         <v>216449000000.0</v>
       </c>
-      <c r="BB17">
-[...4 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
@@ -26783,145 +27133,155 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+      <c r="DD17">
+        <v>0.0</v>
+      </c>
+      <c r="DE17"/>
     </row>
-    <row r="18" spans="1:107">
+    <row r="18" spans="1:109">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B18">
+        <v>17080000000.0</v>
+      </c>
+      <c r="C18">
+        <v>13549000000.0</v>
+      </c>
+      <c r="D18">
         <v>19204000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>36296000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>7079000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>16288000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>4275000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>49502000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4719000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>25107000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>795000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>6038000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>13518000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>5211000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-10267000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-5300000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-19001000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1891000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2043000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>29849000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>9582000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>12639000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>19890000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>35822000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>32150000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>53241000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>43789000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>40578000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>23244000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>20095000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>7031000000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -26953,103 +27313,105 @@
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
     </row>
-    <row r="19" spans="1:107">
+    <row r="19" spans="1:109">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...4 lines deleted...]
-      </c>
+      <c r="AA19"/>
+      <c r="AB19"/>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
+      <c r="AI19">
+        <v>0.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
@@ -27078,86 +27440,84 @@
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
     </row>
-    <row r="20" spans="1:107">
+    <row r="20" spans="1:109">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...4 lines deleted...]
-      </c>
+      <c r="AA20"/>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
@@ -27348,410 +27708,418 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+      <c r="DD20">
+        <v>0.0</v>
+      </c>
+      <c r="DE20"/>
     </row>
-    <row r="21" spans="1:107">
+    <row r="21" spans="1:109">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B21">
+        <v>147998000000.0</v>
+      </c>
+      <c r="C21">
+        <v>211539000000.0</v>
+      </c>
+      <c r="D21">
         <v>107673000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>135221000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>136645000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>160282000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>97744000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>138279000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>133010000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>102931000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>92094000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>78711000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>56735000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>56382000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>46310000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>83566000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>31484000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>11733000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>49523000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>80100000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>18467000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>78533000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-166100000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>131333000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>83627000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>181811000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-24718000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>69687000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>128486000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>74806000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>24353000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-76164000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>128486000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>13643000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>46923000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>120753000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-1794581000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>83039000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>77443000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>82308000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>95948000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-1833585000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>81774000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>62765000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-12338000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>51607000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-189021000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>19877000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>106012000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>104956000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>116124000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>74005000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>51674000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>88568000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>86894000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>72933000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>113219000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>169682000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>12965000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>35417000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>19666000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>60758000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>34473000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-44632000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>34358000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>37413000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>27774000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>21598000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>65506000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>6470000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>17957000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>27292000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>31421000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-225899000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-347086000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-69391000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>-84343000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-207465860970.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>46272494340.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-46502014950.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>142865936400.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>83916993720.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>132015947770.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>73060761890.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>33440219600.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>127312794310.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>25141000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>102235334740.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>29061060960.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>67014636000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>185614615800.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>15296577480.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>72430670160.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>93456495890.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>109490620810.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>92997321720.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>71257485600.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>-12201798460.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>98348970600.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>21966293853.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>18320385692.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>1722072000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>-2580000000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>2580000000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>1739729000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>-3914365000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>3914365000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>5642986000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:107">
+    <row r="22" spans="1:109">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...4 lines deleted...]
-      </c>
+      <c r="AA22"/>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
@@ -27942,425 +28310,437 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+      <c r="DD22">
+        <v>0.0</v>
+      </c>
+      <c r="DE22"/>
     </row>
-    <row r="23" spans="1:107">
+    <row r="23" spans="1:109">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B23">
+        <v>1104488000000.0</v>
+      </c>
+      <c r="C23">
+        <v>475175000000.0</v>
+      </c>
+      <c r="D23">
         <v>1251050000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1038710000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>977377000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>951528000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>884098000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1016014000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1060942000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1071325000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>995666000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>967461000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>921629000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>277042000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>815678000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>656400000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>474185000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>369747000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>329482000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>299522000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>333345000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>299823000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>365034000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>298213000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>308040000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>303727000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>362909000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>403195000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>419972000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>412022000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>423683000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>509743000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>419972000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>396407000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>337194000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>384624000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>556273000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>354108000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>366708000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>279616000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>324959000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1878000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>321468000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>331475000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>348662000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>351793000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1382000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>365409000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>368193000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>370349000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>357397000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>343216000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>382890000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>333511000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>332553000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>329312000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>363005000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>525873000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>423098000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>403905000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>397949000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>505832000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>424507000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>399540000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>398602000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>304024000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>360646000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>299783000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>211080000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>308492000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>301289000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>326145000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>334313000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>426883000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>297340000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>327123000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>341255000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>213726454480.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>387951275010.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>511177705080.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>540427352520.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>529330196030.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>457472756790.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>395873659740.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>389372420000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>378476948120.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>268620000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>275729038200.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>295823853360.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>207009622040.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>33347015000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>228458236320.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>219902124720.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>215200051790.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>56943701910.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>220561993240.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>208263474720.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>217889920400.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>40622400900.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>187797885697.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>198053142490.0</v>
       </c>
-      <c r="CW23">
-[...4 lines deleted...]
-      </c>
       <c r="CY23">
         <v>0.0</v>
       </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
       <c r="DB23">
         <v>0.0</v>
       </c>
-      <c r="DC23"/>
+      <c r="DC23">
+        <v>0.0</v>
+      </c>
+      <c r="DD23">
+        <v>0.0</v>
+      </c>
+      <c r="DE23"/>
     </row>
-    <row r="24" spans="1:107">
+    <row r="24" spans="1:109">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...4 lines deleted...]
-      </c>
+      <c r="AA24"/>
+      <c r="AB24"/>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
@@ -28389,373 +28769,373 @@
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
     </row>
-    <row r="25" spans="1:107">
+    <row r="25" spans="1:109">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>15930000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>15383000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>15034000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>14993000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>14993000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>16076000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>15306000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>15049000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>14633000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>15317000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>14930000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>14644000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>17880000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>15118000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>15511000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>15337000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>16554000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>14802000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>15727000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>16500000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>14568000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>14631000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>14012000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>14713000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>15385000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>20254000000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>18357000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>17583000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>18294000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>17440000000.0</v>
       </c>
-      <c r="AO25"/>
-      <c r="AP25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>17707000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>17487000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>18533000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>19574000000.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>20950000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>20337000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>21834000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>19482000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>18177000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>19389000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>19990000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>19625000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>19381000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>20472000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>23348000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>22846000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>22448000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>22851000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>27048000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>26185000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>27604000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>19735000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>19174000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>19358000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>18831000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>18224000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>19668000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>18482000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>17617000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>17314000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>21357000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>20301986640.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>17341064180.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>16779949180.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>14572905770.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>17038106640.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>16040564710.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>15764517120.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>13404271920.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>12944431810.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>12056955750.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>12139257800.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>12135151600.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-11728768560.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>21695253800.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>20742054960.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>9958193160.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>9948849880.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>9567474320.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>8700380800.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>8255361020.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>8796652180.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>8462663880.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>8263473120.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>8101008050.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>8248777464.84</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>7550446129.14</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>7362671656.02</v>
       </c>
-      <c r="CW25"/>
-      <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
     </row>
-    <row r="26" spans="1:107">
+    <row r="26" spans="1:109">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...4 lines deleted...]
-      </c>
+      <c r="AA26"/>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
@@ -28946,715 +29326,735 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26">
+        <v>0.0</v>
+      </c>
+      <c r="DE26"/>
     </row>
-    <row r="27" spans="1:107">
+    <row r="27" spans="1:109">
       <c r="A27" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>193</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>8500000000.0</v>
+      </c>
+      <c r="D27">
         <v>221857000000.0</v>
       </c>
-      <c r="C27"/>
-[...1 lines deleted...]
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>6992000000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>6572000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>6539000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>6500000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>5396000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5396000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6144000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>6311000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>5353000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4699000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4045000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>4400000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3902000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3294000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>3668000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>3668000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3632000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2832000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>7642000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>7642000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>7906000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>7828000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>9561000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>9561000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>9337000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>8896000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>10729000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>10729000000.0</v>
       </c>
-      <c r="AJ27"/>
-[...1 lines deleted...]
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27">
         <v>8409000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>11086000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>11086000000.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27"/>
       <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27">
         <v>9778000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>9778000000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>8330000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>8330000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>9205000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>9205000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>9071000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>7927000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>10124000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>10124000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>9473000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>7859000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>21978000000.0</v>
       </c>
-      <c r="BF27">
-[...2 lines deleted...]
-      <c r="BG27"/>
       <c r="BH27">
         <v>21978000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27">
+        <v>21978000000.0</v>
+      </c>
+      <c r="BK27">
         <v>23982000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>22521000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>22939000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>24058000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>23037000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>24013000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>21357000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>21357000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>23681000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>22922000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>21706000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>20043000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>17143000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>17561000000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>20343000000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>18634000000.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27">
         <v>28309475040.0</v>
       </c>
-      <c r="CL27"/>
-      <c r="CM27"/>
       <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>23144288100.0</v>
       </c>
-      <c r="CP27"/>
-      <c r="CQ27"/>
       <c r="CR27"/>
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27">
         <v>5772967120.0</v>
       </c>
-      <c r="CT27">
+      <c r="CV27">
         <v>5226273800.0</v>
       </c>
-      <c r="CU27">
+      <c r="CW27">
         <v>7685568387.0</v>
       </c>
-      <c r="CV27">
+      <c r="CX27">
         <v>5878711211.0</v>
       </c>
-      <c r="CW27"/>
-      <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
     </row>
-    <row r="28" spans="1:107">
+    <row r="28" spans="1:109">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B28">
+        <v>223997000000.0</v>
+      </c>
+      <c r="C28">
+        <v>236764000000.0</v>
+      </c>
+      <c r="D28">
         <v>547336000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>220739000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>195079000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>186310000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>172321000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>190888000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>184671000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>184510000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>177083000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>170629000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>167138000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>167138000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>158673000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>156275000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>150894000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>143061000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>125623000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>139035000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>129245000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>135603000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>95787000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>136816000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>137006000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>138297000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>104906000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>128987000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>120425000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>125102000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>114289000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>118928000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>120425000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>127700000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>140985000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>131372000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1775221000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>122035000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>136249000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>114875000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>127592000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>12036000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>127969000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>125949000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>126765000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>141807000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>11436000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>149723000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>155896000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>144199000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>142804000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>140823000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>168767000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>132640000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>138822000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>135391000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>163205000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>154624000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>134698000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>133696000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>124573000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>171649000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>127783000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>142569000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>189189000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>153507000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>187340000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>180136000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>173356000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>173499000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>176702000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>190557000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>178241000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>207875000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>202661000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>114730000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>121269000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>65007566400.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>97462838320.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>97711641290.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>105548368530.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>98307615650.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>86661505840.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>78962277390.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>82913421200.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>91351673510.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>51377749950.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>67286962820.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>72541732320.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>77637957100.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>76236406600.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>63277209000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>65905384560.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>63883861310.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>67024131250.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>72368419420.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>65868264000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>63187057060.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>62477727700.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>52113532105.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>67884616719.0</v>
       </c>
-      <c r="CW28">
-[...4 lines deleted...]
-      </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
         <v>0.0</v>
       </c>
-      <c r="DC28"/>
+      <c r="DC28">
+        <v>0.0</v>
+      </c>
+      <c r="DD28">
+        <v>0.0</v>
+      </c>
+      <c r="DE28"/>
     </row>
-    <row r="29" spans="1:107">
+    <row r="29" spans="1:109">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B29">
+        <v>41540000000.0</v>
+      </c>
+      <c r="C29">
+        <v>55416000000.0</v>
+      </c>
+      <c r="D29">
         <v>31104000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>40675000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>40852000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>52808000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>23770000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>34137000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>35304000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>31498000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>28479000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>26573000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>21150000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>20428000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>14088000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>17629000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>14741000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>11340000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>20084000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>18482000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>12984000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>28540000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-12853000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>30910000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>14704000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>37513000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>12515000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>10337000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-11875000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>17917000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>20679000000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -29686,1003 +30086,1019 @@
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
     </row>
-    <row r="30" spans="1:107">
+    <row r="30" spans="1:109">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B30">
+        <v>389136000000.0</v>
+      </c>
+      <c r="C30">
+        <v>400840000000.0</v>
+      </c>
+      <c r="D30">
         <v>615474000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>362537000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>331626000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>318255000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>257479000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>320057000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>302703000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>307882000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>270014000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>287199000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>276689000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-277042000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>271238000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>277817000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>258291000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>258807000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>264400000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>246735000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>273002000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>247926000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>307097000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>244433000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>257696000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>250425000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>230630000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>240723000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>229448000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>232644000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>226585000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>312940000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>229448000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>237419000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>204017000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>260611000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-2616049000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>243212000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>259605000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>201582000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>249720000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>848133000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>242354000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>251543000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>266593000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>272166000000.0</v>
       </c>
-      <c r="AT30">
-[...2 lines deleted...]
-      <c r="AU30">
+      <c r="AV30">
+        <v>0.0</v>
+      </c>
+      <c r="AW30">
         <v>284106000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>283777000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>294853000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>274784000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>266229000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>291574000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>272675000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>264553000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>257323000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>289056000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>459342000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>353203000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>344358000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>327610000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>439398000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>347943000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>323282000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>301957000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>238384000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>270479000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>254988000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-211080000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>254300000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>254239000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>270700000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>269077000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>379911000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-297340000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>197456000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>218466000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>113626345900.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>230803625150.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>266726372170.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>238438321440.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>249886158890.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>190821969590.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>177753646860.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>193311954400.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>199304267280.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>257119000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>146147737120.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>163718038080.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>168067608640.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-33347015000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>138879717840.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>141272433240.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>144657691920.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-56943701910.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>135927740020.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>128622755520.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>162393815530.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-40622400900.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>116469337465.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>123952768130.0</v>
       </c>
-      <c r="CW30">
-[...4 lines deleted...]
-      </c>
       <c r="CY30">
         <v>0.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
       <c r="DB30">
         <v>0.0</v>
       </c>
-      <c r="DC30"/>
+      <c r="DC30">
+        <v>0.0</v>
+      </c>
+      <c r="DD30">
+        <v>0.0</v>
+      </c>
+      <c r="DE30"/>
     </row>
-    <row r="31" spans="1:107">
+    <row r="31" spans="1:109">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31">
         <v>1806751000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>133010000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-142794000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-151572000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-151572000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-121014000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-121014000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-121185000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-130326000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-113584000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-123176000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-136920000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-109923000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-149406000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-119129000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-166100000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-166100000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-125677000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-120749000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-132800000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-132800000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-108203000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-105145000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-129803000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-137697000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-130854000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-107935000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-173575000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-173575000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-24000000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-109130000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-121666000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-116882000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-116882000000.0</v>
       </c>
-      <c r="AO31">
-[...2 lines deleted...]
-      <c r="AP31">
+      <c r="AQ31">
+        <v>0.0</v>
+      </c>
+      <c r="AR31">
         <v>-78241000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-79783000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-143631000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-143631000000.0</v>
       </c>
-      <c r="AT31">
-[...2 lines deleted...]
-      <c r="AU31">
+      <c r="AV31">
+        <v>0.0</v>
+      </c>
+      <c r="AW31">
         <v>-106012000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-141065000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-149034000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-149034000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-125710000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-128917000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-59415000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-59415000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-119762000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>1000000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-2077000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-2077000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-56995000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-66154000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>17605000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-69836000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-74425000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-96378000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-1344759000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-90265000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-43908000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-43908000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-53484000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-47074000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-54819000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-65913000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-225899000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-52456000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-129172407720.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-122982159180.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-100100108580.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-157147649860.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-244451332910.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-301989031080.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-279444037140.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-266650787200.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>73201000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-196060465600.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-225070119220.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>24051000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-144445706020.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-134435136960.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-38942013400.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-130412480200.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-89578518480.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-78629691480.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-908968033560.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-73351209240.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-84634253220.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-79640719200.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-753068228384.82</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-78394107000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>21966293853.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>18320385692.0</v>
       </c>
-      <c r="CW31">
-[...4 lines deleted...]
-      </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
-      <c r="DC31"/>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
+      <c r="DD31">
+        <v>0.0</v>
+      </c>
+      <c r="DE31"/>
     </row>
-    <row r="32" spans="1:107">
+    <row r="32" spans="1:109">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B32">
+        <v>1252486000000.0</v>
+      </c>
+      <c r="C32">
+        <v>686714000000.0</v>
+      </c>
+      <c r="D32">
         <v>1358723000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1173931000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1114022000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1111810000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>981842000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1154293000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1193952000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1174256000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1087760000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1046172000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>978364000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>333424000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>861988000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>739966000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>505669000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>381480000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>379005000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>379622000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>351812000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>378356000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>198934000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>429546000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>391667000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>485538000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>338191000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>472882000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>548458000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>486828000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>448036000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>433579000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>548458000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>410050000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>384117000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>505377000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>35092751000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>437147000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>444151000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>361924000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>420907000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>30381542000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>403242000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>394240000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>336324000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>403400000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>30107845000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>385286000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>474205000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>475305000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>473521000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>417221000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>434564000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>422079000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>419447000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>402245000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>476224000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>695555000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>436063000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>439322000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>417615000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>566590000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>458980000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>354908000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>432960000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>341437000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>388420000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>321381000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>276586000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>314962000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>319246000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>353437000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>365734000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>200984000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>-49746000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>257732000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>256912000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>6260593510.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>434223769350.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>464675690130.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>683293288920.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>613247189750.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>589488704560.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>468934421630.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>422812639600.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>505789742430.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>125550685510.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>377964372940.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>324884914320.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>274024258040.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>218961630800.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>243754813800.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>292332794880.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>308656547680.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>166434322720.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>313559314960.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>279520960320.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>205688121940.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>138971371500.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>209764179550.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>216373528183.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>3848225000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>4605000000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>4605000000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>5522924000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>6180899000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>6180899000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>11079198000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -30706,63 +31122,63 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="N1" t="s">
         <v>11</v>
       </c>
       <c r="O1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="P1" t="s">
         <v>12</v>
       </c>
       <c r="Q1" t="s">
         <v>13</v>
       </c>
       <c r="R1" t="s">
         <v>14</v>
       </c>
       <c r="S1" t="s">
         <v>15</v>
       </c>
       <c r="T1" t="s">
         <v>16</v>
       </c>
       <c r="U1" t="s">
         <v>17</v>
       </c>
       <c r="V1" t="s">
         <v>18</v>
       </c>
       <c r="W1" t="s">
         <v>19</v>
       </c>
@@ -30771,51 +31187,51 @@
       </c>
       <c r="Y1" t="s">
         <v>21</v>
       </c>
       <c r="Z1" t="s">
         <v>22</v>
       </c>
       <c r="AA1" t="s">
         <v>23</v>
       </c>
       <c r="AB1" t="s">
         <v>24</v>
       </c>
       <c r="AC1" t="s">
         <v>25</v>
       </c>
       <c r="AD1" t="s">
         <v>26</v>
       </c>
       <c r="AE1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B2">
         <v>4425441000000.0</v>
       </c>
       <c r="C2">
         <v>4299022000000.0</v>
       </c>
       <c r="D2">
         <v>3820852000000.0</v>
       </c>
       <c r="E2">
         <v>3316408000000.0</v>
       </c>
       <c r="F2">
         <v>3510011000000.0</v>
       </c>
       <c r="G2">
         <v>3192310000000.0</v>
       </c>
       <c r="H2">
         <v>2687132000000.0</v>
       </c>
       <c r="I2">
         <v>2354868000000.0</v>
       </c>
@@ -30866,51 +31282,51 @@
       </c>
       <c r="Y2">
         <v>586275903450.0</v>
       </c>
       <c r="Z2">
         <v>637499352700.0</v>
       </c>
       <c r="AA2">
         <v>491555488250.0</v>
       </c>
       <c r="AB2">
         <v>356397097620.0</v>
       </c>
       <c r="AC2">
         <v>504525562840.0</v>
       </c>
       <c r="AD2">
         <v>522970000000.0</v>
       </c>
       <c r="AE2">
         <v>341388000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B3">
         <v>353818000000</v>
       </c>
       <c r="C3">
         <v>189971000000</v>
       </c>
       <c r="D3">
         <v>145784000000</v>
       </c>
       <c r="E3">
         <v>171165000000</v>
       </c>
       <c r="F3">
         <v>111331000000</v>
       </c>
       <c r="G3">
         <v>119875000000</v>
       </c>
       <c r="H3">
         <v>206745000000</v>
       </c>
       <c r="I3">
         <v>319090000000</v>
       </c>
@@ -30961,141 +31377,141 @@
       </c>
       <c r="Y3">
         <v>82627119900</v>
       </c>
       <c r="Z3">
         <v>56726182940</v>
       </c>
       <c r="AA3">
         <v>39303588350</v>
       </c>
       <c r="AB3">
         <v>45183743260</v>
       </c>
       <c r="AC3">
         <v>66454895000</v>
       </c>
       <c r="AD3">
         <v>78414000000</v>
       </c>
       <c r="AE3">
         <v>49779000000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4">
         <v>0.0</v>
       </c>
       <c r="O4"/>
       <c r="P4">
         <v>0.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5"/>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B6">
         <v>-106719000000.0</v>
       </c>
       <c r="C6">
         <v>126419000000.0</v>
       </c>
       <c r="D6">
         <v>478170000000.0</v>
       </c>
       <c r="E6">
         <v>504444000000.0</v>
       </c>
       <c r="F6">
         <v>-193603000000.0</v>
       </c>
       <c r="G6">
         <v>317701000000.0</v>
       </c>
       <c r="H6">
         <v>505178000000.0</v>
       </c>
       <c r="I6">
         <v>332264000000.0</v>
       </c>
@@ -31146,51 +31562,51 @@
       </c>
       <c r="Y6">
         <v>407603584350.0</v>
       </c>
       <c r="Z6">
         <v>-52115169960.0</v>
       </c>
       <c r="AA6">
         <v>146267730650.0</v>
       </c>
       <c r="AB6">
         <v>134489470800.0</v>
       </c>
       <c r="AC6">
         <v>-147264047320.0</v>
       </c>
       <c r="AD6">
         <v>-19294000000.0</v>
       </c>
       <c r="AE6">
         <v>181582000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B7">
         <v>-1226044000000.0</v>
       </c>
       <c r="C7">
         <v>-1112189000000.0</v>
       </c>
       <c r="D7">
         <v>-116115000000.0</v>
       </c>
       <c r="E7">
         <v>-1105731000000.0</v>
       </c>
       <c r="F7">
         <v>-1497247000000.0</v>
       </c>
       <c r="G7">
         <v>483802000000.0</v>
       </c>
       <c r="H7">
         <v>-205262000000.0</v>
       </c>
       <c r="I7">
         <v>-445243000000.0</v>
       </c>
@@ -31235,96 +31651,96 @@
       </c>
       <c r="Y7">
         <v>253766482200.0</v>
       </c>
       <c r="Z7">
         <v>-706986245980.0</v>
       </c>
       <c r="AA7">
         <v>-2130734054900.0</v>
       </c>
       <c r="AB7">
         <v>-161977231060.0</v>
       </c>
       <c r="AC7">
         <v>-1103948715740.0</v>
       </c>
       <c r="AD7">
         <v>808604000000.0</v>
       </c>
       <c r="AE7">
         <v>-250885000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8"/>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B9">
         <v>-653334000000.0</v>
       </c>
       <c r="C9"/>
       <c r="D9">
         <v>-276058000000.0</v>
       </c>
       <c r="E9">
         <v>178254000000.0</v>
       </c>
       <c r="F9">
         <v>-412429000000.0</v>
       </c>
       <c r="G9">
         <v>1145429000000.0</v>
       </c>
       <c r="H9">
         <v>-1358242000000.0</v>
       </c>
       <c r="I9">
         <v>157599000000.0</v>
       </c>
       <c r="J9">
         <v>-1006580000000.0</v>
@@ -31341,51 +31757,51 @@
       <c r="P9">
         <v>-445.83</v>
       </c>
       <c r="Q9">
         <v>2111000000.0</v>
       </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>492000000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B10">
         <v>-2861869000000.0</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-178254000000.0</v>
       </c>
       <c r="F10">
         <v>412429000000.0</v>
       </c>
       <c r="G10">
         <v>-1145429000000.0</v>
       </c>
       <c r="H10">
         <v>1358242000000.0</v>
       </c>
       <c r="I10">
         <v>-157599000000.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
@@ -31400,51 +31816,51 @@
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10">
         <v>-35377000000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10">
         <v>7289677000.0</v>
       </c>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>-247980000000.0</v>
       </c>
       <c r="G11">
         <v>-33994000000.0</v>
       </c>
       <c r="H11">
         <v>788007000000.0</v>
       </c>
       <c r="I11">
         <v>-63683000000.0</v>
       </c>
       <c r="J11">
         <v>209460000000.0</v>
       </c>
       <c r="K11">
         <v>-19537000000.0</v>
       </c>
@@ -31461,51 +31877,51 @@
         <v>13953000000.0</v>
       </c>
       <c r="P11">
         <v>136130.9</v>
       </c>
       <c r="Q11">
         <v>278325000000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-295888000000.0</v>
       </c>
       <c r="F12">
         <v>-84795000000.0</v>
       </c>
       <c r="G12">
         <v>-26416000000.0</v>
       </c>
       <c r="H12">
         <v>-92924000000.0</v>
       </c>
       <c r="I12">
         <v>124092000000.0</v>
       </c>
       <c r="J12">
         <v>-15610000000.0</v>
       </c>
       <c r="K12">
         <v>643000000.0</v>
       </c>
@@ -31538,51 +31954,51 @@
         <v>704000000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12">
         <v>1456000000.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12">
         <v>771000000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12">
         <v>45652000.0</v>
       </c>
       <c r="AD12">
         <v>158802000.0</v>
       </c>
       <c r="AE12">
         <v>12586000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>923890000000.0</v>
       </c>
       <c r="F13">
         <v>-2492716000000.0</v>
       </c>
       <c r="G13">
         <v>-959139000000.0</v>
       </c>
       <c r="H13">
         <v>1764261000000.0</v>
       </c>
       <c r="I13">
         <v>-1315185000000.0</v>
       </c>
       <c r="J13">
         <v>-688613000000.0</v>
       </c>
       <c r="K13">
         <v>18763000000.0</v>
       </c>
@@ -31599,51 +32015,51 @@
         <v>103000000.0</v>
       </c>
       <c r="P13">
         <v>-2068880.62</v>
       </c>
       <c r="Q13">
         <v>354933000000.0</v>
       </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B14">
         <v>68269000000.0</v>
       </c>
       <c r="C14">
         <v>61653000000.0</v>
       </c>
       <c r="D14">
         <v>61340000000.0</v>
       </c>
       <c r="E14">
         <v>61424000000.0</v>
       </c>
       <c r="F14">
         <v>59524000000.0</v>
       </c>
       <c r="G14">
         <v>63846000000.0</v>
       </c>
       <c r="H14">
         <v>63583000000.0</v>
       </c>
       <c r="I14">
         <v>57924000000.0</v>
       </c>
@@ -31665,80 +32081,80 @@
       <c r="O14">
         <v>952000000.0</v>
       </c>
       <c r="P14">
         <v>78882000000.0</v>
       </c>
       <c r="Q14">
         <v>79468000000.0</v>
       </c>
       <c r="R14">
         <v>91493000000.0</v>
       </c>
       <c r="S14">
         <v>100572000000.0</v>
       </c>
       <c r="T14">
         <v>75587000000.0</v>
       </c>
       <c r="U14">
         <v>73081000000.0</v>
       </c>
       <c r="V14">
         <v>75780000000.0</v>
       </c>
       <c r="W14">
-        <v>63416094240.0</v>
+        <v>63463000000.0</v>
       </c>
       <c r="X14">
         <v>50544917280.0</v>
       </c>
       <c r="Y14">
         <v>42843691800.0</v>
       </c>
       <c r="Z14">
         <v>38174898160.0</v>
       </c>
       <c r="AA14">
         <v>33778150200.0</v>
       </c>
       <c r="AB14">
         <v>31262903300.0</v>
       </c>
       <c r="AC14">
         <v>66321985210.0</v>
       </c>
       <c r="AD14">
         <v>47286000000.0</v>
       </c>
       <c r="AE14">
         <v>68750000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B15">
         <v>179742000000.0</v>
       </c>
       <c r="C15">
         <v>112541000000.0</v>
       </c>
       <c r="D15">
         <v>60164000000.0</v>
       </c>
       <c r="E15">
         <v>57262000000.0</v>
       </c>
       <c r="F15">
         <v>70714000000.0</v>
       </c>
       <c r="G15">
         <v>76358000000.0</v>
       </c>
       <c r="H15">
         <v>58416000000.0</v>
       </c>
       <c r="I15">
         <v>47475000000.0</v>
       </c>
@@ -31789,51 +32205,51 @@
       </c>
       <c r="Y15">
         <v>42372882000.0</v>
       </c>
       <c r="Z15">
         <v>33992816620.0</v>
       </c>
       <c r="AA15">
         <v>43682237450.0</v>
       </c>
       <c r="AB15">
         <v>29493305000.0</v>
       </c>
       <c r="AC15">
         <v>34423635610.0</v>
       </c>
       <c r="AD15">
         <v>29398000000.0</v>
       </c>
       <c r="AE15">
         <v>19629000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B16">
         <v>4318722000000.0</v>
       </c>
       <c r="C16">
         <v>4425441000000.0</v>
       </c>
       <c r="D16">
         <v>4299022000000.0</v>
       </c>
       <c r="E16">
         <v>3820852000000.0</v>
       </c>
       <c r="F16">
         <v>3316408000000.0</v>
       </c>
       <c r="G16">
         <v>3510011000000.0</v>
       </c>
       <c r="H16">
         <v>3192310000000.0</v>
       </c>
       <c r="I16">
         <v>2687132000000.0</v>
       </c>
@@ -31884,96 +32300,96 @@
       </c>
       <c r="Y16">
         <v>993879487800.0</v>
       </c>
       <c r="Z16">
         <v>585384182740.0</v>
       </c>
       <c r="AA16">
         <v>637823218900.0</v>
       </c>
       <c r="AB16">
         <v>490886568420.0</v>
       </c>
       <c r="AC16">
         <v>357261515520.0</v>
       </c>
       <c r="AD16">
         <v>503676000000.0</v>
       </c>
       <c r="AE16">
         <v>522970000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17"/>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17">
         <v>0.0</v>
       </c>
       <c r="O17"/>
       <c r="P17">
         <v>0.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B18">
         <v>-1196778000000.0</v>
       </c>
       <c r="C18">
         <v>-868582000000.0</v>
       </c>
       <c r="D18">
         <v>-13144000000.0</v>
       </c>
       <c r="E18">
         <v>-1145915000000.0</v>
       </c>
       <c r="F18">
         <v>-1480041000000.0</v>
       </c>
       <c r="G18">
         <v>545895000000.0</v>
       </c>
       <c r="H18">
         <v>-222688000000.0</v>
       </c>
       <c r="I18">
         <v>-680255000000.0</v>
       </c>
@@ -32018,51 +32434,51 @@
       </c>
       <c r="Y18">
         <v>-487405845450.0</v>
       </c>
       <c r="Z18">
         <v>-386038296000.0</v>
       </c>
       <c r="AA18">
         <v>-1866451305650.0</v>
       </c>
       <c r="AB18">
         <v>-11089482680.0</v>
       </c>
       <c r="AC18">
         <v>-1371894852380.0</v>
       </c>
       <c r="AD18">
         <v>287823000000.0</v>
       </c>
       <c r="AE18">
         <v>550189000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B19">
         <v>-277925000000.0</v>
       </c>
       <c r="C19">
         <v>-848647000000.0</v>
       </c>
       <c r="D19">
         <v>-887938000000.0</v>
       </c>
       <c r="E19">
         <v>38945000000.0</v>
       </c>
       <c r="F19">
         <v>-45301000000.0</v>
       </c>
       <c r="G19">
         <v>35729000000.0</v>
       </c>
       <c r="H19">
         <v>216336000000.0</v>
       </c>
       <c r="I19">
         <v>-112503000000.0</v>
       </c>
@@ -32085,102 +32501,102 @@
         <v>-18390000000.0</v>
       </c>
       <c r="P19">
         <v>68400.83</v>
       </c>
       <c r="Q19">
         <v>-57743000000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B20">
         <v>422000000.0</v>
       </c>
       <c r="C20">
         <v>1412000000.0</v>
       </c>
       <c r="D20">
         <v>953000000.0</v>
       </c>
       <c r="E20">
         <v>4000000.0</v>
       </c>
       <c r="F20">
         <v>11000000.0</v>
       </c>
       <c r="G20">
         <v>215000000.0</v>
       </c>
       <c r="H20">
         <v>285000000.0</v>
       </c>
       <c r="I20">
         <v>313000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B21">
         <v>1983870000000.0</v>
       </c>
       <c r="C21">
         <v>1101080000000.0</v>
       </c>
       <c r="D21">
         <v>1029920000000.0</v>
       </c>
       <c r="E21">
         <v>1024028000000.0</v>
       </c>
       <c r="F21">
         <v>749444000000.0</v>
       </c>
       <c r="G21">
         <v>-326207000000.0</v>
       </c>
       <c r="H21">
         <v>617844000000.0</v>
       </c>
       <c r="I21">
         <v>602596000000.0</v>
       </c>
@@ -32203,51 +32619,51 @@
         <v>-631000000.0</v>
       </c>
       <c r="P21">
         <v>-92165.44</v>
       </c>
       <c r="Q21">
         <v>396766000000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B22">
         <v>374382000000.0</v>
       </c>
       <c r="C22">
         <v>347255000000.0</v>
       </c>
       <c r="D22">
         <v>177220000000.0</v>
       </c>
       <c r="E22">
         <v>91676000000.0</v>
       </c>
       <c r="F22">
         <v>146533000000.0</v>
       </c>
       <c r="G22">
         <v>160397000000.0</v>
       </c>
       <c r="H22">
         <v>219367000000.0</v>
       </c>
       <c r="I22">
         <v>-94711000000.0</v>
       </c>
@@ -32298,51 +32714,51 @@
       </c>
       <c r="Y22">
         <v>257062150800.0</v>
       </c>
       <c r="Z22">
         <v>94793848240.0</v>
       </c>
       <c r="AA22">
         <v>172435371700.0</v>
       </c>
       <c r="AB22">
         <v>119860791520.0</v>
       </c>
       <c r="AC22">
         <v>168263794140.0</v>
       </c>
       <c r="AD22">
         <v>57410000000.0</v>
       </c>
       <c r="AE22">
         <v>203549000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B23">
         <v>828232000000.0</v>
       </c>
       <c r="C23">
         <v>748752000000.0</v>
       </c>
       <c r="D23">
         <v>103170000000.0</v>
       </c>
       <c r="E23">
         <v>2604048000000.0</v>
       </c>
       <c r="F23">
         <v>3851174000000.0</v>
       </c>
       <c r="G23">
         <v>1874922000000.0</v>
       </c>
       <c r="H23">
         <v>2942823000000.0</v>
       </c>
       <c r="I23">
         <v>257471000000.0</v>
       </c>
@@ -32391,51 +32807,51 @@
       </c>
       <c r="Y23">
         <v>-12123352350.0</v>
       </c>
       <c r="Z23">
         <v>-214465720.0</v>
       </c>
       <c r="AA23">
         <v>2542914591600.0</v>
       </c>
       <c r="AB23">
         <v>-8305000.0</v>
       </c>
       <c r="AC23">
         <v>132909790.0</v>
       </c>
       <c r="AD23">
         <v>650098000000.0</v>
       </c>
       <c r="AE23">
         <v>510811000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B24">
         <v>-151662000000.0</v>
       </c>
       <c r="C24">
         <v>-498756000000.0</v>
       </c>
       <c r="D24">
         <v>-761852000000.0</v>
       </c>
       <c r="E24">
         <v>210110000000.0</v>
       </c>
       <c r="F24">
         <v>28953000000.0</v>
       </c>
       <c r="G24">
         <v>-9958000000.0</v>
       </c>
       <c r="H24">
         <v>685000000.0</v>
       </c>
       <c r="I24">
         <v>3196864000000.0</v>
       </c>
@@ -32484,51 +32900,51 @@
       </c>
       <c r="Y24">
         <v>87217515450.0</v>
       </c>
       <c r="Z24">
         <v>-52329635680.0</v>
       </c>
       <c r="AA24">
         <v>28356965600.0</v>
       </c>
       <c r="AB24">
         <v>7314339640.0</v>
       </c>
       <c r="AC24">
         <v>240035080740.0</v>
       </c>
       <c r="AD24">
         <v>-168330000000.0</v>
       </c>
       <c r="AE24">
         <v>-159483000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B25">
         <v>-59567000000.0</v>
       </c>
       <c r="C25">
         <v>-25467000000.0</v>
       </c>
       <c r="D25">
         <v>-41006000000.0</v>
       </c>
       <c r="E25">
         <v>-63472000000.0</v>
       </c>
       <c r="F25">
         <v>-108567000000.0</v>
       </c>
       <c r="G25">
         <v>-49413000000.0</v>
       </c>
       <c r="H25">
         <v>-82414000000.0</v>
       </c>
       <c r="I25">
         <v>77486000000.0</v>
       </c>
@@ -32544,80 +32960,80 @@
         <v>-166896000000.0</v>
       </c>
       <c r="O25"/>
       <c r="P25">
         <v>-75263000000.0</v>
       </c>
       <c r="Q25">
         <v>-153308000000.0</v>
       </c>
       <c r="R25">
         <v>-114598000000.0</v>
       </c>
       <c r="S25">
         <v>26869000000.0</v>
       </c>
       <c r="T25">
         <v>16225000000.0</v>
       </c>
       <c r="U25">
         <v>-35353000000.0</v>
       </c>
       <c r="V25">
         <v>44449000000.0</v>
       </c>
       <c r="W25">
-        <v>-66407419440.0</v>
+        <v>-10017989760.0</v>
       </c>
       <c r="X25">
         <v>958350482880.0</v>
       </c>
       <c r="Y25">
         <v>-934910560350.0</v>
       </c>
       <c r="Z25">
         <v>239022044940.0</v>
       </c>
       <c r="AA25">
         <v>95496251800.0</v>
       </c>
       <c r="AB25">
         <v>33150474820.0</v>
       </c>
       <c r="AC25">
         <v>-379058721080.0</v>
       </c>
       <c r="AD25">
         <v>-592132000000.0</v>
       </c>
       <c r="AE25">
         <v>422749000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B26">
         <v>-101499000000.0</v>
       </c>
       <c r="C26">
         <v>-59006000000.0</v>
       </c>
       <c r="D26">
         <v>-61029000000.0</v>
       </c>
       <c r="E26">
         <v>-24728000000.0</v>
       </c>
       <c r="F26">
         <v>-39650000000.0</v>
       </c>
       <c r="G26">
         <v>-11000000.0</v>
       </c>
       <c r="H26">
         <v>-150009000000.0</v>
       </c>
       <c r="I26">
         <v>-51714000000.0</v>
       </c>
@@ -32662,51 +33078,51 @@
       </c>
       <c r="W26">
         <v>-3525000000.0</v>
       </c>
       <c r="X26">
         <v>-204000000.0</v>
       </c>
       <c r="Y26">
         <v>-49507000000.0</v>
       </c>
       <c r="Z26">
         <v>-475000000.0</v>
       </c>
       <c r="AA26">
         <v>-39000000.0</v>
       </c>
       <c r="AB26">
         <v>-34527000000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B27">
         <v>40836000000.0</v>
       </c>
       <c r="C27">
         <v>38578000000.0</v>
       </c>
       <c r="D27">
         <v>51513000000.0</v>
       </c>
       <c r="E27">
         <v>35216000000.0</v>
       </c>
       <c r="F27">
         <v>27941000000.0</v>
       </c>
       <c r="G27">
         <v>28251000000.0</v>
       </c>
       <c r="H27">
         <v>12694000000.0</v>
       </c>
       <c r="I27">
         <v>21814000000.0</v>
       </c>
@@ -32747,51 +33163,51 @@
         <v>56436335440.0</v>
       </c>
       <c r="X27">
         <v>6525000000.0</v>
       </c>
       <c r="Y27">
         <v>29000000.0</v>
       </c>
       <c r="Z27">
         <v>1870000000.0</v>
       </c>
       <c r="AA27">
         <v>-52439535650.0</v>
       </c>
       <c r="AB27">
         <v>55683359840.0</v>
       </c>
       <c r="AC27">
         <v>-296908641888.69</v>
       </c>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B28">
         <v>2095851000000.0</v>
       </c>
       <c r="C28">
         <v>1679697000000.0</v>
       </c>
       <c r="D28">
         <v>1012850000000.0</v>
       </c>
       <c r="E28">
         <v>1291697000000.0</v>
       </c>
       <c r="F28">
         <v>1070715000000.0</v>
       </c>
       <c r="G28">
         <v>-269927000000.0</v>
       </c>
       <c r="H28">
         <v>332062000000.0</v>
       </c>
       <c r="I28">
         <v>761191000000.0</v>
       </c>
@@ -32842,51 +33258,51 @@
       </c>
       <c r="Y28">
         <v>787547092950.0</v>
       </c>
       <c r="Z28">
         <v>385287665980.0</v>
       </c>
       <c r="AA28">
         <v>1946935046250.0</v>
       </c>
       <c r="AB28">
         <v>-24538429760.0</v>
       </c>
       <c r="AC28">
         <v>1197384298110.0</v>
       </c>
       <c r="AD28">
         <v>-101396000000.0</v>
       </c>
       <c r="AE28">
         <v>-72386000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B29">
         <v>-842960000000.0</v>
       </c>
       <c r="C29">
         <v>-678611000000.0</v>
       </c>
       <c r="D29">
         <v>132640000000.0</v>
       </c>
       <c r="E29">
         <v>-974750000000.0</v>
       </c>
       <c r="F29">
         <v>-1368710000000.0</v>
       </c>
       <c r="G29">
         <v>665770000000.0</v>
       </c>
       <c r="H29">
         <v>-15943000000.0</v>
       </c>
       <c r="I29">
         <v>-361165000000.0</v>
       </c>
@@ -32937,51 +33353,51 @@
       </c>
       <c r="Y29">
         <v>-404778725550.0</v>
       </c>
       <c r="Z29">
         <v>-329312113060.0</v>
       </c>
       <c r="AA29">
         <v>-1827147717300.0</v>
       </c>
       <c r="AB29">
         <v>34094260580.0</v>
       </c>
       <c r="AC29">
         <v>-1305439957380.0</v>
       </c>
       <c r="AD29">
         <v>366237000000.0</v>
       </c>
       <c r="AE29">
         <v>599968000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B30">
         <v>-1498923000000.0</v>
       </c>
       <c r="C30">
         <v>-848647000000.0</v>
       </c>
       <c r="D30">
         <v>-887938000000.0</v>
       </c>
       <c r="E30">
         <v>38945000000.0</v>
       </c>
       <c r="F30">
         <v>-45301000000.0</v>
       </c>
       <c r="G30">
         <v>-139026000000.0</v>
       </c>
       <c r="H30">
         <v>216336000000.0</v>
       </c>
       <c r="I30">
         <v>-112503000000.0</v>
       </c>
@@ -33051,1045 +33467,1059 @@
       <c r="AE30">
         <v>-326099000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AK1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>165</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
         <v>11</v>
       </c>
-      <c r="AS1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AV1" t="s">
-        <v>121</v>
+        <v>167</v>
       </c>
       <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CR1" t="s">
         <v>157</v>
       </c>
       <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CV1" t="s">
         <v>160</v>
       </c>
       <c r="CW1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY1" t="s">
         <v>25</v>
       </c>
-      <c r="CX1" t="s">
-[...2 lines deleted...]
-      <c r="CY1" t="s">
+      <c r="CZ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
       </c>
-      <c r="CZ1" t="s">
-[...2 lines deleted...]
-      <c r="DA1" t="s">
+      <c r="DB1" t="s">
+        <v>164</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2">
         <v>4299022000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4239359000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4337268000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4105267000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4051837000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3820852000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3820852000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3675719000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3477135000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3316408000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3267578000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3836242000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3231015000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3510011000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3367676000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3941941000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3355531000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3192310000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3152558000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2824614000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2623246000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2687132000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2439146000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2975859000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2463239000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2354868000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2357073000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2667756000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2667593000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2321022000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2536840000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2647280000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3092991000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>3092991000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1950897000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3476261000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1870964000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2160335000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2160335000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1945623000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1315408000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1221794000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1439786000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1428775000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1489792000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1257512000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1298043000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1201766000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>805087000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>820045000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>716712000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>693713000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1070520000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1014576000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>551639000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>692812000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1620340000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1043487000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>534904000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>665074000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>665074000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1020647000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>508434000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>531580000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>613566000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>523087000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>429373745760.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>603846000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>507858968220.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>664803855880.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>660787891450.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>429829412100.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>410123765700.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>299505973480.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>330602898310.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>436669716900.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>993243234900.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>1040783293240.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>839668676000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>791303850720.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>584992501920.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>506361597000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>448993065600.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>615116922560.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>636976629320.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>532975891700.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>654661002180.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>680958089280.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>490778447040.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>568832391550.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>159620713185.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>357521879193.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>355653064316.0</v>
       </c>
-      <c r="CW2"/>
-      <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
+      <c r="DB2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
-        <v>438104000000</v>
+        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>869916000000</v>
+        <v>438104000000</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
-        <v>413670000000</v>
+        <v>869916000000</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>413670000000</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
         <v>28234000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>64750000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>31177000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>21623000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>21623000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>88617000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>32547000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>23422000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>39002000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>20486000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>12919000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>38924000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>42084000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>25986000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>34345000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>17460000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>24016000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>93718000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>39579000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>49432000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>125521000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>53867000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>52427000000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>87275000000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>97916000000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>95006000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1058000000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>37038000000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>55201000000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>77977000000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>35937000000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>938000000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>100555000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>98411000000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>51198000000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>75787000000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1022000000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>97385000000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>100352000000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>86576000000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>50280000000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>51411000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>21201000000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>35572000000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>64215000000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>49232000000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>65317000000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>92186000000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>78179000000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>45623000000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>55987000000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>74781000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>35418000000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>43388000000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>28981000000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>39584000000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>53118000000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>60327000000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>60327000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>33321000000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>14214000000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>15872000000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>19891000000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>41313000000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>23087167760</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>21923000000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>9770603320</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>9651634630</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>27328201540</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>51923274350</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>21676211040</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>49303543380</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>19563386580</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>20208065160</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>12368300400</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>41288700400</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>350423000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>27617345260</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>4325883120</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>22058347640</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>19851132920</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>11298502560</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>6199021320</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>14638708050</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>9053819100</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>11299683920</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>4311377280</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>13588542560</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>10848790049.66</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>11998502078.42</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>8747908571.92</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>694559000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>50000000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>624614000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>67535000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>91395000</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...4 lines deleted...]
-      </c>
+      <c r="AA4"/>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
@@ -34116,103 +34546,105 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...4 lines deleted...]
-      </c>
+      <c r="AA5"/>
+      <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
@@ -34239,693 +34671,699 @@
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
+      <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
-        <v>126419000000.0</v>
+        <v>1443134000000.0</v>
       </c>
       <c r="G6"/>
       <c r="H6">
+        <v>126419000000.0</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6">
         <v>528813000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4299022000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-38246000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>232001000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>53430000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>230985000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>230985000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-279760000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>198584000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>160727000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>48830000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-568664000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>605227000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-278996000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>142335000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-574265000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>586410000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>163221000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>39752000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>327944000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>201368000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-63886000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>247986000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-536713000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>512620000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>108371000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2434000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-310523000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>10455000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>346734000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-216052000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-110440000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-445711000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>1848000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1142094000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1525364000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>1605297000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-289371000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-3798000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>214712000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>630215000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>93614000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-217992000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>11011000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-61017000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>232280000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-40531000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>96277000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>396679000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-14958000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>103333000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>22999000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-376807000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>55944000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>462937000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-141173000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-927528000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>576853000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>508583000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-130170000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-130170000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-355573000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>36989000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-23146000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-81986000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>90479000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>93713254240.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-172921000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>96644011100.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-158272788680.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>4015964430.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>230958479350.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>19705646400.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>111451302680.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-31096924830.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-106066818590.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-556573518000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-46903805440.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>201114617240.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>48364825280.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>126559811280.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>218318070880.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>57368531400.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-166123856960.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-21859706760.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>104847327200.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-121685110480.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-26297087100.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>190179642240.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-77945823130.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>409211678364.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-197901166007.21</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>1868814876.0</v>
       </c>
-      <c r="CW6"/>
-      <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
+      <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
-        <v>1896095000000.0</v>
+        <v>3266130000000.0</v>
       </c>
       <c r="G7"/>
       <c r="H7">
-        <v>2867846000000.0</v>
+        <v>1896095000000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7">
+        <v>2867846000000.0</v>
+      </c>
+      <c r="K7"/>
+      <c r="L7">
         <v>-519312000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>84145000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-105822000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>274243000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>274243000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-339442000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-285674000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-436179000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>218722000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-774980000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>291191000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-609924000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>140014000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-309965000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>328121000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>272080000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-317421000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>299242000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-257953000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>80280000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>32135000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-553628000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>90674000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-27008000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>214082000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-309676000000.0</v>
       </c>
-      <c r="AJ7"/>
-      <c r="AK7">
+      <c r="AL7"/>
+      <c r="AM7">
         <v>84406000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-587498000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>107229000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-602893000000.0</v>
       </c>
-      <c r="AO7"/>
-      <c r="AP7">
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>1594473000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-125482000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>675665000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-222192000000.0</v>
       </c>
-      <c r="AT7"/>
-      <c r="AU7">
+      <c r="AV7"/>
+      <c r="AW7">
         <v>204561000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>536083000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>229928000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-332389000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-103669000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-53796000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-153005000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>51021000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>249677000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>13979000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>278007000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>440055000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>225547000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-323574000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>483327000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>459847000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-153843000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-814275000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>156959000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>582466000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>400756000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>400756000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-1572845000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-752289000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-399857000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-289126000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-286539000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>603193522280.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>139211000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-395921838880.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-1831854957450.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-788955783790.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>2550403303270.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-422562954990.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-1505033772060.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-118176013370.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>445996017170.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-1638456239100.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>856480638510.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-2248691698750.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>951950601880.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>43036991040.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>257101609220.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>120318436080.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-1709202387480.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>624796096200.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-2551002167490.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>635812264730.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-460813615180.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>245269463040.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-453341995410.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>701797357912.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>-427430729385.05</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>16998135822.0</v>
       </c>
-      <c r="CW7"/>
-      <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...4 lines deleted...]
-      </c>
+      <c r="AA8"/>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
@@ -34952,296 +35390,300 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>122089000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>59570000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-345067000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-38268000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-38268000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>160702000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-16137000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-259223000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-150290000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-138091000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3736000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-127784000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-127784000000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...4 lines deleted...]
-      </c>
+      <c r="AA9"/>
+      <c r="AB9"/>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9">
         <v>-8773000000.0</v>
       </c>
-      <c r="AI9"/>
-      <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9">
         <v>-1739000000.0</v>
       </c>
-      <c r="AN9"/>
-      <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-      <c r="AR9">
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9">
         <v>-1216000000.0</v>
       </c>
-      <c r="AS9"/>
-      <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9">
         <v>-773000000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9"/>
       <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9">
         <v>2111000000.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>46034000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>470867000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-556932000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>527427000000.0</v>
       </c>
-      <c r="BL9"/>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9">
         <v>144978000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>-334281000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>617389000000.0</v>
       </c>
       <c r="BV9"/>
       <c r="BW9">
+        <v>617389000000.0</v>
+      </c>
+      <c r="BX9"/>
+      <c r="BY9">
         <v>-1726991000000.0</v>
       </c>
-      <c r="BX9"/>
-      <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
-      <c r="CX9">
-[...1 lines deleted...]
-      </c>
+      <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9">
+        <v>13338000000.0</v>
+      </c>
+      <c r="DA9"/>
+      <c r="DB9">
         <v>206469000.0</v>
       </c>
-      <c r="DA9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10">
         <v>345067000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>38268000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>38268000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-160702000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>16137000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>259223000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>259223000000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...4 lines deleted...]
-      </c>
+      <c r="AA10"/>
+      <c r="AB10"/>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
@@ -35265,1572 +35707,1588 @@
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10">
         <v>7289677000.0</v>
       </c>
-      <c r="CZ10"/>
-      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-164272000000.0</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-199132000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>59715000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-326743000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>326743000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-247980000000.0</v>
       </c>
-      <c r="S11">
-[...2 lines deleted...]
-      <c r="T11">
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
         <v>439641000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-439641000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-33994000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>568245000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-568245000000.0</v>
       </c>
-      <c r="Y11">
-[...2 lines deleted...]
-      <c r="Z11">
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>788007000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-131808000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>114922000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>16886000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-63683000000.0</v>
       </c>
-      <c r="AE11">
-[...2 lines deleted...]
-      <c r="AF11">
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
         <v>-4950204081.63</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>5085459218.18</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>132960000000.0</v>
       </c>
-      <c r="AI11">
-[...2 lines deleted...]
-      <c r="AJ11">
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>-19537000000.0</v>
       </c>
-      <c r="AK11">
-[...4 lines deleted...]
-      </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11">
         <v>531516000000.0</v>
       </c>
-      <c r="AN11"/>
-      <c r="AO11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>8024000000.0</v>
       </c>
-      <c r="AP11"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11">
+        <v>-41838000000.0</v>
+      </c>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>13953000000.0</v>
       </c>
-      <c r="AU11"/>
-[...1 lines deleted...]
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>236029000000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
-      <c r="BA11">
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11">
         <v>278325000000.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>-118192000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>16830000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>147182000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-446486000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-150000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3566000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-41728000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2689000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-3783000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-41973000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>56942000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-20179000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>10196000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-73375000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-18165000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>11769000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-94220000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>7692000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>33856000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>632.8</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>75242484.09</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-86207673.93</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-7956000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>89147000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>643000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>134553000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-62000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>2474000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>360000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>408000000.0</v>
       </c>
-      <c r="AP12"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12">
+        <v>-37195000000.0</v>
+      </c>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-4905000000.0</v>
       </c>
-      <c r="AU12"/>
-[...1 lines deleted...]
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>-12424000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>375536000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>154906000.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>99292000000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12"/>
       <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12">
         <v>531213000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>61340000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12">
+        <v>704000000.0</v>
+      </c>
+      <c r="BT12"/>
+      <c r="BU12">
         <v>581696000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>10268000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
-      <c r="CG12">
-[...1 lines deleted...]
-      </c>
+      <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12">
+        <v>1456000000.0</v>
+      </c>
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>217583000.0</v>
       </c>
-      <c r="CJ12"/>
-      <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
-      <c r="CO12">
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>771000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>512000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>482000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>54000000.0</v>
       </c>
-      <c r="CS12"/>
-      <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
-      <c r="CW12">
-[...1 lines deleted...]
-      </c>
+      <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12">
+        <v>45652000.0</v>
+      </c>
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>158802000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>87275000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>12586000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-1636000000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1543871000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>162309000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1472384000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-1299547000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>588744000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-1439669000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-791136000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>169761000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-431672000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-1350183000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-668702000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>765161000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>294585000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1573854000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-3000679000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>430423000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>2760663000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-839218000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-3881.99</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-4841860873.38</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>5728581090.22</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>179837000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-334591000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>18763000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>125700000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-582181000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-751327000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-462016000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-1558000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>1601295000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>-257690000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>889911000000.0</v>
       </c>
-      <c r="AS13"/>
-      <c r="AT13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>103000000.0</v>
       </c>
-      <c r="AU13"/>
-[...1 lines deleted...]
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-3587105000000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13"/>
       <c r="AZ13"/>
-      <c r="BA13">
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13">
         <v>354933000000.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B14"/>
-      <c r="C14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C14">
+        <v>19393205000.0</v>
+      </c>
+      <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
-        <v>61653000000.0</v>
+        <v>31368000000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14">
-        <v>31359000000.0</v>
+        <v>61653000000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14">
+        <v>31359000000.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14">
         <v>15930000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>15383000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>15034000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>14993000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14993000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>16076000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>15306000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>15049000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>14633000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>15317000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>14930000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>14644000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>17880000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>15118000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>15511000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>15337000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>16554000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>14802000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>15727000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>16500000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>14568000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>14631000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>14012000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>14713000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>15385000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>20254000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1254000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>18357000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>17583000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>18294000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>17440000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1154000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>17707000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>17487000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>18533000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>19574000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>952000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>20950000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>20337000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>21834000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>19482000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>18177000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>19389000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>19990000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>19625000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>19381000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>20472000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>23348000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>22846000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>22448000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>22851000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>27048000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>26185000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>27604000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>19735000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>19174000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>19358000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>18831000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>18831000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>18224000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>18482000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>17617000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>17314000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>21357000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>20301986640.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>17491000000.0</v>
       </c>
-      <c r="BX14">
-[...2 lines deleted...]
-      <c r="BY14">
+      <c r="BZ14">
+        <v>16771000000.0</v>
+      </c>
+      <c r="CA14">
         <v>14572905770.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>17038106640.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>16040564710.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>15764517120.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>13404271920.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>12944431810.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>12056955750.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>12139257800.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>12135151600.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>-11728768560.0</v>
       </c>
-      <c r="CI14">
-[...2 lines deleted...]
-      <c r="CJ14">
+      <c r="CK14">
+        <v>10792167000.0</v>
+      </c>
+      <c r="CL14">
         <v>10426487520.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>9958193160.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>9948849880.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>9567474320.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>8700380800.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>8255361020.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>8796652180.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>8462663880.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>8263473120.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>8101008050.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>8248777464.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>7550446129.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>7362671656.0</v>
       </c>
-      <c r="CW14"/>
-      <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
-        <v>112541000000.0</v>
+        <v>100524000000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15">
-        <v>44567000000.0</v>
+        <v>112541000000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
-        <v>24115000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>44567000000.0</v>
+      </c>
+      <c r="K15"/>
       <c r="L15">
         <v>24115000000.0</v>
       </c>
       <c r="M15">
+        <v>24115000000.0</v>
+      </c>
+      <c r="N15">
+        <v>24115000000.0</v>
+      </c>
+      <c r="O15">
         <v>36049000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>36049000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>15008000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>15008000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>42254000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>70714000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>24762000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>45953000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61163000000.0</v>
       </c>
       <c r="X15">
         <v>61163000000.0</v>
       </c>
       <c r="Y15">
+        <v>61163000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>61163000000.0</v>
+      </c>
+      <c r="AA15">
         <v>15195000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>10941000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>48486000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>48486000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>9930000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>47475000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>10149000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>10149000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>37326000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>70156167000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4145000000.0</v>
       </c>
       <c r="AK15">
         <v>31378000000.0</v>
       </c>
       <c r="AL15">
+        <v>4145000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>31378000000.0</v>
+      </c>
+      <c r="AN15">
         <v>38821000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>42750217000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3775000000.0</v>
       </c>
       <c r="AP15">
         <v>32004000000.0</v>
       </c>
       <c r="AQ15">
+        <v>3775000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>32004000000.0</v>
+      </c>
+      <c r="AS15">
         <v>10829000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>82727683000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3559000000.0</v>
       </c>
       <c r="AU15">
         <v>35983000000.0</v>
       </c>
       <c r="AV15">
+        <v>3559000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>35983000000.0</v>
+      </c>
+      <c r="AX15">
         <v>46800000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21848000000.0</v>
       </c>
       <c r="AY15">
         <v>21848000000.0</v>
       </c>
       <c r="AZ15">
+        <v>21848000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>21848000000.0</v>
+      </c>
+      <c r="BB15">
         <v>33469000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29662000000.0</v>
       </c>
       <c r="BC15">
         <v>29662000000.0</v>
       </c>
       <c r="BD15">
+        <v>29662000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>29662000000.0</v>
+      </c>
+      <c r="BF15">
         <v>22285000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>22285000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>7396000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>7396000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>7334000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>7334000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>14658000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>14658000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>14408000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>351414000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>14403000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>14403000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>14680000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>14680000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>11130000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>11130000000.0</v>
       </c>
-      <c r="BT15"/>
-      <c r="BU15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>16238000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>16366406600.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>16233000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>16248938130.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>15886688260.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>16437162080.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>16244890560.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>38179689900.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>15478409870.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>15359241390.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>15088740100.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>68712780000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>28525430.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>22998252890.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>7859460.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>19411014000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>30164420.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>19436405960.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>46891600.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>14573137840.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>36123180.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>14542635890.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>1681740.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>29101796640.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>36125400.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>14346789.67</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>67691609.51</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>29403834780.16</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>258870000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>287000000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>234172000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>272456000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>191074000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>4299022000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>4299022000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>4337268000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4105267000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4051837000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4051837000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3395959000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3675719000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3477135000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3316408000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>3267578000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3836242000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>3231015000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3510011000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3367676000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3941941000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3355531000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3192310000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3152558000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2824614000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2623246000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2687132000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2439146000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2975859000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2463239000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2354639000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2357233000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2667593000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2667756000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2320788000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>2536840000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2647280000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>3092991000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>3092991000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1950897000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>3476261000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1870964000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2160335000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>2160335000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1945623000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1315408000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1221794000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1439786000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1428775000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1489792000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1257512000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1298043000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1201766000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>805087000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>820045000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>716712000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>693713000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1070520000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>1014576000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>551639000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>692812000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1620340000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1043487000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>534904000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>534904000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>665074000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>545423000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>508434000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>531580000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>613566000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>523087000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>430925000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>604502979320.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>506531067200.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>664803855880.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>660787891450.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>429829412100.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>410957276160.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>299505973480.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>330602898310.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>436669716900.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>993879487800.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>1040783293240.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>839668676000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>711552313200.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>724679667880.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>506361597000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>448993065600.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>615116922560.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>637823218900.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>532975891700.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>654661002180.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>680958089280.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>490886568420.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>568832391550.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>159620713185.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>357521879193.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>355653064316.78</v>
       </c>
-      <c r="CX16"/>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...4 lines deleted...]
-      </c>
+      <c r="AA17"/>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
@@ -36857,565 +37315,571 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18">
         <v>-476243000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>321767000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-149237000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>290569000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>290569000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-377803000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-276575000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-439290000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>32295000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-731998000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>303576000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-578036000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-41770000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-181701000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>407821000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>363385000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-459236000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>357895000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-195171000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>73824000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-45926000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-603503000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>142645000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-173471000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-2527000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-324083000000.0</v>
       </c>
-      <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>157506000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-561823000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>123621000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-422648000000.0</v>
       </c>
-      <c r="AO18"/>
-      <c r="AP18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>1572846000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-281674000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>505866000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-189621000000.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18">
+      <c r="AV18"/>
+      <c r="AW18">
         <v>80458000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>516947000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-4217000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-241361000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-77021000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>36103000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-133000000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>85845000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>257482000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>32760000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>110959000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>140933000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>297746000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-272112000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>512733000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>568060000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-181387000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-791111000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>198786000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>568952000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>383411000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>383411000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-1572589000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-783528000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-365085000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-278967000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-491238000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>116031449200.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>40420000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-475892103010.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-70233764290.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>52858879150.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-253029419390.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-487098946950.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-126456635470.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-151722320280.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>144014831310.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-1598030220200.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>16450433370.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-29294210000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-480806608980.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>61116964080.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>113861223440.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-68002888160.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-1065960077120.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>681674835680.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-916209982440.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-903965677510.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-302682833380.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>256407187680.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>-345808563780.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>751638532882.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>-412140563703.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>-4778888079.84</v>
       </c>
-      <c r="CW18"/>
-      <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-      <c r="J19">
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19">
         <v>-147880000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-678842000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-9887000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-11514000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-10094000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>56799000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>27009000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>28427000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-8845000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-26859000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-27224000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>59825000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-3242000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-68314000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-21320000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>18906000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>6573000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-9703000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>180802000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>46705000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-109631000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-55.37</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>219960500.33</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>119274989.86</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>71596000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>4234000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-10933000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>43920000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>5604000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>90259000000.0</v>
       </c>
-      <c r="AN19"/>
-      <c r="AO19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-13310000000.0</v>
       </c>
-      <c r="AP19"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19">
+        <v>59516000000.0</v>
+      </c>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-18390000000.0</v>
       </c>
-      <c r="AU19"/>
-[...1 lines deleted...]
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19">
         <v>118596000000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19">
         <v>-57743000000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>737000000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>106000000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>109000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="O20">
         <v>1000000.0</v>
       </c>
       <c r="P20">
         <v>2000000.0</v>
       </c>
       <c r="Q20">
         <v>1000000.0</v>
       </c>
       <c r="R20">
         <v>2000000.0</v>
       </c>
       <c r="S20">
         <v>1000000.0</v>
       </c>
       <c r="T20">
         <v>2000000.0</v>
       </c>
       <c r="U20">
+        <v>1000000.0</v>
+      </c>
+      <c r="V20">
+        <v>2000000.0</v>
+      </c>
+      <c r="W20">
         <v>6000000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
@@ -37454,2854 +37918,2884 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...4 lines deleted...]
-      </c>
+      <c r="L21"/>
+      <c r="M21"/>
       <c r="N21">
         <v>606246000000.0</v>
       </c>
       <c r="O21">
+        <v>606246000000.0</v>
+      </c>
+      <c r="P21">
+        <v>606246000000.0</v>
+      </c>
+      <c r="Q21">
         <v>72386000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>245568000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>341619000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>304172000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4149000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>243990000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>197133000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-105431000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-286457000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>105604000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-39923000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>469142000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>23844000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>162167000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-37309000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>156752000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>67.42</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2278130348.91</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1592398214.53</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>89623000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>78503000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-117000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>89607000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>307220000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-958706000000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>1556000000.0</v>
       </c>
-      <c r="AP21"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21">
+        <v>78500000000.0</v>
+      </c>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-631000000.0</v>
       </c>
-      <c r="AU21"/>
-[...1 lines deleted...]
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-159800000000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21">
         <v>396766000000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B22">
+        <v>103728000000.0</v>
+      </c>
+      <c r="C22">
         <v>73933000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
+        <v>73933000000.0</v>
+      </c>
+      <c r="E22">
         <v>91553000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>92078000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>104565000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>71970000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>101441000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>98387000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>68938000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>63615000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>52138000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>35585000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>25882000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>25882000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>65937000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>16743000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>393000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>29439000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>61618000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5483000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>49993000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-153247000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>100423000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>68923000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>144298000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-37233000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>59350000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>140361000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>56889000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3674000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-95862000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-9236000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>6713000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>22845000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>89793000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>8897000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>53616000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>58038000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>62809000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>70730000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>7803000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>62053000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>46974000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-10895000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>35559000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>7663000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>48254000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>69644000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>82310000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>69281000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>53111000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>21277000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>62677000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>49125000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>38385000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>66263000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>94163000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>91000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>5361000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>6076000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>27725000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>24550000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-44259000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>18038000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>13666000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>13291000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1938000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1938000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>3030000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>10212000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>28341000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>10743000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-215834000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-343475938600.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-72922000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-76677995620.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-156895569740.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>22940890550.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-10477841840.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>76728860670.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>33529603250.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>79111258380.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>43462588290.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>20155748800.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>82968349820.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>104991338320.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>60783456660.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>9095446560.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>25637269440.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>25137650800.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>3235893000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>40783035000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>69915260540.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>15767213920.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>47710980760.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>39041916480.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>-26237316980.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>15088249993.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>13489298753.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>117520559752.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>679348000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>95000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>457304000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>1066793000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>1417385000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
-        <v>748752000000.0</v>
+        <v>105151000000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
-        <v>537460000000.0</v>
+        <v>748752000000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23">
+        <v>537460000000.0</v>
+      </c>
+      <c r="K23"/>
+      <c r="L23">
         <v>79137000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>174516000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-95600000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>182728000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-54883000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>408219000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>133806000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>99898000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>19508000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>188896000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>85289000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>67601000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>108517000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>12603000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>76948000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-176052000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>55125000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-30561000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>57152000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-159358000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>121225000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>110739000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>25184000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>323000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-34921000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-18178000000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>16163000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>23682000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>81314000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-22280000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-895000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-49085000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-1078117000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>926759000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-52613000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-895000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>130627000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>5328000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>98326000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>95890000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-67336000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>13691000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>18130000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-39844000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-176475000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>174584000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>87768000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-9016000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>47657000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2975000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>37270000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-99972000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>103708000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>76041000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>34390000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>76211000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>77084000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>77084000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>180669000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-53808000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>16321000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>40785000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-21937000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>787272683080.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-64278000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>138288000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-66574410320.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-62591184370.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>37786809710.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>33745919460.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>18026508960.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-42562802650.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>20297704310.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-114521300.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-12123352350.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>548595719150.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-13075612660.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-110920080.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>357671417400.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>194971053640.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>935725947920.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-573246339960.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>1143021776660.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>906917803760.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>497286388460.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-4311377280.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-26487705850.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-332592266124.36</v>
       </c>
-      <c r="CU23">
-[...6 lines deleted...]
-      <c r="CX23"/>
+      <c r="CW23">
+        <v>0.0</v>
+      </c>
+      <c r="CX23">
+        <v>0.0</v>
+      </c>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
-        <v>21269000000.0</v>
+        <v>95900000000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
-        <v>209933000000.0</v>
+        <v>21269000000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
+        <v>209933000000.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24">
         <v>-117133000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-377233000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-281464000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>10109000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>13978000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>193625000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>983439000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-4311002482.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-652140000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>16824000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-31515000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>76983000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>349373000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-39025000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-9575000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>26492000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>19466000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>70156000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>238435000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>76334000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>16223000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>30535000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>42147000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>86848000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-9277000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>39320000000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>72183000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>5071000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>39105000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>35519000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-1738000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>107194000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-52424000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>28141000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>88279000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>195000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>54908000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>115000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>70715000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>11813000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>37401000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-14508000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>70606000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>39298000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>4062000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>84000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>37827000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>42132000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>81110000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>1235000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>55170000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>22562000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>33109000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>40082000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-5779000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-234000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>278000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>278000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>5686000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-27160000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-1506000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-266000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>101347000000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>7102000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-29736618800.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-16638381120.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>23422999220.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-33820074470.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-82147913430.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-239491591730.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-8672767310.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-25605559540.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-42143838400.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>48888133000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>257677000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>5294800880.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-3882202800.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>61754761000.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>-35764086440.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>108754760.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-9833116460.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>859000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>27170431180.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-4311377280.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-129519010760.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>128000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-9417840462.48</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>4719008554.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>2802924000.0</v>
       </c>
-      <c r="CX24"/>
-[...1 lines deleted...]
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24">
         <v>373244000.0</v>
       </c>
-      <c r="DA24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>223</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>-149745205000.0</v>
+      </c>
+      <c r="D25">
         <v>-130352000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-91553000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-92078000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-104565000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-118543000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-101441000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-98387000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-68938000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-6567000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>231539000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-59301000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-4533000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-4533000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-27962000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1651000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1764874377.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-181367000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-15440000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-5611000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>5414000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>36971000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>31947000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>38687000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-71593000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-89893000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>78049000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-33075000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-34211000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>14918000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>90638000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>77398000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-71656000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-196110000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-38847000000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>31809000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1120000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>7698000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>123498000000.0</v>
       </c>
-      <c r="AO25"/>
-      <c r="AP25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>-6781000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-127866000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-116671000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>51943000000.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>-44928000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-8284000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-258322000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>52583000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-2291000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>59578000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-60562000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-43777000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-4765000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-7483000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-213640000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-246519000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>69643000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>68841000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>21327000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>90718000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>38767000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>864000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>2303000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-2204000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>6572000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>6572000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>11051000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>3721000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>2414000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-10478000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>22671000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-106386858120.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>9804000000.0</v>
       </c>
-      <c r="BX25">
-[...2 lines deleted...]
-      <c r="BY25">
+      <c r="BZ25">
+        <v>-840668500.0</v>
+      </c>
+      <c r="CA25">
         <v>1913595491760.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>829163867290.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-2757072171180.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-135353158710.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>1374677804800.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-106038610520.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-337292664740.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>20499312700.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-881532850980.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>2126134918990.0</v>
       </c>
-      <c r="CI25">
-[...2 lines deleted...]
-      <c r="CJ25">
+      <c r="CK25">
+        <v>-1488080203880.0</v>
+      </c>
+      <c r="CL25">
         <v>2107481520.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>-153021071920.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>456950461600.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>651024254680.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>7939097480.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>1575389069800.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-1551409963130.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>126993539680.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-37005988320.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>134944034970.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>11516340809.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>-4032462906.16</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>-133150430500.43</v>
       </c>
-      <c r="CW25"/>
-      <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
-        <v>-57594000000.0</v>
+        <v>-59724000000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
-        <v>-58098000000.0</v>
+        <v>-57594000000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26">
+        <v>-58098000000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26">
         <v>-41019000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-3000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-20005000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-2000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-2000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-1516000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-1516000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-23209000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-2000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-39642000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-3000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-3000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-4000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-4000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-2000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-1000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-32289000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-76392000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-41327000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-1000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-3000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-41778000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-9931000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-2000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-7828000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-61963000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-2450000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-39302000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-3000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-4000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-27049000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>776000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-34284000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-1000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-4000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-6000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>804000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-7000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-19985000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-34342000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-4506000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-6000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-65193000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-9000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-9000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-17000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-32476000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-3000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="BI26">
         <v>-1000000.0</v>
       </c>
       <c r="BJ26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="BK26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="BL26">
         <v>-5000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-8280000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>-1000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-3000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-8000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>-37364000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-37364000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-3000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-3000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>-4000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-6000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-5000000.0</v>
       </c>
-      <c r="BV26"/>
-      <c r="BW26">
+      <c r="BX26"/>
+      <c r="BY26">
         <v>-39000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>-28000000.0</v>
       </c>
-      <c r="BY26"/>
-      <c r="BZ26"/>
       <c r="CA26"/>
-      <c r="CB26">
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-204000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>-204000000.0</v>
       </c>
-      <c r="CD26"/>
-      <c r="CE26"/>
       <c r="CF26"/>
-      <c r="CG26">
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26">
         <v>-421000000.0</v>
       </c>
-      <c r="CH26"/>
-      <c r="CI26"/>
       <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26">
         <v>-475000000.0</v>
       </c>
-      <c r="CL26"/>
-      <c r="CM26"/>
       <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>-39000000.0</v>
       </c>
-      <c r="CP26"/>
-      <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>225</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>56419000000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27"/>
+      <c r="D27">
+        <v>56419000000.0</v>
+      </c>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>46573000000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
         <v>51513000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>51513000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>507989000000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="O27"/>
+      <c r="P27">
         <v>46760000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>46760000000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="R27"/>
+      <c r="S27">
         <v>125623.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>32507000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>32507000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>-2270000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>-1506000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>36294000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>36294000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>-1281000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>-1782000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>17570000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>17570000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>-151594000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>-1056000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>28622000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>28622000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>-1997000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>-1490000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>42633000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>42633000000.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>-1766000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>-1182000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>38194000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>38194000000.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>-873000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>-149000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>49833000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>49833000000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>-1695000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>-902000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>71630000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>71630000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>-239000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>-1417000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>73875000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>73875000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>-272000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>-369000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>63507000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>63507000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>-2552000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>-4185000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>-5643000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>-6728000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>-1833000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>-267000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>18638000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>18638000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>-887000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>-708000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>9737000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>9737000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>-626000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>677000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>16476000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>581938600.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>9750987930.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>-955819890.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27">
         <v>6525000000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>6525000000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
-[...1 lines deleted...]
-      </c>
+      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27">
+        <v>29000000.0</v>
+      </c>
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>-31140187000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CL27">
         <v>2773002000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CM27">
         <v>1870000000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CN27">
         <v>-673578485560.0</v>
       </c>
-      <c r="CM27">
+      <c r="CO27">
         <v>677439848600.0</v>
       </c>
-      <c r="CN27">
+      <c r="CP27">
         <v>-10222947440.0</v>
       </c>
-      <c r="CO27">
+      <c r="CQ27">
         <v>-17801464620.0</v>
       </c>
-      <c r="CP27">
+      <c r="CR27">
         <v>-2858410730.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CS27">
         <v>-15611995500.0</v>
       </c>
-      <c r="CR27">
+      <c r="CT27">
         <v>-16167664800.0</v>
       </c>
-      <c r="CS27">
+      <c r="CU27">
         <v>18505548490.0</v>
       </c>
-      <c r="CT27">
+      <c r="CV27">
         <v>23872992446.71</v>
       </c>
-      <c r="CU27">
+      <c r="CW27">
         <v>13017612319.26</v>
       </c>
-      <c r="CV27">
+      <c r="CX27">
         <v>287206584.03</v>
       </c>
-      <c r="CW27"/>
-      <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
+      <c r="D28"/>
       <c r="E28"/>
       <c r="F28">
-        <v>1679697000000.0</v>
+        <v>835384000000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28">
-        <v>1211458000000.0</v>
+        <v>1679697000000.0</v>
       </c>
       <c r="I28"/>
       <c r="J28">
+        <v>1211458000000.0</v>
+      </c>
+      <c r="K28"/>
+      <c r="L28">
         <v>430732000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>358629000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>432713000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-209224000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-209224000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>78951000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>379376000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>376055000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>436013000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>128642000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>329279000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>218784000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-285089000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-335019000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>182552000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-231169000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>491982000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-131454000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>178104000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-206570000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>277984000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>68660000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>274898000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>139649000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>46956000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-32765000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-6711000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>66799000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>292178000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-251075000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-218981000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-2338000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-566345000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-1094243000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1108077000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-188956000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-3386000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>88422000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-21156000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>49779000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-93395000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-12450000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-122140000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>310344000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-189990000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-272707000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>441741000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-211200000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>4364000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-447495000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-47292000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-504261000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-156825000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-16370000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-166855000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>385950000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>59705000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-455031000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-455031000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1293619000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>873613000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>360238000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>250386000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>524851000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>96398876640.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-199108000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>579651662180.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-981129110.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-130669985900.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>521216157350.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>552004419780.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>646535188800.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>78319565790.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-236260945110.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1083600540600.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-107016305030.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>331985385060.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>508781774120.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>59785923120.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>35186058260.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>126270987760.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>868640635800.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-645024481560.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>1036586485960.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>797391381750.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>224094903980.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-111137725440.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>249959723690.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-467259655678.54</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>178685391610.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>14076110617.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>9009095000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>1757000000.0</v>
       </c>
-      <c r="CY28"/>
-      <c r="CZ28"/>
       <c r="DA28"/>
+      <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
+      <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
-        <v>-678611000000.0</v>
+        <v>942815000000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29">
-        <v>-369067000000.0</v>
+        <v>-678611000000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29">
+        <v>-369067000000.0</v>
+      </c>
+      <c r="K29"/>
+      <c r="L29">
         <v>-448009000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>386517000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-118060000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>312192000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>312192000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-289186000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-244028000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-415868000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>71297000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-711512000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>316495000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-539112000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>314000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-155715000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>442166000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>380845000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-435220000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>451613000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-155592000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>123256000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>79595000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-549636000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>195072000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-86196000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>95389000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-229077000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>29265000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>194544000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-506622000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>201598000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-386711000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>20038000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>1673401000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-183263000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>557064000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-113834000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>18458000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>177843000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>617299000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>82359000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-191081000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-25610000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>57304000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-97428000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>150060000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>306714000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>98077000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>203145000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>219112000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>343369000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-216125000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>587514000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>603478000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-137999000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-762130000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>238370000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>622070000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>443738000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>443738000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-1539268000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-769314000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-349213000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-259076000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-449925000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>139118616960.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>62343000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-466121499690.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-60582129660.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>80187080690.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>-201106145040.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-465422735910.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-77153092090.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-132158933700.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>164222896470.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>-1585661919800.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>57739133770.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-29294210000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-453189263720.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>65442847200.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>135919571080.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-48151755240.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>-1054661574560.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>687873857000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-901571274390.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-894911858410.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-291383149460.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>260718564960.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>-332220021220.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>762487322932.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>-400142061624.58</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>3969020492.0</v>
       </c>
-      <c r="CW29"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29">
+        <v>2917293000.0</v>
+      </c>
+      <c r="DB29"/>
+      <c r="DC29">
         <v>8230837000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
+      <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
-        <v>-848647000000.0</v>
+        <v>-342204000000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
-        <v>-203737000000.0</v>
+        <v>-848647000000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30">
+        <v>-203737000000.0</v>
+      </c>
+      <c r="K30"/>
+      <c r="L30">
         <v>-147880000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-407180000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-321364000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-11514000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-11514000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>49039000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-18138000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10378000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-556726000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-30515000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-53880000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>47939000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>330780000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-68314000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-21320000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>16786000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1468000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-9703000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>180802000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>46705000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-109631000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-31314000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>15642000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>12800000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-79446000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-51452000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-11991000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>79065000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-4339000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-19133000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>42075000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-15987000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>32956000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-173949000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-21111000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>10958000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-19217000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-30301000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>16743000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-23903000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>12663000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>10635000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>12942000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>26978000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-32064000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>64897000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-163006000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-35407000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-156299000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>131827000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-100607000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-41531000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>8186000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>35241000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>8046000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-55753000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-162379000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-113709000000.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>-91373000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-68601000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-19765000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-94616000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>29628000000.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>-20001000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-39188615490.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-13383184960.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>56955380410.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-66407767750.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-79068906180.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-461216944520.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>17668361650.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-37190394050.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-54283096200.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>8356873950.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>-9923974540.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>1441961040.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>42611555160.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>12365514400.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-70690594000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-22963685380.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>638000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>61806046500.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>33532934400.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>4668107100.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>1088000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>16837523782.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-324138267.12</v>
       </c>
-      <c r="CW30"/>
-      <c r="CX30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>319000000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30"/>
       <c r="DA30"/>
+      <c r="DB30"/>
+      <c r="DC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>