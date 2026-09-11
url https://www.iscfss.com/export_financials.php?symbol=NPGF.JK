--- v0 (2026-07-12)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2313,712 +2316,734 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>12272747000.0</v>
+      </c>
+      <c r="C2">
         <v>14835761000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2643637000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2539056000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3437556000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4561809000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4068479000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2939330000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2794828000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4808858000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8758169000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4588621333.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7662952683.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>310330964.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26458084535.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20655530671.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31163153412.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>39698343265.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>23554679750.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>35666198650.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>44964607250.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26833041109.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15692121015.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>16772391040.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>6364741801.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>4973532000.0</v>
+      </c>
+      <c r="C5">
         <v>4977297000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4981063000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5129393000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>231444000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>187021000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4896125000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4712250000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-39215000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3716373000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3718435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3726681393.0</v>
       </c>
       <c r="M5">
         <v>3726681393.0</v>
       </c>
       <c r="N5">
         <v>3726681393.0</v>
       </c>
       <c r="O5">
         <v>3726681393.0</v>
       </c>
       <c r="P5">
+        <v>3726681393.0</v>
+      </c>
+      <c r="Q5">
         <v>3730160216.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3733518038.0</v>
       </c>
       <c r="R5">
         <v>3733518038.0</v>
       </c>
       <c r="S5">
+        <v>3733518038.0</v>
+      </c>
+      <c r="T5">
         <v>3734743243.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2663967143.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2667802255.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2041761573.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-14948274.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-13811616.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>139602581599.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-9820035.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
       <c r="E9">
         <v>28928827010.0</v>
       </c>
       <c r="F9">
         <v>28928827010.0</v>
       </c>
       <c r="G9">
         <v>28928827010.0</v>
       </c>
       <c r="H9">
         <v>28928827010.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>28928827010.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>28928827010.0</v>
       </c>
       <c r="O9">
         <v>28928827010.0</v>
       </c>
       <c r="P9">
         <v>28928827010.0</v>
       </c>
       <c r="Q9">
         <v>28928827010.0</v>
       </c>
       <c r="R9">
         <v>28928827010.0</v>
       </c>
       <c r="S9">
         <v>28928827010.0</v>
       </c>
       <c r="T9">
         <v>28928827010.0</v>
       </c>
       <c r="U9">
         <v>28928827010.0</v>
       </c>
-      <c r="V9"/>
+      <c r="V9">
+        <v>28928827010.0</v>
+      </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>6646821000.0</v>
+      </c>
+      <c r="C10">
         <v>11224153000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13620316000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4051787000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5042996000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1885777000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8056279000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2071846000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>541883000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2567047000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1195228000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5170347416.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1038287129.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>104645022638.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>509068058.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>636322852.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3140710485.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3451180273.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4436777885.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>280870622.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5496261824.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3998998816.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1978115949.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8350611045.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-680053628.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>680053628.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>6646821000.0</v>
+      </c>
+      <c r="C12">
         <v>11224153000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13620316000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4051787000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5042996000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1885777000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8056279000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2071846000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>541883000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2567047000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1195228000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5170347416.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1038287129.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>104645022638.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>509068058.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>636322852.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3140710485.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3451180273.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4436777885.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>280870622.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5496261824.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3998998816.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1978115949.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8350611045.0</v>
       </c>
-      <c r="Y12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z12"/>
       <c r="AA12">
         <v>680053628.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12">
+        <v>680053628.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>162011792000.0</v>
       </c>
       <c r="C13">
         <v>162011792000.0</v>
       </c>
       <c r="D13">
         <v>162011792000.0</v>
       </c>
       <c r="E13">
         <v>162011792000.0</v>
       </c>
       <c r="F13">
         <v>162011792000.0</v>
       </c>
       <c r="G13">
         <v>162011792000.0</v>
       </c>
       <c r="H13">
         <v>162011792000.0</v>
       </c>
       <c r="I13">
@@ -3039,2686 +3064,2776 @@
       <c r="N13">
         <v>162011792000.0</v>
       </c>
       <c r="O13">
         <v>162011792000.0</v>
       </c>
       <c r="P13">
         <v>162011792000.0</v>
       </c>
       <c r="Q13">
         <v>162011792000.0</v>
       </c>
       <c r="R13">
         <v>162011792000.0</v>
       </c>
       <c r="S13">
         <v>162011792000.0</v>
       </c>
       <c r="T13">
         <v>162011792000.0</v>
       </c>
       <c r="U13">
         <v>162011792000.0</v>
       </c>
       <c r="V13">
-        <v>129609432000.0</v>
+        <v>162011792000.0</v>
       </c>
       <c r="W13">
         <v>129609432000.0</v>
       </c>
       <c r="X13">
         <v>129609432000.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>129609432000.0</v>
+      </c>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>129609432000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
         <v>3240236000.0</v>
       </c>
       <c r="C14">
         <v>3240236000.0</v>
       </c>
       <c r="D14">
         <v>3240236000.0</v>
       </c>
       <c r="E14">
         <v>3240236000.0</v>
       </c>
       <c r="F14">
         <v>3240236000.0</v>
       </c>
       <c r="G14">
         <v>3240236000.0</v>
       </c>
       <c r="H14">
         <v>3240236000.0</v>
       </c>
       <c r="I14">
+        <v>3240236000.0</v>
+      </c>
+      <c r="J14">
         <v>3240235840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3240236000.0</v>
       </c>
       <c r="K14">
         <v>3240236000.0</v>
       </c>
       <c r="L14">
-        <v>3240235840.0</v>
+        <v>3240236000.0</v>
       </c>
       <c r="M14">
         <v>3240235840.0</v>
       </c>
       <c r="N14">
         <v>3240235840.0</v>
       </c>
       <c r="O14">
         <v>3240235840.0</v>
       </c>
       <c r="P14">
         <v>3240235840.0</v>
       </c>
       <c r="Q14">
         <v>3240235840.0</v>
       </c>
       <c r="R14">
         <v>3240235840.0</v>
       </c>
       <c r="S14">
         <v>3240235840.0</v>
       </c>
       <c r="T14">
         <v>3240235840.0</v>
       </c>
       <c r="U14">
         <v>3240235840.0</v>
       </c>
       <c r="V14">
         <v>3240235840.0</v>
       </c>
       <c r="W14">
+        <v>3240235840.0</v>
+      </c>
+      <c r="X14">
         <v>2592188640.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2579022346.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2598771787.0</v>
       </c>
       <c r="Z14">
         <v>2598771787.0</v>
       </c>
       <c r="AA14">
+        <v>2598771787.0</v>
+      </c>
+      <c r="AB14">
         <v>1620117920.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
-[...1 lines deleted...]
-      </c>
+      <c r="P16"/>
       <c r="Q16">
         <v>1.0</v>
       </c>
       <c r="R16">
+        <v>1.0</v>
+      </c>
+      <c r="S16">
         <v>3558971050.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1270875573.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3603550736.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2460979000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2127230256.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>139372098000.0</v>
+      </c>
+      <c r="C22">
         <v>129812896000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>84284946000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>99626918000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>107278036000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>96208243000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>99653240000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>98253732000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>97790471000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>96091309000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>96777449000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>67094002619.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>43004019472.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22454128685.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>52234438475.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>33818073908.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>56547772187.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>53571768953.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>60421188847.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>69946217224.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>71378302445.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>64531823992.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>67611956757.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>50315123237.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>45511863437.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>443357005000.0</v>
+      </c>
+      <c r="C23">
         <v>438001171000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>366581892000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>330141909000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>317055777000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>333853660000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>315037104000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>268559649000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>266665603000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>266082383000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>272274973000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>237001772026.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>227326304741.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>270529738030.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>367958898507.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>375706248587.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>386697052620.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>409344272226.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>381214261373.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>400697410209.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>410552159977.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>328801883805.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>318901725315.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>327802939798.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>139602581599.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>311485852881.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>158828130.0</v>
       </c>
-      <c r="F24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F24">
+        <v>158828130.0</v>
+      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="I24"/>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
+        <v>0.0</v>
+      </c>
+      <c r="P24">
         <v>303537200.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1896167750.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2236812690.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3465569270.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5215013360.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7204457450.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9203812800.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>11443168150.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>13869227200.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
+      <c r="D25"/>
       <c r="E25">
         <v>158828130.0</v>
       </c>
       <c r="F25">
-        <v>0.0</v>
+        <v>158828130.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
         <v>303537200.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1896167750.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2236812690.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3465569270.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5215013360.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7204457450.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9203812800.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11443168150.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13869227200.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>177476351000.0</v>
+      </c>
+      <c r="C28">
         <v>165412967000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>105975291000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>81585952000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>69124482000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>88682445000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>65177874000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>25408154000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27358117000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25624231000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27544772000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>25684767547.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21079212871.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-40801681411.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>158620028938.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>133081161256.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>129750217178.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>144956028679.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>133932375744.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>141382159095.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>137211179093.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>140986628229.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>139047989806.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>145330692654.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>680053628.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>157148179919.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>206302902000.0</v>
+      </c>
+      <c r="C30">
         <v>199675212000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>159450503000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>133428506000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>120501679000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>150600409000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>121148877000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>79753504000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>91144208000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>88223738000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>94767459000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>47471527027.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23421089190.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>72290708050.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>106652360984.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>146511701615.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>134516682433.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>156973482531.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>141899723091.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>155406413050.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>155709514807.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>147599550470.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>135682026567.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>140498441445.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>133101588755.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
-[...1 lines deleted...]
-      </c>
+      <c r="M31"/>
       <c r="N31">
         <v>194759271839.0</v>
       </c>
       <c r="O31">
+        <v>194759271839.0</v>
+      </c>
+      <c r="P31">
         <v>171971694108.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>199347324735.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32"/>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>89080171000.0</v>
+      </c>
+      <c r="C33">
         <v>90406422000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>91519788000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>92356062000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>83413141000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>84313774000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>85674671000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>87966973000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>76680473000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>78696253000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>79319141000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>109321626316.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>128709413541.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>71121573670.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>206494598188.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>194393218586.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>192071140219.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>194455688636.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>173080650944.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>174906522163.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>177179493489.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>102657914854.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>104006723927.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>119015861956.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-680053628.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>122603445195.0</v>
       </c>
     </row>
-    <row r="34" spans="1:27">
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34"/>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>2724736000.0</v>
+      </c>
+      <c r="C35">
         <v>2617096000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2568100000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2115144000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2112624000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1951276000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1948756000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2174427000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2095843000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2257260000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2598676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624342433.0</v>
       </c>
       <c r="M35">
         <v>1624342433.0</v>
       </c>
       <c r="N35">
+        <v>1624342433.0</v>
+      </c>
+      <c r="O35">
         <v>17031952578.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1927879637.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>19612573081.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>13987660135.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>15216416724.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>10277376976.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>12266821063.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>13834686350.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>16074041702.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>18500100745.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>20484065811.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>27371803440.0</v>
       </c>
     </row>
-    <row r="36" spans="1:27">
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>6374070281.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>27637647808.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>25435239042.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>-1.0</v>
       </c>
-      <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>331634667.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2946561564.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>15076531541.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-680053628.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>19596714825.0</v>
       </c>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37"/>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>3531111800.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3530557440.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3530003070.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3734369540.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>4875484440.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
-[...1 lines deleted...]
-      </c>
+      <c r="M38"/>
       <c r="N38">
         <v>37774230556.0</v>
       </c>
       <c r="O38">
+        <v>37774230556.0</v>
+      </c>
+      <c r="P38">
         <v>12323528610.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5921075766.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3112524020.0</v>
       </c>
       <c r="S38">
         <v>3112524020.0</v>
       </c>
       <c r="T38">
+        <v>3112524020.0</v>
+      </c>
+      <c r="U38">
         <v>2813208140.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2946561560.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3278196230.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2946561560.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>1955013000.0</v>
+      </c>
+      <c r="C39">
         <v>6882488500.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>17706339000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>678636000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>819925000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>845457000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>504036000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>513594000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>508567000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>504036000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>215695000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>37860614978.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>31153495409.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>18304987.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2314273299.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>557064327.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>420747294.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>892151832.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1375920605.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>157387150.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1123649622.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>10013595815.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>9622902115.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>150121343560.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>9588901866.0</v>
       </c>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>3424983000.0</v>
+      </c>
+      <c r="C40">
         <v>3575521000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3067341000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1133925000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1283283000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>233234000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>187583000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>166478000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>381084000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>585525000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>402974000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>395234965.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>825230842.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>9783087718.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8438673490.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4269503741.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2712655039.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1807942271.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>891185381.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>21609755.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4120542821.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2772168382.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>12601291133.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>6764329039.0</v>
       </c>
-      <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>3905908305.0</v>
       </c>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
-[...1 lines deleted...]
-      </c>
+      <c r="M41"/>
       <c r="N41">
         <v>1624342434.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41">
+      <c r="O41">
+        <v>1624342434.0</v>
+      </c>
+      <c r="P41"/>
+      <c r="Q41">
         <v>5990598332.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41"/>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
         <v>28928827000.0</v>
       </c>
       <c r="C42">
         <v>28928827000.0</v>
       </c>
       <c r="D42">
         <v>28928827000.0</v>
       </c>
       <c r="E42">
         <v>28928827000.0</v>
       </c>
       <c r="F42">
         <v>28928827000.0</v>
       </c>
       <c r="G42">
         <v>28928827000.0</v>
       </c>
       <c r="H42">
         <v>28928827000.0</v>
       </c>
       <c r="I42">
         <v>28928827000.0</v>
       </c>
       <c r="J42">
         <v>28928827000.0</v>
       </c>
       <c r="K42">
         <v>28928827000.0</v>
       </c>
       <c r="L42">
-        <v>28928827008.0</v>
+        <v>28928827000.0</v>
       </c>
       <c r="M42">
         <v>28928827008.0</v>
       </c>
       <c r="N42">
         <v>28928827008.0</v>
       </c>
       <c r="O42">
         <v>28928827008.0</v>
       </c>
       <c r="P42">
         <v>28928827008.0</v>
       </c>
       <c r="Q42">
         <v>28928827008.0</v>
       </c>
       <c r="R42">
         <v>28928827008.0</v>
       </c>
       <c r="S42">
         <v>28928827008.0</v>
       </c>
       <c r="T42">
         <v>28928827008.0</v>
       </c>
       <c r="U42">
         <v>28928827008.0</v>
       </c>
       <c r="V42">
+        <v>28928827008.0</v>
+      </c>
+      <c r="W42">
         <v>-14948130.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-14948270.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-13811616.0</v>
       </c>
-      <c r="Y42"/>
       <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>-9820035.0</v>
       </c>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43"/>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44"/>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45"/>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>85781548000.0</v>
+      </c>
+      <c r="C46">
         <v>87125029000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>88255625000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>88824950000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>79882584000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>80783771000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>81940301000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>83091489000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>71156185000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>72322183000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>73497701000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>69432308781.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>91030236226.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>58885366851.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>194266122823.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>188472142820.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>188958616196.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>191343164613.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>169994659846.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>172093314023.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>174232931926.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>99379718623.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>101060162363.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>101504349909.0</v>
       </c>
-      <c r="Y46"/>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>100692407708.0</v>
       </c>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>88824950260.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>79882583880.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>80783770840.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>81940301200.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>83091488740.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
-[...1 lines deleted...]
-      </c>
+      <c r="M47"/>
       <c r="N47">
         <v>91030236227.0</v>
       </c>
       <c r="O47">
+        <v>91030236227.0</v>
+      </c>
+      <c r="P47">
         <v>194266122820.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>188472142820.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>188958616200.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>191343164610.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>171376624850.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>172093314020.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>174232931930.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>99379718620.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>101060162360.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47"/>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>45216963000.0</v>
+      </c>
+      <c r="C48">
         <v>44708181000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>43105271000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>42804863000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>45041601000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>45411479000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>39761389000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>40146546000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>42592444000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>35822471000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>37776099000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>4871157930.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>428978381.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>301335286.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-22358599349.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>4676545511.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>13505332008.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>16054518318.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>16119765603.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>17472520851.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>18059295176.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>15801749891.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>15356850136.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>15080553792.0</v>
       </c>
-      <c r="Y48"/>
       <c r="Z48"/>
-      <c r="AA48">
+      <c r="AA48"/>
+      <c r="AB48">
         <v>8389969558.0</v>
       </c>
     </row>
-    <row r="49" spans="1:27">
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49"/>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50"/>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>184123172000.0</v>
+      </c>
+      <c r="C51">
         <v>176637120000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>119595607000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>85637739000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>74167479000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>90568222000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>73234153000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>27480000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>27900000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>28191278000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>28740000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>30855114963.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>22117500000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>63843341227.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>159129096996.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>133717484108.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>132890927668.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>148407208952.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>138369153629.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>141663029717.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>142707440917.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>144985627045.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>141026105755.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>153681303699.0</v>
       </c>
-      <c r="Y51"/>
       <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>157828233547.0</v>
       </c>
     </row>
-    <row r="52" spans="1:27">
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>183803425000.0</v>
+      </c>
+      <c r="C52">
         <v>176346695000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>119275861000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>85478910000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>74008650000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>90568222000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>73234153000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>27480000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>27900000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>27951278000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>28080000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>30855114963.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>22117500000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>48435731083.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>158825559792.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>131821316358.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>130654114978.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>138333943551.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>133154140267.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>134458572267.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>133503628116.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>133542458893.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>127156878560.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>137492979656.0</v>
       </c>
-      <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>134240817736.0</v>
       </c>
     </row>
-    <row r="53" spans="1:27">
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>1360107256.0</v>
       </c>
-      <c r="AA53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:27">
+      <c r="AB53"/>
+    </row>
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-    </row>
-    <row r="55" spans="1:27">
+      <c r="AB54"/>
+    </row>
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>443357005000.0</v>
+      </c>
+      <c r="C55">
         <v>438001171000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>366581892000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>330141909000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>317055777000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>333853660000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>315037104000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>268559649000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>266665603000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>266082383000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>272274973000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>237001772026.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>227326304741.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>270529738030.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>367958898507.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>375706248587.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>386697052620.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>409344272226.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>381214261373.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>400697410209.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>410552159977.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>328801883947.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>318901725315.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>327802939798.0</v>
       </c>
-      <c r="Y55"/>
       <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>311485852881.0</v>
       </c>
     </row>
-    <row r="56" spans="1:27">
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>354276834000.0</v>
+      </c>
+      <c r="C56">
         <v>347594749000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>275062104000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>237785847000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>233642636000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>249539886000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>229362433000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>180592676000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>189985130000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>187386130000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>192955831000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>127680145710.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>98616891200.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>199408164360.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>161464300319.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>181313030000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>194625912400.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>214888583589.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>208133610428.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>225790888046.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>233372666487.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>226143969093.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>214895001388.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>208787077842.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>680053628.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>188882407686.0</v>
       </c>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>199501155000.0</v>
+      </c>
+      <c r="C57">
         <v>194757978000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>124986839000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>89151891000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>78729489000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>95363265000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>77490214000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>30585808000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>31075912000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>33345661000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>37241144000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>35838971261.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>30605683525.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>58529149765.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>193722317817.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>156746350771.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>164529923430.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>183399200137.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>160141756543.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>177353482143.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>185049757187.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>165274898639.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>155450290708.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>161029699735.0</v>
       </c>
-      <c r="Y57"/>
       <c r="Z57"/>
-      <c r="AA57">
+      <c r="AA57"/>
+      <c r="AB57">
         <v>144511467842.0</v>
       </c>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>202225891000.0</v>
+      </c>
+      <c r="C58">
         <v>197375074000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>127554939000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>91267034000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>80842113000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>97314541000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>79438970000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>32760235000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>33171755000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>35602921000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>39839820000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>37463313695.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>32230025959.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>75561102343.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>195650197455.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>176358923852.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>178517583566.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>198615616862.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>170419133519.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>189620303207.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>198884443538.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>181348940341.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>173950391453.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>181513765546.0</v>
       </c>
-      <c r="Y58"/>
       <c r="Z58"/>
-      <c r="AA58">
+      <c r="AA58"/>
+      <c r="AB58">
         <v>171883271282.0</v>
       </c>
     </row>
-    <row r="59" spans="1:27">
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-    </row>
-    <row r="60" spans="1:27">
+      <c r="AB59"/>
+    </row>
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>241131114000.0</v>
+      </c>
+      <c r="C60">
         <v>240626098000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>239026953000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>238874875000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>236213664000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>236539119000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>235598134000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>235799414000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>233493848000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>230479463000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>232435152000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>199538458331.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>195096278782.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>194968635687.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>172308701052.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>199347324735.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>208179469054.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>210728655364.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>210795127854.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>211077107002.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>211667716439.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>147452943464.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>144951333862.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>146289174252.0</v>
       </c>
-      <c r="Y60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z60"/>
       <c r="AA60">
         <v>139602581599.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:27">
+      <c r="AB60">
+        <v>139602581599.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-    </row>
-    <row r="62" spans="1:27">
+      <c r="AB61"/>
+    </row>
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5751,2803 +5866,2865 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
         <v>171271832000.0</v>
       </c>
       <c r="C2">
         <v>127047900000.0</v>
       </c>
       <c r="D2">
         <v>50624609000.0</v>
       </c>
       <c r="E2">
         <v>155882300000.0</v>
       </c>
       <c r="F2">
         <v>295005683000.0</v>
       </c>
       <c r="G2">
         <v>254682284000.0</v>
       </c>
       <c r="H2">
         <v>179620073000.0</v>
       </c>
       <c r="I2">
         <v>166425797593.0</v>
       </c>
       <c r="J2">
         <v>144697926951.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
         <v>4894860000.0</v>
       </c>
       <c r="C3">
         <v>4801576000.0</v>
       </c>
       <c r="D3">
         <v>3628043000.0</v>
       </c>
       <c r="E3">
         <v>8983961000.0</v>
       </c>
       <c r="F3">
         <v>8403779000.0</v>
       </c>
       <c r="G3">
         <v>8067950000.0</v>
       </c>
       <c r="H3">
         <v>3559674000.0</v>
       </c>
       <c r="I3">
         <v>3237965091.0</v>
       </c>
       <c r="J3">
         <v>3068660778.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
         <v>13062832000.0</v>
       </c>
       <c r="C5">
         <v>8741199000.0</v>
       </c>
       <c r="D5">
         <v>76988884000.0</v>
       </c>
       <c r="E5">
         <v>-33888265000.0</v>
       </c>
       <c r="F5">
         <v>21672685000.0</v>
       </c>
       <c r="G5">
         <v>24777441000.0</v>
       </c>
       <c r="H5">
         <v>23298264000.0</v>
       </c>
       <c r="I5">
         <v>24251891742.0</v>
       </c>
       <c r="J5">
         <v>21089551038.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
         <v>17957692000.0</v>
       </c>
       <c r="C6">
         <v>13542775000.0</v>
       </c>
       <c r="D6">
         <v>80616927000.0</v>
       </c>
       <c r="E6">
         <v>-24904304000.0</v>
       </c>
       <c r="F6">
         <v>30076464000.0</v>
       </c>
       <c r="G6">
         <v>32845391000.0</v>
       </c>
       <c r="H6">
         <v>26857938000.0</v>
       </c>
       <c r="I6">
         <v>27489856833.0</v>
       </c>
       <c r="J6">
         <v>24158211816.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
         <v>54527837000.0</v>
       </c>
       <c r="C9">
         <v>40959144000.0</v>
       </c>
       <c r="D9">
         <v>1661817000.0</v>
       </c>
       <c r="E9">
         <v>-1489241000.0</v>
       </c>
       <c r="F9">
         <v>57345810000.0</v>
       </c>
       <c r="G9">
         <v>80378894000.0</v>
       </c>
       <c r="H9">
         <v>61778541000.0</v>
       </c>
       <c r="I9">
         <v>59974535015.0</v>
       </c>
       <c r="J9">
         <v>59579853097.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
         <v>5859059000.0</v>
       </c>
       <c r="C10">
         <v>5022243000.0</v>
       </c>
       <c r="D10">
         <v>66544059000.0</v>
       </c>
       <c r="E10">
         <v>-47365396000.0</v>
       </c>
       <c r="F10">
         <v>5777676000.0</v>
       </c>
       <c r="G10">
         <v>6850318000.0</v>
       </c>
       <c r="H10">
         <v>6570690000.0</v>
       </c>
       <c r="I10">
         <v>7934462487.0</v>
       </c>
       <c r="J10">
         <v>5444453968.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11">
         <v>1519589000.0</v>
       </c>
       <c r="C11">
         <v>2036953000.0</v>
       </c>
       <c r="D11">
         <v>6409361000.0</v>
       </c>
       <c r="E11">
         <v>-9114023000.0</v>
       </c>
       <c r="F11">
         <v>1261234000.0</v>
       </c>
       <c r="G11">
         <v>1496438000.0</v>
       </c>
       <c r="H11">
         <v>1631825000.0</v>
       </c>
       <c r="I11">
         <v>1978025609.0</v>
       </c>
       <c r="J11">
         <v>363606434.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12">
         <v>6940562000.0</v>
       </c>
       <c r="C12">
         <v>3718956000.0</v>
       </c>
       <c r="D12">
         <v>10444824000.0</v>
       </c>
       <c r="E12">
         <v>13477131000.0</v>
       </c>
       <c r="F12">
         <v>15895009000.0</v>
       </c>
       <c r="G12">
         <v>17927123000.0</v>
       </c>
       <c r="H12">
         <v>16697589000.0</v>
       </c>
       <c r="I12">
         <v>16289194749.0</v>
       </c>
       <c r="J12">
         <v>15570180745.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>3601744890.0</v>
       </c>
       <c r="D13">
         <v>10285161750.0</v>
       </c>
       <c r="E13">
         <v>12385200730.0</v>
       </c>
       <c r="F13">
         <v>15269619260.0</v>
       </c>
       <c r="G13">
         <v>17896171350.0</v>
       </c>
       <c r="H13">
         <v>16697589060.0</v>
       </c>
       <c r="I13">
         <v>16289194750.0</v>
       </c>
       <c r="J13">
         <v>15570180750.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
         <v>4339469000.0</v>
       </c>
       <c r="C15">
         <v>2985290000.0</v>
       </c>
       <c r="D15">
         <v>60134698000.0</v>
       </c>
       <c r="E15">
         <v>-38251373000.0</v>
       </c>
       <c r="F15">
         <v>4516442000.0</v>
       </c>
       <c r="G15">
         <v>5353881000.0</v>
       </c>
       <c r="H15">
         <v>4938865000.0</v>
       </c>
       <c r="I15">
         <v>5956436878.0</v>
       </c>
       <c r="J15">
         <v>5080847534.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>2985290470.0</v>
       </c>
       <c r="D16">
         <v>60134698120.0</v>
       </c>
       <c r="E16">
         <v>-38588379498.0</v>
       </c>
       <c r="F16">
         <v>4289449698.0</v>
       </c>
       <c r="G16">
         <v>5353880502.0</v>
       </c>
       <c r="H16">
         <v>4938864733.0</v>
       </c>
       <c r="I16">
         <v>5956436880.0</v>
       </c>
       <c r="J16">
         <v>5080847530.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>4938864733.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18">
         <v>-16727573969.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
         <v>13062832000.0</v>
       </c>
       <c r="C21">
         <v>10439482000.0</v>
       </c>
       <c r="D21">
         <v>-32048124000.0</v>
       </c>
       <c r="E21">
         <v>-33517612000.0</v>
       </c>
       <c r="F21">
         <v>21781173000.0</v>
       </c>
       <c r="G21">
         <v>25017450000.0</v>
       </c>
       <c r="H21">
         <v>23268964000.0</v>
       </c>
       <c r="I21">
         <v>24241844674.0</v>
       </c>
       <c r="J21">
         <v>21076712668.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
         <v>212736837000.0</v>
       </c>
       <c r="C23">
         <v>157567562000.0</v>
       </c>
       <c r="D23">
         <v>84334550000.0</v>
       </c>
       <c r="E23">
         <v>187910672000.0</v>
       </c>
       <c r="F23">
         <v>330570319000.0</v>
       </c>
       <c r="G23">
         <v>310043728000.0</v>
       </c>
       <c r="H23">
         <v>218129651000.0</v>
       </c>
       <c r="I23">
         <v>202158487934.0</v>
       </c>
       <c r="J23">
         <v>183201067380.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25">
         <v>557918094.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>15126021000.0</v>
       </c>
       <c r="D27">
         <v>9965479000.0</v>
       </c>
       <c r="E27">
         <v>14216374000.0</v>
       </c>
       <c r="F27">
         <v>22353330000.0</v>
       </c>
       <c r="G27">
         <v>37734729000.0</v>
       </c>
       <c r="H27">
         <v>25309706000.0</v>
       </c>
       <c r="I27">
         <v>27341809724.0</v>
       </c>
       <c r="J27">
         <v>29025289211.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>14037509000.0</v>
       </c>
       <c r="D28">
         <v>19684364000.0</v>
       </c>
       <c r="E28">
         <v>14511713000.0</v>
       </c>
       <c r="F28">
         <v>12340233000.0</v>
       </c>
       <c r="G28">
         <v>18353329000.0</v>
       </c>
       <c r="H28">
         <v>3210127000.0</v>
       </c>
       <c r="I28">
         <v>1465770347.0</v>
       </c>
       <c r="J28">
         <v>2851028374.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>2036952580.0</v>
       </c>
       <c r="D29">
         <v>6409361370.0</v>
       </c>
       <c r="E29">
         <v>-9209076300.0</v>
       </c>
       <c r="F29">
         <v>1243806340.0</v>
       </c>
       <c r="G29">
         <v>1496437780.0</v>
       </c>
       <c r="H29">
         <v>1631825320.0</v>
       </c>
       <c r="I29">
         <v>1978025610.0</v>
       </c>
       <c r="J29">
         <v>363606430.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
         <v>41465005000.0</v>
       </c>
       <c r="C30">
         <v>30519662000.0</v>
       </c>
       <c r="D30">
         <v>31996265000.0</v>
       </c>
       <c r="E30">
         <v>32028372000.0</v>
       </c>
       <c r="F30">
         <v>35564636000.0</v>
       </c>
       <c r="G30">
         <v>55361444000.0</v>
       </c>
       <c r="H30">
         <v>38509577000.0</v>
       </c>
       <c r="I30">
         <v>35732690341.0</v>
       </c>
       <c r="J30">
         <v>38503140429.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
         <v>-7203774000.0</v>
       </c>
       <c r="C31">
         <v>-5417239000.0</v>
       </c>
       <c r="D31">
         <v>98592184000.0</v>
       </c>
       <c r="E31">
         <v>-13847783000.0</v>
       </c>
       <c r="F31">
         <v>-16003497000.0</v>
       </c>
       <c r="G31">
         <v>-18167131000.0</v>
       </c>
       <c r="H31">
         <v>-16698274000.0</v>
       </c>
       <c r="I31">
         <v>-16307382187.0</v>
       </c>
       <c r="J31">
         <v>-15632258700.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
         <v>225799670000.0</v>
       </c>
       <c r="C32">
         <v>168007045000.0</v>
       </c>
       <c r="D32">
         <v>52286426000.0</v>
       </c>
       <c r="E32">
         <v>154393059000.0</v>
       </c>
       <c r="F32">
         <v>352351493000.0</v>
       </c>
       <c r="G32">
         <v>335061178000.0</v>
       </c>
       <c r="H32">
         <v>241398614000.0</v>
       </c>
       <c r="I32">
         <v>226400332608.0</v>
       </c>
       <c r="J32">
         <v>204277780048.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA32"/>
+  <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>56146778000.0</v>
+      </c>
+      <c r="C2">
         <v>64414249000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>74347886000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43821380000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>23014220000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30136057000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51171625000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>36454852000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22227369867.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17103850000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31357350000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8315347637.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5584377833.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33317020095.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28189344912.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>46481768696.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>46020498471.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>35402900160.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>117872920500.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>40208270653.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>64033695715.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>72890796172.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>75400027721.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>48272604821.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>63879744459.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>63879744460.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>45789856330.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
+        <v>1343482000.0</v>
+      </c>
+      <c r="C3">
         <v>1368778000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1374009000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1207834000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1156487000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1156530000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1151188000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1304892000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1165997419.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1179499000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1366762000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>753759565.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>256912971.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1468336798.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3419435002.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>782147672.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2390516417.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6662465761.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2225359359.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2220741359.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2132158594.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1825519739.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>796548563.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2870788411.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>893012680.0</v>
       </c>
       <c r="Z3">
         <v>893012680.0</v>
       </c>
       <c r="AA3">
+        <v>893012680.0</v>
+      </c>
+      <c r="AB3">
         <v>189615491.0</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
+        <v>3751084000.0</v>
+      </c>
+      <c r="C5">
         <v>8236912000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2488559000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4272261000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2711136000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3363431000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1903331000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3746534000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4725764397.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1634431000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>39980158000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4277986855.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4662987151.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>31001777759.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-29021292898.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-10673986301.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1608991633.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4194594671.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4513800854.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2987533953.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6719368776.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7451981643.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>333797201.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>10411703933.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7883809270.0</v>
       </c>
       <c r="Z5">
         <v>7883809270.0</v>
       </c>
       <c r="AA5">
+        <v>7883809270.0</v>
+      </c>
+      <c r="AB5">
         <v>7471809971.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>5094566000.0</v>
+      </c>
+      <c r="C6">
         <v>9605690000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3862568000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5480095000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3867623000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4519961000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3054519000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5051426000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5891761816.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-454932000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>41346920000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5031746420.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4406074180.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>32470114557.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-25601857896.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9891838629.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3999508050.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10857060432.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>6739160213.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5208275312.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8851527370.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9277501382.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1130345764.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>13282492344.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8776821950.0</v>
       </c>
       <c r="Z6">
         <v>8776821950.0</v>
       </c>
       <c r="AA6">
+        <v>8776821950.0</v>
+      </c>
+      <c r="AB6">
         <v>7661425462.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>14507997000.0</v>
+      </c>
+      <c r="C9">
         <v>20843762000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19559702000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16503087000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7920125000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10497212000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16070351000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12334328000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7313409977.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5331260000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1333488000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2512040627.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4015027833.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-26118169561.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-16523888611.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1944277848.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7581747054.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9184966343.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>21468067108.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>8597970400.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>14637483837.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>12642288166.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>24415650287.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>25135338021.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17039034083.0</v>
       </c>
       <c r="Z9">
         <v>17039034083.0</v>
       </c>
       <c r="AA9">
+        <v>17039034083.0</v>
+      </c>
+      <c r="AB9">
         <v>17990993760.0</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>341363000.0</v>
+      </c>
+      <c r="C10">
         <v>2053125000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>682624000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3354358000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>733677000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1088400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>704096000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2957013000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3866810500.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2505677000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>39337497000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4418985187.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>127643095.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22659934635.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-33341455629.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11636498783.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2596438875.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>208997678.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-364793838.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-761626884.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3696905085.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3207191798.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2234901508.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3125369822.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2979924983.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2979924984.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3075506352.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11">
+        <v>-167418000.0</v>
+      </c>
+      <c r="C11">
         <v>450215000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>382220000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>737565000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>207967000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>191837000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1089252000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>649385000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>850363919.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-552049000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6432556000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-23194362.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-6306310770.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2807712286.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-47252565.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>47252565.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-82814690.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-174852559.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>813319118.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>705582196.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-898197776.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>904673063.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>744981246.0</v>
       </c>
       <c r="Z11">
         <v>744981246.0</v>
       </c>
       <c r="AA11">
+        <v>744981246.0</v>
+      </c>
+      <c r="AB11">
         <v>765527830.0</v>
       </c>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12">
+        <v>4520451000.0</v>
+      </c>
+      <c r="C12">
         <v>5604823000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1912007000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>917904000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1903774000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2206877000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1199236000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>789521000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>858953895.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>871245000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>642661000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>612761230.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>847558877.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8341843128.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4320162734.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>962512481.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4208858473.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3985596993.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4878594692.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3749160835.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3022463690.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4244789842.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>4390329047.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>910341660.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1894471480.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2047706200.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1165408460.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>788372920.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>847558880.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8341843130.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4192268130.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1288368750.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3438889400.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3499533390.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4691936260.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3748084280.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2603305020.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3983902540.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2566505510.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>508781000.0</v>
+      </c>
+      <c r="C15">
         <v>1602910000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>300404000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2616793000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>525710000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>896563000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-385157000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2307628000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3016446581.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1953628000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>32904941000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4442179549.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>127643095.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>22659934635.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-27035144860.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-8828786497.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2549186310.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>161745113.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-281979148.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-586774325.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2883585967.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2501609602.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1336703732.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2220696759.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2234943737.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2234943738.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2309978522.0</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>2616792990.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>525709530.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>896562820.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-385156510.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2307628430.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>11393788866.0</v>
       </c>
       <c r="O16">
         <v>11393788866.0</v>
       </c>
       <c r="P16">
+        <v>11393788866.0</v>
+      </c>
+      <c r="Q16">
         <v>-8828786497.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2549186310.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>161745110.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-508971550.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-586774330.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2099010730.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2501609600.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1336703730.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>3751085000.0</v>
+      </c>
+      <c r="C21">
         <v>8236911000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2488559000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4452887000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2711136000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3363431000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2080343000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3876311000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4617186879.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-44208000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-13588084000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>27943341800.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4804134800.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-47237436380.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-28925316890.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-10388004010.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1608991630.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4186716850.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4502164290.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3904726110.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6019030060.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7355252640.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>319383074.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10411703933.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7883809270.0</v>
       </c>
       <c r="Z21">
         <v>7883809270.0</v>
       </c>
       <c r="AA21">
+        <v>7883809270.0</v>
+      </c>
+      <c r="AB21">
         <v>7469466688.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>66903690000.0</v>
+      </c>
+      <c r="C23">
         <v>77021100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>91419029000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>55871580000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>28223209000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>37269838000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>65161632000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>44912868000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>24850698066.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>22479318000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>46278921000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>26035140273.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6373484799.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>54436286910.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>40590773190.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>54925494857.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>51993253895.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>40401149660.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>134838823324.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>44901514949.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>72652149496.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>78177831692.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>99484074007.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>63927374654.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>73451619822.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>73451619821.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>56311383402.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>2079843000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2888424000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8670539000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3978690000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>898097582.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1578694000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9303709000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6861894950.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1638686217.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>82987323.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8271931216.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2286345744.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1597830248.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2060266423.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>13272009686.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1361456527.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4953040553.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2766823128.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>16666301177.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>10584446050.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5241990848.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5241990849.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7618223575.0</v>
       </c>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>12073609750.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2891193000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3870759000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4649486000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4417638000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1679417292.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3290968000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3760837000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1229071976.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>189115242.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17491530994.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4044393292.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3417026962.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4300514279.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2749778006.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3915935043.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2683673310.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3451493323.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2289131794.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6873596810.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3653264414.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3913233964.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3913233965.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>505004194.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>737565120.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>207967320.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>191837000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1089252500.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>649384930.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-      <c r="M29">
-[...1 lines deleted...]
-      </c>
+      <c r="M29"/>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>-6401364010.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2807712290.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-47252570.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>47252570.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-100242420.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-174852560.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>598563500.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>705582200.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-898197780.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>10756913000.0</v>
+      </c>
+      <c r="C30">
         <v>12606851000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17071143000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12050200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5208989000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7133781000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13990007000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8458016000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2623328199.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5375468000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14921572000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17719792636.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6254758276.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21119266815.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12401428275.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8443726161.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5972755424.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4998249497.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16965902818.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4693244294.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8618453781.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5287035523.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>24084046286.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15654769833.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9571875363.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9571875361.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10521527072.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>-3409722000.0</v>
+      </c>
+      <c r="C31">
         <v>-6183786000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1805935000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1098529000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1977459000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2275031000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1376247328.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-919298000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-750376379.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2461468000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>52925580000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5992889702.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4931777894.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>69897371015.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4319704652.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1248494773.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4205430505.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3977719165.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4866958122.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4666352994.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2322124975.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4148060842.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2554284582.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-7286334111.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4903884287.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4903884286.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4393960336.0</v>
       </c>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>70654775000.0</v>
+      </c>
+      <c r="C32">
         <v>85258011000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>93907588000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>60324467000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>30934345000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>40633269000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>67241975000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>48789179000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>29540779844.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>22435110000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>32690837000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>10827388264.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1569350000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7198850534.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>11665456301.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>44537490848.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>53602245525.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>44587866503.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>139340987608.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>48806241053.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>78671179552.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>85533084338.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>99815678008.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>73407942842.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>80918778542.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>80918778543.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>63780850090.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -8582,2457 +8759,2513 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
         <v>8056279000.0</v>
       </c>
       <c r="C2">
         <v>1195228000.0</v>
       </c>
       <c r="D2">
         <v>509068000.0</v>
       </c>
       <c r="E2">
         <v>4436778000.0</v>
       </c>
       <c r="F2">
         <v>1978116000.0</v>
       </c>
       <c r="G2">
         <v>680054000.0</v>
       </c>
       <c r="H2">
         <v>3860557000.0</v>
       </c>
       <c r="I2">
         <v>1862947055.0</v>
       </c>
       <c r="J2">
         <v>1664179219.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
         <v>10454928000</v>
       </c>
       <c r="C3">
         <v>13244176000</v>
       </c>
       <c r="D3">
         <v>31159013000</v>
       </c>
       <c r="E3">
         <v>31873459000</v>
       </c>
       <c r="F3">
         <v>77338277000</v>
       </c>
       <c r="G3">
         <v>6453356000</v>
       </c>
       <c r="H3">
         <v>48245486000</v>
       </c>
       <c r="I3">
         <v>18023120430</v>
       </c>
       <c r="J3">
         <v>5706944398</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
         <v>5564037000.0</v>
       </c>
       <c r="C6">
         <v>6861051000.0</v>
       </c>
       <c r="D6">
         <v>686160000.0</v>
       </c>
       <c r="E6">
         <v>-3927710000.0</v>
       </c>
       <c r="F6">
         <v>2458662000.0</v>
       </c>
       <c r="G6">
         <v>1298062000.0</v>
       </c>
       <c r="H6">
         <v>-3180503000.0</v>
       </c>
       <c r="I6">
         <v>1997609822.0</v>
       </c>
       <c r="J6">
         <v>198767836.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-10686786310.0</v>
       </c>
       <c r="D7">
         <v>-15025158060.0</v>
       </c>
       <c r="E7">
         <v>-18859135250.0</v>
       </c>
       <c r="F7">
         <v>-22303661690.0</v>
       </c>
       <c r="G7">
         <v>3094173000.0</v>
       </c>
       <c r="H7">
         <v>-8055675880.0</v>
       </c>
       <c r="I7">
         <v>-5437684710.0</v>
       </c>
       <c r="J7">
         <v>-4723839920.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>17016277000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>-22100093000.0</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>36790224281.0</v>
       </c>
       <c r="F12">
         <v>10122212713.0</v>
       </c>
       <c r="G12">
         <v>-15894318997.0</v>
       </c>
       <c r="H12">
         <v>-23322334933.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
         <v>4894860000.0</v>
       </c>
       <c r="C14">
         <v>4801576000.0</v>
       </c>
       <c r="D14">
         <v>3628043000.0</v>
       </c>
       <c r="E14">
         <v>8983961000.0</v>
       </c>
       <c r="F14">
         <v>8403779000.0</v>
       </c>
       <c r="G14">
         <v>5453362000.0</v>
       </c>
       <c r="H14">
         <v>3559674000.0</v>
       </c>
       <c r="I14">
         <v>3237965091.0</v>
       </c>
       <c r="J14">
         <v>3068660778.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
         <v>895587000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
         <v>13620316000.0</v>
       </c>
       <c r="C16">
         <v>8056279000.0</v>
       </c>
       <c r="D16">
         <v>1195228000.0</v>
       </c>
       <c r="E16">
         <v>509068000.0</v>
       </c>
       <c r="F16">
         <v>4436778000.0</v>
       </c>
       <c r="G16">
         <v>1978116000.0</v>
       </c>
       <c r="H16">
         <v>680054000.0</v>
       </c>
       <c r="I16">
         <v>3860556877.0</v>
       </c>
       <c r="J16">
         <v>1862947055.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>-39146574000.0</v>
       </c>
       <c r="C18">
         <v>-39313102000.0</v>
       </c>
       <c r="D18">
         <v>-118287437000.0</v>
       </c>
       <c r="E18">
         <v>-24687653000.0</v>
       </c>
       <c r="F18">
         <v>-55904800000.0</v>
       </c>
       <c r="G18">
         <v>7448060000.0</v>
       </c>
       <c r="H18">
         <v>-63069283000.0</v>
       </c>
       <c r="I18">
         <v>-12066683552.0</v>
       </c>
       <c r="J18">
         <v>-626096864.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>-48245486286.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>20759943367.0</v>
       </c>
       <c r="F21">
         <v>-12467725000.0</v>
       </c>
       <c r="G21">
         <v>-7390459354.0</v>
       </c>
       <c r="H21">
         <v>59888779423.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
         <v>4339469000.0</v>
       </c>
       <c r="C22">
         <v>2985290000.0</v>
       </c>
       <c r="D22">
         <v>60134698000.0</v>
       </c>
       <c r="E22">
         <v>-38251373000.0</v>
       </c>
       <c r="F22">
         <v>4516442000.0</v>
       </c>
       <c r="G22">
         <v>5353881000.0</v>
       </c>
       <c r="H22">
         <v>4938865000.0</v>
       </c>
       <c r="I22">
         <v>5956436878.0</v>
       </c>
       <c r="J22">
         <v>5080847534.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>0.0</v>
       </c>
       <c r="D23">
         <v>-6539594154.0</v>
       </c>
       <c r="E23">
         <v>24197448328.0</v>
       </c>
       <c r="F23">
         <v>58674234882.0</v>
       </c>
       <c r="G23">
         <v>841358000.0</v>
       </c>
       <c r="H23">
         <v>37120612000.0</v>
       </c>
       <c r="I23">
         <v>-497583230.0</v>
       </c>
       <c r="J23">
         <v>-211946526.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>123261666000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>19596714825.0</v>
       </c>
       <c r="H24">
         <v>19596714825.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>-815699510.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>-37925976000.0</v>
       </c>
       <c r="C25">
         <v>-33855792000.0</v>
       </c>
       <c r="D25">
         <v>-150891165000.0</v>
       </c>
       <c r="E25">
         <v>36453217000.0</v>
       </c>
       <c r="F25">
         <v>8513255000.0</v>
       </c>
       <c r="G25">
         <v>9277749030.0</v>
       </c>
       <c r="H25">
         <v>-23322335000.0</v>
       </c>
       <c r="I25">
         <v>-5956436878.0</v>
       </c>
       <c r="J25">
         <v>-5080847534.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>64804720000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>44710612000.0</v>
       </c>
       <c r="C28">
         <v>46174153000.0</v>
       </c>
       <c r="D28">
         <v>-4288070000.0</v>
       </c>
       <c r="E28">
         <v>20759943000.0</v>
       </c>
       <c r="F28">
         <v>48863462000.0</v>
       </c>
       <c r="G28">
         <v>-6149997000.0</v>
       </c>
       <c r="H28">
         <v>59888779000.0</v>
       </c>
       <c r="I28">
         <v>4146899151.0</v>
       </c>
       <c r="J28">
         <v>-2815105346.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>-28691647000.0</v>
       </c>
       <c r="C29">
         <v>-26068926000.0</v>
       </c>
       <c r="D29">
         <v>-87128423000.0</v>
       </c>
       <c r="E29">
         <v>7185806000.0</v>
       </c>
       <c r="F29">
         <v>21433476000.0</v>
       </c>
       <c r="G29">
         <v>13901415000.0</v>
       </c>
       <c r="H29">
         <v>-14823796000.0</v>
       </c>
       <c r="I29">
         <v>5956436878.0</v>
       </c>
       <c r="J29">
         <v>5080847534.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>-10454928000.0</v>
       </c>
       <c r="C30">
         <v>-13244176000.0</v>
       </c>
       <c r="D30">
         <v>92102653000.0</v>
       </c>
       <c r="E30">
         <v>-31873459000.0</v>
       </c>
       <c r="F30">
         <v>-67838277000.0</v>
       </c>
       <c r="G30">
         <v>-6453356000.0</v>
       </c>
       <c r="H30">
         <v>-48245486000.0</v>
       </c>
       <c r="I30">
         <v>-18023120430.0</v>
       </c>
       <c r="J30">
         <v>-6522643908.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>11224153000.0</v>
+      </c>
+      <c r="C2">
         <v>4051787000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4051786518.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5042996000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1885776751.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8056279220.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2071846000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>541883473.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2567046725.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1195227990.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5170347000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1038287129.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>104645022638.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>509068058.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>636322852.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3140710485.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3451180273.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4436777885.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>280870622.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5496261824.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3998998816.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1978115949.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8350611045.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>495824850.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>587939239.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>680053628.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1191037459.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>238183000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>49427699</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10150200000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>255300000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13240195213</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3980776</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>20983263000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>46081557831</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>89769675228</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19535625936</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9213415004</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>295674297</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5968000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>22358401869</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>126705183</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>81123455</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>76653737229</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>476710667</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>352361017</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4847250302</v>
-      </c>
-[...1 lines deleted...]
-        <v>310752835</v>
       </c>
       <c r="Z3">
         <v>310752835</v>
       </c>
       <c r="AA3">
+        <v>310752835</v>
+      </c>
+      <c r="AB3">
         <v>23172320262</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>-4577332000.0</v>
+      </c>
+      <c r="C6">
         <v>7172366000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>9568529935.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-991210000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3157219616.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6170502469.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5984433000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1529962973.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2025163252.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1371818735.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3975119000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4132060287.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-103606735509.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>104135954580.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-127254794.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2504387633.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-310469788.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-985597612.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4155907263.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5215391202.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1497263008.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2020882867.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6372495096.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7854786195.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92114389.0</v>
       </c>
       <c r="Z6">
         <v>-92114389.0</v>
       </c>
       <c r="AA6">
+        <v>-92114389.0</v>
+      </c>
+      <c r="AB6">
         <v>-510983831.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>-10572029660.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7597136300.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4803260650.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-10686786310.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-9717338950.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>-12135980850.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-10359509360.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-18859135250.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-9799031340.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-10153485710.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-5033172920.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-22303661690.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-9587987290.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-30663183940.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4021715634.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>-11917523903.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>3080132765.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-30383755083.0</v>
       </c>
       <c r="O12">
+        <v>-30383755083.0</v>
+      </c>
+      <c r="P12">
         <v>19353071124.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-106741829.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>1343482000.0</v>
+      </c>
+      <c r="C14">
         <v>1368778000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1374008957.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1207834000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1156486954.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1156530361.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1151188000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1304891731.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1165997419.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1179499421.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1366762000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-935767189.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>256912971.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1468336798.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3419435002.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>782147672.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2390516417.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6662465761.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2225359359.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2220741359.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2132158594.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1825519739.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>796548563.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2870788411.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>893012680.0</v>
       </c>
       <c r="Z14">
         <v>893012680.0</v>
       </c>
       <c r="AA14">
+        <v>893012680.0</v>
+      </c>
+      <c r="AB14">
         <v>1009386271.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>895587141.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>6646821000.0</v>
+      </c>
+      <c r="C16">
         <v>11224153000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13620316453.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4051787000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5042996367.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1885776751.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8056279000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2071846446.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>541883473.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2567046725.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1195228000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5170347416.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1038287129.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>104645022638.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>509068058.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>636322852.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3140710485.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3451180273.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4436777885.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>280870622.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5496261824.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3998998816.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1978115949.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8350611045.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>495824850.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>587939239.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>680053628.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-11344724000.0</v>
+      </c>
+      <c r="C18">
         <v>-59416093000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-23431905760.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11768060000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>19557962770.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23504571400.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-41449720000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1949962970.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1733885190.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1920540670.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-40738627000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>23093077126.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-60938977660.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-50784376483.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-13813060682.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8449054951.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>9054255352.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-11479792913.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2050216649.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5329019998.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-67055737730.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7872134309.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-17525680415.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>6297076585.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160205340.0</v>
       </c>
       <c r="Z18">
         <v>160205340.0</v>
       </c>
       <c r="AA18">
+        <v>160205340.0</v>
+      </c>
+      <c r="AB18">
         <v>-22455470933.0</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-68505798498.0</v>
       </c>
       <c r="O21">
+        <v>-68505798498.0</v>
+      </c>
+      <c r="P21">
         <v>13685805888.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5944667318.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>508781000.0</v>
+      </c>
+      <c r="C22">
         <v>1602910000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>300404051.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2616793000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>525709528.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>896562822.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-385157000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2307628426.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3016446581.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1953628028.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>32904941000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4442179549.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>127643095.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22659934635.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-27035144860.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-8828786497.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2549186310.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>161745113.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-281979148.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-586774325.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2883585967.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2501609602.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1336703732.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2220696759.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2234943737.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2234943738.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2309978522.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>33896022835.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-16144570791.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17754068931.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H23">
         <v>0.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="I23">
+        <v>0.0</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23">
         <v>-128721935.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>123173056374.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6487526564.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-67161080269.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-101086346517.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13685805888.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5944667318.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-9364725140.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10494195301.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-64804720000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>64804720000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2663409640.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-5851251584.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3243529506.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3642290390.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-252319729.0</v>
       </c>
       <c r="Z23">
         <v>-252319729.0</v>
       </c>
       <c r="AA23">
+        <v>-252319729.0</v>
+      </c>
+      <c r="AB23">
         <v>-88825398.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>143</v>
+      </c>
+      <c r="B24">
+        <v>-699722000.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="I24"/>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>99209462000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-74209461599.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>24493322420.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>256006677580.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
-[...1 lines deleted...]
-      </c>
+      <c r="S24"/>
       <c r="T24">
         <v>0.0</v>
       </c>
       <c r="U24">
+        <v>0.0</v>
+      </c>
+      <c r="V24">
         <v>9500000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>14396714825.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5200000000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>-13196987000.0</v>
+      </c>
+      <c r="C25">
         <v>-62149599000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-25056891069.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-5442487000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>18131066288.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-25557664583.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-42215751000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11577638026.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-5916329187.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2698650053.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-95993593000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-27430660254.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>28959967444.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-52440348384.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>25854934184.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1457553515.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13999926079.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>17379329604.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>583827041.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8217659137.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8846572126.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1347510523.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-16633164229.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6052841717.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2656998242.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2656998243.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-2602515464.0</v>
       </c>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...1 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="R26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>64804720000.0</v>
       </c>
-      <c r="U26"/>
+      <c r="U26">
+        <v>64804720000.0</v>
+      </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>7467113000.0</v>
+      </c>
+      <c r="C28">
         <v>57019929000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>33000435694.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10776850000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-16400743154.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17334068931.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>47434153000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-420000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-291278065.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-548721935.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>123985913000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>39973444753.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-67161080269.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-101086346517.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13685805888.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5944667318.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-9364725140.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10494195301.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3293876088.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1044411200.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>59053000880.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-5851251584.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3243529506.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3642290390.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-252319729.0</v>
       </c>
       <c r="Z28">
         <v>-252319729.0</v>
       </c>
       <c r="AA28">
+        <v>-252319729.0</v>
+      </c>
+      <c r="AB28">
         <v>21944487102.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>-11344724000.0</v>
+      </c>
+      <c r="C29">
         <v>-59177910000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-23382478061.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1617860000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19813262770.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-23504571400.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-41449720000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15190158183.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1733885187.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1924521446.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-61721890000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-22988480705.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>28830697568.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-31248750547.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4599645678.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-8153380654.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9060223352.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10878608956.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1923511466.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5410143453.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9597999499.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8348844976.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-17173319398.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>11144326887.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>470958175.0</v>
       </c>
       <c r="Z29">
         <v>470958175.0</v>
       </c>
       <c r="AA29">
+        <v>470958175.0</v>
+      </c>
+      <c r="AB29">
         <v>716849329.0</v>
       </c>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-699722000.0</v>
+      </c>
+      <c r="C30">
         <v>-238183000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-49427698.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10150200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-255300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>0.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-13240195210.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-3980776.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-66239142000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-12852903761.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-65276352808.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>236471051644.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9213415004.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-295674297.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5968000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-22358401869.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9373294817.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-9581123455.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-67153737229.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-476710667.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14044353808.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>352749698.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-310752835.0</v>
       </c>
       <c r="Z30">
         <v>-310752835.0</v>
       </c>
       <c r="AA30">
+        <v>-310752835.0</v>
+      </c>
+      <c r="AB30">
         <v>-23172320262.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>