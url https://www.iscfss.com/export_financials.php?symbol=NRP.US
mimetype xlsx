--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1594,51 +1597,53 @@
         <v>66044000.0</v>
       </c>
       <c r="V10">
         <v>47691000.0</v>
       </c>
       <c r="W10">
         <v>42103000.0</v>
       </c>
       <c r="X10">
         <v>24320000.0</v>
       </c>
       <c r="Y10">
         <v>7753000.0</v>
       </c>
       <c r="Z10">
         <v>4415000.0</v>
       </c>
       <c r="AA10">
         <v>4108000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>36</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>30141000.0</v>
+      </c>
       <c r="C11">
         <v>30444000.0</v>
       </c>
       <c r="D11">
         <v>11989000.0</v>
       </c>
       <c r="E11">
         <v>39091000.0</v>
       </c>
       <c r="F11">
         <v>135520000.0</v>
       </c>
       <c r="G11">
         <v>99790000.0</v>
       </c>
       <c r="H11">
         <v>98265000.0</v>
       </c>
       <c r="I11">
         <v>101839000.0</v>
       </c>
       <c r="J11">
         <v>29827000.0</v>
       </c>
       <c r="K11">
@@ -2305,51 +2310,51 @@
       <c r="Q22">
         <v>0.0</v>
       </c>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
         <v>748365000.0</v>
       </c>
       <c r="C23">
         <v>772907000.0</v>
       </c>
       <c r="D23">
-        <v>266822000.0</v>
+        <v>797876000.0</v>
       </c>
       <c r="E23">
         <v>877131000.0</v>
       </c>
       <c r="F23">
         <v>953823000.0</v>
       </c>
       <c r="G23">
         <v>921877000.0</v>
       </c>
       <c r="H23">
         <v>1085907000.0</v>
       </c>
       <c r="I23">
         <v>1341647000.0</v>
       </c>
       <c r="J23">
         <v>1389164000.0</v>
       </c>
       <c r="K23">
         <v>1444681000.0</v>
       </c>
       <c r="L23">
         <v>1684075000.0</v>
       </c>
@@ -2373,51 +2378,53 @@
       </c>
       <c r="S23">
         <v>557999000.0</v>
       </c>
       <c r="T23">
         <v>1320031000.0</v>
       </c>
       <c r="U23">
         <v>939493000.0</v>
       </c>
       <c r="V23">
         <v>684996000.0</v>
       </c>
       <c r="W23">
         <v>599926000.0</v>
       </c>
       <c r="X23">
         <v>531676000.0</v>
       </c>
       <c r="Y23">
         <v>392719000.0</v>
       </c>
       <c r="Z23">
         <v>68055000.0</v>
       </c>
-      <c r="AA23"/>
+      <c r="AA23">
+        <v>76510000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
         <v>18884000.0</v>
       </c>
       <c r="C24">
         <v>127876000.0</v>
       </c>
       <c r="D24">
         <v>124273000.0</v>
       </c>
       <c r="E24">
         <v>129205000.0</v>
       </c>
       <c r="F24">
         <v>394443000.0</v>
       </c>
       <c r="G24">
         <v>432444000.0</v>
       </c>
       <c r="H24">
         <v>470422000.0</v>
@@ -2462,51 +2469,53 @@
         <v>454291000.0</v>
       </c>
       <c r="V24">
         <v>221950000.0</v>
       </c>
       <c r="W24">
         <v>156300000.0</v>
       </c>
       <c r="X24">
         <v>192650000.0</v>
       </c>
       <c r="Y24">
         <v>57500000.0</v>
       </c>
       <c r="Z24">
         <v>47716000.0</v>
       </c>
       <c r="AA24">
         <v>50681000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>18884000.0</v>
+      </c>
       <c r="C25">
         <v>127876000.0</v>
       </c>
       <c r="D25">
         <v>124273000.0</v>
       </c>
       <c r="E25">
         <v>129205000.0</v>
       </c>
       <c r="F25">
         <v>394443000.0</v>
       </c>
       <c r="G25">
         <v>432444000.0</v>
       </c>
       <c r="H25">
         <v>470422000.0</v>
       </c>
       <c r="I25">
         <v>557574000.0</v>
       </c>
       <c r="J25">
         <v>729608000.0</v>
       </c>
       <c r="K25">
@@ -2620,51 +2629,51 @@
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
         <v>2941000.0</v>
       </c>
       <c r="C28">
         <v>111624000.0</v>
       </c>
       <c r="D28">
-        <v>143069000.0</v>
+        <v>147369000.0</v>
       </c>
       <c r="E28">
         <v>132690000.0</v>
       </c>
       <c r="F28">
         <v>298025000.0</v>
       </c>
       <c r="G28">
         <v>371709000.0</v>
       </c>
       <c r="H28">
         <v>421433000.0</v>
       </c>
       <c r="I28">
         <v>570919000.0</v>
       </c>
       <c r="J28">
         <v>782368000.0</v>
       </c>
       <c r="K28">
         <v>1085932000.0</v>
       </c>
       <c r="L28">
         <v>1343792000.0</v>
       </c>
@@ -2750,51 +2759,51 @@
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
         <v>28666000.0</v>
       </c>
       <c r="C30">
         <v>31469000.0</v>
       </c>
       <c r="D30">
-        <v>41086000.0</v>
+        <v>41215000.0</v>
       </c>
       <c r="E30">
         <v>42701000.0</v>
       </c>
       <c r="F30">
         <v>25307000.0</v>
       </c>
       <c r="G30">
         <v>15629000.0</v>
       </c>
       <c r="H30">
         <v>30959000.0</v>
       </c>
       <c r="I30">
         <v>34541000.0</v>
       </c>
       <c r="J30">
         <v>24211000.0</v>
       </c>
       <c r="K30">
         <v>49860000.0</v>
       </c>
       <c r="L30">
         <v>49978000.0</v>
       </c>
@@ -3148,51 +3157,51 @@
       <c r="U35">
         <v>479524000.0</v>
       </c>
       <c r="V35">
         <v>242196000.0</v>
       </c>
       <c r="W35">
         <v>175418000.0</v>
       </c>
       <c r="X35">
         <v>208774000.0</v>
       </c>
       <c r="Y35">
         <v>70752000.0</v>
       </c>
       <c r="Z35">
         <v>55632000.0</v>
       </c>
       <c r="AA35"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>404895000.0</v>
+        <v>9800000.0</v>
       </c>
       <c r="C36">
         <v>30908000.0</v>
       </c>
       <c r="D36">
         <v>29561000.0</v>
       </c>
       <c r="E36">
         <v>32514000.0</v>
       </c>
       <c r="F36">
         <v>2331999.0</v>
       </c>
       <c r="G36">
         <v>3567000.0</v>
       </c>
       <c r="H36">
         <v>40452001.0</v>
       </c>
       <c r="I36">
         <v>-1056684000.0</v>
       </c>
       <c r="J36">
         <v>-1096028000.0</v>
       </c>
@@ -3277,51 +3286,53 @@
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
       <c r="P37">
         <v>0.0</v>
       </c>
       <c r="Q37">
         <v>0.0</v>
       </c>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>9800000.0</v>
+      </c>
       <c r="C38">
         <v>7428000.0</v>
       </c>
       <c r="D38">
         <v>3240000.0</v>
       </c>
       <c r="E38">
         <v>-609530000.0</v>
       </c>
       <c r="F38">
         <v>33703001.0</v>
       </c>
       <c r="G38">
         <v>787226000.0</v>
       </c>
       <c r="H38">
         <v>40452000.0</v>
       </c>
       <c r="I38">
         <v>42420000.0</v>
       </c>
       <c r="J38">
         <v>201740000.0</v>
       </c>
       <c r="K38">
@@ -3365,51 +3376,51 @@
       </c>
       <c r="X38">
         <v>3020000.0</v>
       </c>
       <c r="Y38">
         <v>1225000.0</v>
       </c>
       <c r="Z38">
         <v>970000.0</v>
       </c>
       <c r="AA38">
         <v>1056000.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
         <v>2105000.0</v>
       </c>
       <c r="C39">
         <v>1961000.0</v>
       </c>
       <c r="D39">
-        <v>2218000.0</v>
+        <v>2089000.0</v>
       </c>
       <c r="E39">
         <v>1822000.0</v>
       </c>
       <c r="F39">
         <v>1954000.0</v>
       </c>
       <c r="G39">
         <v>1773000.0</v>
       </c>
       <c r="H39">
         <v>2860000.0</v>
       </c>
       <c r="I39">
         <v>106163000.0</v>
       </c>
       <c r="J39">
         <v>32652000.0</v>
       </c>
       <c r="K39">
         <v>8262000.0</v>
       </c>
       <c r="L39">
         <v>22112000.0</v>
       </c>
@@ -3448,51 +3459,51 @@
       </c>
       <c r="X39">
         <v>2623000.0</v>
       </c>
       <c r="Y39">
         <v>511000.0</v>
       </c>
       <c r="Z39">
         <v>37000.0</v>
       </c>
       <c r="AA39">
         <v>33000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>10966000.0</v>
       </c>
       <c r="C40">
         <v>12423000.0</v>
       </c>
       <c r="D40">
-        <v>13571000.0</v>
+        <v>18170000.0</v>
       </c>
       <c r="E40">
         <v>19161000.0</v>
       </c>
       <c r="F40">
         <v>11510000.0</v>
       </c>
       <c r="G40">
         <v>9447000.0</v>
       </c>
       <c r="H40">
         <v>15753000.0</v>
       </c>
       <c r="I40">
         <v>27639000.0</v>
       </c>
       <c r="J40">
         <v>39309000.0</v>
       </c>
       <c r="K40">
         <v>41940000.0</v>
       </c>
       <c r="L40">
         <v>50642000.0</v>
       </c>
@@ -3804,51 +3815,51 @@
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
-        <v>390995000.0</v>
+        <v>395095000.0</v>
       </c>
       <c r="C46">
         <v>407846000.0</v>
       </c>
       <c r="D46">
         <v>422791000.0</v>
       </c>
       <c r="E46">
         <v>439820000.0</v>
       </c>
       <c r="F46">
         <v>465205000.0</v>
       </c>
       <c r="G46">
         <v>487881000.0</v>
       </c>
       <c r="H46">
         <v>632604000.0</v>
       </c>
       <c r="I46">
         <v>767120000.0</v>
       </c>
       <c r="J46">
         <v>803775000.0</v>
       </c>
@@ -3882,51 +3893,53 @@
       <c r="T46">
         <v>85784000.0</v>
       </c>
       <c r="U46">
         <v>845531000.0</v>
       </c>
       <c r="V46">
         <v>5924000.0</v>
       </c>
       <c r="W46">
         <v>537565000.0</v>
       </c>
       <c r="X46">
         <v>492160000.0</v>
       </c>
       <c r="Y46">
         <v>374187000.0</v>
       </c>
       <c r="Z46"/>
       <c r="AA46"/>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>72</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>395095000.0</v>
+      </c>
       <c r="C47">
         <v>407846000.0</v>
       </c>
       <c r="D47">
         <v>422791000.0</v>
       </c>
       <c r="E47">
         <v>436320000.0</v>
       </c>
       <c r="F47">
         <v>461705000.0</v>
       </c>
       <c r="G47">
         <v>487881000.0</v>
       </c>
       <c r="H47">
         <v>629104000.0</v>
       </c>
       <c r="I47">
         <v>744096000.0</v>
       </c>
       <c r="J47">
         <v>930055000.0</v>
       </c>
       <c r="K47">
@@ -4131,51 +4144,51 @@
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
         <v>33082000.0</v>
       </c>
       <c r="C51">
         <v>142068000.0</v>
       </c>
       <c r="D51">
-        <v>155058000.0</v>
+        <v>159358000.0</v>
       </c>
       <c r="E51">
         <v>171781000.0</v>
       </c>
       <c r="F51">
         <v>433545000.0</v>
       </c>
       <c r="G51">
         <v>471499000.0</v>
       </c>
       <c r="H51">
         <v>519698000.0</v>
       </c>
       <c r="I51">
         <v>672758000.0</v>
       </c>
       <c r="J51">
         <v>809348000.0</v>
       </c>
       <c r="K51">
         <v>1126303000.0</v>
       </c>
       <c r="L51">
         <v>1384996000.0</v>
       </c>
@@ -4796,51 +4809,51 @@
       <c r="F60">
         <v>438145000.0</v>
       </c>
       <c r="G60">
         <v>372402000.0</v>
       </c>
       <c r="H60">
         <v>500280000.0</v>
       </c>
       <c r="I60">
         <v>355113000.0</v>
       </c>
       <c r="J60">
         <v>199851000.0</v>
       </c>
       <c r="K60">
         <v>152309000.0</v>
       </c>
       <c r="L60">
         <v>79094000.0</v>
       </c>
       <c r="M60">
         <v>709019000.0</v>
       </c>
       <c r="N60">
-        <v>606774000.0</v>
+        <v>616789000.0</v>
       </c>
       <c r="O60">
         <v>605019000.0</v>
       </c>
       <c r="P60">
         <v>769888000.0</v>
       </c>
       <c r="Q60">
         <v>946036000.0</v>
       </c>
       <c r="R60">
         <v>839615000.0</v>
       </c>
       <c r="S60">
         <v>788337000.0</v>
       </c>
       <c r="T60">
         <v>744591000.0</v>
       </c>
       <c r="U60">
         <v>435687000.0</v>
       </c>
       <c r="V60">
         <v>425908000.0</v>
       </c>
@@ -4949,656 +4962,662 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT62"/>
+  <dimension ref="A1:CU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
       </c>
-      <c r="CT1" t="s">
+      <c r="CU1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>2448000.0</v>
+      </c>
+      <c r="C2">
         <v>1159000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>886000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>930000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1455000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>909000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>984000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>933000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1514000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>885000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1143000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1524000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1452000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1992000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2179000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1969000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1896000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1956000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1474000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1293000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1375000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1385000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1372000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1228000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1272000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1179000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1591000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1211000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1797000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2414000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8075000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7801000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5911000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5812000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5257000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6538000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7174000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6223000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5260000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7595000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5022000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>11377000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>16692000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>16862000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>22465000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>9007000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6865000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6461000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8659000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6032000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4871000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3777000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4650000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>573000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>398000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1139000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2741000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2100000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1402000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>740000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>499000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>178000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179000.0</v>
       </c>
       <c r="BN2">
         <v>179000.0</v>
       </c>
       <c r="BO2">
+        <v>179000.0</v>
+      </c>
+      <c r="BP2">
         <v>156000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>175000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>20263000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1226000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3118000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3100000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2420000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2710000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2918000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2841000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4528000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1146000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>744000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>802000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>765000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>759000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>557000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>396000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>681000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>428000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>306000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>524000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>728000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>405000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>203000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>224000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>735000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>37000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>15000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>24000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5655,52 +5674,53 @@
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
+      <c r="CU3"/>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5757,375 +5777,377 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-4141000.0</v>
+      </c>
+      <c r="C5">
         <v>-4001000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2215000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>176000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>590000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1670000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-955999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1038000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2526999.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>19972999.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>35088000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>48009000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>47098000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>66681000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>49996000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>49707000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>53720000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>51175000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>74607000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>70403000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>67870000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>67138000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>66986000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>64557999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>63199000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>64221999.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3802000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3282000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2457000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3462000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4081000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4872000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4438000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3313000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3079000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2811000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2798000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1666000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2844000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2235000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2697000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2152000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2350000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1214000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1424000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-459000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-272000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-642000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-479000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-378000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-297000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-338000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-389000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-443000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-456000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-470000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-483000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-493000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-507000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-521000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-534000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-560000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-571000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-584000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-597000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-610000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-623000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-636000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-648000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>14267000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>13127000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>12731000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>13478000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>14658000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>16079000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>18245000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>13003000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>12844000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>12079000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>11150000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>9804000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>9274000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>8956000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>8385000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>8054000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>8113000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>7836000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>7727000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>5569000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>166135000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>167139000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>169050000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>169988000.0</v>
       </c>
-      <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6181,86 +6203,89 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6317,52 +6342,53 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -6419,52 +6445,53 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -6521,399 +6548,405 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>31504000.0</v>
+      </c>
+      <c r="C10">
         <v>30141000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>31019000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>30344000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>30876000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>30444000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>30900000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>32340000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10990000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11989000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18411000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10730000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17655000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>39091000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>60937000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>59356000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>135590000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>135520000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>118989000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>97908000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>96767000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>99790000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>115573000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>110828000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>100506000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>98265000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>99636000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>70850000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>112374000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>101839000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>63387000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>52975000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>21152000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>26980000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>121244000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>40783000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>112945000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>40371000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>92391000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>21391000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>52097000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>41204000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>61156000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>27525000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>33275000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>50076000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>78126000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>70013000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>54826000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>92513000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>99675000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>105204000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>76153000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>149424000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>122419000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>121974000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>107404000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>214922000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>150112000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>145705000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>69008000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>95506000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>72240000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>78410000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>62856000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>82634000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>60880000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>81495000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>101109000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>89928000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>64412000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>60454000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>54320000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>58341000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>54377000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>54454000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>55617000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>66044000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>60784000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>52620000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>67368000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>47691000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>49457000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>50760000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>47103000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>42103000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>36286000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>21559000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>29996000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>24320000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>21837000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>14181000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>12959000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>7753000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>6956000.0</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>4415000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4108000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>30141000.0</v>
+      </c>
+      <c r="D11">
         <v>31019000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>30344000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>30876000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>30444000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>30900000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>18411000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10730000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>17655000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>39091000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>60937000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>59356000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>135590000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>135520000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>118989000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>97908000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -6947,937 +6980,945 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>31504000.0</v>
+      </c>
+      <c r="C12">
         <v>30141000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>31019000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>30344000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>30876000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>30444000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30900000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>32340000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10990000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11989000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18411000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10730000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17655000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>39091000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>60937000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>59356000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>135590000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>135520000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>118989000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>97908000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>96767000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>99790000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>115573000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>110828000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>100506000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>98265000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>99636000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>70850000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>112374000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>101839000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>63387000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>52975000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>21152000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>26980000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>121244000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>40783000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>112945000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>40371000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>92391000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>21391000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>52097000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>41204000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>61156000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>27525000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>33275000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>50076000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>78126000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>70013000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>54826000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>92513000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>99675000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>105204000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>76153000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>149424000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>122419000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>121974000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>107404000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>214922000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>150112000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>145705000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>69008000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>95506000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>72240000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>78410000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>62856000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>82634000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>60880000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>81495000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>101109000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>89928000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>64412000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>60454000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>54320000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>58341000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>54377000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>54454000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>55617000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>66044000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>60784000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>52620000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>67368000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>47691000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>49457000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>50760000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>47103000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>42103000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>36286000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>21559000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>29996000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>24320000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>21837000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>14181000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>12959000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>7753000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>6956000.0</v>
       </c>
-      <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
+      <c r="CU12"/>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
+        <v>624902000.0</v>
+      </c>
+      <c r="C13">
         <v>625188000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>602552000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>579773000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>553754000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>543231000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>509258000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>490877000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>474095000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>503076000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>461043000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>444838000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>417401000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>404799000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>358332000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>300753000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>250767000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>203062000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>151459000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>134836000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>132377000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>136927000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>134545000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>139517000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>273847000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>271471000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>400266000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>374275000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>378140000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>355113000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>319673000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>326125000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>301344000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>199851000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>182760000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>204230000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>163304000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>152309000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>154315000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>136695000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>96615000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>79094000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>106011000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>703055000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>683354000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>709019000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>613176000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>609001000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>605711000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>606774000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>621363000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>646356000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>666523000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>605019000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>604430000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>611845000.0</v>
       </c>
-      <c r="BE13">
-[...1 lines deleted...]
-      </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
       <c r="BJ13">
         <v>0.0</v>
       </c>
       <c r="BK13">
         <v>0.0</v>
       </c>
       <c r="BL13">
         <v>0.0</v>
       </c>
-      <c r="BM13"/>
+      <c r="BM13">
+        <v>0.0</v>
+      </c>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
-      <c r="BS13">
+      <c r="BS13"/>
+      <c r="BT13">
         <v>726021000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>723935000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>725494000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>731113000.0</v>
       </c>
-      <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>422684000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>424922000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>424219000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>422390000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>416104000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>411727000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>409783000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>403740000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>401138000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>404523000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>401081000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>401033000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>302589000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>145826000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>146803000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>147746000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>148646000.0</v>
       </c>
-      <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>13382378.0</v>
       </c>
       <c r="C14">
+        <v>13382378.0</v>
+      </c>
+      <c r="D14">
         <v>13283771.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13304365.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13304000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13306984.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13289000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13247162.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13833420.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14964710.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14759794.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14855422.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16063372.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19793290.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19718000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19913000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>20160000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12363660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14001246.0</v>
       </c>
       <c r="T14">
         <v>14001246.0</v>
       </c>
       <c r="U14">
         <v>14001246.0</v>
       </c>
       <c r="V14">
+        <v>14001246.0</v>
+      </c>
+      <c r="W14">
         <v>12382143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12261000.0</v>
       </c>
       <c r="X14">
         <v>12261000.0</v>
       </c>
       <c r="Y14">
         <v>12261000.0</v>
       </c>
       <c r="Z14">
+        <v>12261000.0</v>
+      </c>
+      <c r="AA14">
         <v>12257086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13950513.0</v>
       </c>
       <c r="AB14">
         <v>13950513.0</v>
       </c>
       <c r="AC14">
         <v>13950513.0</v>
       </c>
       <c r="AD14">
         <v>13950513.0</v>
       </c>
       <c r="AE14">
         <v>13950513.0</v>
       </c>
       <c r="AF14">
         <v>13950513.0</v>
       </c>
       <c r="AG14">
         <v>13950513.0</v>
       </c>
       <c r="AH14">
+        <v>13950513.0</v>
+      </c>
+      <c r="AI14">
         <v>12219022.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13582011.0</v>
       </c>
       <c r="AJ14">
         <v>13582011.0</v>
       </c>
       <c r="AK14">
+        <v>13582011.0</v>
+      </c>
+      <c r="AL14">
         <v>14945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12232000.0</v>
       </c>
       <c r="AM14">
         <v>12232000.0</v>
       </c>
       <c r="AN14">
         <v>12232000.0</v>
       </c>
       <c r="AO14">
         <v>12232000.0</v>
       </c>
       <c r="AP14">
+        <v>12232000.0</v>
+      </c>
+      <c r="AQ14">
         <v>12230000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>12232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12230000.0</v>
       </c>
       <c r="AS14">
         <v>12230000.0</v>
       </c>
       <c r="AT14">
+        <v>12230000.0</v>
+      </c>
+      <c r="AU14">
         <v>12144900.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11124400.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>11040300.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10984800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10981200.0</v>
       </c>
       <c r="AY14">
         <v>10981200.0</v>
       </c>
       <c r="AZ14">
         <v>10981200.0</v>
       </c>
       <c r="BA14">
+        <v>10981200.0</v>
+      </c>
+      <c r="BB14">
         <v>10888700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10602800.0</v>
       </c>
       <c r="BC14">
         <v>10602800.0</v>
       </c>
       <c r="BD14">
         <v>10602800.0</v>
       </c>
       <c r="BE14">
         <v>10602800.0</v>
       </c>
       <c r="BF14">
         <v>10602800.0</v>
       </c>
       <c r="BG14">
         <v>10602800.0</v>
       </c>
       <c r="BH14">
         <v>10602800.0</v>
       </c>
       <c r="BI14">
         <v>10602800.0</v>
       </c>
       <c r="BJ14">
         <v>10602800.0</v>
       </c>
       <c r="BK14">
+        <v>10602800.0</v>
+      </c>
+      <c r="BL14">
         <v>7789600.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>7402800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6945100.0</v>
       </c>
       <c r="BN14">
         <v>6945100.0</v>
       </c>
       <c r="BO14">
         <v>6945100.0</v>
       </c>
       <c r="BP14">
+        <v>6945100.0</v>
+      </c>
+      <c r="BQ14">
         <v>6694600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6489100.0</v>
       </c>
       <c r="BR14">
         <v>6489100.0</v>
       </c>
       <c r="BS14">
         <v>6489100.0</v>
       </c>
       <c r="BT14">
         <v>6489100.0</v>
       </c>
       <c r="BU14">
         <v>6489100.0</v>
       </c>
       <c r="BV14">
         <v>6489100.0</v>
       </c>
       <c r="BW14">
+        <v>6489100.0</v>
+      </c>
+      <c r="BX14">
         <v>5353700.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>5292500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5089300.0</v>
       </c>
       <c r="BZ14">
         <v>5089300.0</v>
       </c>
       <c r="CA14">
-        <v>3365100.0</v>
+        <v>5089300.0</v>
       </c>
       <c r="CB14">
         <v>3365100.0</v>
       </c>
       <c r="CC14">
         <v>3365100.0</v>
       </c>
       <c r="CD14">
+        <v>3365100.0</v>
+      </c>
+      <c r="CE14">
         <v>3365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2797400.0</v>
       </c>
       <c r="CF14">
         <v>2797400.0</v>
       </c>
       <c r="CG14">
         <v>2797400.0</v>
       </c>
       <c r="CH14">
         <v>2797400.0</v>
       </c>
       <c r="CI14">
         <v>2797400.0</v>
       </c>
       <c r="CJ14">
         <v>2797400.0</v>
       </c>
       <c r="CK14">
-        <v>2363200.0</v>
+        <v>2797400.0</v>
       </c>
       <c r="CL14">
         <v>2363200.0</v>
       </c>
       <c r="CM14">
-        <v>2270800.0</v>
+        <v>2363200.0</v>
       </c>
       <c r="CN14">
         <v>2270800.0</v>
       </c>
       <c r="CO14">
         <v>2270800.0</v>
       </c>
       <c r="CP14">
         <v>2270800.0</v>
       </c>
       <c r="CQ14">
+        <v>2270800.0</v>
+      </c>
+      <c r="CR14">
         <v>4541463.0</v>
       </c>
-      <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
+      <c r="CU14"/>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -7933,412 +7974,418 @@
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
-      <c r="BM15"/>
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>726021000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>723935000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>725494000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>731113000.0</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>422684000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>424922000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>424219000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>422390000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>416104000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>411727000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>409783000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>403740000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>401138000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>404523000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>401081000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>401033000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>302589000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>145826000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>146803000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>147746000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>148646000.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
+      <c r="CU15"/>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>7029000.0</v>
+      </c>
+      <c r="C16">
         <v>6663000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5005000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4667000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4949000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4341000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5823000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4449000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5635000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4599000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6399000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6823000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7450000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6256000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8886000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11475000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15420000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11817000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11201000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10293000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10555000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11485000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11035000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8857000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6021000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4608000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5047000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6579000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4614000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3509000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1403000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2732000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1554000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>100605000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>106391000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>110885000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>46008000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>44931000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>40050000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>42608000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>76750000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>80812000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>79242000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>80706000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>79052000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>160260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-80983000.0</v>
       </c>
       <c r="AV16">
         <v>-80983000.0</v>
       </c>
       <c r="AW16">
         <v>-80983000.0</v>
       </c>
       <c r="AX16">
+        <v>-80983000.0</v>
+      </c>
+      <c r="AY16">
         <v>142586000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>136677000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>133297000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>127894000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>123506000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>123689000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>118373000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>109373000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>113303000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>108093000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>122707000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>114943000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>109509000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>96272000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>87659000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>80031000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>67018000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>51060000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>49064000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>46266000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>40754000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>40275000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>39012000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>38699000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>36286000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>31461000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>28571000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>24555000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>20654000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>15884000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>15259000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14219000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>14851000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>13795000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>15498000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>15710000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>15847000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>13144000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>13262000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>15122000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>13252000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3273000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>300000.0</v>
       </c>
-      <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
+      <c r="CU16"/>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8395,240 +8442,242 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>38833000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>40811000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>39126000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>50045000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>50069000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>47213000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>2200000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1400000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>49044000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2400000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3100000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>3900000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>100605000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>106391000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>110885000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>114743000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>116563000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>114713000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>121401000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>158618000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>163665000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>162896000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>167822000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>165367000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>160260000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>153931000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>149685000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>146328000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>142586000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>136677000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>133297000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>127894000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>123506000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>123689000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>118373000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>109373000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>113303000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>108093000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>122707000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>114943000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>109509000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>96272000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>87659000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8685,135 +8734,134 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
-        <v>4840000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR20">
         <v>4840000.0</v>
       </c>
       <c r="AS20">
+        <v>4840000.0</v>
+      </c>
+      <c r="AT20">
         <v>29465000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>52012000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -8821,1544 +8869,1563 @@
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
-      <c r="BY20">
+      <c r="BY20"/>
+      <c r="BZ20">
         <v>15817000.0</v>
       </c>
-      <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
+      <c r="CU20"/>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>10426000.0</v>
+      </c>
+      <c r="C21">
         <v>11908000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12332000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12381000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12602000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12924000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13109000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13143000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13340000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13682000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14014000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14432000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>14613000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14713000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15168000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15634000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16018999.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>16129999.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>16242999.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16742000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17131000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>17459000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>17601000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>17608000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17607000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>17687000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>40461000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>41008000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>41754000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>42513000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>46998000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>47924000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>48769000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>46820000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>50370000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>51226000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>52108000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>53047000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>53907000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>55040000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>55975000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>56927000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>58269000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>59182000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>59713000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>60733000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>58696000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>59549000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>66102000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>66950000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>68110000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>69064000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>69808000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>70766000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>71900000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>72972000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1384799000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>75164000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1399759000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>156775000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1522049000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1443567000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1402465000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1416623000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1357702000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>165160000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1319871000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1296633000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1226190000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>102828000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1091168000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1106686000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1122329000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1136310000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1115260000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1127127000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>107027000.0</v>
       </c>
-      <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>655078000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>626858000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>617487000.0</v>
       </c>
-      <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
+      <c r="CU21"/>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="L22"/>
+      <c r="K22"/>
+      <c r="L22">
+        <v>1.0</v>
+      </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
-[...1 lines deleted...]
-      </c>
+      <c r="R22"/>
       <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="T22"/>
+      <c r="T22">
+        <v>1.0</v>
+      </c>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X22"/>
       <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
+      <c r="Z22">
+        <v>1.0</v>
+      </c>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>9572000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8048000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8071000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7553000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7671000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7841000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7624000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6893000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>7160000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7832000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>7406000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7835000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6849000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7126000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5790000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5814000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1.0</v>
       </c>
-      <c r="AV22">
-[...1 lines deleted...]
-      </c>
       <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
         <v>1.0</v>
       </c>
-      <c r="AX22">
-[...1 lines deleted...]
-      </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB22">
         <v>1.0</v>
       </c>
       <c r="BC22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
         <v>-8047000.0</v>
       </c>
-      <c r="BL22">
-[...2 lines deleted...]
-      <c r="BM22"/>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
+      <c r="CU22"/>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>771657000.0</v>
+      </c>
+      <c r="C23">
         <v>748365000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>753554000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>761966000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>772473000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>772907000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>789865000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>789558000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>778182000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>797876000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>815209000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>820259000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>835668000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>877131000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>879010000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>883141000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>962288000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>953823000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>941006000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>910205000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>909160000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>921877000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>942558000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>943565000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1083422000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1085907000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1243904000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1219443000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1272171000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1341647000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1411934000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1411806000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1377206000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1389164000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1495513000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1429052000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1509250000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1444681000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1521406000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1585086000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1624893000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1684075000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1766394000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2385105000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2393925000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2444724000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1315428000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1320325000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1331361000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1991856000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1950635000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1975851000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1985371000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1764672000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1713678000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1694360000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1037717000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1020734000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>958483000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>987168000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>906276000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>838856000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>759392000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>762627000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>792751000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>758364000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>734489000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>712418000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>729175000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>557999000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1297348000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1305937000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1307104000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1320031000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1297335000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1298685000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1288096000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>939493000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>781368000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>723846000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>729713000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>684996000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>661196000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>618273000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>622690000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>599926000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>600856000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>593957000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>607297000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>531676000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>514664000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>513375000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>401717000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>392719000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>125507000.0</v>
       </c>
-      <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
+      <c r="CU23"/>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>46084000.0</v>
+      </c>
+      <c r="C24">
         <v>18884000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>55131000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>87112000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>124594000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>127876000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>183137000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>196112000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>174595000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>124273000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>170735000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>145693000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>133821000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>129205000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>148734000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>259296000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>378163000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>394443000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>414437000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>414099000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>416121000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>432444000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>452401000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>452101000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>454110000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>470422000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>490378000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>498029000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>541677000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>557574000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>716514000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>723147000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>724854000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>729608000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>762441000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>700252000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>707424000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>987400000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1041984000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1050562000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1146958000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1284083000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1343631000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1256218000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1283352000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1394240000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1017498000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1033041000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1045209000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1084226000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1088884000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1088556000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1088789000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>897039000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>852039000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>829731000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>846648000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>836268000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>786268000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>793961000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>730877000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>661070000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>606070000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>609762000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>657395000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>626587000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>620587000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>606280000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>615630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>478822000.0</v>
       </c>
       <c r="BS24">
         <v>478822000.0</v>
       </c>
       <c r="BT24">
+        <v>478822000.0</v>
+      </c>
+      <c r="BU24">
         <v>486514000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>495864000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>496057000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>473057000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>474149000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>465099000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>454291000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>300600000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>247600000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>256950000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>221950000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>202950000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>164950000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>174300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156300000.0</v>
       </c>
       <c r="CI24">
         <v>156300000.0</v>
       </c>
       <c r="CJ24">
         <v>156300000.0</v>
       </c>
       <c r="CK24">
+        <v>156300000.0</v>
+      </c>
+      <c r="CL24">
         <v>165650000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>192650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173650000.0</v>
       </c>
       <c r="CN24">
         <v>173650000.0</v>
       </c>
       <c r="CO24">
+        <v>173650000.0</v>
+      </c>
+      <c r="CP24">
         <v>69000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>57500000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>90339000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>91146000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>47716000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>50681000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>18884000.0</v>
+      </c>
+      <c r="D25">
         <v>55131000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>87112000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>124594000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>127876000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>183137000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>170735000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>145693000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>133821000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>129205000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>148734000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>259296000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>378163000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>394443000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>414437000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>414099000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>416121000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>432444000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>452401000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>452101000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>454110000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>470422000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>490378000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>498029000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>541677000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>557574000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>729608000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>762441000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>700252000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>707424000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>987400000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1041984000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1050562000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1146958000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1284083000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1323708000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1256218000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1283352000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1394240000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1017498000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1033041000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1045209000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1084226000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1088884000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1088556000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1088789000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>897039000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>852039000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>829731000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>846648000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>836268000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>786268000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>793961000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>730877000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>661070000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>606070000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>609762000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>281477000.0</v>
+      </c>
+      <c r="C26">
         <v>250244000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>253717000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>258498000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>261286000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>257355000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>267806000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>265935000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>268634000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>276549000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>282491000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>318559000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>295361000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>335416000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>314376000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>310482000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>310939000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>307375000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>309257000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>266433000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>294025000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>262514000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>290625000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>286729000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>296040000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>300043000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>295536000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>251135000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>249936000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>285996000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>282317000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>285402000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>282010000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>286209000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>286593000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>290557000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>295422000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>299686000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>301885000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>304350000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>304870000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>309301000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>310867000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>312855000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>312332000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>314028000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>312825000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>313448000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>318494000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>321070000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>296010000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>333957000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>353641000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>55576000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>55741000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
+      <c r="CU26"/>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10415,418 +10482,424 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>28814000.0</v>
+      </c>
+      <c r="C28">
         <v>2941000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38358000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>70996000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>111328000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>111624000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>169963000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>181386000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>181307000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>147369000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>189104000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>171706000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>155221000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>132690000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>177786000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>239010000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>281619000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>298025000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>334530000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>355251000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>358396000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>371709000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>379400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>390560000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>567462000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>421433000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>436531000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>473219000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>475327000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>570919000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>728328000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>745360000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>783425000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>782368000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>815335000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>833370000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>857981000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1085932000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1108190000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1187167000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1269238000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1343792000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1363458000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1404593000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1425971000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1425147000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1020355000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1044011000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1071366000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1072696000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1045384000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1042527000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1071494000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>834845000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>816850000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>794987000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>791474000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>652147000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>666957000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>679057000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>693387000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>597082000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>565348000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>569070000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>626774000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>576188000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>591942000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>557020000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>546756000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>406129000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>431644000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>443294000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>458778000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>454950000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>435914000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>429237000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>419024000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>397789000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>249166000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>204330000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>198932000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>183609000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>162843000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>123540000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>136547000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>123547000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>129364000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>144091000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>145004000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>177680000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>161163000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>168819000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>56041000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>49747000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>86522000.0</v>
       </c>
-      <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
+      <c r="CU28"/>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>692850000.0</v>
+      </c>
+      <c r="C29">
         <v>665601000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>680627000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>691785000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>139394000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>140398000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>714556000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>729580000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>186520000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>686112000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>710842000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>682196000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>777091000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>810325000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>816692000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>817317000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>889192000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>873477000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>860266000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>834838000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>827947000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>844360000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>858019000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>867095000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1004815000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10855,628 +10928,635 @@
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>26792000.0</v>
+      </c>
+      <c r="C30">
         <v>28666000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30442000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29048000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31387000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>31469000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37933000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>32843000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36095000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41215000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>38569000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>37120000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36513000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>42701000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34726000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>37288000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32729000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25307000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>24102000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18642000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17698000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15629000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>21158000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22044000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>34362000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>30959000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>27447000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>28553000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>37023000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>34541000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>58429000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>61615000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>56203000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>24211000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>49031000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>54289000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>52075000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>49860000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>51196000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>49431000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>55679000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>49978000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>62338000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>62422000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>58174000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>75949000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>44501000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>43736000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>49270000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>33737000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>30639000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>29995000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>34591000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>35116000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>36761000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>33029000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>34075000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>30923000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>34538000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>31728000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>32041000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>26195000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>28974000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>29144000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>28268000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>27141000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>29873000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>26293000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>34626000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>31883000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>37577000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>32851000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>30785000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>27643000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>30003000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>25607000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>27113000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>23357000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>24332000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>22051000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>21956000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>21946000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>18099000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>18446000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>17473000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>15058000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>14472000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>14198000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>12934000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>10990000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>10148000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>9600000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>6950000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>9043000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>5346000.0</v>
       </c>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
+      <c r="CU30"/>
     </row>
-    <row r="31" spans="1:98">
+    <row r="31" spans="1:99">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>482117000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>565427000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>604215000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>627331000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>562801000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>503317000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>455964000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>423802000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>390504000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>188497000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>355653000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>186606000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>348945000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>351600000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>484396000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>485863000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>590380000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>396801000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>567873000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>542620000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>501355000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>506583000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>480070000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>385694000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>363847000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>309122000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>314450000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>144900000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>145766000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>128164000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>86574000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>16015000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>37098000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>647791000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>603161000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>607410000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>563770000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>558284000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>548530000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>549839000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>564734000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>589242000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>609025000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>546636000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>544932000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>559432000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>566831000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>581421000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>618327000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>659318000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>662161000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>674596000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>691548000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>701032000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
+      <c r="CU31"/>
     </row>
-    <row r="32" spans="1:98">
+    <row r="32" spans="1:99">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>31126000.0</v>
+      </c>
+      <c r="C32">
         <v>27926000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>32974000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>33078000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>38132000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>32009000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39549000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>38938000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>20948000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5453000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>7493000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-715000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4709000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>23385000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-14303000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>40777000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>103616000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>98396000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>76560000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>59453000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>51036000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>55820000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>69396000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>73879000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>67345000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11505,1165 +11585,1176 @@
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
+      <c r="CU32"/>
     </row>
-    <row r="33" spans="1:98">
+    <row r="33" spans="1:99">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>711936000.0</v>
+      </c>
+      <c r="C33">
         <v>687453000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>691638000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>701245000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>708073000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>709033000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>720596000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>723480000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>729824000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>742583000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>755659000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>769544000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>778284000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>793517000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>782119000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>783293000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>790459000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>791041999.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>797776000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>792937000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>793452000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>804685000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>805551000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>805762000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>947637000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>953823000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1059948000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1056889000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1059661000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1056684000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1231962000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1239890000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1241339000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1096028000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1259207000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1269881000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1261152000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1291835000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1313285000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1341956000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1458209000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1389088000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1566481000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2218625000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2229176000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2243953000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1754206000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1762024000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1778290000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1792518000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1745424000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1762935000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1799574000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1507980000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1483183000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1465108000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1516723000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1408834000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1478881000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1610116000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1609904000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1533510000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1493741000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1506806000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1447604000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1408543000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1416905000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1395687000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1320754000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1177244000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1186552000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1201133000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1213391000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1225793000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1205469000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1211226000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1197996000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>848660000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>695886000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>648577000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>639824000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>614520000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>593598000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>548776000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>557578000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>541954000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>550060000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>557735000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>563548000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>495180000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>482657000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>489408000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>381460000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>375412000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>108135000.0</v>
       </c>
-      <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
+      <c r="CU33"/>
     </row>
-    <row r="34" spans="1:98">
+    <row r="34" spans="1:99">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
+        <v>5310000.0</v>
+      </c>
+      <c r="C34">
         <v>5909000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5717000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>5491000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>5275000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6244000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5903000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6619000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6305000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>7172000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6833000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>6462000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>6124000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>5472000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>5231000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5012000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>4803000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5018000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>4920000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>4819000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>4730000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>5131000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>5020000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>4901000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>4804000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>4949000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>4843000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>4731000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>4720000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1150000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-      <c r="AH34">
+      <c r="AH34"/>
+      <c r="AI34">
         <v>3154000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>2727000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>40156000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>64519000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>4565000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>4404000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>3670000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>25775000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>26738000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>29762000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>29714000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>28314000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>22138000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>16599000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>15783000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>15082000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>24867000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>8981000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>8308000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>7091000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>8865000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>8915000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
+      <c r="CU34"/>
     </row>
-    <row r="35" spans="1:98">
+    <row r="35" spans="1:99">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>110530000.0</v>
+      </c>
+      <c r="C35">
         <v>82860000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>113362000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>143878000.0</v>
       </c>
-      <c r="E35">
-[...1 lines deleted...]
-      </c>
       <c r="F35">
+        <v>181848000.0</v>
+      </c>
+      <c r="G35">
         <v>189934000.0</v>
       </c>
-      <c r="G35">
-[...1 lines deleted...]
-      </c>
       <c r="H35">
+        <v>242952000.0</v>
+      </c>
+      <c r="I35">
         <v>243164000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>219248000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>169801000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>212644000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>188970000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>178778000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>174858000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>189846999.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>305119000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>422092000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>449506000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>467589000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>470710999.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>471703999.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>487643999.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>508401000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>510433000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>677566000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>522584000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>490378000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>498029000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>541677000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>557574000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>716514000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>723147000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>724854000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>729608000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>762441000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>700252000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>707424000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>990234000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1041984000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1050562000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1166894000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1206611000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1343631000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1276135000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1303263000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1394240000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1017498000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1033041000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1045209000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1084226000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1088884000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1088556000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1088789000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>897039000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>852039000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>829731000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>962904000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>961241000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>904792000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>927229000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>855243000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>781926000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>711031000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>703870000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>743052000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>700976000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>677241000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>660351000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>665667000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>523818000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>524637000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>531870000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>538374000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>538851000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>510156000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>507996000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>493271000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>479524000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>320164000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>266106000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>273778000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>242196000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>222247000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>184817000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>193425000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>175418000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>171689000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>171181000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>182026000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>208774000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>187364000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>187483000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>82734000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>70752000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>99011000.0</v>
       </c>
-      <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
+      <c r="CU35"/>
     </row>
-    <row r="36" spans="1:98">
+    <row r="36" spans="1:99">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>404895000.0</v>
+        <v>12168000.0</v>
       </c>
       <c r="C36">
+        <v>9800000.0</v>
+      </c>
+      <c r="D36">
         <v>31679000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10668000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>29532000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>30908000.0</v>
       </c>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
+        <v>29999000.0</v>
+      </c>
+      <c r="I36">
         <v>29941000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>30166000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>29561000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7601000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7804000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7622000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>32514000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7216000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4664000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5528000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2331999.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5814000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6085000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6678000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3567000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>37738000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>39363000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3274000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>40452001.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-1059948000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-1056889000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-1059661000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-1056684000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-1231962000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-1239890000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-1241339000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-1096028000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-1259207000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-1269881000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-1261152000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-1291835000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-1313285000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-1341956000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-1458209000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-1389088000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-1566481000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-2218625000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-2229176000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-2243953000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-1754206000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-1762024000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-1778290000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-1792518000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-1745424000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-1762935000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-1799574000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-1507980000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-1483183000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-1465108000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>52974000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>5450000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>5361000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>3828000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2883000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>3052000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>3232000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>3545000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>3285000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>3460000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>3604000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>3581000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>3732000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>3177000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>3300000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>3424000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>3556000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>3699000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>4027000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>4332000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>4430000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>3129000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>3277000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>3523000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>3764000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>608596000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>3943000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>3705000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>4088000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>4389000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>4747000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>5271000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>5486000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>3020000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>3179000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>61405000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1115000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>1225000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>2120000.0</v>
       </c>
-      <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
+      <c r="CU36"/>
     </row>
-    <row r="37" spans="1:98">
+    <row r="37" spans="1:99">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
+      <c r="Z37"/>
+      <c r="AA37">
         <v>-2935000.0</v>
       </c>
-      <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
+      <c r="AD37"/>
+      <c r="AE37">
         <v>-2935000.0</v>
       </c>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -12719,1530 +12810,1546 @@
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
+      <c r="CU37"/>
     </row>
-    <row r="38" spans="1:98">
+    <row r="38" spans="1:99">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>13900000.0</v>
+      </c>
+      <c r="D38">
         <v>10482000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>10668000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10198000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>11628000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>9187000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>7601000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>7804000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>35931000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-609530000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-541183000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-484105000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-435672000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>33703000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>37762000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>38599000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>39404000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>36831000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>37738000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>39363000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>38090000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>40452000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>40247000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>41279000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>40641000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>42420000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>45604000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>46062000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>46820000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>201740000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>49844000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>52075000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>52841000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>47460000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>47156000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>46481000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>47667000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>173858000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>66909002.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>66553000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>63356000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>64653000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>-562304000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-556739000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-552610000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>63731000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>66066000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>60023000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>61273000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>60497000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>61020000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>60826000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>127183000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>80614000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>115246000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>160603000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>162164000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>164983000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>163983000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>168617000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>167079000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>168620000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>166383000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>167191000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>135725000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>106005000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>107098000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>108115000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>109230000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>109921000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>115206000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>115843000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>111457000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>3129000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>3277000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>3523000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>3764000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>4014000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>3943000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>3705000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>4088000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>4389000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>4747000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>5271000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>5486000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>3020000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>3179000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>61405000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1115000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1225000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>2120000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>2184000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>970000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>1056000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:98">
+    <row r="39" spans="1:99">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>1425000.0</v>
+      </c>
+      <c r="C39">
         <v>2105000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>455000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1329000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2137000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1961000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>436000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>895000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1273000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2089000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2570000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2865000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3216000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1822000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1228000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3204000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3510000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1954000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>139000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>718000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1243000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1773000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>276000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4931000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>917000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2860000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>16626000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>21872000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>22472000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>106163000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2980000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3216000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3621000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>32652000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8516000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4183000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>22613000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>8262000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>10218000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>117995000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3835000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>22112000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2661000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2854000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>4154000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4279000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>899000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1291000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1585000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>9357000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>8831000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>17694000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>13780000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>11655000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>10295000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>13423000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>13672000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>10970000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>12733000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>5151000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>7342000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>8825000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>8047000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>7922000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>6105000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>5272000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2465000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>4610000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>2739000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>2285000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>8807000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>11499000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>8608000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>8254000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>7486000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>7398000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>7370000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1432000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>366000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>598000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>565000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>839000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>42000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>291000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>536000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>811000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>38000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>465000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>819000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1186000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>22000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>186000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>348000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>511000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>5070000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>29000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>37000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>33000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:98">
+    <row r="40" spans="1:99">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>4884000.0</v>
+      </c>
+      <c r="C40">
         <v>10966000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13810000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7818000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>10603000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>12423000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>14510000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>11993000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11694000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>18170000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7735000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6340000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4718000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>19161000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>10140000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6557000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>11851000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>11510000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>14913000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>7169000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>13700000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>9447000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>27167000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>16910000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>15380000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>15753000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>21828000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>14715000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>11239000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>27639000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>19545000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>28910000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>19211000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>39309000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>29787000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>38253000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>35009000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>43074000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>46480000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>114563000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>41231000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>50642000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>57461000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>46863000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>51708000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>36165000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>32296000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>27637000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>32655000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-108840000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>15916000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>16745000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>14577000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>17983000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>18798000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>20490000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>17620000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>19635000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>16291000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>22223000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>14687000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>17987000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>11062000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>15131000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>12173000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>15841000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>20367000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>15114000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>7026000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>9598000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>7532000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>11246000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>6898000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>10230000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>7940000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>10570000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>6636000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>9264000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>9097000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>7515000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>7702000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>2639000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>4761000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>2120000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>3933000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1825000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>3803000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>1389000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>3528000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>2935000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>5584000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>2397000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1963000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>2598000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>602000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>825000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>1585000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>671000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:98">
+    <row r="41" spans="1:99">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>41909000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>43277000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>42183000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>41113000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>45823000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>43929000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>55063000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>53152000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>56612000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>55583000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>51704000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>52500000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>54831000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>55365000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>48656000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>44921000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>44510000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>53680000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>50194000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>42843000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>19521000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>17114000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>103759000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>109118000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>151041000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>179262000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>121128000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>119117000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>125071000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>164457000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>170473000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>172735000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>177619000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>173770000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>182398000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>170530000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>165468000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>161410000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>167453000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>145658000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>141605000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>134985000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>132371000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>132604000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>126174000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>116256000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>124973000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>118524000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>133268000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>124366000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>120856000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>104961000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>94108000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>85657000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>74389000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>56654000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>54071000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>50037000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>44996000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>45815000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>45356000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>42510000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>42794000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>37099000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>33847000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>28172000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>25233000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>19564000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>18506000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>16828000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>20246000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>19297000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>19867000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>19125000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>19118000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>15389000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>14881000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>16376000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>16124000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>13714000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>13833000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>13734000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>13252000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>8672000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>8537000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>7916000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>7468000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:98">
+    <row r="42" spans="1:99">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>636673000.0</v>
+      </c>
+      <c r="C42">
         <v>636520000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>613465000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>176000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-1.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>552778000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-2.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>490877000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="J42">
         <v>1.0</v>
       </c>
       <c r="K42">
+        <v>1.0</v>
+      </c>
+      <c r="L42">
         <v>40039000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>572856000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>47964000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>66681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47964000.0</v>
       </c>
       <c r="P42">
         <v>47964000.0</v>
       </c>
       <c r="Q42">
         <v>47964000.0</v>
       </c>
       <c r="R42">
+        <v>47964000.0</v>
+      </c>
+      <c r="S42">
         <v>51175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66816000.0</v>
       </c>
       <c r="T42">
         <v>66816000.0</v>
       </c>
       <c r="U42">
         <v>66816000.0</v>
       </c>
       <c r="V42">
+        <v>66816000.0</v>
+      </c>
+      <c r="W42">
         <v>67138000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>66816000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3617000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3802000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66816000.0</v>
       </c>
       <c r="AD42">
         <v>66816000.0</v>
       </c>
       <c r="AE42">
         <v>66816000.0</v>
       </c>
       <c r="AF42">
         <v>66816000.0</v>
       </c>
       <c r="AG42">
         <v>66816000.0</v>
       </c>
       <c r="AH42">
         <v>66816000.0</v>
       </c>
       <c r="AI42">
+        <v>66816000.0</v>
+      </c>
+      <c r="AJ42">
         <v>64930000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2811000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-156494000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1666000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2844000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2235000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2697000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2152000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2350000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1214000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1424000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>459000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>272000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>642000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>479000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>378000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>297000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>338000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>389000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>443000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>456000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>470000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>750896000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>769888000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>836812000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>939321000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>936919000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>946036000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>949131000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>954334000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>838323000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>839615000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>832898000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>850361000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>780726000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>788337000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>15267000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>14127000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>13731000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-744591000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>739795000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>747068000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>751147000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>422684000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>13844000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>13079000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>12150000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>10804000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>10274000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>9956000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>9385000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>119170000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>111481000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>103652000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>96271000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>89295000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>243796000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>238230000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>233988000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>229231000.0</v>
       </c>
-      <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
+      <c r="CU42"/>
     </row>
-    <row r="43" spans="1:98">
+    <row r="43" spans="1:99">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14299,108 +14406,107 @@
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
+      <c r="CU43"/>
     </row>
-    <row r="44" spans="1:98">
+    <row r="44" spans="1:99">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>164587000.0</v>
       </c>
       <c r="AG44">
         <v>164587000.0</v>
       </c>
       <c r="AH44">
+        <v>164587000.0</v>
+      </c>
+      <c r="AI44">
         <v>173431000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>169606000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>160377000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>159292000.0</v>
       </c>
-      <c r="AL44">
-[...1 lines deleted...]
-      </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
@@ -14435,956 +14541,966 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
+      <c r="CU44"/>
     </row>
-    <row r="45" spans="1:98">
+    <row r="45" spans="1:99">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
-        <v>711967000.0</v>
+        <v>711966000.0</v>
       </c>
       <c r="C45">
         <v>711967000.0</v>
       </c>
       <c r="D45">
         <v>711967000.0</v>
       </c>
       <c r="E45">
         <v>711967000.0</v>
       </c>
       <c r="F45">
-        <v>719121000.0</v>
+        <v>711967000.0</v>
       </c>
       <c r="G45">
         <v>719121000.0</v>
       </c>
       <c r="H45">
-        <v>719416000.0</v>
+        <v>719121000.0</v>
       </c>
       <c r="I45">
         <v>719416000.0</v>
       </c>
       <c r="J45">
         <v>719416000.0</v>
       </c>
       <c r="K45">
+        <v>719416000.0</v>
+      </c>
+      <c r="L45">
         <v>424556000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>428749000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>432379000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>436320000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>724791000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>471163000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>475618000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>484381000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>489878000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
-      <c r="AB45">
+      <c r="AB45"/>
+      <c r="AC45">
         <v>1215317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1215318000.0</v>
       </c>
       <c r="AD45">
         <v>1215318000.0</v>
       </c>
       <c r="AE45">
-        <v>1346060000.0</v>
+        <v>1215318000.0</v>
       </c>
       <c r="AF45">
         <v>1346060000.0</v>
       </c>
       <c r="AG45">
+        <v>1346060000.0</v>
+      </c>
+      <c r="AH45">
         <v>1346061000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1346309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1347499000.0</v>
       </c>
       <c r="AJ45">
         <v>1347499000.0</v>
       </c>
       <c r="AK45">
+        <v>1347499000.0</v>
+      </c>
+      <c r="AL45">
         <v>1367048000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1375019000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1382995000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1399459000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1518725000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1546267000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1582419000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2378704000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2339242000.0</v>
       </c>
-      <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>1897318000.0</v>
       </c>
-      <c r="AX45"/>
       <c r="AY45"/>
-      <c r="AZ45">
+      <c r="AZ45"/>
+      <c r="BA45">
         <v>1822594000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1823160000.0</v>
       </c>
-      <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
-      <c r="BH45">
+      <c r="BH45"/>
+      <c r="BI45">
         <v>1367532000.0</v>
       </c>
-      <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
-      <c r="BN45">
+      <c r="BN45"/>
+      <c r="BO45">
         <v>1460462000.0</v>
       </c>
-      <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>1253314000.0</v>
       </c>
-      <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
-      <c r="CP45">
+      <c r="CP45"/>
+      <c r="CQ45">
         <v>374187000.0</v>
       </c>
-      <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
+      <c r="CU45"/>
     </row>
-    <row r="46" spans="1:98">
+    <row r="46" spans="1:99">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
-        <v>390995000.0</v>
+        <v>388267000.0</v>
       </c>
       <c r="C46">
+        <v>395095000.0</v>
+      </c>
+      <c r="D46">
         <v>393910000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>397725000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>404653000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>407846000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>409682000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>414461000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>417684000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>422791000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>424556000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>428749000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>432379000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>439820000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>445359000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>452513000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>457973000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>465205000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>466462000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>471163000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>475618000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>487881000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>493378000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>496371000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>630716000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>632604000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>761424000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>764746000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>767971000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>767120000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>942063000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>946442000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>950891000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>803775000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>963455000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>969736000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>956241000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>982887000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1001717000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1027138000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1143295000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1070219000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1241025000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1890984000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1877276000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1867188000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1433096000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1439814000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1444829000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1456230000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1434907000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1413994000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1431146000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1437214000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1411283000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1392136000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>78950000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1328220000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>73761000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1449513000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>84972000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>86891000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>88044000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>86638000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>86617000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1239923000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>93430000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>95473000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>90832000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1071239000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>92084000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>91023000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>87506000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>85784000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>86182000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>79767000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1086539000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>845531000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>37531000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>18196000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>18573000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>5924000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>589655000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>545071000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>553490000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>537565000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>545313000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>552464000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>558062000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>492160000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>479478000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>428003000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>380345000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>374187000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>106015000.0</v>
       </c>
-      <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
+      <c r="CU46"/>
     </row>
-    <row r="47" spans="1:98">
+    <row r="47" spans="1:99">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>390995000.0</v>
+      </c>
+      <c r="D47">
         <v>393910000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>397725000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>401253000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>403646000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>406282000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>424556000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>428749000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>432379000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>436320000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>445359000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>452513000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>457973000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>461705000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>466462000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>471163000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>475618000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>487881000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>489878000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>492871000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>627216000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>629104000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>733916000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>761246000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>764471000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>744096000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>917254000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>921633000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>926082000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>930055000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>938194000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>944464000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>943650000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>957635000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>976697000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1002118000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1118273000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1155266000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1241025000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1865741000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1852033000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1841945000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1408758000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1415474000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1420489000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1431890000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1410567000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1389654000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1406806000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1412829000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1386768000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1349169000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1335124000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1282035000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1314407000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1392075000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1387311000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1306179000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1266057000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1275894000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1280525000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1239923000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1250522000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1228496000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1185029000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1071239000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1079454000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1093018000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1104161000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1115872000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1090263000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1095383000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1086539000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>845531000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>692609000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>645054000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>636060000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>610506000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>589655000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>545071000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>553490000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>537565000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>545313000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>552464000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>558062000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>492160000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>479478000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>428003000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>380345000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>374187000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>106015000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>107823000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>74103000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>67098000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:98">
+    <row r="48" spans="1:99">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
-      <c r="G48">
-[...1 lines deleted...]
-      </c>
+      <c r="G48"/>
       <c r="H48">
+        <v>0.0</v>
+      </c>
+      <c r="I48">
         <v>-511724000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-521276000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-550257000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-508224000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-524892000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-133316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-164587000.0</v>
       </c>
       <c r="O48">
         <v>-164587000.0</v>
       </c>
       <c r="P48">
         <v>-164587000.0</v>
       </c>
       <c r="Q48">
         <v>-164587000.0</v>
       </c>
       <c r="R48">
+        <v>-164587000.0</v>
+      </c>
+      <c r="S48">
         <v>-183908000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-179927000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-176006000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-172143000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-168337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-164587000.0</v>
       </c>
       <c r="X48">
         <v>-164587000.0</v>
       </c>
       <c r="Y48">
         <v>-164587000.0</v>
       </c>
       <c r="Z48">
         <v>-164587000.0</v>
       </c>
       <c r="AA48">
         <v>-164587000.0</v>
       </c>
       <c r="AB48">
         <v>-164587000.0</v>
       </c>
       <c r="AC48">
         <v>-164587000.0</v>
       </c>
       <c r="AD48">
         <v>-164587000.0</v>
       </c>
       <c r="AE48">
         <v>-164587000.0</v>
       </c>
       <c r="AF48">
         <v>-164587000.0</v>
       </c>
       <c r="AG48">
         <v>-164587000.0</v>
       </c>
       <c r="AH48">
+        <v>-164587000.0</v>
+      </c>
+      <c r="AI48">
         <v>-605366000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-169606000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-160377000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-159292000.0</v>
       </c>
-      <c r="AL48">
-[...1 lines deleted...]
-      </c>
       <c r="AM48">
         <v>0.0</v>
       </c>
       <c r="AN48">
         <v>0.0</v>
       </c>
       <c r="AO48">
         <v>0.0</v>
       </c>
       <c r="AP48">
         <v>0.0</v>
       </c>
       <c r="AQ48">
         <v>0.0</v>
       </c>
       <c r="AR48">
         <v>0.0</v>
       </c>
       <c r="AS48">
         <v>0.0</v>
       </c>
       <c r="AT48">
         <v>0.0</v>
       </c>
       <c r="AU48">
@@ -15419,121 +15535,122 @@
       </c>
       <c r="BE48">
         <v>0.0</v>
       </c>
       <c r="BF48">
         <v>0.0</v>
       </c>
       <c r="BG48">
         <v>0.0</v>
       </c>
       <c r="BH48">
         <v>0.0</v>
       </c>
       <c r="BI48">
         <v>0.0</v>
       </c>
       <c r="BJ48">
         <v>0.0</v>
       </c>
       <c r="BK48">
         <v>0.0</v>
       </c>
       <c r="BL48">
         <v>0.0</v>
       </c>
-      <c r="BM48"/>
+      <c r="BM48">
+        <v>0.0</v>
+      </c>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
       <c r="CR48"/>
       <c r="CS48"/>
       <c r="CT48"/>
+      <c r="CU48"/>
     </row>
-    <row r="49" spans="1:98">
+    <row r="49" spans="1:99">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
@@ -15589,219 +15706,224 @@
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
       <c r="BI49">
         <v>0.0</v>
       </c>
       <c r="BJ49">
         <v>0.0</v>
       </c>
       <c r="BK49">
         <v>0.0</v>
       </c>
       <c r="BL49">
         <v>0.0</v>
       </c>
-      <c r="BM49"/>
+      <c r="BM49">
+        <v>0.0</v>
+      </c>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
+      <c r="CU49"/>
     </row>
-    <row r="50" spans="1:98">
+    <row r="50" spans="1:99">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>14234000.0</v>
+      </c>
+      <c r="C50">
         <v>14198000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>14246000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>14228000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>14210000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>14192000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>14226000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>14214000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>14202000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>30785000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>36780000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>36743000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>39055000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>39076000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>89989000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>39070000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>39046000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>39102000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>39082000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>39060000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>39042000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>39055000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>39072000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>45786000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>45767000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>45776000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>45789000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>46040000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>46024000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>115184000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>75201000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>75188000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>79723000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>79740000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>174138000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>874153000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>263502000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>140037000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>158597000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>157996000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>154441000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>80745000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>80983000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -15809,673 +15931,678 @@
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
+      <c r="CU50"/>
     </row>
-    <row r="51" spans="1:98">
+    <row r="51" spans="1:99">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>60318000.0</v>
+      </c>
+      <c r="C51">
         <v>33082000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>69377000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>101340000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>142204000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>142068000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>200863000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>213726000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>192297000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>159358000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>207515000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>182436000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>172876000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>171781000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>238723000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>298366000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>417209000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>433545000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>453519000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>453159000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>455163000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>471499000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>494973000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>501388000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>667968000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>519698000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>536167000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>544069000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>587701000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>672758000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>791715000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>798335000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>804577000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>809348000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>936579000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>874153000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>970926000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1126303000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1200581000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1208558000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1321335000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1384996000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1424614000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1432118000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1459246000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1475223000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1098481000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1114024000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1126192000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1165209000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1145059000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1147731000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1147647000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>984269000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>939269000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>916961000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>898878000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>867069000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>817069000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>824762000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>762395000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>692588000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>637588000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>647480000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>689630000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>658822000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>652822000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>638515000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>647865000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>496057000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>496056000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>503748000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>513098000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>513291000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>490291000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>483691000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>474641000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>463833000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>309950000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>256950000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>266300000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>231300000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>212300000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>174300000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>183650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165650000.0</v>
       </c>
       <c r="CI51">
         <v>165650000.0</v>
       </c>
       <c r="CJ51">
         <v>165650000.0</v>
       </c>
       <c r="CK51">
+        <v>165650000.0</v>
+      </c>
+      <c r="CL51">
         <v>175000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000000.0</v>
       </c>
       <c r="CN51">
         <v>183000000.0</v>
       </c>
       <c r="CO51">
+        <v>183000000.0</v>
+      </c>
+      <c r="CP51">
         <v>69000000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>57500000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>93478000.0</v>
       </c>
-      <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
+      <c r="CU51"/>
     </row>
-    <row r="52" spans="1:98">
+    <row r="52" spans="1:99">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>14234000.0</v>
+      </c>
+      <c r="C52">
         <v>14198000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>14246000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>14228000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>14210000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>14192000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>14226000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>14214000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>14202000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>30785000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>36780000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>36743000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>39055000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>39076000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>89989000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>39070000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>39046000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>39102000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>39082000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>39060000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>39042000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>39055000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>39072000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>45786000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>45767000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>45776000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>45789000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>46040000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>46024000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>115184000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>75201000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>75188000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>77630000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>79740000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>174138000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>173901000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>263502000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>138903000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>158597000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>157996000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>154441000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>80745000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>80983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155983000.0</v>
       </c>
       <c r="AS52">
         <v>155983000.0</v>
       </c>
       <c r="AT52">
-        <v>80983000.0</v>
+        <v>155983000.0</v>
       </c>
       <c r="AU52">
         <v>80983000.0</v>
       </c>
       <c r="AV52">
         <v>80983000.0</v>
       </c>
       <c r="AW52">
         <v>80983000.0</v>
       </c>
       <c r="AX52">
         <v>80983000.0</v>
       </c>
       <c r="AY52">
+        <v>80983000.0</v>
+      </c>
+      <c r="AZ52">
         <v>56175000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>59175000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>58858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87230000.0</v>
       </c>
       <c r="BC52">
         <v>87230000.0</v>
       </c>
       <c r="BD52">
         <v>87230000.0</v>
       </c>
       <c r="BE52">
+        <v>87230000.0</v>
+      </c>
+      <c r="BF52">
         <v>52230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30801000.0</v>
       </c>
       <c r="BG52">
         <v>30801000.0</v>
       </c>
       <c r="BH52">
         <v>30801000.0</v>
       </c>
       <c r="BI52">
-        <v>31518000.0</v>
+        <v>30801000.0</v>
       </c>
       <c r="BJ52">
         <v>31518000.0</v>
       </c>
       <c r="BK52">
         <v>31518000.0</v>
       </c>
       <c r="BL52">
+        <v>31518000.0</v>
+      </c>
+      <c r="BM52">
         <v>37718000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>32235000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>35204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32235000.0</v>
       </c>
       <c r="BP52">
         <v>32235000.0</v>
       </c>
       <c r="BQ52">
         <v>32235000.0</v>
       </c>
       <c r="BR52">
+        <v>32235000.0</v>
+      </c>
+      <c r="BS52">
         <v>17235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17234000.0</v>
       </c>
       <c r="BT52">
         <v>17234000.0</v>
       </c>
       <c r="BU52">
         <v>17234000.0</v>
       </c>
       <c r="BV52">
         <v>17234000.0</v>
       </c>
       <c r="BW52">
         <v>17234000.0</v>
       </c>
       <c r="BX52">
-        <v>9542000.0</v>
+        <v>17234000.0</v>
       </c>
       <c r="BY52">
         <v>9542000.0</v>
       </c>
       <c r="BZ52">
         <v>9542000.0</v>
       </c>
       <c r="CA52">
-        <v>9350000.0</v>
+        <v>9542000.0</v>
       </c>
       <c r="CB52">
         <v>9350000.0</v>
       </c>
       <c r="CC52">
         <v>9350000.0</v>
       </c>
       <c r="CD52">
         <v>9350000.0</v>
       </c>
       <c r="CE52">
         <v>9350000.0</v>
       </c>
       <c r="CF52">
         <v>9350000.0</v>
       </c>
       <c r="CG52">
         <v>9350000.0</v>
       </c>
       <c r="CH52">
         <v>9350000.0</v>
       </c>
       <c r="CI52">
         <v>9350000.0</v>
       </c>
       <c r="CJ52">
         <v>9350000.0</v>
       </c>
       <c r="CK52">
         <v>9350000.0</v>
       </c>
       <c r="CL52">
         <v>9350000.0</v>
       </c>
       <c r="CM52">
         <v>9350000.0</v>
       </c>
       <c r="CN52">
         <v>9350000.0</v>
       </c>
-      <c r="CO52"/>
+      <c r="CO52">
+        <v>9350000.0</v>
+      </c>
       <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>3139000.0</v>
       </c>
-      <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
+      <c r="CU52"/>
     </row>
-    <row r="53" spans="1:98">
+    <row r="53" spans="1:99">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>277309000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>266433000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>261299000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>262514000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>256834000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -16531,139 +16658,140 @@
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
-      <c r="BM53"/>
+      <c r="BM53">
+        <v>0.0</v>
+      </c>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
-[...1 lines deleted...]
-      </c>
+      <c r="BS53"/>
       <c r="BT53">
         <v>6240000.0</v>
       </c>
       <c r="BU53">
         <v>6240000.0</v>
       </c>
       <c r="BV53">
         <v>6240000.0</v>
       </c>
       <c r="BW53">
         <v>6240000.0</v>
       </c>
       <c r="BX53">
+        <v>6240000.0</v>
+      </c>
+      <c r="BY53">
         <v>6314000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>6242000.0</v>
       </c>
-      <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
-      <c r="CS53">
+      <c r="CS53"/>
+      <c r="CT53">
         <v>5912000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>2526000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:98">
+    <row r="54" spans="1:99">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -16719,1299 +16847,1312 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
+      <c r="CU54"/>
     </row>
-    <row r="55" spans="1:98">
+    <row r="55" spans="1:99">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>771657000.0</v>
+      </c>
+      <c r="C55">
         <v>748365000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>753554000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>761966000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>772473000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>772907000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>789865000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>789558000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>778182000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>797876000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>815209000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>820259000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>835668000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>877131000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>879010000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>883141000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>962288000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>953823000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>941006000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>910205000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>909160000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>921877000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>942558000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>943565000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1083422000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1085907000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1243904000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1219443000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1272171000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1341647000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1411934000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1411806000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1377206000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1389164000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1495513000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1429052000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1509250000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1444681000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1521406000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1585086000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1624893000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1684075000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1766394000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2385105000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2393925000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2444724000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1315428000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1320325000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1331361000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1991856000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1950635000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1975851000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1985371000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1764672000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1713678000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1694360000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1671874000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1665649000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1676264000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1792700000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1718295000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1664036000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1603002000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1622282000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1544833000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1523590000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1510123000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1508085000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1459228000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1301340000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1297348000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1305937000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1307104000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1320031000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1297335000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1298685000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1288096000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>939493000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>781368000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>723846000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>729713000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>684996000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>661196000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>618273000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>622690000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>599926000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>600856000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>593957000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>607297000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>531676000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>514664000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>513375000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>401717000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>392719000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>125507000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>126446000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>88224000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>76510000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:98">
+    <row r="56" spans="1:99">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>59721000.0</v>
+      </c>
+      <c r="C56">
         <v>60912000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>61916000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>60721000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>64400000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>63874000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>69269000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>66078000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>48358000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>55293000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>59550000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>50715000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>57384000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>83614000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>96891000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>99848000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>171829000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>162781000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>143230000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>117268000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>115708000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>117192000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>137007000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>137803000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>135785000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>132084000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>143709000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>121275000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>171869000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>242543000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>134368000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>125854000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>89047000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>91396000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>186462000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>107096000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>195257000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>105386000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>160965000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>196649000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>119017000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>121129000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>133004000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>99927000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>101393000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>136118000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>123526000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>115040000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>105681000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>135607000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>139145000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>152893000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>124524000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>196195000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>169475000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>168426000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>155151000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>256815000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>197383000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>182584000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>108391000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>130526000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>109261000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>115476000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>97229000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>115047000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>93218000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>112398000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>138474000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>124096000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>110796000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>104804000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>93713000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>94238000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>91866000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>87459000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>90100000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>90833000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>85482000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>75269000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>89889000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>70476000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>67598000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>69497000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>65112000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>57972000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>50796000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>36222000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>43749000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>36496000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>32007000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>23967000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>20257000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>17307000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>17372000.0</v>
       </c>
-      <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
+      <c r="CU56"/>
     </row>
-    <row r="57" spans="1:98">
+    <row r="57" spans="1:99">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>28595000.0</v>
+      </c>
+      <c r="C57">
         <v>32986000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>28942000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>27643000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>26268000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>31865000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>29720000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>27140000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>27410000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>49840000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>52057000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>51430000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>52675000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>60229000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>111194000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>59071000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>68213000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>64385000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>66670000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>57815000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>64672000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>61372000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>67611000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>63924000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>68440000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>62708000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>74255000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>68545000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>63674000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>148746000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>104224000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>114631000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>106399000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>120549000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>209737000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>217411000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>305049000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>189151000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>211300000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>277819000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>203267000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>136409000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>149821000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>219538000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>224553000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>147931000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>128050000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>122466000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>125392000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>123388000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>83249000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>87384000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>82764000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>117815000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>112203000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>113852000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>74813000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>59493000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>53691000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>59939000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>51033000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>56930000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>48361000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>58757000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>49699000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>57388000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>57248000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>52067000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>63508000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>34181000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>32423000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>37005000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>30505000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>36589000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>32726000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>27542000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>25433000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>24282000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>23438000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>21442000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>22395000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>16892000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>17948000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>14717000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>17140000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>15316000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>16531000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>13859000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>16511000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>14744000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>15339000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>11950000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>2187000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>3333000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>3778000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>3920000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>12423000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>3435000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:98">
+    <row r="58" spans="1:99">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>139125000.0</v>
+      </c>
+      <c r="C58">
         <v>115846000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>142304000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>171521000.0</v>
       </c>
-      <c r="E58">
-[...1 lines deleted...]
-      </c>
       <c r="F58">
+        <v>208116000.0</v>
+      </c>
+      <c r="G58">
         <v>221799000.0</v>
       </c>
-      <c r="G58">
-[...1 lines deleted...]
-      </c>
       <c r="H58">
+        <v>272672000.0</v>
+      </c>
+      <c r="I58">
         <v>270304000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>246658000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>219641000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>264701000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>240400000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>231453000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>235087000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>301041000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>364190000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>490305000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>513890999.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>534259000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>528525999.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>536376000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>549016000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>576012000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>574357000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>746006000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>585292000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>613063000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>614595000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>662544000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>756514000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>863581000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>857299000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>848367000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>953916000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1081296000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1068704000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1191735000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1300513000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1372401000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1453452000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1534618000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1597093000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1666187000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1673292000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1701586000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1724569000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1316078000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1320975000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1332011000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1375067000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1317791000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1317545000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1306538000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1147225000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1096846000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1069757000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1037717000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1020734000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>958483000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>987168000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>906276000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>838856000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>759392000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>762627000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>792751000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>758364000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>734489000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>712418000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>729175000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>557999000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>557060000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>568875000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>568879000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>575440000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>542882000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>535538000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>518704000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>503806000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>343602000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>287548000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>296173000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>259088000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>240195000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>199534000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>210565000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>190734000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>188220000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>185040000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>198537000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>223518000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>202703000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>199433000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>84921000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>74085000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>102789000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>103603000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>68055000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>61584000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:98">
+    <row r="59" spans="1:99">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -18067,417 +18208,421 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
+      <c r="CU59"/>
     </row>
-    <row r="60" spans="1:98">
+    <row r="60" spans="1:99">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>620761000.0</v>
+      </c>
+      <c r="C60">
         <v>621187000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>600337000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>579949000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>554343999.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>541561000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>508301999.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>510686000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>523803000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>570230000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>543312000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>572946000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>597815000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>636067000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>572915000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>515047000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>469074000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>438145000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>405993000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>381245000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>372390000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>372402000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>366118000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>368662000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>337046000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>500280000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>400266000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>374275000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>378140000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>355113000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>319673000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>326125000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>301344000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>199851000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>182760000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>204230000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>163304000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>152309000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>154315000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>136695000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>96615000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>79094000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>106011000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>703055000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>683354000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>709019000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>613176000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>609001000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>605711000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>606774000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>621363000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>646356000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>666523000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>605019000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>604430000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>611845000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>750413000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>769888000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>836305000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>938800000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>936385000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>946036000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>948571000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>953763000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>837739000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>839615000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>832288000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>849738000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>780090000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>788337000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>740288000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>737062000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>738225000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>744591000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>754453000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>763147000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>769392000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>435687000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>437766000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>436298000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>433540000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>425908000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>421001000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>418739000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>412125000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>409192000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>412636000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>408917000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>408760000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>308158000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>311961000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>313942000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>316796000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>318634000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>22718000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>22843000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>20169000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>14926000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:98">
+    <row r="61" spans="1:99">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -18533,178 +18678,181 @@
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
-      <c r="BM61"/>
+      <c r="BM61">
+        <v>0.0</v>
+      </c>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
+      <c r="CU61"/>
     </row>
-    <row r="62" spans="1:98">
+    <row r="62" spans="1:99">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>80099000.0</v>
       </c>
-      <c r="M62">
+      <c r="N62">
         <v>133316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164587000.0</v>
       </c>
       <c r="O62">
         <v>164587000.0</v>
       </c>
       <c r="P62">
         <v>164587000.0</v>
       </c>
       <c r="Q62">
         <v>164587000.0</v>
       </c>
       <c r="R62">
+        <v>164587000.0</v>
+      </c>
+      <c r="S62">
         <v>183908000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>179927000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>176006000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>172143000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>168337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164587000.0</v>
       </c>
       <c r="X62">
         <v>164587000.0</v>
       </c>
       <c r="Y62">
         <v>164587000.0</v>
       </c>
       <c r="Z62">
         <v>164587000.0</v>
       </c>
       <c r="AA62">
         <v>164587000.0</v>
       </c>
       <c r="AB62">
         <v>164587000.0</v>
       </c>
       <c r="AC62">
         <v>164587000.0</v>
       </c>
       <c r="AD62">
         <v>164587000.0</v>
       </c>
       <c r="AE62">
         <v>164587000.0</v>
       </c>
       <c r="AF62">
         <v>164587000.0</v>
       </c>
       <c r="AG62">
         <v>164587000.0</v>
       </c>
       <c r="AH62">
+        <v>164587000.0</v>
+      </c>
+      <c r="AI62">
         <v>173431000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>169606000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>160377000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>159292000.0</v>
       </c>
-      <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
@@ -18721,50 +18869,51 @@
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
+      <c r="CU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18839,60 +18988,60 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
         <v>38058000.0</v>
       </c>
       <c r="C2">
+        <v>28036000.0</v>
+      </c>
+      <c r="D2">
         <v>32315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32314999.0</v>
       </c>
       <c r="E2">
         <v>22519000.0</v>
       </c>
       <c r="F2">
         <v>19075000.0</v>
       </c>
       <c r="G2">
         <v>9198000.0</v>
       </c>
       <c r="H2">
         <v>14932000.0</v>
       </c>
       <c r="I2">
         <v>21689000.0</v>
       </c>
       <c r="J2">
         <v>35993000.0</v>
       </c>
       <c r="K2">
         <v>46272000.0</v>
       </c>
       <c r="L2">
         <v>100828000.0</v>
       </c>
@@ -18922,51 +19071,51 @@
       </c>
       <c r="U2">
         <v>1560000.0</v>
       </c>
       <c r="V2">
         <v>3392000.0</v>
       </c>
       <c r="W2">
         <v>2045000.0</v>
       </c>
       <c r="X2">
         <v>1299000.0</v>
       </c>
       <c r="Y2">
         <v>397000.0</v>
       </c>
       <c r="Z2">
         <v>4438000.0</v>
       </c>
       <c r="AA2">
         <v>4710000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
         <v>14955000.0</v>
       </c>
       <c r="C3">
         <v>15535000.0</v>
       </c>
       <c r="D3">
         <v>18489000.0</v>
       </c>
       <c r="E3">
         <v>22519000.0</v>
       </c>
       <c r="F3">
         <v>19075000.0</v>
       </c>
       <c r="G3">
         <v>9198000.0</v>
       </c>
       <c r="H3">
         <v>14932000.0</v>
       </c>
       <c r="I3">
         <v>21689000.0</v>
       </c>
@@ -19003,94 +19152,94 @@
       <c r="T3">
         <v>51391000.0</v>
       </c>
       <c r="U3">
         <v>29695000.0</v>
       </c>
       <c r="V3">
         <v>33730000.0</v>
       </c>
       <c r="W3">
         <v>30957000.0</v>
       </c>
       <c r="X3">
         <v>25365000.0</v>
       </c>
       <c r="Y3">
         <v>4526000.0</v>
       </c>
       <c r="Z3">
         <v>1369000.0</v>
       </c>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>956000.0</v>
       </c>
       <c r="I4">
         <v>17687000.0</v>
       </c>
       <c r="J4">
         <v>-541000.0</v>
       </c>
       <c r="K4">
         <v>1678000.0</v>
       </c>
       <c r="L4">
         <v>-311549000.0</v>
       </c>
       <c r="M4">
         <v>12360000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5">
         <v>144351000.0</v>
       </c>
       <c r="C5">
         <v>199198000.0</v>
       </c>
       <c r="D5">
         <v>292538000.0</v>
       </c>
       <c r="E5">
         <v>294766000.0</v>
       </c>
       <c r="F5">
         <v>147778000.0</v>
       </c>
       <c r="G5">
         <v>-43851000.0</v>
       </c>
       <c r="H5">
         <v>22039000.0</v>
       </c>
       <c r="I5">
         <v>192538000.0</v>
       </c>
@@ -19127,51 +19276,51 @@
       <c r="T5">
         <v>131189000.0</v>
       </c>
       <c r="U5">
         <v>118513000.0</v>
       </c>
       <c r="V5">
         <v>101470000.0</v>
       </c>
       <c r="W5">
         <v>69306000.0</v>
       </c>
       <c r="X5">
         <v>18704000.0</v>
       </c>
       <c r="Y5">
         <v>6615000.0</v>
       </c>
       <c r="Z5">
         <v>20163000.0</v>
       </c>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
         <v>159306000.0</v>
       </c>
       <c r="C6">
         <v>214733000.0</v>
       </c>
       <c r="D6">
         <v>311027000.0</v>
       </c>
       <c r="E6">
         <v>317285000.0</v>
       </c>
       <c r="F6">
         <v>166853000.0</v>
       </c>
       <c r="G6">
         <v>-34653000.0</v>
       </c>
       <c r="H6">
         <v>36971000.0</v>
       </c>
       <c r="I6">
         <v>214227000.0</v>
       </c>
@@ -19208,136 +19357,136 @@
       <c r="T6">
         <v>182580000.0</v>
       </c>
       <c r="U6">
         <v>148208000.0</v>
       </c>
       <c r="V6">
         <v>135200000.0</v>
       </c>
       <c r="W6">
         <v>100263000.0</v>
       </c>
       <c r="X6">
         <v>44069000.0</v>
       </c>
       <c r="Y6">
         <v>11141000.0</v>
       </c>
       <c r="Z6">
         <v>21532000.0</v>
       </c>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>956000.0</v>
       </c>
       <c r="I8">
         <v>17687000.0</v>
       </c>
       <c r="J8">
         <v>6182000.0</v>
       </c>
       <c r="K8">
         <v>6266000.0</v>
       </c>
       <c r="L8">
         <v>-311549000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
         <v>164282000.0</v>
       </c>
       <c r="C9">
-        <v>245027000.0</v>
+        <v>216991000.0</v>
       </c>
       <c r="D9">
-        <v>261341001.0</v>
+        <v>261341000.0</v>
       </c>
       <c r="E9">
         <v>305566000.0</v>
       </c>
       <c r="F9">
         <v>175173000.0</v>
       </c>
       <c r="G9">
         <v>119813000.0</v>
       </c>
       <c r="H9">
         <v>195416000.0</v>
       </c>
       <c r="I9">
         <v>181076000.0</v>
       </c>
       <c r="J9">
         <v>297711000.0</v>
       </c>
       <c r="K9">
         <v>284645000.0</v>
       </c>
       <c r="L9">
         <v>338103000.0</v>
       </c>
@@ -19367,51 +19516,51 @@
       </c>
       <c r="U9">
         <v>169113000.0</v>
       </c>
       <c r="V9">
         <v>155661000.0</v>
       </c>
       <c r="W9">
         <v>119387000.0</v>
       </c>
       <c r="X9">
         <v>84167000.0</v>
       </c>
       <c r="Y9">
         <v>13496000.0</v>
       </c>
       <c r="Z9">
         <v>25970000.0</v>
       </c>
       <c r="AA9">
         <v>17839000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
         <v>136367000.0</v>
       </c>
       <c r="C10">
         <v>183644000.0</v>
       </c>
       <c r="D10">
         <v>278435000.0</v>
       </c>
       <c r="E10">
         <v>268492000.0</v>
       </c>
       <c r="F10">
         <v>108902000.0</v>
       </c>
       <c r="G10">
         <v>-84819000.0</v>
       </c>
       <c r="H10">
         <v>-25414000.0</v>
       </c>
       <c r="I10">
         <v>122360000.0</v>
       </c>
@@ -19450,51 +19599,51 @@
       </c>
       <c r="U10">
         <v>102090000.0</v>
       </c>
       <c r="V10">
         <v>91839000.0</v>
       </c>
       <c r="W10">
         <v>68957000.0</v>
       </c>
       <c r="X10">
         <v>36907000.0</v>
       </c>
       <c r="Y10">
         <v>6831000.0</v>
       </c>
       <c r="Z10">
         <v>14543000.0</v>
       </c>
       <c r="AA10">
         <v>12825000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-180546000.0</v>
       </c>
       <c r="D11">
         <v>169164000.0</v>
       </c>
       <c r="E11">
         <v>36739000.0</v>
       </c>
       <c r="F11">
         <v>60747000.0</v>
       </c>
       <c r="G11">
         <v>51696000.0</v>
       </c>
       <c r="H11">
         <v>93586000.0</v>
       </c>
       <c r="I11">
         <v>101307000.0</v>
       </c>
       <c r="J11">
         <v>123900000.0</v>
@@ -19527,51 +19676,51 @@
       <c r="T11">
         <v>25800000.0</v>
       </c>
       <c r="U11">
         <v>13686000.0</v>
       </c>
       <c r="V11">
         <v>9631000.0</v>
       </c>
       <c r="W11">
         <v>11098000.0</v>
       </c>
       <c r="X11">
         <v>7162000.0</v>
       </c>
       <c r="Y11">
         <v>200000.0</v>
       </c>
       <c r="Z11">
         <v>5620000.0</v>
       </c>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12">
         <v>7984000.0</v>
       </c>
       <c r="C12">
         <v>15554000.0</v>
       </c>
       <c r="D12">
         <v>14103000.0</v>
       </c>
       <c r="E12">
         <v>26274000.0</v>
       </c>
       <c r="F12">
         <v>38876000.0</v>
       </c>
       <c r="G12">
         <v>40968000.0</v>
       </c>
       <c r="H12">
         <v>47453000.0</v>
       </c>
       <c r="I12">
         <v>70178000.0</v>
       </c>
@@ -19610,149 +19759,151 @@
       </c>
       <c r="U12">
         <v>16423000.0</v>
       </c>
       <c r="V12">
         <v>11044000.0</v>
       </c>
       <c r="W12">
         <v>10312000.0</v>
       </c>
       <c r="X12">
         <v>6814000.0</v>
       </c>
       <c r="Y12">
         <v>200000.0</v>
       </c>
       <c r="Z12">
         <v>3966000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>171</v>
+      </c>
+      <c r="B13">
+        <v>7984000.0</v>
+      </c>
       <c r="C13">
         <v>15554000.0</v>
       </c>
       <c r="D13">
         <v>14103000.0</v>
       </c>
       <c r="E13">
         <v>26274000.0</v>
       </c>
       <c r="F13">
         <v>38876000.0</v>
       </c>
       <c r="G13">
         <v>40968000.0</v>
       </c>
       <c r="H13">
         <v>47453000.0</v>
       </c>
       <c r="I13">
         <v>70178000.0</v>
       </c>
       <c r="J13">
         <v>181000.0</v>
       </c>
       <c r="K13">
         <v>39000.0</v>
       </c>
       <c r="L13">
         <v>89744000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>459000.0</v>
       </c>
       <c r="H14">
         <v>335000.0</v>
       </c>
       <c r="I14">
         <v>510000.0</v>
       </c>
       <c r="J14">
         <v>-1537000.0</v>
       </c>
       <c r="K14">
         <v>-2507000.0</v>
       </c>
       <c r="L14">
         <v>-4000000.0</v>
       </c>
       <c r="M14">
         <v>11595000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14">
         <v>998000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
         <v>133639999.0</v>
       </c>
       <c r="C15">
         <v>183644000.0</v>
       </c>
       <c r="D15">
         <v>274419000.0</v>
       </c>
       <c r="E15">
         <v>268492000.0</v>
       </c>
       <c r="F15">
         <v>108902000.0</v>
       </c>
       <c r="G15">
         <v>-84819000.0</v>
       </c>
       <c r="H15">
         <v>-24458000.0</v>
       </c>
       <c r="I15">
         <v>139537000.0</v>
       </c>
@@ -19791,53 +19942,55 @@
       </c>
       <c r="U15">
         <v>102090000.0</v>
       </c>
       <c r="V15">
         <v>91839000.0</v>
       </c>
       <c r="W15">
         <v>58994000.0</v>
       </c>
       <c r="X15">
         <v>36907000.0</v>
       </c>
       <c r="Y15">
         <v>6415000.0</v>
       </c>
       <c r="Z15">
         <v>14543000.0</v>
       </c>
       <c r="AA15">
         <v>12825000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>174</v>
+      </c>
+      <c r="B16">
+        <v>133640000.0</v>
+      </c>
       <c r="C16">
         <v>151813000.0</v>
       </c>
       <c r="D16">
         <v>196771000.0</v>
       </c>
       <c r="E16">
         <v>-4770000.0</v>
       </c>
       <c r="F16">
         <v>77293000.0</v>
       </c>
       <c r="G16">
         <v>-112743000.0</v>
       </c>
       <c r="H16">
         <v>-54458000.0</v>
       </c>
       <c r="I16">
         <v>109537000.0</v>
       </c>
       <c r="J16">
         <v>63214000.0</v>
       </c>
       <c r="K16">
@@ -19870,51 +20023,51 @@
       <c r="T16">
         <v>102499000.0</v>
       </c>
       <c r="U16">
         <v>102090000.0</v>
       </c>
       <c r="V16">
         <v>91839000.0</v>
       </c>
       <c r="W16">
         <v>58994000.0</v>
       </c>
       <c r="X16">
         <v>36907000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16">
         <v>14543000.0</v>
       </c>
       <c r="AA16">
         <v>12825000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17">
         <v>136367000.0</v>
       </c>
       <c r="C17">
         <v>183644000.0</v>
       </c>
       <c r="D17">
         <v>276673000.0</v>
       </c>
       <c r="E17">
         <v>268492000.0</v>
       </c>
       <c r="F17">
         <v>108902000.0</v>
       </c>
       <c r="G17">
         <v>-84819000.0</v>
       </c>
       <c r="H17">
         <v>-25414000.0</v>
       </c>
       <c r="I17">
         <v>122360000.0</v>
       </c>
@@ -19933,153 +20086,153 @@
       <c r="N17">
         <v>172078000.0</v>
       </c>
       <c r="O17">
         <v>213355000.0</v>
       </c>
       <c r="P17">
         <v>55024000.0</v>
       </c>
       <c r="Q17">
         <v>154461000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
         <v>-7984000.0</v>
       </c>
       <c r="C18">
         <v>-15554000.0</v>
       </c>
       <c r="D18">
         <v>-13820000.0</v>
       </c>
       <c r="E18">
         <v>-26274000.0</v>
       </c>
       <c r="F18">
         <v>-38876000.0</v>
       </c>
       <c r="G18">
         <v>-40968000.0</v>
       </c>
       <c r="H18">
         <v>-47453000.0</v>
       </c>
       <c r="I18">
         <v>-70178000.0</v>
       </c>
       <c r="J18">
         <v>-82721000.0</v>
       </c>
       <c r="K18">
         <v>-90531000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>581000.0</v>
       </c>
       <c r="H19">
         <v>6500000.0</v>
       </c>
       <c r="I19">
         <v>2441000.0</v>
       </c>
       <c r="J19">
         <v>3856000.0</v>
       </c>
       <c r="K19">
         <v>29081000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>96000.0</v>
       </c>
       <c r="N19">
         <v>238000.0</v>
       </c>
       <c r="O19">
         <v>162000.0</v>
       </c>
       <c r="P19">
         <v>69000.0</v>
       </c>
       <c r="Q19">
         <v>35000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>4457000.0</v>
       </c>
       <c r="F20">
         <v>5102000.0</v>
       </c>
       <c r="G20">
         <v>-135885000.0</v>
       </c>
       <c r="H20">
         <v>148214000.0</v>
       </c>
       <c r="I20">
         <v>18280000.0</v>
       </c>
       <c r="J20">
         <v>3031000.0</v>
       </c>
       <c r="K20">
         <v>16926000.0</v>
       </c>
@@ -20090,63 +20243,63 @@
         <v>30184000.0</v>
       </c>
       <c r="N20">
         <v>1837000.0</v>
       </c>
       <c r="O20">
         <v>4425000.0</v>
       </c>
       <c r="P20">
         <v>161336000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
         <v>139429000.0</v>
       </c>
       <c r="C21">
         <v>199198000.0</v>
       </c>
       <c r="D21">
         <v>292538000.0</v>
       </c>
       <c r="E21">
-        <v>305231000.0</v>
+        <v>248811000.0</v>
       </c>
       <c r="F21">
         <v>147778000.0</v>
       </c>
       <c r="G21">
         <v>-43851000.0</v>
       </c>
       <c r="H21">
         <v>51321000.0</v>
       </c>
       <c r="I21">
         <v>192538000.0</v>
       </c>
       <c r="J21">
         <v>183975000.0</v>
       </c>
       <c r="K21">
         <v>185745000.0</v>
       </c>
       <c r="L21">
         <v>-477911000.0</v>
       </c>
       <c r="M21">
         <v>188919000.0</v>
       </c>
@@ -20173,94 +20326,94 @@
       </c>
       <c r="U21">
         <v>115776000.0</v>
       </c>
       <c r="V21">
         <v>101470000.0</v>
       </c>
       <c r="W21">
         <v>70092000.0</v>
       </c>
       <c r="X21">
         <v>44069000.0</v>
       </c>
       <c r="Y21">
         <v>6615000.0</v>
       </c>
       <c r="Z21">
         <v>20163000.0</v>
       </c>
       <c r="AA21">
         <v>16671000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
         <v>62931000.0</v>
       </c>
       <c r="C23">
         <v>45829000.0</v>
       </c>
       <c r="D23">
         <v>1118000.0</v>
       </c>
       <c r="E23">
-        <v>22854000.0</v>
+        <v>79274000.0</v>
       </c>
       <c r="F23">
         <v>46470000.0</v>
       </c>
       <c r="G23">
         <v>172862000.0</v>
       </c>
       <c r="H23">
         <v>159027000.0</v>
       </c>
       <c r="I23">
         <v>67694000.0</v>
       </c>
       <c r="J23">
         <v>191011000.0</v>
       </c>
       <c r="K23">
         <v>197388000.0</v>
       </c>
       <c r="L23">
         <v>285166000.0</v>
       </c>
       <c r="M23">
         <v>184624000.0</v>
       </c>
@@ -20285,51 +20438,51 @@
       <c r="T23">
         <v>86686000.0</v>
       </c>
       <c r="U23">
         <v>54897000.0</v>
       </c>
       <c r="V23">
         <v>57583000.0</v>
       </c>
       <c r="W23">
         <v>51340000.0</v>
       </c>
       <c r="X23">
         <v>41397000.0</v>
       </c>
       <c r="Y23">
         <v>7278000.0</v>
       </c>
       <c r="Z23">
         <v>5807000.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>4770000.0</v>
       </c>
       <c r="F24">
         <v>-1546000.0</v>
       </c>
       <c r="G24">
         <v>2301000.0</v>
       </c>
       <c r="H24">
         <v>1089000.0</v>
       </c>
       <c r="I24">
         <v>-2191000.0</v>
       </c>
       <c r="J24">
         <v>-1264000.0</v>
       </c>
       <c r="K24">
         <v>-1663000.0</v>
       </c>
@@ -20342,194 +20495,194 @@
       <c r="N24">
         <v>3442000.0</v>
       </c>
       <c r="O24">
         <v>4267000.0</v>
       </c>
       <c r="P24">
         <v>-1081000.0</v>
       </c>
       <c r="Q24">
         <v>-2570000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
         <v>14955000.0</v>
       </c>
       <c r="C25">
         <v>15535000.0</v>
       </c>
       <c r="D25">
         <v>18423000.0</v>
       </c>
       <c r="E25">
         <v>22519000.0</v>
       </c>
       <c r="F25">
         <v>19075000.0</v>
       </c>
       <c r="G25">
         <v>9198000.0</v>
       </c>
       <c r="H25">
         <v>14932000.0</v>
       </c>
       <c r="I25">
         <v>21689000.0</v>
       </c>
       <c r="J25">
         <v>34985000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>1604000.0</v>
       </c>
       <c r="N27">
         <v>1644000.0</v>
       </c>
       <c r="O27">
         <v>1944000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27">
         <v>1864000.0</v>
       </c>
       <c r="R27">
         <v>1611000.0</v>
       </c>
       <c r="S27">
         <v>1416000.0</v>
       </c>
       <c r="T27">
         <v>298000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
         <v>24102000.0</v>
       </c>
       <c r="C28">
         <v>25151000.0</v>
       </c>
       <c r="D28">
         <v>26111000.0</v>
       </c>
       <c r="E28">
         <v>21852000.0</v>
       </c>
       <c r="F28">
         <v>17360000.0</v>
       </c>
       <c r="G28">
         <v>14293000.0</v>
       </c>
       <c r="H28">
         <v>16730000.0</v>
       </c>
       <c r="I28">
         <v>16496000.0</v>
       </c>
@@ -20564,94 +20717,94 @@
         <v>13922000.0</v>
       </c>
       <c r="T28">
         <v>20048000.0</v>
       </c>
       <c r="U28">
         <v>15520000.0</v>
       </c>
       <c r="V28">
         <v>12319000.0</v>
       </c>
       <c r="W28">
         <v>11503000.0</v>
       </c>
       <c r="X28">
         <v>8923000.0</v>
       </c>
       <c r="Y28">
         <v>1059000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
         <v>24853000.0</v>
       </c>
       <c r="C30">
-        <v>45829000.0</v>
+        <v>17793000.0</v>
       </c>
       <c r="D30">
-        <v>-31196999.0</v>
+        <v>-31197000.0</v>
       </c>
       <c r="E30">
-        <v>335000.0</v>
+        <v>56755000.0</v>
       </c>
       <c r="F30">
         <v>27395000.0</v>
       </c>
       <c r="G30">
         <v>163664000.0</v>
       </c>
       <c r="H30">
         <v>144095000.0</v>
       </c>
       <c r="I30">
         <v>46005000.0</v>
       </c>
       <c r="J30">
         <v>155018000.0</v>
       </c>
       <c r="K30">
         <v>151116000.0</v>
       </c>
       <c r="L30">
         <v>184338000.0</v>
       </c>
       <c r="M30">
         <v>57716000.0</v>
       </c>
@@ -20676,63 +20829,63 @@
       <c r="T30">
         <v>85350000.0</v>
       </c>
       <c r="U30">
         <v>53337000.0</v>
       </c>
       <c r="V30">
         <v>54191000.0</v>
       </c>
       <c r="W30">
         <v>49295000.0</v>
       </c>
       <c r="X30">
         <v>40098000.0</v>
       </c>
       <c r="Y30">
         <v>6881000.0</v>
       </c>
       <c r="Z30">
         <v>5807000.0</v>
       </c>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31">
         <v>-3062000.0</v>
       </c>
       <c r="C31">
         <v>-15554000.0</v>
       </c>
       <c r="D31">
         <v>-14103000.0</v>
       </c>
       <c r="E31">
-        <v>-36739000.0</v>
+        <v>19681000.0</v>
       </c>
       <c r="F31">
         <v>-38876000.0</v>
       </c>
       <c r="G31">
         <v>-40968000.0</v>
       </c>
       <c r="H31">
         <v>-76735000.0</v>
       </c>
       <c r="I31">
         <v>-70178000.0</v>
       </c>
       <c r="J31">
         <v>-94074000.0</v>
       </c>
       <c r="K31">
         <v>-90531000.0</v>
       </c>
       <c r="L31">
         <v>-89744000.0</v>
       </c>
       <c r="M31">
         <v>-79427000.0</v>
       </c>
@@ -20755,51 +20908,51 @@
         <v>-27001000.0</v>
       </c>
       <c r="T31">
         <v>-25800000.0</v>
       </c>
       <c r="U31">
         <v>-13686000.0</v>
       </c>
       <c r="V31">
         <v>-9631000.0</v>
       </c>
       <c r="W31">
         <v>-55549000.0</v>
       </c>
       <c r="X31">
         <v>-7162000.0</v>
       </c>
       <c r="Y31">
         <v>216000.0</v>
       </c>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32">
         <v>202340000.0</v>
       </c>
       <c r="C32">
         <v>245027000.0</v>
       </c>
       <c r="D32">
         <v>293656000.0</v>
       </c>
       <c r="E32">
         <v>328085000.0</v>
       </c>
       <c r="F32">
         <v>194248000.0</v>
       </c>
       <c r="G32">
         <v>129011000.0</v>
       </c>
       <c r="H32">
         <v>210348000.0</v>
       </c>
       <c r="I32">
         <v>202765000.0</v>
       </c>
@@ -20857,1049 +21010,1060 @@
       <c r="AA32">
         <v>22549000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CV32"/>
+  <dimension ref="A1:CW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:100">
+    <row r="1" spans="1:101">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="CU1" t="s">
         <v>191</v>
       </c>
       <c r="CV1" t="s">
+        <v>192</v>
+      </c>
+      <c r="CW1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:100">
+    <row r="2" spans="1:101">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>13727000.0</v>
+      </c>
+      <c r="C2">
         <v>8609000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7654000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2"/>
+      <c r="E2">
+        <v>4159000.0</v>
+      </c>
       <c r="F2">
-        <v>8825000.0</v>
+        <v>6776000.0</v>
       </c>
       <c r="G2">
+        <v>9645000.0</v>
+      </c>
+      <c r="H2">
         <v>4730000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3324000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4654000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6020000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4594000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3792000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4083000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14868000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7898000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10015000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8076000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7973000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8353999.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10041000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5552000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5595000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5781000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8217000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7214000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5925000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3384000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3970000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4392000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6325000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8221000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8563000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7957000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8790000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8306000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8405000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10492000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11763000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>12831000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11176000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>14743000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18152000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>61361000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>67072000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>52882000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>66308000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>24151000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19304000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>17145000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>15031000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>18591000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>17926000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>15576000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>17114000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>523000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1200000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>673000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>824000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>773000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>682000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>776000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>-1189000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>872000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>301000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>692000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>62797000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>353000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>372000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>489000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>63863000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>718000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>751000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>430000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>273000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>325000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>409000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>329000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>310000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>296000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2362000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2936000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1023000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1071000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2699000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2383000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2045000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1914000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2110000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2045000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3677000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4136000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3713000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3874000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>-1254000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1254000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2331000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>898000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1777000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3132000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>4710000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:100">
+    <row r="3" spans="1:101">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>7614000.0</v>
+      </c>
+      <c r="C3">
         <v>3344000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3868000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3754000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3989000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2827000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4730000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3324000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4654000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6020000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4594000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3792000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4083000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5954000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7662000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5890000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3887000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4916000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5239001.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4871000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9135000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5681000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3045000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>134345000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2012000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>150916000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3384000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3970000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4392000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6325000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8221000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8563000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7957000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>8790000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8306000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>8165000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>9724000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10906000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>11929000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6231000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>14021000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>18152000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>26624000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>30660000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>25392000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>30258000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>18621000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>16350000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>14647000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>14352000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>17852000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>17411000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>14762000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>16155000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>14485000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>15172000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>12409000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>15477000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>19153000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>16166000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>14322000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>12930000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>16195000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>16485000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>11368000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>11986000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>12952000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>21996000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>13078000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>15405000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>17042000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>16748000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>15059000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>14067000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>13045000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>12527000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>11752000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7597000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>7009000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>7236000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>7853000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>9005000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>8221000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>8625000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>7879000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>8039000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>8077000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>7493000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>7348000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>6344000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>6848000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>6369000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>5804000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1189000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1324000.0</v>
       </c>
-      <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
+      <c r="CW3"/>
     </row>
-    <row r="4" spans="1:100">
+    <row r="4" spans="1:101">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>750000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>7000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>245000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-46000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>17759000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-24000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-34000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-14000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-34000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-433000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>133000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-207000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-3247000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>7112000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-2187000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-5111000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-311549000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>12360000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -22015,680 +22179,687 @@
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:100">
+    <row r="5" spans="1:101">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5">
+        <v>20792000.0</v>
+      </c>
+      <c r="C5">
         <v>32155000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>32684000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>36591000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>42921000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>46296000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>42789000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>50413000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>59700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>68901000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>67683000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>73826000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>82128000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>66856000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>67270000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>63988000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>58449000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>54582000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>32409999.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>25065000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16322000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>19120000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15484000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-112579000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>29087000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-119201000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>49594000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>49265000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>49939000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>52093000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>46066000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>56857000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>44058000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>50045000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>46531000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>46165000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>29252000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>27116000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>38910000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>74989000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>44768000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2044000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-318789000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>31957000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>40432000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>31071000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>45342000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>46626000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>42660000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>66758000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>51642000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>55505000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>62569000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>73368000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>65643000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>63516000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>64869000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-128634000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>73802000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>64816000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>55869000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>52852000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>50344000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>51956000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>40920000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>43715000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>41395000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>27661000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>41417000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>56607000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>53882000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>47105000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>40768000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>35514000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>35316000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>29078000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>28391000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>27619000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>28569000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>27964000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>31624000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>27624000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>15741000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>18586000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>14794000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>16655000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>21707000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>9979000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>14258000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>11365000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>12555000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>11757000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>8392000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-7709000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>5269000.0</v>
       </c>
-      <c r="CR5">
-[...1 lines deleted...]
-      </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
+      <c r="CW5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:100">
+    <row r="6" spans="1:101">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>28406000.0</v>
+      </c>
+      <c r="C6">
         <v>35499000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>36552000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>40345000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>46910000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>49123000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>47519000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>53737000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>64354000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>74921000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>72277000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>77618000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>86211000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>72810000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>74932000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>69878000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>62336000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>59498000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>37649000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>29936000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>25457000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>24801000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>18529000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>21766000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>31099000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>31715000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>52978000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>53235000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>54331000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>58418000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>54287000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>65420000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>52015000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>58835000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>54837000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>54330000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>38976000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>38022000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>50839000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>81220000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>58789000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>20196000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-292165000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>62617000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>65824000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>61329000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>63963000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>62976000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>57307000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>81110000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>69494000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>72916000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>77331000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>89523000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>80128000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>78688000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>77278000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-113157000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>92955000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>80982000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>70191000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>65782000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>66539000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>68441000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>52288000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>55701000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>54347000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>49657000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>54495000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>72012000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>70924000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>63853000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>55827000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>49581000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>48361000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>41605000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>40143000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>35216000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>35578000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>35200000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>39477000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>36629000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>23962000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>27211000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>22673000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>24694000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>29784000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>17472000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>21606000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>17709000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>19403000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>18126000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>14196000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-6520000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>6593000.0</v>
       </c>
-      <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
+      <c r="CW6"/>
     </row>
-    <row r="7" spans="1:100">
+    <row r="7" spans="1:101">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -22855,99 +23026,100 @@
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:100">
+    <row r="8" spans="1:101">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
-[...2 lines deleted...]
-      <c r="S8"/>
+      <c r="R8"/>
+      <c r="S8">
+        <v>0.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>750000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>7000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>245000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-46000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>17687000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -23111,1332 +23283,1347 @@
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:100">
+    <row r="9" spans="1:101">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>33455000.0</v>
+      </c>
+      <c r="C9">
         <v>39789000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>42277000.0</v>
       </c>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
       <c r="E9">
-        <v>55681000.0</v>
+        <v>42687000.0</v>
       </c>
       <c r="F9">
-        <v>64759000.0</v>
+        <v>48905000.0</v>
       </c>
       <c r="G9">
+        <v>55114000.0</v>
+      </c>
+      <c r="H9">
         <v>47487000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>53928000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>66145000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>70378000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>68518000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>60485000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>75786000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>66045000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>79450000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>74930000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>66803000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>65308000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>41701000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>25752000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>29567000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>27926000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>22163000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>25387000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>26728000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>35646000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>40400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>65920000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>50711000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>44290000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>77798000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>85747000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>70788000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>79251000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>75817000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>74776000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>67867000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>65229000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>67864000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>97953000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>56282000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>84732000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>51501000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>58959000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>44272000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>58414000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>57773000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>61856000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>53385000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>67695000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>56408000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>60996000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>71708000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>85322000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>93652000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>89464000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>91199000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>96827000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>102998000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>90727000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>84076000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>78731000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>79880000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>79286000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>62827000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>3105000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>63609000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>59115000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>66244000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>11959000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>75478000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>74841000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>63625000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>57042000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>56041000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>50688000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>49878000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>41362000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>41195000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>40982000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>46528000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>41351000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>37664000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>41697000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>36247000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>29307000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>34221000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>29497000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>26362000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>18341000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>23539000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>21839000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>18070000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-7353000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>7847000.0</v>
       </c>
-      <c r="CR9">
-[...1 lines deleted...]
-      </c>
       <c r="CS9">
+        <v>0.0</v>
+      </c>
+      <c r="CT9">
         <v>21532000.0</v>
       </c>
-      <c r="CT9">
-[...1 lines deleted...]
-      </c>
       <c r="CU9">
         <v>0.0</v>
       </c>
       <c r="CV9">
+        <v>0.0</v>
+      </c>
+      <c r="CW9">
         <v>17839000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:100">
+    <row r="10" spans="1:101">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>19619000.0</v>
+      </c>
+      <c r="C10">
         <v>30998000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30905000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34211000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>40253000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>42772000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>38595000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>46064000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>56213000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>64980000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>63846000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>70334000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>79275000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>63218000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>74555000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>66819999.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>63899000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>55641000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29498000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15382000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8381000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14687000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7216000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-125501000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>18779000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-119448000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>39163000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>19106000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>35765000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>35092000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>28565000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>39123000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>26088000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>30741000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>26499000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>49817000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>16971000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3811000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>16419000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>48633000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>23427000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-21786000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-600001000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>32578000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17489000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8645000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>36173000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>31407000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>32605000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>46981000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>36126000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>41065000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>47906000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>60107000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>480.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>460.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>51309000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-43659000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-270.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>52403000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>45282000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>154461000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>510.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>380.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>240.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>114080000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>360.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>70.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>330.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>170006000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>550.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>470.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>400.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>102499000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>28928000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>22631000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>21881000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>102090000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>25274000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>25044000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>34209000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>91839000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>21465000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>24972000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>22120000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>12413000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>22928000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>15128000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>11174000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2592000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>13469000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>11953000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>8900000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-6932000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3711000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>5638000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>3111000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4567000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>6865000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>12825000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:100">
+    <row r="11" spans="1:101">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
-[...1 lines deleted...]
-      </c>
+      <c r="F11"/>
       <c r="G11">
         <v>-1700000.0</v>
       </c>
       <c r="H11">
+        <v>-1700000.0</v>
+      </c>
+      <c r="I11">
         <v>619000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1081000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>22093000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4633586.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>30470000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>83853000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7571000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7625000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12156000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9387000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9568000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>16324000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12284000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11946000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>15605000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>12240000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7271000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>16580000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>206000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>24242000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>23544000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>25902000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-582000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>26002000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>35166000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>27641000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-507000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>29506000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>28633000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>33642000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4925000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>26132000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>34490000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>33549000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>37009000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>35084000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>36186000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>35466000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>34977000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>28547000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>28438000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>29639000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>31795000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>22754000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>22322000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>21711000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>153248000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-52000520.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-49937540.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-51264000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>15945000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>103695000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>67000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-45274000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>111954000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-40152490.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-41609620.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-30190760.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>68875000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-30650640.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-4803930.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-33419670.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>121543000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-47337450.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-40352530.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-33851600.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>73440000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>6388000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>6447000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>6510000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>78842000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3295000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2920000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3100000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>66884000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>2497000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2239000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2226000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>3331000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>2339000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2344000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3084000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>28268000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>2443000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1574000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>419000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-4775000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1558000.0</v>
       </c>
-      <c r="CR11">
-[...1 lines deleted...]
-      </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
       <c r="CT11">
         <v>0.0</v>
       </c>
       <c r="CU11">
         <v>0.0</v>
       </c>
       <c r="CV11">
         <v>0.0</v>
       </c>
+      <c r="CW11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:100">
+    <row r="12" spans="1:101">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12">
+        <v>1173000.0</v>
+      </c>
+      <c r="C12">
         <v>1157000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1779000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2380000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2668000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3524000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4194000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4349000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3487000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3921000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3837000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3492000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2853000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3638000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5141000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8108000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9387000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9568000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9652000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9683000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9973000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10077000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10254000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10329000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10308000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10392000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10431000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12456000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14174000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>17001000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>17501000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>17734000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>18006000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>19304000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>20080000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>20377000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>23141000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>23305000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>22491000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>22115000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>23748000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>23830000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>23711000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>23343000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>22943000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>22426000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>18862000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>19037000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>19860000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>19777000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>15516000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>14440000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>14663000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>13157000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>13677000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>13578000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>13560000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13385000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>12779000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>12429000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10587000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>10356000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>10204000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>10346000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>10729000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>10592000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>10762000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>10675000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>8079000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>28356000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6912000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>7064000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7360000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>28690000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7124000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7133000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>7327000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>16423000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3960000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3675000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3618000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>11044000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2889000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2570000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2457000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2400000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2417000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2404000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3136000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3652000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2499000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1131000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1591000.0</v>
       </c>
       <c r="CQ12">
         <v>1591000.0</v>
       </c>
       <c r="CR12">
+        <v>1591000.0</v>
+      </c>
+      <c r="CS12">
         <v>2929000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>972000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>985000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2009000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>4167000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:100">
+    <row r="13" spans="1:101">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>1157000.0</v>
+      </c>
+      <c r="D13">
         <v>1779000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2380000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2668000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3524000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4194000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>3837000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3492000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2853000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3638000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5141000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8108000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>9387000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>9568000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9652000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>9683000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9973000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10077000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10254000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10329000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>10308000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>10392000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10431000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>12456000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>14174000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24463,203 +24650,202 @@
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
+      <c r="CW13"/>
     </row>
-    <row r="14" spans="1:100">
+    <row r="14" spans="1:101">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>-1186000.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>-431000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>434000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>394000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>459000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>428000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>546000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>370000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>335000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2974000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2452000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2541000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2079000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-359000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>869000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>530000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>847000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-7724000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>8734000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-3394000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-2507000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-3394000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6788000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-3394000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-4000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-1244000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1244000.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>11595000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>947000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-51000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>51000.0</v>
       </c>
-      <c r="BI14">
-[...1 lines deleted...]
-      </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
@@ -24733,843 +24919,852 @@
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:100">
+    <row r="15" spans="1:101">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>19227000.0</v>
+      </c>
+      <c r="C15">
         <v>30378000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>30287000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>34211000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>40253000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>42772000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>38595000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>46064000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>56213000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>64980000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>63846000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>70334000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>79275000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>62103000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>73214000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>65634000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>62771000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>54690000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>29067000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>15231000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8368000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>14546000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7221000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-122839000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>18553000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-116174000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>39170000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>19351000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>35719000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>49058000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>28900000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>38220000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>26074000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>30707000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>26066000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>49950000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>16764000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3488000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>23531000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>46446000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>23427000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-21786000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-598757000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>31334000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>17489000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8645000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>36173000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>31407000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>32605000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>46981000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>36126000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>41065000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>47906000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>60107000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>52001000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>49938000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>102618000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-15320000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-29286000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>52352000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>90564000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>42506000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>40153000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>41610000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>30191000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-588000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>30651000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4804000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>33420000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>48463000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>47338000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>40353000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>33852000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>29059000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>28928000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>22631000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>21881000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>23248000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>25274000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>25044000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>28524000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>24955000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>21465000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>24972000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>20447000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>13324000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>19368000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>15128000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>11174000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>8639000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>10112000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>10183000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>7973000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-2934000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3711000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>5638000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3111000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>4567000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>6865000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>12825000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:100">
+    <row r="16" spans="1:101">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>30378000.0</v>
+      </c>
+      <c r="D16">
         <v>30287000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>33527000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>39448000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>41917000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>26578000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>42951000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-755000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1128000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-222170000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>80839000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>80162000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>56399000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19866000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>49233000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7389000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>654000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6934000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-284000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-133114000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11279000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-126198000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>31670000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11614000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>27655000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38843000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21400000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>30720000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>18574000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-11878000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>18416000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>42412000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>14264000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3479000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>23937000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>47309000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>23830000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>10331000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-611501000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>31961000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>350000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8471000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>35450000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>30779000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>31953000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>46041000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>35403000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>40244000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>46948000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>54855000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>50961000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>50937000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>52335000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-14608000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-29872000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>53399000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>46188000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>42506000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>40956000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>42183000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>30191000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>32927000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>30651000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>17082000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>33420000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>48463000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>47338000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>40353000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>33852000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>29059000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>28928000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>22631000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>21881000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>23248000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>25274000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>25044000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>28524000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>24955000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>21465000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>24972000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>20447000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>13324000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>19368000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>15128000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>11174000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>8639000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>10112000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>10183000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>7973000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>-3711000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3711000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>5638000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3111000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>4567000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>6865000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>12825000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:100">
+    <row r="17" spans="1:101">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>19619000.0</v>
+      </c>
+      <c r="C17">
         <v>30998000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>30905000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>34211000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>40253000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>42772000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>38595000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>46064000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>56213000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>64980000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>63846000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>70334000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>79275000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>63218000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>82180000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>78976000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>63899000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>36278000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>48802000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>15382000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8440000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>14687000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7216000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-125501000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>18779000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-119448000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>39163000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>19106000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>35765000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>28584000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>28565000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>39123000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>26088000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-4079000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>26499000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>49817000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>16971000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-15190000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>16419000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>48633000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>45352000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>33720000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-598757000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>31334000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-5439000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>8645000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>36173000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>31407000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>32605000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>46981000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>36126000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>41065000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>47906000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>60107000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>52001000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>49938000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>51309000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-13375000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-29286000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>52403000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>45282000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>40153000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>41610000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -25631,140 +25826,145 @@
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:100">
+    <row r="18" spans="1:101">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-973000.0</v>
+      </c>
+      <c r="C18">
         <v>-1157000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1779000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2380000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2668000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3524000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4194000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4349000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3487000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3921000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3837000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3492000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2853000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3638000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5141000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8108000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9387000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9568000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9652000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-9683000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9973000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-10077000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10254000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-10329000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-10308000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-10392000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10431000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-12456000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-14174000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25791,386 +25991,386 @@
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
+      <c r="CW18"/>
     </row>
-    <row r="19" spans="1:100">
+    <row r="19" spans="1:101">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>59000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>116000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>465000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-109000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>6107000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>246000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>256000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1408000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>163000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>210000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>660000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>280000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>171000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>3361000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>44000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1801000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>6426000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-1071000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>21925000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-23711000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-23342000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-22913000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>21000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>8000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>41000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>26000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>6000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>18000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>173000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>41000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>58000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>35000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>24000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>45000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>29000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="BH19">
         <v>16000.0</v>
       </c>
       <c r="BI19">
+        <v>16000.0</v>
+      </c>
+      <c r="BJ19">
         <v>8000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>13000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>4000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
+      <c r="CW19"/>
     </row>
-    <row r="20" spans="1:100">
+    <row r="20" spans="1:101">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>3583000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>812000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>43000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>19000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>9104000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>57000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-16000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-4043000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>-269102000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>934000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>132283000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>147730000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>484000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>18038000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-242000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>242000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1231000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2828000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-4081000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1800000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>9108000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>5697000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>91000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>2030000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>54756000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>626838000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>3803000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>21175000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3029000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>5825000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>155000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>277000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>284000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>630000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>646000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>4425000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>70404000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>90932000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
@@ -26247,388 +26447,392 @@
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:100">
+    <row r="21" spans="1:101">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>28421000.0</v>
+      </c>
+      <c r="C21">
         <v>33841000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>32683999.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>36591000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>42921000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>46296000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>42789000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>50413000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>59700000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>68901000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>67683000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>73826000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>82128000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>58230000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>82180000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>78976000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>73286000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>65209000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>39150000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>22364000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>18354000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>24764000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>17470000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-115172000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>22815000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-109056000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>49594000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>60844000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>49939000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>52093000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>46066000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>56857000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>44058000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>49998000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>46531000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>50404000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>37042000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>27106000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>38907000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>70741000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>47156000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2042000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-576290000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>55920000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>40417000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>31050000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>55027000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>50403000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>52439000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>66752000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>51624000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>55332000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>62528000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>73206000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>65643000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>63492000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>64824000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-19000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-16523000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>64816000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>55861000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>52852000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>50344000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>51952000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>40912000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>43502000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>41395000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>27661000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>41417000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>55252000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>53882000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>47105000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>40768000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>35514000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>35316000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>29078000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>28391000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>27619000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>28569000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>27964000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>31624000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>27624000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>23962000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>27211000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>22673000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>16655000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>21707000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>17472000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>14258000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>11365000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>12555000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>11757000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>8392000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-7709000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>5269000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>9055000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4909000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>6550000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>8704000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>16671000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:100">
+    <row r="22" spans="1:101">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -26795,876 +26999,884 @@
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:100">
+    <row r="23" spans="1:101">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>18761000.0</v>
+      </c>
+      <c r="C23">
         <v>14557000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17247000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10255000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12760000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18463000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9428000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6839000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11099000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7497000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5429000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9549000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2259000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22683000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5168000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5969000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1593000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8072000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10905000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>13429000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16765000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8757000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10474000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>148776000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11127000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>150627000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13631000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>20625000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>17102000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>20426000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>48952000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>54192000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>44726000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>49851000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>46756000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>44527000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>49877000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>51761000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>53270000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>47414000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>53565000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>63068000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>74931000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>77907000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>69260000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>85638000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>36582000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>34534000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>27870000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>27992000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>30613000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>31029000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>31513000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>26662000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>28532000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>27172000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>27048000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>27266000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>29362000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>26593000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>28991000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>24690000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>30408000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>27635000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>22607000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>22400000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>22567000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>31826000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>25316000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>20570000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>22314000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>28487000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>23287000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>21801000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>21050000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>22019000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>21816000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>14053000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>12922000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>13018000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>14904000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>14750000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>14773000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>14486000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>13574000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>14697000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>12514000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>12025000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>12104000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>10653000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>10984000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>10082000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>9678000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>356000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2578000.0</v>
       </c>
-      <c r="CR23">
-[...1 lines deleted...]
-      </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
       <c r="CT23">
         <v>0.0</v>
       </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
       <c r="CV23">
         <v>0.0</v>
       </c>
+      <c r="CW23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:100">
+    <row r="24" spans="1:101">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>755000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1128000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4557000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1341000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-1128000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1382000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-151000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-13000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-140000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2662000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-226000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2524000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-634000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-237000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-564000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-777000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-428000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-615000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-371000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1264000.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>9000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-406000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-863000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-403000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>461000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>12744000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-627000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-350000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>174000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>723000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>628000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>652000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>940000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>723000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>821000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>958000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>5252000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1040000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-999000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1026000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>286000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>586000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-1047000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-906000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>-803000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-573000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
+      <c r="CW24"/>
     </row>
-    <row r="25" spans="1:100">
+    <row r="25" spans="1:101">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>7614000.0</v>
+      </c>
+      <c r="C25">
         <v>3344000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3868000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3754000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3989000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2827000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4730000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3324000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4654000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6020000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4594000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3792000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4083000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5954000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6850000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5847000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3868000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3930000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5182000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4871000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5092000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3013000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2111000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2062000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2012000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3186000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3384000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3970000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4392000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-3052000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8221000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8563000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7957000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8790000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8306000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>8165000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>9724000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10906000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>11929000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6231000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>14021000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>18152000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>26624000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>30660000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>25392000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>30258000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>18621000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>16350000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>14647000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>14352000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>17852000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>17411000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>14762000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>16155000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>14485000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>15172000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>12409000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>15477000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>19153000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>16166000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>14322000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>12930000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>16195000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>16485000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>11368000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>11986000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>12952000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>21996000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>13078000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>15405000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>17042000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>16748000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>15059000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>14067000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>13045000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>12527000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>11752000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>7597000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>7009000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>7236000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>7853000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>9005000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>8221000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>8625000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>7879000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>8039000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>8077000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>7493000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>7348000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>6344000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>6848000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>6369000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>5804000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1189000.0</v>
       </c>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
+      <c r="CW25"/>
     </row>
-    <row r="26" spans="1:100">
+    <row r="26" spans="1:101">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -27831,514 +28043,521 @@
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:100">
+    <row r="27" spans="1:101">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>1106000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>293000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>813000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>366000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>402000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>462000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>422000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>402000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>455000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>328000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>459000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>498000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>446000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>822000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>557000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>265000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>467000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>403000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>11355000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>15582000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>11010000.0</v>
       </c>
-      <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>263000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>10001000.0</v>
       </c>
-      <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>745000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>450000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>398000.0</v>
       </c>
-      <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>846000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
+      <c r="CW27"/>
     </row>
-    <row r="28" spans="1:100">
+    <row r="28" spans="1:101">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>5034000.0</v>
+      </c>
+      <c r="C28">
         <v>5948000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5725000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5597000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6832000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6958000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5935000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5931000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6327000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8954000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5669000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5643000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5845000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7815000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4518000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5052000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4467000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5810000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4051999.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3388000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4110000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3125000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3634000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3621000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3913000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3931000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4253000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4196000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4350000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5714000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3183000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3263000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4336000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4562000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3855000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2883000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7202000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7224000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5135000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4039000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4172000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2525000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9284000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5769000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11240000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>13887000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7664000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9029000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5857000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9308000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7788000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8878000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>11586000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5460000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8225000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>7029000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>8950000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7397000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5521000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6439000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>10196000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7790000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>8761000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6794000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6548000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5176000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4586000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6307000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>7774000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>13922000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1732000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>6890000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4149000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>20048000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3687000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5559000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>6634000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>15520000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3475000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3420000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>4115000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>12319000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3527000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3162000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3312000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2611000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2523000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2422000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2711000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>611000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2460000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2292000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2714000.0</v>
       </c>
-      <c r="CP28">
-[...1 lines deleted...]
-      </c>
       <c r="CQ28">
         <v>0.0</v>
       </c>
       <c r="CR28">
         <v>0.0</v>
       </c>
       <c r="CS28">
         <v>0.0</v>
       </c>
       <c r="CT28">
         <v>0.0</v>
       </c>
       <c r="CU28">
         <v>0.0</v>
       </c>
       <c r="CV28">
         <v>0.0</v>
       </c>
+      <c r="CW28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:100">
+    <row r="29" spans="1:101">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -28395,954 +28614,964 @@
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
+      <c r="CW29"/>
     </row>
-    <row r="30" spans="1:100">
+    <row r="30" spans="1:101">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>5034000.0</v>
+      </c>
+      <c r="C30">
         <v>5948000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9593000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>12760000.0</v>
+        <v>6096000.0</v>
       </c>
       <c r="F30">
-        <v>18463000.0</v>
+        <v>5984000.0</v>
       </c>
       <c r="G30">
+        <v>8818000.0</v>
+      </c>
+      <c r="H30">
         <v>4698000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3515000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6445000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1477000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>835000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-13341000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6342000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7815000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2730000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4046000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6483000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>99000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2551001.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3388000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11213000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3162000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4693000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>140559000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3913000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>144702000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10247000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16655000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12710000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14101000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>40731000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>45629000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>36769000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>41061000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>38450000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>36122000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>39385000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>39998000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>40439000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>36238000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>38822000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>44916000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>13570000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>10835000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>16378000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>19330000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>12431000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>15230000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10725000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>12961000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>12022000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>13103000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>15937000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>9548000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>28009000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>25972000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>26375000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>26442000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>28589000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>25911000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>28215000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>25879000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>29536000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>27334000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>21915000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-40397000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>22214000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>31454000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>24827000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-43293000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>21596000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>27736000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>22857000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>21528000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>20725000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>21610000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>21487000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>13743000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>12626000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>13018000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>14904000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>13727000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>13702000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>14486000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>13574000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>12652000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>12514000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>12025000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>12104000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>9354000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>10984000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>10082000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>9678000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-41000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2578000.0</v>
       </c>
-      <c r="CR30">
-[...1 lines deleted...]
-      </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
       <c r="CV30">
         <v>0.0</v>
       </c>
+      <c r="CW30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:100">
+    <row r="31" spans="1:101">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>-8802000.0</v>
+      </c>
+      <c r="C31">
         <v>-2843000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1778999.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2380000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2668000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3524000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4194000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4349000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3487000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3921000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3837000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3492000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2853000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4988000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-7625000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-12156001.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9387000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-9568000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-9652000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-6982000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-9973000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-10077000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-10254000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-10329000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4036000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-10392000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10431000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-41738000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-14174000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-17001000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-17493000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-21728000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-17950000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-19257000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-20032000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-24547000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-30931000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-23295000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-22488000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-22108000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-22639000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-23828000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-22905000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-21935000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-22928000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-22405000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-18854000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-18996000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-19834000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>12018000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-15498000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-14267000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-14622000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-13099000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-13642000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-63491540.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-13515000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>19000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>16522730.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-12413000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-10579000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>101609000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-50343490.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-51951620.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-40911760.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>70578000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-41394640.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-27660930.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-41416670.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>114754000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-53881450.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-47104530.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-40767600.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>66985000.0</v>
       </c>
-      <c r="BW31">
-[...1 lines deleted...]
-      </c>
       <c r="BX31">
         <v>0.0</v>
       </c>
       <c r="BY31">
         <v>0.0</v>
       </c>
       <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31">
         <v>74471000.0</v>
       </c>
-      <c r="CA31">
-[...1 lines deleted...]
-      </c>
       <c r="CB31">
         <v>0.0</v>
       </c>
       <c r="CC31">
+        <v>0.0</v>
+      </c>
+      <c r="CD31">
         <v>2585000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>64215000.0</v>
       </c>
-      <c r="CE31">
-[...1 lines deleted...]
-      </c>
       <c r="CF31">
         <v>0.0</v>
       </c>
       <c r="CG31">
+        <v>0.0</v>
+      </c>
+      <c r="CH31">
         <v>-553000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-4242000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>944000.0</v>
       </c>
-      <c r="CJ31">
-[...1 lines deleted...]
-      </c>
       <c r="CK31">
+        <v>0.0</v>
+      </c>
+      <c r="CL31">
         <v>-3084000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-8773000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>914000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>196000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>508000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>777000.0</v>
       </c>
-      <c r="CQ31">
-[...1 lines deleted...]
-      </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
+      <c r="CW31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:100">
+    <row r="32" spans="1:101">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32">
+        <v>47182000.0</v>
+      </c>
+      <c r="C32">
         <v>48398000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>49931000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>46846000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>55681000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>64759000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>52217000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>57252000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>70799000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>76398000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>73112000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>64277000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>79869000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>80913000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>87348000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>84945000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>74879000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>73281000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>50055000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>35793000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>35119000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>33521000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>27944000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>33604000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>33942000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>41571000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>43784000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>69890000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>55103000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>50615000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>86019000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>94310000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>78745000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>88041000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>84123000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>83181000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>78359000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>76992000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>80695000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>109129000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>71025000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>102884000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>112862000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>126031000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>97154000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>124722000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>81924000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>81160000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>70530000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>82726000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>74999000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>78922000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>87284000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>102436000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>94175000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>90664000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>91872000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>97651000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>103771000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>91409000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>84852000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>77542000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>80752000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>79587000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>63519000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>65902000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>63962000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>59487000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>66733000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>75822000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>76196000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>75592000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>64055000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>57315000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>56366000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>51097000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>50207000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>41672000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>41491000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>40982000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>46528000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>42374000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>38735000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>41697000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>36247000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>31352000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>34221000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>29497000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>26362000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>22018000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>23539000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>21839000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>18070000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>-7353000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>7847000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>13399000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>5807000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>8327000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>11836000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>22549000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -29419,51 +29648,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
         <v>30444000.0</v>
       </c>
       <c r="C2">
         <v>11989000.0</v>
       </c>
       <c r="D2">
         <v>39091000.0</v>
       </c>
       <c r="E2">
         <v>135520000.0</v>
       </c>
       <c r="F2">
         <v>99790000.0</v>
       </c>
       <c r="G2">
         <v>98265000.0</v>
       </c>
       <c r="H2">
         <v>206030000.0</v>
       </c>
       <c r="I2">
         <v>29827000.0</v>
       </c>
@@ -29498,51 +29727,51 @@
         <v>58341000.0</v>
       </c>
       <c r="T2">
         <v>66044000.0</v>
       </c>
       <c r="U2">
         <v>47691000.0</v>
       </c>
       <c r="V2">
         <v>42103000.0</v>
       </c>
       <c r="W2">
         <v>24320000.0</v>
       </c>
       <c r="X2">
         <v>7753000.0</v>
       </c>
       <c r="Y2">
         <v>1000.0</v>
       </c>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>10000</v>
       </c>
       <c r="D3">
         <v>10000</v>
       </c>
       <c r="E3">
         <v>118000</v>
       </c>
       <c r="F3">
         <v>118000</v>
       </c>
       <c r="G3">
         <v>970000</v>
       </c>
       <c r="H3">
         <v>22000</v>
       </c>
       <c r="I3">
         <v>2449000</v>
       </c>
@@ -29581,51 +29810,51 @@
       </c>
       <c r="U3">
         <v>264765000</v>
       </c>
       <c r="V3">
         <v>105702000</v>
       </c>
       <c r="W3">
         <v>77733000</v>
       </c>
       <c r="X3">
         <v>142541000</v>
       </c>
       <c r="Y3">
         <v>57449000</v>
       </c>
       <c r="Z3">
         <v>974000</v>
       </c>
       <c r="AA3">
         <v>25000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-96429000.0</v>
       </c>
       <c r="F4">
         <v>35730000.0</v>
       </c>
       <c r="G4">
         <v>1525000.0</v>
       </c>
       <c r="H4">
         <v>-107765000.0</v>
       </c>
       <c r="I4">
         <v>176203000.0</v>
       </c>
       <c r="J4">
         <v>-10544000.0</v>
       </c>
       <c r="K4">
         <v>-11402000.0</v>
       </c>
@@ -29638,51 +29867,51 @@
       <c r="N4">
         <v>-56911000.0</v>
       </c>
       <c r="O4">
         <v>-65498000.0</v>
       </c>
       <c r="P4">
         <v>119416000.0</v>
       </c>
       <c r="Q4">
         <v>12872000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1049000.0</v>
       </c>
       <c r="F5">
         <v>-20157000.0</v>
       </c>
       <c r="G5">
         <v>-15205000.0</v>
       </c>
       <c r="H5">
         <v>1262000.0</v>
       </c>
       <c r="I5">
         <v>-17367000.0</v>
       </c>
       <c r="J5">
         <v>-8976000.0</v>
       </c>
       <c r="K5">
         <v>-12192000.0</v>
       </c>
@@ -29695,51 +29924,51 @@
       <c r="N5">
         <v>1684000.0</v>
       </c>
       <c r="O5">
         <v>369000.0</v>
       </c>
       <c r="P5">
         <v>2624000.0</v>
       </c>
       <c r="Q5">
         <v>6650000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
         <v>-303000.0</v>
       </c>
       <c r="C6">
         <v>18455000.0</v>
       </c>
       <c r="D6">
         <v>-27102000.0</v>
       </c>
       <c r="E6">
         <v>-96429000.0</v>
       </c>
       <c r="F6">
         <v>35730000.0</v>
       </c>
       <c r="G6">
         <v>1525000.0</v>
       </c>
       <c r="H6">
         <v>-107765000.0</v>
       </c>
       <c r="I6">
         <v>176203000.0</v>
       </c>
@@ -29776,51 +30005,51 @@
       <c r="T6">
         <v>-7703000.0</v>
       </c>
       <c r="U6">
         <v>18353000.0</v>
       </c>
       <c r="V6">
         <v>5588000.0</v>
       </c>
       <c r="W6">
         <v>17783000.0</v>
       </c>
       <c r="X6">
         <v>16567000.0</v>
       </c>
       <c r="Y6">
         <v>7752000.0</v>
       </c>
       <c r="Z6">
         <v>-15434000.0</v>
       </c>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7">
         <v>3096000.0</v>
       </c>
       <c r="C7">
         <v>19441000.0</v>
       </c>
       <c r="D7">
         <v>-6084000.0</v>
       </c>
       <c r="E7">
         <v>-32298000.0</v>
       </c>
       <c r="F7">
         <v>-9305000.0</v>
       </c>
       <c r="G7">
         <v>15509000.0</v>
       </c>
       <c r="H7">
         <v>-21468000.0</v>
       </c>
       <c r="I7">
         <v>13680000.0</v>
       </c>
@@ -29855,51 +30084,51 @@
         <v>-4615000.0</v>
       </c>
       <c r="T7">
         <v>15056000.0</v>
       </c>
       <c r="U7">
         <v>10180000.0</v>
       </c>
       <c r="V7">
         <v>-4212000.0</v>
       </c>
       <c r="W7">
         <v>-291000.0</v>
       </c>
       <c r="X7">
         <v>2175000.0</v>
       </c>
       <c r="Y7">
         <v>-4203000.0</v>
       </c>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-18671000.0</v>
       </c>
       <c r="F8">
         <v>-14415000.0</v>
       </c>
       <c r="G8">
         <v>12853000.0</v>
       </c>
       <c r="H8">
         <v>-6035000.0</v>
       </c>
       <c r="I8">
         <v>-6124000.0</v>
       </c>
       <c r="J8">
         <v>2672000.0</v>
       </c>
       <c r="K8">
         <v>118000.0</v>
       </c>
@@ -29912,51 +30141,51 @@
       <c r="N8">
         <v>6826000.0</v>
       </c>
       <c r="O8">
         <v>-802000.0</v>
       </c>
       <c r="P8">
         <v>-6951000.0</v>
       </c>
       <c r="Q8">
         <v>-2627000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
         <v>2312000.0</v>
       </c>
       <c r="C9">
         <v>7285000.0</v>
       </c>
       <c r="D9">
         <v>-164000.0</v>
       </c>
       <c r="E9">
         <v>-18671000.0</v>
       </c>
       <c r="F9">
         <v>-14415000.0</v>
       </c>
       <c r="G9">
         <v>12853000.0</v>
       </c>
       <c r="H9">
         <v>-6035000.0</v>
       </c>
       <c r="I9">
         <v>-6124000.0</v>
       </c>
@@ -29991,51 +30220,51 @@
         <v>-4586000.0</v>
       </c>
       <c r="T9">
         <v>-5270000.0</v>
       </c>
       <c r="U9">
         <v>-1426000.0</v>
       </c>
       <c r="V9">
         <v>-6869000.0</v>
       </c>
       <c r="W9">
         <v>-12000.0</v>
       </c>
       <c r="X9">
         <v>-12000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9">
         <v>580000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-631000.0</v>
       </c>
       <c r="D10">
         <v>-631000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>2519000.0</v>
       </c>
       <c r="G10">
         <v>-2807000.0</v>
       </c>
       <c r="H10">
         <v>-15685000.0</v>
       </c>
       <c r="I10">
         <v>-1119000.0</v>
       </c>
       <c r="J10">
         <v>-8033000.0</v>
       </c>
       <c r="K10">
@@ -30058,51 +30287,51 @@
       </c>
       <c r="Q10">
         <v>6410000.0</v>
       </c>
       <c r="R10">
         <v>8360000.0</v>
       </c>
       <c r="S10">
         <v>-3191000.0</v>
       </c>
       <c r="T10">
         <v>4515000.0</v>
       </c>
       <c r="U10">
         <v>2504000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-14676000.0</v>
       </c>
       <c r="F11">
         <v>3396000.0</v>
       </c>
       <c r="G11">
         <v>9940000.0</v>
       </c>
       <c r="H11">
         <v>-17651000.0</v>
       </c>
       <c r="I11">
         <v>19484000.0</v>
       </c>
       <c r="J11">
         <v>-12840000.0</v>
       </c>
       <c r="K11">
         <v>-30873000.0</v>
       </c>
@@ -30131,51 +30360,51 @@
       <c r="T11">
         <v>4516000.0</v>
       </c>
       <c r="U11">
         <v>6382000.0</v>
       </c>
       <c r="V11">
         <v>3700000.0</v>
       </c>
       <c r="W11">
         <v>2773000.0</v>
       </c>
       <c r="X11">
         <v>2570000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>923000.0</v>
       </c>
       <c r="AA11">
         <v>25000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>5715000.0</v>
       </c>
       <c r="F12">
         <v>25003000.0</v>
       </c>
       <c r="G12">
         <v>9877000.0</v>
       </c>
       <c r="H12">
         <v>169259000.0</v>
       </c>
       <c r="I12">
         <v>31194000.0</v>
       </c>
       <c r="J12">
         <v>22631000.0</v>
       </c>
       <c r="K12">
         <v>10929000.0</v>
       </c>
@@ -30186,100 +30415,100 @@
         <v>29740000.0</v>
       </c>
       <c r="N12">
         <v>-28409000.0</v>
       </c>
       <c r="O12">
         <v>-14468000.0</v>
       </c>
       <c r="P12">
         <v>158286000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1760000.0</v>
       </c>
       <c r="F13">
         <v>4233000.0</v>
       </c>
       <c r="G13">
         <v>-7284000.0</v>
       </c>
       <c r="H13">
         <v>-13467000.0</v>
       </c>
       <c r="I13">
         <v>-799000.0</v>
       </c>
       <c r="J13">
         <v>-8546000.0</v>
       </c>
       <c r="K13">
         <v>-84000.0</v>
       </c>
       <c r="L13">
         <v>-46000.0</v>
       </c>
       <c r="M13">
         <v>6436000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14">
         <v>14955000.0</v>
       </c>
       <c r="C14">
         <v>15535000.0</v>
       </c>
       <c r="D14">
         <v>18489000.0</v>
       </c>
       <c r="E14">
         <v>22519000.0</v>
       </c>
       <c r="F14">
         <v>19075000.0</v>
       </c>
       <c r="G14">
         <v>9198000.0</v>
       </c>
       <c r="H14">
         <v>14932000.0</v>
       </c>
       <c r="I14">
         <v>21689000.0</v>
       </c>
@@ -30314,57 +30543,57 @@
         <v>64254000.0</v>
       </c>
       <c r="T14">
         <v>51391000.0</v>
       </c>
       <c r="U14">
         <v>29695000.0</v>
       </c>
       <c r="V14">
         <v>33730000.0</v>
       </c>
       <c r="W14">
         <v>30957000.0</v>
       </c>
       <c r="X14">
         <v>25365000.0</v>
       </c>
       <c r="Y14">
         <v>4526000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
-        <v>-56440000.0</v>
+        <v>56440000.0</v>
       </c>
       <c r="C15">
-        <v>-78544000.0</v>
+        <v>78544000.0</v>
       </c>
       <c r="D15">
         <v>91977000.0</v>
       </c>
       <c r="E15">
         <v>64384000.0</v>
       </c>
       <c r="F15">
         <v>38216000.0</v>
       </c>
       <c r="G15">
         <v>43253000.0</v>
       </c>
       <c r="H15">
         <v>63150000.0</v>
       </c>
       <c r="I15">
         <v>52301000.0</v>
       </c>
       <c r="J15">
         <v>30862000.0</v>
       </c>
       <c r="K15">
         <v>22465000.0</v>
       </c>
@@ -30395,51 +30624,51 @@
       <c r="T15">
         <v>147033000.0</v>
       </c>
       <c r="U15">
         <v>92362000.0</v>
       </c>
       <c r="V15">
         <v>75173000.0</v>
       </c>
       <c r="W15">
         <v>60393000.0</v>
       </c>
       <c r="X15">
         <v>1000000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15">
         <v>9300000.0</v>
       </c>
       <c r="AA15">
         <v>9950000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16">
         <v>30141000.0</v>
       </c>
       <c r="C16">
         <v>30444000.0</v>
       </c>
       <c r="D16">
         <v>11989000.0</v>
       </c>
       <c r="E16">
         <v>39091000.0</v>
       </c>
       <c r="F16">
         <v>135520000.0</v>
       </c>
       <c r="G16">
         <v>99790000.0</v>
       </c>
       <c r="H16">
         <v>98265000.0</v>
       </c>
       <c r="I16">
         <v>206030000.0</v>
       </c>
@@ -30476,82 +30705,82 @@
       <c r="T16">
         <v>58341000.0</v>
       </c>
       <c r="U16">
         <v>66044000.0</v>
       </c>
       <c r="V16">
         <v>47691000.0</v>
       </c>
       <c r="W16">
         <v>42103000.0</v>
       </c>
       <c r="X16">
         <v>24320000.0</v>
       </c>
       <c r="Y16">
         <v>7753000.0</v>
       </c>
       <c r="Z16">
         <v>-15434000.0</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
         <v>165863000.0</v>
       </c>
       <c r="C18">
         <v>248493000.0</v>
       </c>
       <c r="D18">
         <v>310968000.0</v>
       </c>
       <c r="E18">
         <v>266720000.0</v>
       </c>
       <c r="F18">
         <v>121804000.0</v>
       </c>
       <c r="G18">
         <v>89274000.0</v>
       </c>
       <c r="H18">
         <v>137289000.0</v>
       </c>
       <c r="I18">
         <v>188923000.0</v>
       </c>
@@ -30588,51 +30817,51 @@
       <c r="T18">
         <v>93334000.0</v>
       </c>
       <c r="U18">
         <v>-125922000.0</v>
       </c>
       <c r="V18">
         <v>15973000.0</v>
       </c>
       <c r="W18">
         <v>13114000.0</v>
       </c>
       <c r="X18">
         <v>-78013000.0</v>
       </c>
       <c r="Y18">
         <v>-50711000.0</v>
       </c>
       <c r="Z18">
         <v>13056000.0</v>
       </c>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>7511000.0</v>
       </c>
       <c r="D19">
         <v>3691000.0</v>
       </c>
       <c r="E19">
         <v>1723000.0</v>
       </c>
       <c r="F19">
         <v>2163000.0</v>
       </c>
       <c r="G19">
         <v>1680000.0</v>
       </c>
       <c r="H19">
         <v>1721000.0</v>
       </c>
       <c r="I19">
         <v>5158000.0</v>
       </c>
       <c r="J19">
         <v>7852000.0</v>
@@ -30649,86 +30878,86 @@
       <c r="N19">
         <v>-313694000.0</v>
       </c>
       <c r="O19">
         <v>-177865000.0</v>
       </c>
       <c r="P19">
         <v>-120184000.0</v>
       </c>
       <c r="Q19">
         <v>-166382000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
         <v>-109131000.0</v>
       </c>
       <c r="C21">
         <v>-13178000.0</v>
       </c>
       <c r="D21">
         <v>-13562000.0</v>
       </c>
       <c r="E21">
         <v>-269396000.0</v>
       </c>
       <c r="F21">
         <v>-39396000.0</v>
       </c>
       <c r="G21">
         <v>-46176000.0</v>
       </c>
       <c r="H21">
         <v>-463082000.0</v>
       </c>
       <c r="I21">
         <v>-140934000.0</v>
       </c>
@@ -30747,51 +30976,51 @@
       <c r="N21">
         <v>171581000.0</v>
       </c>
       <c r="O21">
         <v>117200000.0</v>
       </c>
       <c r="P21">
         <v>171524000.0</v>
       </c>
       <c r="Q21">
         <v>33766000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
         <v>136367000.0</v>
       </c>
       <c r="C22">
         <v>183644000.0</v>
       </c>
       <c r="D22">
         <v>278435000.0</v>
       </c>
       <c r="E22">
         <v>268492000.0</v>
       </c>
       <c r="F22">
         <v>108902000.0</v>
       </c>
       <c r="G22">
         <v>-84819000.0</v>
       </c>
       <c r="H22">
         <v>-25414000.0</v>
       </c>
       <c r="I22">
         <v>122360000.0</v>
       </c>
@@ -30830,51 +31059,51 @@
       </c>
       <c r="U22">
         <v>102090000.0</v>
       </c>
       <c r="V22">
         <v>91839000.0</v>
       </c>
       <c r="W22">
         <v>58994000.0</v>
       </c>
       <c r="X22">
         <v>36907000.0</v>
       </c>
       <c r="Y22">
         <v>6415000.0</v>
       </c>
       <c r="Z22">
         <v>14543000.0</v>
       </c>
       <c r="AA22">
         <v>12825000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
         <v>-5363000.0</v>
       </c>
       <c r="C23">
         <v>-145827000.0</v>
       </c>
       <c r="D23">
         <v>-237957000.0</v>
       </c>
       <c r="E23">
         <v>57404000.0</v>
       </c>
       <c r="F23">
         <v>-10874000.0</v>
       </c>
       <c r="G23">
         <v>1680000.0</v>
       </c>
       <c r="H23">
         <v>-26436000.0</v>
       </c>
       <c r="I23">
         <v>-71486000.0</v>
       </c>
@@ -30911,51 +31140,51 @@
       <c r="T23">
         <v>1353000.0</v>
       </c>
       <c r="U23">
         <v>-92426000.0</v>
       </c>
       <c r="V23">
         <v>-76034000.0</v>
       </c>
       <c r="W23">
         <v>1178000.0</v>
       </c>
       <c r="X23">
         <v>-49950000.0</v>
       </c>
       <c r="Y23">
         <v>531000.0</v>
       </c>
       <c r="Z23">
         <v>-15434000.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24">
         <v>4768000.0</v>
       </c>
       <c r="C24">
         <v>7511000.0</v>
       </c>
       <c r="D24">
         <v>5426000.0</v>
       </c>
       <c r="E24">
         <v>1083000.0</v>
       </c>
       <c r="F24">
         <v>249000.0</v>
       </c>
       <c r="G24">
         <v>2057000.0</v>
       </c>
       <c r="H24">
         <v>1114000.0</v>
       </c>
       <c r="I24">
         <v>190628000.0</v>
       </c>
@@ -30990,51 +31219,51 @@
         <v>6240000.0</v>
       </c>
       <c r="T24">
         <v>-4815000.0</v>
       </c>
       <c r="U24">
         <v>7051000.0</v>
       </c>
       <c r="V24">
         <v>-105702000.0</v>
       </c>
       <c r="W24">
         <v>-175000.0</v>
       </c>
       <c r="X24">
         <v>30000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24">
         <v>2685000.0</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
         <v>327000.0</v>
       </c>
       <c r="C25">
         <v>18564000.0</v>
       </c>
       <c r="D25">
         <v>9228000.0</v>
       </c>
       <c r="E25">
         <v>2352000.0</v>
       </c>
       <c r="F25">
         <v>18168000.0</v>
       </c>
       <c r="G25">
         <v>155014000.0</v>
       </c>
       <c r="H25">
         <v>181832000.0</v>
       </c>
       <c r="I25">
         <v>51449000.0</v>
       </c>
@@ -31069,51 +31298,51 @@
         <v>311000.0</v>
       </c>
       <c r="T25">
         <v>-793000.0</v>
       </c>
       <c r="U25">
         <v>-3122000.0</v>
       </c>
       <c r="V25">
         <v>318000.0</v>
       </c>
       <c r="W25">
         <v>1187000.0</v>
       </c>
       <c r="X25">
         <v>81000.0</v>
       </c>
       <c r="Y25"/>
       <c r="Z25">
         <v>-1487000.0</v>
       </c>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-71666000.0</v>
       </c>
       <c r="D26">
         <v>-178334000.0</v>
       </c>
       <c r="E26">
         <v>-19579000.0</v>
       </c>
       <c r="F26">
         <v>-9183000.0</v>
       </c>
       <c r="G26">
         <v>-3863000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>-8844000.0</v>
       </c>
@@ -31136,51 +31365,51 @@
         <v>-59000.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>140000000.0</v>
       </c>
       <c r="R26">
         <v>-21000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>-100121000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27">
         <v>11118000.0</v>
       </c>
       <c r="C27">
         <v>11309000.0</v>
       </c>
       <c r="D27">
         <v>10910000.0</v>
       </c>
       <c r="E27">
         <v>5773000.0</v>
       </c>
       <c r="F27">
         <v>4039000.0</v>
       </c>
       <c r="G27">
         <v>3570000.0</v>
       </c>
       <c r="H27">
         <v>2361000.0</v>
       </c>
       <c r="I27">
         <v>1434000.0</v>
       </c>
@@ -31195,51 +31424,51 @@
       </c>
       <c r="M27">
         <v>1000000.0</v>
       </c>
       <c r="N27">
         <v>9600000.0</v>
       </c>
       <c r="O27">
         <v>2900000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
         <v>-170934000.0</v>
       </c>
       <c r="C28">
         <v>-237549000.0</v>
       </c>
       <c r="D28">
         <v>-343496000.0</v>
       </c>
       <c r="E28">
         <v>-365955000.0</v>
       </c>
       <c r="F28">
         <v>-88486000.0</v>
       </c>
       <c r="G28">
         <v>-89429000.0</v>
       </c>
       <c r="H28">
         <v>-252668000.0</v>
       </c>
       <c r="I28">
         <v>-203348000.0</v>
       </c>
@@ -31276,51 +31505,51 @@
       <c r="T28">
         <v>-96222000.0</v>
       </c>
       <c r="U28">
         <v>137224000.0</v>
       </c>
       <c r="V28">
         <v>-10385000.0</v>
       </c>
       <c r="W28">
         <v>4669000.0</v>
       </c>
       <c r="X28">
         <v>94550000.0</v>
       </c>
       <c r="Y28">
         <v>58463000.0</v>
       </c>
       <c r="Z28">
         <v>-15434000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
         <v>165863000.0</v>
       </c>
       <c r="C29">
         <v>248493000.0</v>
       </c>
       <c r="D29">
         <v>310978000.0</v>
       </c>
       <c r="E29">
         <v>266838000.0</v>
       </c>
       <c r="F29">
         <v>121804000.0</v>
       </c>
       <c r="G29">
         <v>89274000.0</v>
       </c>
       <c r="H29">
         <v>137311000.0</v>
       </c>
       <c r="I29">
         <v>188923000.0</v>
       </c>
@@ -31359,51 +31588,51 @@
       </c>
       <c r="U29">
         <v>138843000.0</v>
       </c>
       <c r="V29">
         <v>121675000.0</v>
       </c>
       <c r="W29">
         <v>90847000.0</v>
       </c>
       <c r="X29">
         <v>64528000.0</v>
       </c>
       <c r="Y29">
         <v>6738000.0</v>
       </c>
       <c r="Z29">
         <v>13056000.0</v>
       </c>
       <c r="AA29">
         <v>10670000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
         <v>4768000.0</v>
       </c>
       <c r="C30">
         <v>7511000.0</v>
       </c>
       <c r="D30">
         <v>5416000.0</v>
       </c>
       <c r="E30">
         <v>2688000.0</v>
       </c>
       <c r="F30">
         <v>2412000.0</v>
       </c>
       <c r="G30">
         <v>1680000.0</v>
       </c>
       <c r="H30">
         <v>7592000.0</v>
       </c>
       <c r="I30">
         <v>190628000.0</v>
       </c>
@@ -31461,3203 +31690,3227 @@
       <c r="AA30">
         <v>3976000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CV30"/>
+  <dimension ref="A1:CW30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:100">
+    <row r="1" spans="1:101">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="CU1" t="s">
         <v>191</v>
       </c>
       <c r="CV1" t="s">
+        <v>192</v>
+      </c>
+      <c r="CW1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:100">
+    <row r="2" spans="1:101">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
+        <v>30141000.0</v>
+      </c>
+      <c r="C2">
         <v>31019000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30344000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30876000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30444000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32340000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10990000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11989000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18411000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10730000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17655000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39091000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>60937000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>59356000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>135590000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>135520000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>118989000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>97908000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>96767000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>99790000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>115573000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>110828000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>100506000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>98265000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>112163000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>85775000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>129707000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>206030000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>63387000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>52975000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21152000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>29827000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>121244000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>40783000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>112945000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>40371000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>92391000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>23391000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>52097000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>51773000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>61156000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>27525000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>33275000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>50076000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>78126000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>70013000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>54826000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>92513000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>99675000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>105204000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>76153000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>149424000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>122419000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>121974000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>107404000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>214922000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>150112000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>145705000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>69008000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>95506000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>72240000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>78410000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>62856000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>82634000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>60880000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>81495000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>101109000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>89928000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>64412000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>60454000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>54320000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>58341000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>54377000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>54454000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>55617000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>66044000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>60784000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>52620000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>67368000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>47691000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>49457000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>50760000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>47103000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>42103000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>36286000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>21559000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>29996000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>24320000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>21837000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>14181000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>12959000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>7753000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6956000.0</v>
       </c>
-      <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
+      <c r="CW2"/>
     </row>
-    <row r="3" spans="1:100">
+    <row r="3" spans="1:101">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>41095000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
         <v>10000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2000</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000</v>
       </c>
       <c r="O3">
         <v>59000</v>
       </c>
       <c r="P3">
+        <v>59000</v>
+      </c>
+      <c r="Q3">
         <v>346000</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000</v>
       </c>
       <c r="R3">
         <v>59000</v>
       </c>
       <c r="S3">
+        <v>59000</v>
+      </c>
+      <c r="T3">
         <v>74000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>116000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>59000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>463000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>507000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>22000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6108000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>247000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>256000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>9666000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3809000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2413000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3444000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1065000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1238000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2355000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2643000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>977000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>512000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1027000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4946000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6334000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>10326000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>16041000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>18153000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>344238000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5216000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>7222000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1804000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>33697000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>38303000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
         <v>46071000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>40199000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>17091000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>77854000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>12754000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>8141000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>14709000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>84984000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>56880000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2983000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>66363000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>46150000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3768000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>19345000</v>
-      </c>
-[...1 lines deleted...]
-        <v>96798000</v>
       </c>
       <c r="BQ3">
         <v>96798000</v>
       </c>
       <c r="BR3">
+        <v>96798000</v>
+      </c>
+      <c r="BS3">
         <v>6116000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2498000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>4654000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2800000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>34751000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7435000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>18661000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>13972000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>158926000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>54401000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>16438000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>35000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>29578000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>54580000</v>
-      </c>
-[...1 lines deleted...]
-        <v>21544000</v>
       </c>
       <c r="CG3">
         <v>21544000</v>
       </c>
       <c r="CH3">
+        <v>21544000</v>
+      </c>
+      <c r="CI3">
         <v>77733000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>401000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1673000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>75659000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>18832000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>58045000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>53812000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>11852000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>22329000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>35120000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>35123000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>974000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
+        <v>0</v>
+      </c>
+      <c r="CW3">
         <v>25000</v>
       </c>
     </row>
-    <row r="4" spans="1:100">
+    <row r="4" spans="1:101">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-6925000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-21436000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-21846000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>1581000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-76234000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>70000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>16531000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>21081000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1141000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-3023000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-15783000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>4745000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>10322000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>2241000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-13898000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>26388000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-43932000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-76323000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>142643000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>10412000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>31823000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-8675000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-91417000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>80461000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-72162000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>72574000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-52020000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>69000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-28706000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>324000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-9383000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>33631000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-5750000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-16801000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-28050000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>8113000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>15187000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-37687000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-7162000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-5529000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>29051000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-73271000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>27005000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>445000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>14570000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-107518000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>64810000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>4407000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>76697000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-26498000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
+      <c r="CW4"/>
     </row>
-    <row r="5" spans="1:100">
+    <row r="5" spans="1:101">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>342000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1618000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-398000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>31561000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-13439000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-16675000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12382000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4436000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2772000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-567000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6652000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4431000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4182000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>60000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1117000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2845000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2068000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-632000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-16593000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1774000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1244000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2244000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1841000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-9969000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-5919000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>5071000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3973000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-9258000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-963000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2002000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2762000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3232000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-6966000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1374000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1545000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-5258000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>336000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-18000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7515000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4748000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2972000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-7607000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-453000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5759000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1306000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-6243000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1589000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1365000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2125000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2455000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
+      <c r="CW5"/>
     </row>
-    <row r="6" spans="1:100">
+    <row r="6" spans="1:101">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
+        <v>1363000.0</v>
+      </c>
+      <c r="C6">
         <v>-878000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>675000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-532000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>432000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-456000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1440000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>21350000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-999000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6422000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7681000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-6925000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-21436000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-21846000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1581000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-76234000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>70000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>16531000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>21081000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1141000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3023000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-15783000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4745000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10322000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2241000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-13898000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>26388000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-43932000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-76323000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>142643000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>10412000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>31823000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-8675000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-91417000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>80461000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-72162000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>72574000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-52020000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>69000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-28706000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>324000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-9383000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>33631000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5750000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-16801000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-28050000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>8113000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>15187000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-37687000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-7162000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-5529000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>29051000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-73271000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>27005000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>445000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>14570000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-107518000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>64810000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4407000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>76697000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-26498000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>23266000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-6170000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>15554000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-19778000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>21754000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-20615000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-19614000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>11181000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>25516000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>3958000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>6134000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-4021000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3964000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-77000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1163000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-10427000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>5260000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>8164000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-14748000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>19677000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1766000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-1303000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>3657000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>5000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>5817000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>14727000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-8437000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>5676000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2483000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>7656000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1222000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>5206000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>797000.0</v>
       </c>
-      <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
+      <c r="CW6"/>
     </row>
-    <row r="7" spans="1:100">
+    <row r="7" spans="1:101">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7">
+        <v>-2883000.0</v>
+      </c>
+      <c r="C7">
         <v>9094000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4908000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-10921000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3749000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10118000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4939000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>635000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3091000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4180000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1201000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3794000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4939000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>721000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-11381000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-16699000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4544000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1778000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-5001000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2018000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-3491000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>13300000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1844000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>7544000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-16744000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>10720000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2440000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-17884000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>22774000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-4616000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>9699000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-15321000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>2806000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-12070000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1841000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-9588000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1588000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2647000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-41666000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-3847000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-6488000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2695000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4704000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>15214000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-3858000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>7075000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>6017000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-11235000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>17868000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>10677000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>12495000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-4212000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>3306000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-59000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>21369000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-14382000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>17604000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-324000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>22959000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-12720000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>27473000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>5634000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>13436000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>172000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>26830000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-5809000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>17921000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-3828000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>6932000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-6138000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>4417000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-9826000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>11217000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-3765000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>10588000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-2984000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>6230000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>1004000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>597000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>2349000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-4322000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>4710000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-2273000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-2327000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>1056000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>3332000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-5064000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>385000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>2230000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>2834000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-4481000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>1592000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-606000.0</v>
       </c>
-      <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
+      <c r="CW7"/>
     </row>
-    <row r="8" spans="1:100">
+    <row r="8" spans="1:101">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-361000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>7061000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-8553000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2494000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-5033000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-7579000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-2083000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-9163000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>162000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-3331000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>4859000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>4621000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>8446000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-5073000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-10766000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>1147000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>8511000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-4927000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>741000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>2040000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-3783000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-5122000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>1842000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>5259000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-2215000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-2214000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>1171000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-2704000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-3470000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>5121000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>5153000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>101000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-4891000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>18753000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-3151000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-3857000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>3375000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-7060000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-2651000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>5227000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>4781000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-531000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-1468000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-5185000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>7088000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-1237000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>5819000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-10439000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>2199000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-4530000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
+      <c r="CW8"/>
     </row>
-    <row r="9" spans="1:100">
+    <row r="9" spans="1:101">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
+        <v>615000.0</v>
+      </c>
+      <c r="C9">
         <v>1966000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3115000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3610000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-149000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1574000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6640000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2918000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9433000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-4254000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2610000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-361000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7061000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-8553000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2494000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-5033000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-7579000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2083000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-9163000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>162000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3331000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4859000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4621000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8446000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-5073000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-10766000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1147000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8511000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4927000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>159000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2040000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-3783000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-5122000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1842000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5259000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2215000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-2214000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1171000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-2704000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-3470000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5121000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5153000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>101000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-4891000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>18753000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-3151000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-3857000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3375000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-7060000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2651000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5227000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4781000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-531000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1468000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-5185000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>7088000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-1237000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>5819000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-10439000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2199000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-4530000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2714000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-256000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-2966000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-2119000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>601000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-1885000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>5328000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-3463000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-4586000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-3719000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-5270000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-4072000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-1426000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>-4000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-6869000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-2390000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-12000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>-1098000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>2093000.0</v>
       </c>
-      <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
-      <c r="CV9">
+      <c r="CV9"/>
+      <c r="CW9">
         <v>580000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:100">
+    <row r="10" spans="1:101">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>5422000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1097000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1392000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-3613000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7619000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5586000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4099000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6779000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8039000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-8266000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4199000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-10621000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7602000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3531000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-16197000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12018000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-7672000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>10690000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-15461000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4419000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-8554000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4182000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-8080000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2669000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>10418000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2313000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-5900000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-7735000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>8478000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-6340000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>921000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>748000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4179000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-4121000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1818000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>10841000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>360000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-861000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-4059000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4020000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>-11979000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>6187000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>-12699000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>11701000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10">
         <v>-9437000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6406000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>-3344000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>9248000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>-2920000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>12228000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>-37000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-413000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>2309000.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
+      <c r="CW10"/>
     </row>
-    <row r="11" spans="1:100">
+    <row r="11" spans="1:101">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-2544000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1182000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9237000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4012000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3854000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7552000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-7282000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-704000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5149000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>594000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3943000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-447000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7910000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-6108000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>12557000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7845000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6721000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-4248000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-12279000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>22011000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4858000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>14760000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-12429000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-843000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-12636000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>6400000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-5761000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2394000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>8399000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-31418000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-10248000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-8879000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5826000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-2137000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-2165000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>90000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>10500000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2306000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4157000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>21899000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>382000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>8929000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-692000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>5296000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>3064000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>13126000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-6753000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>10328000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>8975000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>18753000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-5585000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>6878000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>8336000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>3651000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>252000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>4516000.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>1929000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>6382000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>4978000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2402000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>2717000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3700000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>4863000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>499000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1968000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>2773000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>2811000.0</v>
       </c>
-      <c r="CJ11"/>
-      <c r="CK11">
+      <c r="CK11"/>
+      <c r="CL11">
         <v>1951000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2570000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>3236000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>65000.0</v>
       </c>
-      <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
-      <c r="CS11">
+      <c r="CS11"/>
+      <c r="CT11">
         <v>923000.0</v>
       </c>
-      <c r="CT11"/>
       <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:100">
+    <row r="12" spans="1:101">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>15018000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7884000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-6689000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4132000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-30997000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16480000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16100000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10759000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3829000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-2710000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9682000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-4413000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6896000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>145218000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3526000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>152385000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-11883000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>28077000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>680000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>29210000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3950000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-3041000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1075000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4015000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>43518000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-21545000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-3357000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11255000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6362000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8207000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-14895000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>52196000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>625922000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1394000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-2623000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>18614000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1279000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7234000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2613000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-30537000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1531000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10522000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-9925000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-2101000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-8259000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-4108000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>68361000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>89874000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>51000.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
+      <c r="CW12"/>
     </row>
-    <row r="13" spans="1:100">
+    <row r="13" spans="1:101">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1734000.0</v>
       </c>
       <c r="M13">
         <v>1734000.0</v>
       </c>
       <c r="N13">
+        <v>1734000.0</v>
+      </c>
+      <c r="O13">
         <v>2130000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5536000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4162000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1744000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-5370000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9855000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5757000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5505000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-7903000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8808000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-12448000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4259000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-8754000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10454000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1708000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-16875000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>12490000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-9470000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>9412000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-13231000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-8392000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-13247000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>5425000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-536000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1685000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-5606000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-37950000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-2783000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-46000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>6436000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -34667,926 +34920,936 @@
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
+      <c r="CW13"/>
     </row>
-    <row r="14" spans="1:100">
+    <row r="14" spans="1:101">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14">
+        <v>7614000.0</v>
+      </c>
+      <c r="C14">
         <v>7098000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3868000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3754000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3989000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2827000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4730000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3324000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4654000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6020000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4594000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4333000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4083000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16672000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6850000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5847000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3868000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3930000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5182000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4871000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5092000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>9198000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2111000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2062000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2012000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3186000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3868000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3970000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4392000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-8221000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8221000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5376000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7957000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-2600000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8306000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>8405000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9724000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8578000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12831000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6935000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>14743000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>100828000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>379687000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5199000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>25392000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>79876000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>18621000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>16350000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>14647000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>64377000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>18586000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>17120000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>14762000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>58221000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>14485000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>15172000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>12409000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>65118000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>19153000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>16166000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>14322000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>56978000.0</v>
       </c>
-      <c r="BK14">
-[...1 lines deleted...]
-      </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
         <v>11368000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>60012000.0</v>
       </c>
-      <c r="BO14"/>
       <c r="BP14"/>
-      <c r="BQ14">
+      <c r="BQ14"/>
+      <c r="BR14">
         <v>13078000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>15405000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>17042000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>16748000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>15059000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>14067000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>13045000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12527000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>11752000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>7597000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>7009000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>7236000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>7853000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>9005000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>8221000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>8625000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>7879000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>8039000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>8077000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>7493000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>7348000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>6344000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>6848000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>6369000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>5804000.0</v>
       </c>
-      <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
+      <c r="CW14"/>
     </row>
-    <row r="15" spans="1:100">
+    <row r="15" spans="1:101">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
-        <v>-10054000.0</v>
+        <v>11763000.0</v>
       </c>
       <c r="C15">
-        <v>-10055000.0</v>
+        <v>10054000.0</v>
       </c>
       <c r="D15">
-        <v>-10055000.0</v>
+        <v>10055000.0</v>
       </c>
       <c r="E15">
-        <v>-26276000.0</v>
+        <v>10581000.0</v>
       </c>
       <c r="F15">
+        <v>26276000.0</v>
+      </c>
+      <c r="G15">
         <v>9987000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11591000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12630000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>44336000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11820000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14106000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>17065000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>48400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17071000.0</v>
       </c>
       <c r="O15">
         <v>17071000.0</v>
       </c>
       <c r="P15">
+        <v>17071000.0</v>
+      </c>
+      <c r="Q15">
         <v>17328000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>13172000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>9652000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>9592000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9536000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>9436000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9380000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>13130000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13130000.0</v>
       </c>
       <c r="Z15">
         <v>13130000.0</v>
       </c>
       <c r="AA15">
         <v>13130000.0</v>
       </c>
       <c r="AB15">
+        <v>13130000.0</v>
+      </c>
+      <c r="AC15">
         <v>23765000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>13125000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>13465000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>12556000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13165000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>13115000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8993000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>9385000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6869000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5615000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5616000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5617000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5616000.0</v>
       </c>
       <c r="AO15">
         <v>5616000.0</v>
       </c>
       <c r="AP15">
         <v>5616000.0</v>
       </c>
       <c r="AQ15">
-        <v>11232000.0</v>
+        <v>5616000.0</v>
       </c>
       <c r="AR15">
         <v>11232000.0</v>
       </c>
       <c r="AS15">
+        <v>11232000.0</v>
+      </c>
+      <c r="AT15">
         <v>43678000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>43670000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>39733000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>39421000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>40192000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>55271000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>61629000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>61630000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>63058000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>59505000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>59727000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>59505000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>62077000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>59505000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>58478000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>58422000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>58423000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>58422000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>54040000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>54039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43348000.0</v>
       </c>
       <c r="BN15">
         <v>43348000.0</v>
       </c>
       <c r="BO15">
+        <v>43348000.0</v>
+      </c>
+      <c r="BP15">
         <v>50697000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>47370000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>46720000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>45422000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>44125000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>41529000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>40231000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>38934000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>37635000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>36338000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>34126000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>43204000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>67023000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>22299000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>20905000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>55113000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>19216000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>18371000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>17526000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>16779000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>15663000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>14918000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>13033000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>34024000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>12107000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>12106000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>9811000.0</v>
       </c>
-      <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>6800000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>3500000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>9300000.0</v>
       </c>
-      <c r="CT15"/>
       <c r="CU15"/>
-      <c r="CV15">
+      <c r="CV15"/>
+      <c r="CW15">
         <v>9950000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:100">
+    <row r="16" spans="1:101">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16">
+        <v>31504000.0</v>
+      </c>
+      <c r="C16">
         <v>30141000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>31019000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>30344000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>30876000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>30444000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>30900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>32340000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10990000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11989000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>18411000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10730000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>17655000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>39091000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>60937000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>59356000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>135590000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>135520000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>118989000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>97908000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>96767000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>99790000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>115573000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>110828000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>100506000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>98265000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>112163000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>85775000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>129707000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>206030000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>63387000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>52975000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>21152000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>29827000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>121244000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>40783000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>112945000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>40371000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>92391000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>23391000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>52097000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>51773000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>61156000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>27525000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>33275000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>50076000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>78126000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>70013000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>54826000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>92513000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>99675000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>105204000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>76153000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>149424000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>122419000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>121974000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>107404000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>214922000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>150112000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>145705000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>69008000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>95506000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>72240000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>78410000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>62856000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>82634000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>60880000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>81495000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>101109000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>89928000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>64412000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>60454000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>54320000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>58341000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>54377000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>54454000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>55617000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>66044000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>60784000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>52620000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>67368000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>47691000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>49457000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>50760000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>47103000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>42103000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>36286000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>21559000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>29996000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>24320000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>21837000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>14181000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>12959000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>7753000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>6956000.0</v>
       </c>
-      <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
+      <c r="CW16"/>
     </row>
-    <row r="17" spans="1:100">
+    <row r="17" spans="1:101">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -35643,564 +35906,569 @@
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
+      <c r="CW17"/>
     </row>
-    <row r="18" spans="1:100">
+    <row r="18" spans="1:101">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
+        <v>33014000.0</v>
+      </c>
+      <c r="C18">
         <v>44765000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>41095000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>45579000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>34424000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>66220000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>54145000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>56629000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>71499000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>77786000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>78942000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>81342000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>72898000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>68829000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>82437000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>63123000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>52331000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>55161000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>30059000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>13384000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>23200000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>13155000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>24323000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>19935000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>31861000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>19368000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>41375000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>53593000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>22953000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>91041000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>29596000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>51931000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>16355000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>45287000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>24486000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>32503000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>17562000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>24264000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>37747000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>26060000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>14482000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>35740000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>44914000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>34597000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>37319000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-290579000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>52242000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>53786000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>36826000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>23862000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>27563000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>79736000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>43913000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>31465000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>21666000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>65431000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-28369000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>74498000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>71501000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>76937000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-37950000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>26154000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>59124000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>5309000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-4269000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>68102000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>18775000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>57127000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-53246000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>64697000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>55775000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>57013000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>36403000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>18473000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>30890000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>27200000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>16771000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-122627000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-21017000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>16072000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>1650000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>156000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-20087000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>31378000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>4526000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>101298000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>30390000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>15897000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-56738000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-1552000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-38237000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-41741000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>3517000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-25344000.0</v>
       </c>
-      <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
+      <c r="CW18"/>
     </row>
-    <row r="19" spans="1:100">
+    <row r="19" spans="1:101">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>1634000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>1444000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>947000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>723000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>674000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>5302000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>812000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>2635000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>1477000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>610000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>598000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>585000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>575000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>563000.0</v>
       </c>
-      <c r="Q19">
-[...1 lines deleted...]
-      </c>
       <c r="R19">
+        <v>0.0</v>
+      </c>
+      <c r="S19">
         <v>541000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>540000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>657000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>541000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>777000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>332000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-142000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>272000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>370000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>459000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>451000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>441000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>455000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1590000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>529000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>2584000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>399000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>3858000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>3595000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>2388000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>5646000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>2725000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-2725000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-4740000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-6818000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-12333000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-16788000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-338006000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>7576000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-4098000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>297000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-31988000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-59000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>10874000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-292521000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-43402000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-40010000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-26727000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-67726000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-12675000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-8141000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-14546000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-84822000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
+      <c r="CW19"/>
     </row>
-    <row r="20" spans="1:100">
+    <row r="20" spans="1:101">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -36257,2720 +36525,2749 @@
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
+      <c r="CW20"/>
     </row>
-    <row r="21" spans="1:100">
+    <row r="21" spans="1:101">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
+        <v>27200000.0</v>
+      </c>
+      <c r="C21">
         <v>-36331000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-32000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-37500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-55332000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>25000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9469000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4504000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-71731000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-60494000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-120474000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-16697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20335000.0</v>
       </c>
       <c r="S21">
         <v>-20335000.0</v>
       </c>
       <c r="T21">
+        <v>-20335000.0</v>
+      </c>
+      <c r="U21">
         <v>-2365000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-16696000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-20335000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-6780000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2365000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-16696000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-320335000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-8277000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-48002000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-86468000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-119232000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-7889000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-7738000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-6075000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-128224000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>61347000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-103061000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-182077000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-78129000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-9766000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-38976000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-51504000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-45779000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-7692000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-27317000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-16166000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>371473000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-15692000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-12317000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-39166000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>19852000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-10112000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>84000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>161757000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>45000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>22308000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>18083000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>31809000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>49817000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-9415000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>61315000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>69807000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
+      <c r="CW21"/>
     </row>
-    <row r="22" spans="1:100">
+    <row r="22" spans="1:101">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>19619000.0</v>
+      </c>
+      <c r="C22">
         <v>65209000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>30905000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>34211000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>40253000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>42772000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>38052000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>46064000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>56213000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>64980000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>63846000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>70334000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>79275000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>63218000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>74555000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>66820000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>63899000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>55641000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>29498000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>15382000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8381000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>14687000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7216000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-125501000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>18779000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-119448000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>39163000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>19106000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>35765000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>35092000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>25850000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>39123000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>26088000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>30741000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-8321000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>49817000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>16971000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3811000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>16419000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>51557000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>23427000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-21786000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-600001000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>32578000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>17489000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8645000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>36173000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>31407000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>32605000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>46981000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>36126000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>41065000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>47906000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>60107000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>52001000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>49938000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>51309000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-14322000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-29286000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>52352000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>45282000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>42506000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>40154000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>41610000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>30191000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>32927000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>30651000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>17082000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>33420000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>48463000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>47338000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>40353000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>33852000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>29059000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>28928000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>22631000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>21881000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>23248000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>25274000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>25044000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>28524000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>24955000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>21465000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>24972000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>20447000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>13324000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>19368000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>15128000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>11174000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>8639000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>10112000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>10183000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>7973000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-2934000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3711000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>5638000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>3111000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>4567000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>6865000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>12825000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:100">
+    <row r="23" spans="1:101">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
+        <v>-8646000.0</v>
+      </c>
+      <c r="C23">
         <v>-1000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>526000.0</v>
+      </c>
+      <c r="F23">
         <v>-5363000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2080000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-9444000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-62635000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-22488000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-33631000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-452000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>91148000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>47579000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-4219000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2722000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2813000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-9184000.0</v>
       </c>
-      <c r="S23">
-[...1 lines deleted...]
-      </c>
       <c r="T23">
+        <v>-113000.0</v>
+      </c>
+      <c r="U23">
         <v>-999000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-691000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>777000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>332000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>365000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>206000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-9000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-25001.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-26412000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-65000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-241000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-466000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-9386000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-197000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>347000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-5779000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-34755000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1162000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-76842000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-4198000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-10338000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-16648000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-754000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-17168000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-579000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-7147000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-3000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-126000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-939000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-7832000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-7440000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-13000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-137000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>121804000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-59000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-500000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>47000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>115635000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-5323000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-5185000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-32000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>95117000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-8370000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>112634000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-2969000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>92439000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-3000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-20021000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-40661000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-7692000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-9350000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-193000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>23000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-6000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>151000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1208000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-25403000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>29181000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-9350000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>35000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>34191000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>38000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-9350000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>18000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-6729000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-401000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-9416000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2147000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-14995000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-45000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-931000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>11500000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>54626000.0</v>
       </c>
-      <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
+      <c r="CW23"/>
     </row>
-    <row r="24" spans="1:100">
+    <row r="24" spans="1:101">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24">
+        <v>758000.0</v>
+      </c>
+      <c r="C24">
         <v>743000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1634000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1444000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>947000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>723000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>674000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5302000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>812000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2635000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2791000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>101000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>384000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>575000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>909000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>563000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>541000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>614000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>657000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>600000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>777000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>332000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>365000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>206000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>186000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>6445000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>654000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>307000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>184776000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1828000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>753000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3271000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>962000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4013000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5265000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>604000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>7461000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>121404000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>396000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>42962000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>515000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>8395000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>5370000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>6303000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2407000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>315000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3936000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>297000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>10370000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>691000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>10954000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>293511000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-38836000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>16257000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-8939000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-126735000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-13079000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>4400000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>100000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>772000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>808000.0</v>
       </c>
-      <c r="BL24">
-[...1 lines deleted...]
-      </c>
       <c r="BM24">
+        <v>0.0</v>
+      </c>
+      <c r="BN24">
         <v>-46150000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-119911000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-96798000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>6240000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-2800000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1425000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>74000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-1226000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-5088000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2290000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>4761000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>829000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3932000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-105702000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>-21544000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-175000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>30000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>58000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-58000000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>7756000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
+      <c r="CW24"/>
     </row>
-    <row r="25" spans="1:100">
+    <row r="25" spans="1:101">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
+        <v>7500000.0</v>
+      </c>
+      <c r="C25">
         <v>-42313000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3583000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>44000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1614000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14441000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1757000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-610000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7033000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>688000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8925000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9571000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-9155000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-7620000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1059000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>498000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-185000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1068000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-3961000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2461000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6583000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>832000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>783000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>144294000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>448000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>151877000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-8974000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>31572000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1796000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3112000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>568000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5241000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>581000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12805000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>46115000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-13118000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3098000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>14440000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6362000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8207000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-14895000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-30480000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>652546000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>22764000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-2623000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-31004000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-4411000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>23584000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2613000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-71667000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>19063000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>26176000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-14543000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-44098000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>9923000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>11215000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>149000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>18852000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>109252000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>16335000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>150000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-43923000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>16319000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>16626000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>150000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-47899000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>13278000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>22124000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>882000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>13000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>31000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>149000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>118000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1119000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>117000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>115000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>94000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-776000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>97000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-367000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-2076000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>96000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>97000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>54000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>71000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1146000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>14000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>13000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>14000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>67000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>14000.0</v>
       </c>
-      <c r="CN25"/>
       <c r="CO25"/>
-      <c r="CP25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>525000.0</v>
       </c>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
+      <c r="CW25"/>
     </row>
-    <row r="26" spans="1:100">
+    <row r="26" spans="1:101">
       <c r="A26" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-137355000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-31666000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-40000000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>178920000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-50001000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-80834000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-48085000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>19579000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-19579000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>258000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-19579000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-9183000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>8844000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>-8844000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>242100000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>635375000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>10981000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>9203000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>481230000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>-13000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>200000000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>-59000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
-      <c r="BM26"/>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
-      <c r="CH26">
+      <c r="CH26"/>
+      <c r="CI26">
         <v>100121000.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CK26"/>
+      <c r="CL26">
         <v>-100121000.0</v>
       </c>
-      <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
+      <c r="CW26"/>
     </row>
-    <row r="27" spans="1:100">
+    <row r="27" spans="1:101">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27">
+        <v>1164000.0</v>
+      </c>
+      <c r="C27">
         <v>5677000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2724000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2662000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2717000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2431000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3002000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2912000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2964000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3007000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2766000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2646000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2491000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1557000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1429000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1339000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1448000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1202000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1118000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>593000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1126000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1004000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>913000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>924000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>729000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>519000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>466000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>475000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>901000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>290000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>153000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>281000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>792000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>41000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-26000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>-254000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>257000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1400000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>-1700000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-200000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-1400000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>-100000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>-500000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1100000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1500000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>-1100000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>600000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1900000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>5100000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>-700000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1200000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
+      <c r="CW27"/>
     </row>
-    <row r="28" spans="1:100">
+    <row r="28" spans="1:101">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
+        <v>6791000.0</v>
+      </c>
+      <c r="C28">
         <v>-46386000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-42054000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-47555000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-34939000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-67399000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-56259000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-40581000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-73310000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-86843000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-72738000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-88882000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-95033000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-91644000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-81784000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-140266000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-52261000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-39171000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-9592000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-12900000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-26823000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-29715000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-19910000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-9978000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-29826000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-33474000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-21432000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-98179000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-99583000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-133174000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-21012000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-20861000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-28301000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-137666000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>51962000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-109930000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>54408000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-83745000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-90151000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-55162000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-57120000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-45638000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-19678000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-45717000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-60423000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>429100000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-44444000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-42535000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-74810000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-43103000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-71741000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-61559000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>175183000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-14505000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-37478000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-41922000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-30268000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-9688000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-71494000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1240000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>11352000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-3660000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-66102000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>10245000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-15509000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-46348000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-39390000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-76741000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>64427000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-45421000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-51817000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-50879000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-40424000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-15934000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-31041000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-27137000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-22110000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>125597000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>29181000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-31649000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>14095000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1922000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>18784000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-27721000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>474000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-17748000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-15663000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-24334000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>62414000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4005000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-12107000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>100963000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1689000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>22799000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>35664000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>39724000.0</v>
       </c>
-      <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
+      <c r="CW28"/>
     </row>
-    <row r="29" spans="1:100">
+    <row r="29" spans="1:101">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
+        <v>33014000.0</v>
+      </c>
+      <c r="C29">
         <v>44765000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>41095000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>45579000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>34424000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>66220000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>54145000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>56629000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>71499000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>77786000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>78942000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>81350000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>72900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>68888000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>82496000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>63123000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>52331000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>55161000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>30059000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>13384000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>23200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13155000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>24323000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19935000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>31861000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>19390000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>41375000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>53593000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>22953000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>81375000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>33405000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>54344000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>19799000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>46352000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>25724000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>34858000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>20205000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>25241000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>38259000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>25033000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>19428000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>42074000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>55240000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>50638000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>55472000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>53659000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>57458000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>61008000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>38630000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>57559000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>65866000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>79736000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>43913000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>77536000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>61865000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>82522000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>49485000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>87252000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>79642000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>91646000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>47034000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>83034000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>62107000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>71672000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>41881000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>71870000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>38120000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>57127000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>43552000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>70813000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>58273000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>61667000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>39203000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>53224000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>38325000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>45861000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>30743000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>36299000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>33384000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>32510000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>36650000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>29734000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>34493000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>31378000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>26070000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>23565000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>30791000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>17570000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>18921000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>17280000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>19808000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>12071000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>15369000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-3015000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>9753000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>5892000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>13056000.0</v>
       </c>
-      <c r="CT29"/>
       <c r="CU29"/>
-      <c r="CV29">
+      <c r="CV29"/>
+      <c r="CW29">
         <v>10670000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:100">
+    <row r="30" spans="1:101">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
+        <v>-38442000.0</v>
+      </c>
+      <c r="C30">
         <v>743000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1634000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1444000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>947000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>723000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>674000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5302000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>812000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2635000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2781000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>607000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>697000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>910000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>909000.0</v>
       </c>
       <c r="Q30">
         <v>909000.0</v>
       </c>
       <c r="R30">
+        <v>909000.0</v>
+      </c>
+      <c r="S30">
         <v>541000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>614000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>657000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>777000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>332000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>365000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>206000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>186000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6445000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>654000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>307000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>194442000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1981000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1660000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-173000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-103000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2775000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2910000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2039000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6484000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>120892000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1423000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>38016000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-5819000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1931000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-10671000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-11850000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-510809000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-4901000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3286000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1507000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-21618000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>346000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10874000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-292367000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-36026000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-23942000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-26030000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-126735000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-12754000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-3741000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-13709000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-84884000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-56108000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-2175000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-66363000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-46150000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-3768000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-19345000.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>-96798000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>124000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-2498000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-4654000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-2800000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-33326000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-7361000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-19887000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-19060000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-156636000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-54401000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-15609000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-31068000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-29578000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-54580000.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>-21544000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>77558000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-401000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-1673000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-75659000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-18802000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-45000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-111812000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-11852000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-14573000.0</v>
       </c>
-      <c r="CQ30"/>
       <c r="CR30"/>
-      <c r="CS30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>2685000.0</v>
       </c>
-      <c r="CT30"/>
       <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>3976000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>