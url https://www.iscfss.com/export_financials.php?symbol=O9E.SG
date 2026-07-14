--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
     <t>2017-06-30</t>
@@ -244,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -887,2726 +893,2855 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>91601000.0</v>
+      </c>
+      <c r="C2">
         <v>94999000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>91199000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>141563000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>102788000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>102354000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>80493000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>140116000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>147703000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>160610000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>160512000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>114514000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>127687000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>135449000.0</v>
+      </c>
+      <c r="C7">
         <v>151971000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>150217000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>191798000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>215556000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>346958000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12110000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>701000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>231676000.0</v>
       </c>
       <c r="C8">
         <v>231676000.0</v>
       </c>
       <c r="D8">
         <v>231676000.0</v>
       </c>
       <c r="E8">
         <v>231676000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="F8">
         <v>231676000.0</v>
       </c>
+      <c r="G8"/>
       <c r="H8">
         <v>231676000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>231676000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>120118000.0</v>
+      </c>
+      <c r="C10">
         <v>124897000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>102075000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>106574000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>69061000.0</v>
       </c>
-      <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>10169000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>54748000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>40857000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>63387000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>69509000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>126711000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18576000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>10169000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>54748000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>40857000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>63387000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>69509000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>138578000.0</v>
       </c>
-      <c r="M12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>231676000.0</v>
       </c>
       <c r="F13">
         <v>231676000.0</v>
       </c>
       <c r="G13">
         <v>231676000.0</v>
       </c>
       <c r="H13">
         <v>231676000.0</v>
       </c>
       <c r="I13">
         <v>231676000.0</v>
       </c>
       <c r="J13">
         <v>231676000.0</v>
       </c>
       <c r="K13">
         <v>231676000.0</v>
       </c>
       <c r="L13">
         <v>231676000.0</v>
       </c>
       <c r="M13">
         <v>231676000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>231676000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>673800000.0</v>
       </c>
       <c r="C14">
         <v>673800000.0</v>
       </c>
       <c r="D14">
         <v>673800000.0</v>
       </c>
       <c r="E14">
         <v>673800000.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14">
+      <c r="F14">
         <v>673800000.0</v>
       </c>
+      <c r="G14"/>
       <c r="H14">
         <v>673800000.0</v>
       </c>
       <c r="I14">
         <v>673800000.0</v>
       </c>
       <c r="J14">
         <v>673800000.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>673800000.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>569000.0</v>
       </c>
-      <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>3631000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6580000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6743000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12223000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>11135000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>12471000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="F20">
         <v>0.0</v>
       </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>4199000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>4151000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>4276000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>60000.0</v>
+      </c>
+      <c r="C21">
         <v>58000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>54000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>74000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>94000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>474000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>861000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1081000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1121000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1352000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1199000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9374000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>26895000.0</v>
+      </c>
+      <c r="C22">
         <v>29460000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>23123000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20097000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19465000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>23603000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>41274000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>53322000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>58226000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>71335000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>76946000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>57817000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>63628000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2078000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8905000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>11621000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11743000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>242000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>298049000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11851000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>242000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>916000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>79000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>75000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>78000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>83000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>26630000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>7314000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>35334000.0</v>
+      </c>
+      <c r="C29">
         <v>40592000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12631000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-9981000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-35375000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>-48367000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18723000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>54754000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>93858000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>949000.0</v>
+      </c>
+      <c r="C30">
         <v>721000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>852000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15481000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1980000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13649000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1988000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20436000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22321000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13593000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3337000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3164000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13296000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-17323000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-49253000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-64753000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-66324000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6765000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>43000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>84939000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>144481000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>134428000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>220248000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-4121000.0</v>
+      </c>
+      <c r="C32">
         <v>-878000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-26297000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-59281000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-102558000.0</v>
       </c>
-      <c r="F32"/>
-      <c r="G32">
+      <c r="G32"/>
+      <c r="H32">
         <v>-117365000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-61336000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-70892000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-55456000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>144221000.0</v>
+      </c>
+      <c r="C33">
         <v>161378000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>157939000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>210662000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>243597000.0</v>
       </c>
-      <c r="F33"/>
-      <c r="G33">
+      <c r="G33"/>
+      <c r="H33">
         <v>361027000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>122800000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>155305000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>180563000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>197829000.0</v>
       </c>
-      <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>19651000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>21288000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>106603000.0</v>
+      </c>
+      <c r="C35">
         <v>121863000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>120997000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>168382000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>190296000.0</v>
       </c>
-      <c r="F35"/>
-      <c r="G35">
+      <c r="G35"/>
+      <c r="H35">
         <v>309622000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>46673000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>35757000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>34807000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>29140000.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>122800000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>155305000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>180563000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>197829000.0</v>
       </c>
-      <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>39516000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>44803000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>38067000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>36477000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>18681000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>26037000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>26106000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>46557000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>46182000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>43400000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>8703000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>19243000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17343000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>30129000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7243000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7729000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7568000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4110000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9772000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12733000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>1272000.0</v>
+      </c>
+      <c r="C40">
         <v>750000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>721000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>25694000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>46816000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>22954000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>34260000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>32610000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>36726000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>40884000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11648000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>95902000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>35099000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>6253000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>7728000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>9659000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>11573000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>34822000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>35515000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>34807000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>29140000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>21230000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>10201000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-162205000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-165412000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-165717000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-168373000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-168126000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-165902000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-166169000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-49724000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-43629000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-150250000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>555320000.0</v>
+      </c>
+      <c r="C45">
         <v>522460000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>466955000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>509318000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>513882000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>502564000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>131733000.0</v>
+      </c>
+      <c r="C46">
         <v>149380000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>147883000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>170788000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>198422000.0</v>
       </c>
-      <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>323893000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>170396000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>198422000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>222175000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>323893000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>95138000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>120611000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>145463000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>145643000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>96778000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>89522000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-41747000.0</v>
+      </c>
+      <c r="C48">
         <v>-35673000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-59796000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-86171000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-114874000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-130062000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-128604000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-48171000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-13647000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>28900000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-23480000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-40042000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>152472000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>1978000.0</v>
+      </c>
+      <c r="C50">
         <v>1854000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1895000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4841000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>4879000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>5862000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3893000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3176000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>735000.0</v>
       </c>
-      <c r="M50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:13">
+      <c r="N50"/>
+    </row>
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>3893000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3176000.0</v>
       </c>
-      <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>735000.0</v>
       </c>
-      <c r="M52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:13">
+      <c r="N52"/>
+    </row>
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>37223000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>21096000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>29234000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>41936000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>118146000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>132305000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>301593000.0</v>
+      </c>
+      <c r="C55">
         <v>324439000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>295108000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>354670000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>349708000.0</v>
       </c>
-      <c r="F55"/>
-      <c r="G55">
+      <c r="G55"/>
+      <c r="H55">
         <v>443447000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>258181000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>285781000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>340315000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>374077000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>374407000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>419866000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>157372000.0</v>
+      </c>
+      <c r="C56">
         <v>163061000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>137169000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>144543000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>106111000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>81298000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>82420000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>135381000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>130476000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>159752000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>176248000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>226014000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>246664000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>161493000.0</v>
+      </c>
+      <c r="C57">
         <v>163939000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>163466000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>203771000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>208669000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>178817000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>199785000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>196717000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>201368000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>215208000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>187611000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>223131000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>175613000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>268096000.0</v>
+      </c>
+      <c r="C58">
         <v>285802000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>284463000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>371671000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>398965000.0</v>
       </c>
-      <c r="F58"/>
-      <c r="G58">
+      <c r="G58"/>
+      <c r="H58">
         <v>509297000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>243351000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>234203000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>246457000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>216154000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>226402000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>185814000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>33356000.0</v>
+      </c>
+      <c r="C60">
         <v>38738000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10736000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-16900000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-49159000.0</v>
       </c>
-      <c r="F60"/>
-      <c r="G60">
+      <c r="G60"/>
+      <c r="H60">
         <v>-65850000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>14830000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>51578000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>93858000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>157923000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>148005000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>233898000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
         <v>-549000.0</v>
       </c>
       <c r="I61">
         <v>-549000.0</v>
       </c>
       <c r="J61">
         <v>-549000.0</v>
       </c>
       <c r="K61">
         <v>-549000.0</v>
       </c>
-      <c r="L61"/>
+      <c r="L61">
+        <v>-549000.0</v>
+      </c>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AM1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:39">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
-        <v>100170000.0</v>
+        <v>131199000.0</v>
       </c>
       <c r="C2">
+        <v>91601000.0</v>
+      </c>
+      <c r="D2">
         <v>76619000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>70379000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>123640000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>94999000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>82039000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>86572000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>122889000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>91199000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>98459000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>117342000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>124283000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>141563000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>113913000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>146009000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>126352000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>129467000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>103176000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>102354000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>110183000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>112811000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>118677000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>80493000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>127656000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>162236000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>122835000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>140116000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>149436000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>173196000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>147419000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>147703000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>183435000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>190493000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>150915000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>160610000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>146644000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>179987000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>136435000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>130439000.0</v>
+      </c>
+      <c r="C7">
         <v>135449000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>135895000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>131068000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>141446000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>151971000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>156487000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>146202000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>151036000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>150217000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>167774000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>175615000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>186009000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>191798000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>180460000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>193084000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>201424000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>244960000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>293271000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>315981000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>327487000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>346958000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>412808000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>423820000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>450912000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>12110000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>451000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>231676000.0</v>
       </c>
       <c r="C8">
         <v>231676000.0</v>
       </c>
       <c r="D8">
         <v>231676000.0</v>
       </c>
       <c r="E8">
         <v>231676000.0</v>
       </c>
       <c r="F8">
         <v>231676000.0</v>
       </c>
       <c r="G8">
         <v>231676000.0</v>
       </c>
       <c r="H8">
         <v>231676000.0</v>
       </c>
       <c r="I8">
         <v>231676000.0</v>
       </c>
       <c r="J8">
         <v>231676000.0</v>
       </c>
       <c r="K8">
         <v>231676000.0</v>
       </c>
       <c r="L8">
         <v>231676000.0</v>
       </c>
       <c r="M8">
         <v>231676000.0</v>
       </c>
       <c r="N8">
         <v>231676000.0</v>
       </c>
       <c r="O8">
         <v>231676000.0</v>
       </c>
       <c r="P8">
         <v>231676000.0</v>
       </c>
       <c r="Q8">
         <v>231676000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="R8">
         <v>231676000.0</v>
       </c>
-      <c r="T8"/>
+      <c r="S8"/>
+      <c r="T8">
+        <v>231676000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>169131000.0</v>
+      </c>
+      <c r="C10">
         <v>120118000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>86399000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>77294000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>152444000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>124897000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>100647000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>99282000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>126446000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>102075000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>75994000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>99050000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>100589000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>106574000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>76960000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>107537000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>62265000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>20568000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>19199000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>19006000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>25477000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10169000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>30764000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>66707000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>20238000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>54748000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>32444000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29522000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9963000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>19085000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>23150000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>11659000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>34153000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>21160000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>28314000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>18006000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>19006000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>25477000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10169000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>30764000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>66707000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>20238000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>54748000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>32444000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>52990000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
-    </row>
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>231676000.0</v>
       </c>
       <c r="P13">
         <v>231676000.0</v>
       </c>
       <c r="Q13">
         <v>231676000.0</v>
       </c>
       <c r="R13">
         <v>231676000.0</v>
       </c>
       <c r="S13">
         <v>231676000.0</v>
       </c>
       <c r="T13">
         <v>231676000.0</v>
       </c>
       <c r="U13">
         <v>231676000.0</v>
       </c>
       <c r="V13">
         <v>231676000.0</v>
       </c>
       <c r="W13">
@@ -3638,11286 +3773,11622 @@
       </c>
       <c r="AF13">
         <v>231676000.0</v>
       </c>
       <c r="AG13">
         <v>231676000.0</v>
       </c>
       <c r="AH13">
         <v>231676000.0</v>
       </c>
       <c r="AI13">
         <v>231676000.0</v>
       </c>
       <c r="AJ13">
         <v>231676000.0</v>
       </c>
       <c r="AK13">
         <v>231676000.0</v>
       </c>
       <c r="AL13">
         <v>231676000.0</v>
       </c>
       <c r="AM13">
         <v>231676000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13">
+        <v>231676000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>673800000.0</v>
       </c>
       <c r="C14">
         <v>673800000.0</v>
       </c>
       <c r="D14">
         <v>673800000.0</v>
       </c>
       <c r="E14">
         <v>673800000.0</v>
       </c>
       <c r="F14">
         <v>673800000.0</v>
       </c>
       <c r="G14">
         <v>673800000.0</v>
       </c>
       <c r="H14">
         <v>673800000.0</v>
       </c>
       <c r="I14">
         <v>673800000.0</v>
       </c>
       <c r="J14">
         <v>673800000.0</v>
       </c>
       <c r="K14">
         <v>673800000.0</v>
       </c>
       <c r="L14">
         <v>673800000.0</v>
       </c>
       <c r="M14">
         <v>673800000.0</v>
       </c>
       <c r="N14">
         <v>673800000.0</v>
       </c>
       <c r="O14">
         <v>673800000.0</v>
       </c>
       <c r="P14">
         <v>673800000.0</v>
       </c>
       <c r="Q14">
         <v>673800000.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="R14">
         <v>673800000.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="S14"/>
+      <c r="T14">
         <v>673800000.0</v>
       </c>
+      <c r="U14"/>
       <c r="V14">
         <v>673800000.0</v>
       </c>
       <c r="W14">
         <v>673800000.0</v>
       </c>
       <c r="X14">
         <v>673800000.0</v>
       </c>
       <c r="Y14">
         <v>673800000.0</v>
       </c>
       <c r="Z14">
         <v>673800000.0</v>
       </c>
       <c r="AA14">
+        <v>673800000.0</v>
+      </c>
+      <c r="AB14">
         <v>675902800.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>674848500.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>673750000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>660000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>674545500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>683260900.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>673879300.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>667608700.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>673229200.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>652723000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>673481500.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>677575800.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>672727300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>569000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>3631000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>6580000.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-      <c r="AJ18">
+      <c r="AJ18"/>
+      <c r="AK18">
         <v>6743000.0</v>
       </c>
-      <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>0.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>0.0</v>
       </c>
-      <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
+      <c r="C21">
+        <v>60000.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>58000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>54000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>74000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>105000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>411000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>429000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>474000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>732000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>798000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>845000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>861000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>911000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8273000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8365000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8578000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8426000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8745000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8825000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8919000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>13571000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>14060000.0</v>
       </c>
-      <c r="AM21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:39">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>24140000.0</v>
+      </c>
+      <c r="C22">
         <v>26895000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>26612000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25874000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>27258000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>29460000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>26261000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>23600000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>23283000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>23123000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>22960000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>21159000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22815000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20097000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>20585000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18866000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>19299000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>19465000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>20724000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>23603000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>23688000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>30249000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>35357000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>41274000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>49412000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>52403000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>51238000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>53322000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>55691000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>59244000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>56243000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>58226000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>70773000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>69039000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>68726000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>71335000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>71561000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>75525000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>76431000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
-    </row>
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
+      <c r="J24"/>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24">
         <v>2078000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>8514000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>8688000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8863000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>10270000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>10329000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10481000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>10809000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>11621000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14652000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>14284000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>12838000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11851000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10128000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5769000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>463000.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>290011000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>289913000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>298049000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>411477000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>414506000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>425851000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11851000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10208000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5853000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>921000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>923000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AD26">
         <v>77000.0</v>
       </c>
       <c r="AE26">
         <v>77000.0</v>
       </c>
       <c r="AF26">
-        <v>79000.0</v>
+        <v>77000.0</v>
       </c>
       <c r="AG26">
         <v>79000.0</v>
       </c>
       <c r="AH26">
+        <v>79000.0</v>
+      </c>
+      <c r="AI26">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="AJ26">
         <v>75000.0</v>
       </c>
       <c r="AK26">
+        <v>75000.0</v>
+      </c>
+      <c r="AL26">
         <v>74000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>75000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>1864000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>3033000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14998000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>7314000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
-    </row>
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
-        <v>35332000.0</v>
+        <v>48780000.0</v>
       </c>
       <c r="C29">
+        <v>35334000.0</v>
+      </c>
+      <c r="D29">
         <v>27499000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>26833000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>54119000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>40592000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>33620000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25701000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23815000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12631000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5252000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2385000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3493000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-9981000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-12096000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-16455000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-30275000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>-58218000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>-103656000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-61346000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-54399000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-48367000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6210000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
-        <v>9215000.0</v>
+        <v>8704000.0</v>
       </c>
       <c r="C30">
+        <v>949000.0</v>
+      </c>
+      <c r="D30">
         <v>7628000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8280000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17698000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>721000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6330000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13945000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>852000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13507000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10706000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10352000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>17110000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10753000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10741000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14152000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17273000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16503000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13649000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17624000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16133000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14295000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13118000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18104000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16734000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18159000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23658000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>27823000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>25536000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>29944000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>22321000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>27710000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>30294000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>25961000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15008000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>27472000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>34819000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>27605000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-17323000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-25151000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-29559000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-44480000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-48475000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-80748000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-64753000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-125993000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-76755000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-70932000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-66324000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-19380000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-10544000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1662000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>6765000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>22972000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>28149000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>27544000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>43000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>60691000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>68867000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>70851000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>84939000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>121843000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>133651000.0</v>
       </c>
-      <c r="AM31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:39">
+      <c r="AN31"/>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
-        <v>-4250000.0</v>
+        <v>13820000.0</v>
       </c>
       <c r="C32">
+        <v>-4121000.0</v>
+      </c>
+      <c r="D32">
         <v>-9552000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-6139000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17447000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-878000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-8193000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-10726000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-13444000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-26297000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-35829000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-39107000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-48476000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-59281000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-66671000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-60470000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-85528000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>-111139000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>-177706000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-107700000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-116827000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-117365000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-76166000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
-        <v>144348000.0</v>
+        <v>138337000.0</v>
       </c>
       <c r="C33">
+        <v>144221000.0</v>
+      </c>
+      <c r="D33">
         <v>142946000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>138398000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>149405000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>161378000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>162011000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>152029000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>157833000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>157939000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>180891000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>189943000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>199555000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>210662000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>202671000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>216546000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>230318000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>248741000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>270500000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>333980000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>347801000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>361027000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>498001000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>526862000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>563009000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>122800000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>143934000.0</v>
       </c>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
       <c r="AM33"/>
-    </row>
-    <row r="34" spans="1:39">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34">
+      <c r="Y34"/>
+      <c r="Z34">
         <v>9856000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>12626000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>13032000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>19651000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>20970000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>103911000.0</v>
+      </c>
+      <c r="C35">
         <v>106603000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>107601000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>106781000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>114286000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>121863000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>122051000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>116510000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>121413000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>120997000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>142369000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>151417000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>159037000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>168382000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>161172000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>185657000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>189286000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>218351000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>218795000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>302739000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>301593000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>309622000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>433156000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>440964000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>452597000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>46673000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>44473000.0</v>
       </c>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
-    </row>
-    <row r="36" spans="1:39">
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>498001000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>526862000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>563009000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>122800000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>143934000.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
-    </row>
-    <row r="37" spans="1:39">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>39516000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>44495000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>44362000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>42840000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>44984000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>38645000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>38067000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>38349000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>40953000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>41956000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>36477000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>22000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>22370000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>13331000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>11213000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>11141000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>24940000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>25775000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>26037000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>28661000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>28261000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>26310000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>26106000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>39371000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>39717000.0</v>
       </c>
-      <c r="AM38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:39">
+      <c r="AN38"/>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>9369000.0</v>
       </c>
-      <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>8703000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5763000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5882000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>6000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6028000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>18149000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>17343000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>18296000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>16327000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17372000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>19385000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2393000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2141000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1898000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7243000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2242000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1978000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1487000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>7729000.0</v>
       </c>
-      <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
-      <c r="AJ39">
+      <c r="AJ39"/>
+      <c r="AK39">
         <v>6153000.0</v>
       </c>
-      <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
-    </row>
-    <row r="40" spans="1:39">
+      <c r="AN39"/>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
-        <v>14441000.0</v>
+        <v>11784000.0</v>
       </c>
       <c r="C40">
+        <v>1272000.0</v>
+      </c>
+      <c r="D40">
         <v>10992000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>9641000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11138000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>750000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8281000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>8160000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7929000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>721000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>8542000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>8740000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>9988000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>25694000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>22895000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>24889000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>22113000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>32346000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>22359000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>22954000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>35241000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>34559000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>36035000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>33348000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>30803000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>35695000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>18442000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>32610000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>34398000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>39346000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>26256000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>36726000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>27765000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>28237000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>31183000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>40722000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>32527000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>34652000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>27111000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>6253000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>6642000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>6944000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>7605000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>8657000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>8309000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>9659000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>11014000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>12728000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>11680000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11573000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>21679000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>26458000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>26746000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>34822000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>34265000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>34170000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>34140000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>35515000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>36107000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>34684000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>34443000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>34807000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>30463000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>29327000.0</v>
       </c>
-      <c r="AM41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:39">
+      <c r="AN41"/>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>-162205000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-163047000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-163618000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-164656000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-165595000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-165839000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-165717000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-165316000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-166803000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-167111000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-168373000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-166586000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-168346000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-166686000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-52409000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-52976000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-169664000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-170441000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-165902000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-167096000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-166418000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-167425000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-166169000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-166148000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-162944000.0</v>
       </c>
-      <c r="AM42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:39">
+      <c r="AN42"/>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
-    </row>
-    <row r="45" spans="1:39">
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
-        <v>131733000.0</v>
+        <v>125565000.0</v>
       </c>
       <c r="C45">
+        <v>555320000.0</v>
+      </c>
+      <c r="D45">
         <v>131811000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>127370000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>138181000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>522460000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>151139000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>141996000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>147895000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>466955000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>143457000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>151669000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>160592000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>509318000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>157832000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-    </row>
-    <row r="46" spans="1:39">
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>125565000.0</v>
+      </c>
+      <c r="C46">
         <v>131733000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>131811000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>127370000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>138181000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>149380000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>151139000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>141996000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>147895000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>147883000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>143457000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>151669000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>160592000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>170788000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>157832000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>170396000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>157832000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>171828000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>187112000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>208466000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>209816000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>222175000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>231864000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>292432000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>305231000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>323893000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>466974000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>495628000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>532563000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>95138000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>113577000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>119054000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>113691000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>120611000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>143947000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>145232000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>142904000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>145463000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>162366000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>163160000.0</v>
       </c>
-      <c r="AM47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:39">
+      <c r="AN47"/>
+    </row>
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
-        <v>-41749000.0</v>
+        <v>-26699000.0</v>
       </c>
       <c r="C48">
+        <v>-41747000.0</v>
+      </c>
+      <c r="D48">
         <v>-48043000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-48039000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-20987000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-35673000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-41174000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-42698000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-47670000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-59796000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-65427000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-68093000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-76943000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-86171000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-93152000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-96983000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-110861000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-113913000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-145938000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-130062000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-191699000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-140668000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-134519000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-128604000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-75817000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-65382000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-224590000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-164726000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-146986000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-25041000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-24777000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-13647000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>5086000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>12903000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>15974000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>28900000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>70435000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>79528000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>85133000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:39">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
-    </row>
-    <row r="50" spans="1:39">
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>675000.0</v>
+      </c>
+      <c r="C50">
         <v>1978000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1787000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1438000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1453000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1854000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1755000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>819000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>745000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1895000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2453000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>2865000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>4363000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>4841000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>4462000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>4331000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>5252000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>12162000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>11903000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>4517000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>5295000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>5862000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>3236000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>4923000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>3425000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>3893000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3774000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>10435000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>4070000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>4465000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3356000.0</v>
       </c>
-      <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
-    </row>
-    <row r="51" spans="1:39">
+      <c r="AN50"/>
+    </row>
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-    </row>
-    <row r="52" spans="1:39">
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>4517000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>5295000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>3235000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3282000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3893000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>3774000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>10435000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>4070000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>4465000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3356000.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
-    </row>
-    <row r="53" spans="1:39">
+      <c r="AN52"/>
+    </row>
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>50554000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>9537000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>37223000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>17046000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>21490000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>309000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>21096000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>21288000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>21530000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1496000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>29234000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1999000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>32340000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>11150000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:39">
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
-    </row>
-    <row r="55" spans="1:39">
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
-        <v>301584000.0</v>
+        <v>341178000.0</v>
       </c>
       <c r="C55">
+        <v>301593000.0</v>
+      </c>
+      <c r="D55">
         <v>264676000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>253011000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>347493000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>324439000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>296276000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>283154000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>322614000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>295108000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>295113000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>322082000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>335194000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>354670000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>311714000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>354364000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>327113000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>320487000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>345940000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>414618000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>439364000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>443447000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>599111000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>665466000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>657228000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>258181000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>265902000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>293529000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>250117000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>285781000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>316166000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>330029000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>292307000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>340315000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>343398000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>390302000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>344380000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:39">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
-        <v>157236000.0</v>
+        <v>202841000.0</v>
       </c>
       <c r="C56">
+        <v>157372000.0</v>
+      </c>
+      <c r="D56">
         <v>121730000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>114613000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>198088000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>163061000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>134265000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>131125000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>164781000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>137169000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>114222000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>132139000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>135639000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>144543000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>109043000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>137818000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>96795000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>106917000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>71746000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>81298000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>75440000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>80638000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>91563000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>82420000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>101110000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>138604000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>94219000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>135381000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>121968000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>141185000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>102209000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>130476000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>135053000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>147714000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>114193000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>159752000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>128016000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>173290000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>138372000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:39">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
-        <v>161486000.0</v>
+        <v>189021000.0</v>
       </c>
       <c r="C57">
+        <v>161493000.0</v>
+      </c>
+      <c r="D57">
         <v>131282000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>120752000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>180641000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>163939000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>142458000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>141851000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>178225000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>163466000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>150051000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>171246000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>184115000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>203771000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>175714000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>198288000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>182323000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>206439000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>182885000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>178817000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>253146000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>188338000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>208390000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>199785000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>177276000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>227147000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>198136000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>196717000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>190301000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>217124000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>179961000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>201368000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>215303000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>221623000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>182098000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>215208000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>179171000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>214639000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>163546000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:39">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
-        <v>268089000.0</v>
+        <v>292932000.0</v>
       </c>
       <c r="C58">
+        <v>268096000.0</v>
+      </c>
+      <c r="D58">
         <v>238883000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>227533000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>294927000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>285802000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>264509000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>258361000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>299638000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>284463000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>292420000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>322663000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>343152000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>371671000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>336886000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>383945000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>371609000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>401236000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>471941000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>491077000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>509867000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>509297000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>610387000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>668067000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>650691000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>243351000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>234737000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>257147000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>214221000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>237125000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>251772000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>256770000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>216541000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>250015000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>209634000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>243966000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>192660000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:39">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
-    </row>
-    <row r="60" spans="1:39">
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
-        <v>33354000.0</v>
+        <v>48105000.0</v>
       </c>
       <c r="C60">
+        <v>33356000.0</v>
+      </c>
+      <c r="D60">
         <v>25712000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>25395000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>52666000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>38738000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>31865000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>24882000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>23070000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>10736000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2799000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-480000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-7856000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-16900000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-25072000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-29474000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-44390000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>-80650000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>-125888000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-76344000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-70503000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-65850000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-11276000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-2601000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>6537000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>14830000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>31165000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>36422000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>35909000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>51578000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>69117000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>77612000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>79676000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>93858000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>135414000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>147711000.0</v>
       </c>
-      <c r="AM60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:39">
+      <c r="AN60"/>
+    </row>
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-      <c r="V61">
-[...1 lines deleted...]
-      </c>
+      <c r="V61"/>
       <c r="W61">
         <v>-549000.0</v>
       </c>
       <c r="X61">
         <v>-549000.0</v>
       </c>
       <c r="Y61">
         <v>-549000.0</v>
       </c>
       <c r="Z61">
         <v>-549000.0</v>
       </c>
       <c r="AA61">
         <v>-549000.0</v>
       </c>
       <c r="AB61">
         <v>-549000.0</v>
       </c>
       <c r="AC61">
         <v>-549000.0</v>
       </c>
       <c r="AD61">
         <v>-549000.0</v>
       </c>
-      <c r="AE61"/>
+      <c r="AE61">
+        <v>-549000.0</v>
+      </c>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
-    </row>
-    <row r="62" spans="1:39">
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>65210000.0</v>
+      </c>
+      <c r="C2">
         <v>68344000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>71817000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>70763000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>73949000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>106985000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>169754000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>177585000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>164640000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>144238000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>158014000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>167449000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10118000.0</v>
       </c>
       <c r="F4">
         <v>10118000.0</v>
       </c>
       <c r="G4">
-        <v>-10297000.0</v>
+        <v>10118000.0</v>
       </c>
       <c r="H4">
         <v>-10297000.0</v>
       </c>
-      <c r="I4"/>
+      <c r="I4">
+        <v>-10297000.0</v>
+      </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>54587000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2925000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>57675000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4031000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-32741000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-20815000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-22315000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>57772000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>15057000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>38129000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>106292000.0</v>
       </c>
-      <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6">
         <v>24978000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4358000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-10037000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-18646000.0</v>
       </c>
-      <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>143102000.0</v>
+      </c>
+      <c r="C9">
         <v>146468000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>149767000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>162449000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>124102000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>162345000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>228790000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>235967000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>248094000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>244179000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>270737000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>269006000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>28554000.0</v>
+      </c>
+      <c r="C10">
         <v>35445000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>40817000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>44106000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>-80715000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-83513000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-30317000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-40386000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-46986000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>34920000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-40591000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>45625000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>15021000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-793000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3606000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1482000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4296000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3545000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>14248000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6325000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>12204000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>13567000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B12">
-        <v>11609000.0</v>
+        <v>10877000.0</v>
       </c>
       <c r="C12">
+        <v>11871000.0</v>
+      </c>
+      <c r="D12">
         <v>12521000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16325000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>0.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>26033000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>29514000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B13">
-        <v>3784000.0</v>
+        <v>3564000.0</v>
       </c>
       <c r="C13">
+        <v>3610000.0</v>
+      </c>
+      <c r="D13">
         <v>2956000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4611000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>5077000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>25159000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3685000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1841000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3579000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4538000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5876000.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B14">
+        <v>-182000.0</v>
+      </c>
+      <c r="C14">
         <v>5000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>-107000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-110000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-39000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-2922000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-3558000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-597000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-17959000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>154000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>20878000.0</v>
+      </c>
+      <c r="C15">
         <v>24123000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>25197000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>28755000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>-79792000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-84928000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-34600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-42672000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-58218000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>30177000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-34688000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>34382000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>28420000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>26024000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1460000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-84928000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-34600000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-42672000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-58218000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>30177000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-34688000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>34382000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>21060000.0</v>
+      </c>
+      <c r="C17">
         <v>24118000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>29569000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>29109000.0</v>
       </c>
-      <c r="E17"/>
-      <c r="F17">
+      <c r="F17"/>
+      <c r="G17">
         <v>-79849000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-84995000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-34613000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-43931000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-61234000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>28595000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-52795000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>32058000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>-7161000.0</v>
+      </c>
+      <c r="C18">
         <v>-8098000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-9347000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11871000.0</v>
       </c>
-      <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>-21485000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25809000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2290000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>697000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2400000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3906000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
-        <v>58553000.0</v>
+        <v>51284000.0</v>
       </c>
       <c r="C21">
+        <v>59081000.0</v>
+      </c>
+      <c r="D21">
         <v>66698000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>74842000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>5470000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17625000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>25024000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>14128000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>31128000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>92302000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>77831000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>38129000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>20357000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7121000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>49020000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21609000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>61402000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>36264000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>54416000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>63155000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>65688000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>47692000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>45098000.0</v>
+      </c>
+      <c r="C25">
         <v>44021000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>39097000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>45861000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>70993000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>78448000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>24698000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>29621000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>27949000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>1320000.0</v>
+      </c>
+      <c r="C28">
         <v>1340000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1029000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1112000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>2848000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>66272000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>179068000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>193371000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>189017000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>176151000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>173810000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>162951000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>7494000.0</v>
+      </c>
+      <c r="C29">
         <v>11327000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11248000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14997000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>-866000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1482000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4296000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3545000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14248000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6325000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12204000.0</v>
       </c>
-      <c r="M29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
-        <v>156259000.0</v>
+        <v>157028000.0</v>
       </c>
       <c r="C30">
+        <v>155731000.0</v>
+      </c>
+      <c r="D30">
         <v>154886000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>158370000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>192581000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>251705000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>373520000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>400577000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>462917000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>290037000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>417987000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>398326000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>-14941000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-19571000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-24671000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>51006000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-55648000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>7496000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>208312000.0</v>
+      </c>
+      <c r="C32">
         <v>214812000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>221584000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>233212000.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>198051000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>269330000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>398544000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>413552000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>412734000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>388417000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>428751000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>436455000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AM1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:39">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>17680000.0</v>
+      </c>
+      <c r="C2">
         <v>17543000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15076000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14239000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18143000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18938000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16156000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15087000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18163000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19691000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17145000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17133000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17848000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23510000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15943000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16258000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15052000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>6269000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>16787000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19954000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21443000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7026000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>25526000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>38814000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>35619000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>35552000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>43836000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>46966000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>43400000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>43660000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>45267000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>47818000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>40840000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>41700000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>40225000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>45516000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>37199000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-20000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-113000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-11000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14061000.0</v>
       </c>
       <c r="S4">
         <v>14061000.0</v>
       </c>
       <c r="T4">
         <v>14061000.0</v>
       </c>
       <c r="U4">
         <v>14061000.0</v>
       </c>
       <c r="V4">
+        <v>14061000.0</v>
+      </c>
+      <c r="W4">
         <v>-536000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>14303000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>16089000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>7240000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>20828000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>8909000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>23724000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-13812000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>68518000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-7885000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-403000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1717000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-38982000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>18393000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>23481000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>16287000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10302000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2694000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2385000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-11157000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-7411000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-8006000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1634000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-13415000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-8451000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-8848000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2641000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-8019000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:39">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>25242000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>26517000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>28554000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>20520000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>34359000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>22859000.0</v>
       </c>
-      <c r="R6"/>
-      <c r="S6">
+      <c r="S6"/>
+      <c r="T6">
         <v>1276000.0</v>
       </c>
-      <c r="T6"/>
-      <c r="U6">
+      <c r="U6"/>
+      <c r="V6">
         <v>-26757000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15063000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>16567000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-33183000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>18393000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>51842000.0</v>
+      </c>
+      <c r="C9">
         <v>37795000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>28480000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>28019000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>49017000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>39516000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>29573000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>33552000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>43827000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>37946000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>29990000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>40654000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>42328000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>44685000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>33338000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>48262000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>36164000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>7139000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>26849000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>30863000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>32599000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>17892000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>42748000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>58117000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>43588000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>58564000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>57307000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>63712000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>49207000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>63420000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>59206000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>64330000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>50224000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>68882000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>58424000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>65623000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>56138000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>20060000.0</v>
+      </c>
+      <c r="C10">
         <v>7767000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>414000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>445000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19926000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9529000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2649000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6761000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16506000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11130000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4392000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12131000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12481000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13099000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5579000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>18750000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6678000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-16773000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-52222000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5866000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-7884000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-54482000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-12483000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5135000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-11413000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-17225000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4317000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2311000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-11086000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-17867000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-7779000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1554000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-13186000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-31197000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-8889000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-591000.0</v>
       </c>
-      <c r="AM10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:39">
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>6076000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1635000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4863000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2447000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3976000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-920000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-736000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1188000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>284000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1966000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2861000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2045000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2344000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1678000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>594000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1073000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2606000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>23000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1340000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>259000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1864000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>82000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>12399000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>511000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2053000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-715000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>2568000.0</v>
+      </c>
+      <c r="C12">
         <v>2570000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2661000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2706000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2803000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2853000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3026000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2966000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2884000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3025000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2950000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3527000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3782000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4613000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3839000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3891000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3982000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>4750000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>6002000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6221000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6794000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5593000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7954000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8747000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7749000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>603000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>374000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>184000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>34000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>93000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>62000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="AJ12">
         <v>39000.0</v>
       </c>
       <c r="AK12">
+        <v>39000.0</v>
+      </c>
+      <c r="AL12">
         <v>41000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>40000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>41000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B13">
+        <v>1232000.0</v>
+      </c>
+      <c r="C13">
         <v>835000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>674000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1014000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1236000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>947000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>830000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1024000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>983000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1032000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>568000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1355000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1393000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1253000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1153000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1126000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1079000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>511000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>579000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>626000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6167000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2260000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>7463000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>8570000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7516000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2159000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>134000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
         <v>1000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-184000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="H14">
         <v>1000.0</v>
       </c>
       <c r="I14">
         <v>1000.0</v>
       </c>
       <c r="J14">
+        <v>1000.0</v>
+      </c>
+      <c r="K14">
         <v>3000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="M14">
         <v>1000.0</v>
       </c>
       <c r="N14">
+        <v>1000.0</v>
+      </c>
+      <c r="O14">
         <v>7000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>0.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>0.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>-22000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-107000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-113000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-115000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-116000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-110000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-45000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-44000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-42000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-39000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-37000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-40000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-13000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-2922000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-4723000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-4353000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-3910000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-3558000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-1650000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-1375000.0</v>
       </c>
-      <c r="AM14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:39">
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>15048000.0</v>
+      </c>
+      <c r="C15">
         <v>6294000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-4000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-100000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>14686000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5782000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1524000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4691000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12126000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4505000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2666000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8852000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9176000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7034000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3831000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>13878000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4012000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>-15875000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>-51031000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-6149000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-5916000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-57282000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-10435000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-7478000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-9733000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-17816000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-5390000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-264000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-11130000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-18858000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-7817000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-3071000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-12926000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-41709000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-9092000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-2236000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-5180000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>6699000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3831000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13878000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4012000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>32025000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-15875000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>61636000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-51031000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-6147000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-5916000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-57282000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-10435000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-7478000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-9733000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-17816000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-5390000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-264000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-11130000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-18858000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-7817000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-3071000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-12926000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-41709000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-9092000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-2236000.0</v>
       </c>
-      <c r="AM16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>15048000.0</v>
+      </c>
+      <c r="C17">
         <v>6294000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-5000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>84000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>14685000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>5780000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1523000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>4690000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>12125000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>7835000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>3078000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>8794000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>9179000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>7047000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3944000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>13887000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>4231000.0</v>
       </c>
-      <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-15853000.0</v>
       </c>
-      <c r="T17"/>
-      <c r="U17">
+      <c r="U17"/>
+      <c r="V17">
         <v>-51034000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-6150000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-5918000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-57343000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-10438000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-7479000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-9735000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-17819000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-5390000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-295000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-11109000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-19207000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-8038000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-3418000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-13268000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-43596000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-9400000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-2644000.0</v>
       </c>
-      <c r="AM17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>-1401000.0</v>
+      </c>
+      <c r="C18">
         <v>-1836000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1987000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1692000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1643000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2005000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2196000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1942000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1955000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2267000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2414000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2172000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2389000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3517000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2686000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2765000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2903000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>-4239000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>-5423000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5595000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6167000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2260000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7463000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8570000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-7516000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2159000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>134000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>26011000.0</v>
+      </c>
+      <c r="C21">
         <v>13899000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5924000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6032000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>26129000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14234000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9009000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12474000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>22836000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16758000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10573000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19447000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>19795000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>21756000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12662000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25533000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>14891000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>-13314000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>-4334000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5312000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4150000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-6986000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2994000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>16859000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4758000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7926000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>6077000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2385000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-11157000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-7411000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-8006000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1634000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-13415000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-8451000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-8848000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2641000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-8019000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23">
         <v>5144000.0</v>
       </c>
       <c r="N23">
+        <v>5144000.0</v>
+      </c>
+      <c r="O23">
         <v>5769000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5422000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4705000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5982000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4517000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3745000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>64991000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4521000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5260000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5867000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>47256000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8014000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9139000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8655000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13716000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10528000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10134000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9659000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5743000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>13208000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>13990000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11713000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13497000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>15136000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>16846000.0</v>
       </c>
-      <c r="AM23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>11998000.0</v>
+      </c>
+      <c r="C25">
         <v>11645000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11099000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11068000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11279000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12825000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10686000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10282000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10228000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10149000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>9110000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9584000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10254000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10842000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11102000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11718000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12199000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>13295000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>19463000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14708000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>17657000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15706000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>22922000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>567000.0</v>
+      </c>
+      <c r="C28">
         <v>426000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>270000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>131000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>493000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>466000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>245000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>223000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>406000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>399000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>158000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>139000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>357000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>428000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>105000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>293000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>286000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>102000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>463000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>519000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10792000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11862000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16832000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>21389000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18879000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>44318000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>44593000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>45289000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>44868000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>56053000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>46940000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>45282000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>45226000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>56140000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>45071000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>44650000.0</v>
       </c>
-      <c r="AM28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>5012000.0</v>
+      </c>
+      <c r="C29">
         <v>1473000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>419000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>361000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5241000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3749000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1126000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2071000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4381000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3295000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1314000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3337000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3302000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6052000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1635000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4863000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2447000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>-920000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>-1188000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>284000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1966000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2861000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2045000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2344000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1678000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>594000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1073000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2606000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>43511000.0</v>
+      </c>
+      <c r="C30">
         <v>41439000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>37632000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>36226000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>41031000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>44220000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36720000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>36165000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>39154000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>40879000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>36562000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38340000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>40381000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46439000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>36619000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>38987000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>36325000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>26722000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>47970000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>45505000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>49892000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>31904000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>65280000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>80072000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>74449000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>86190000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>95066000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>108293000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>103764000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>114491000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>112479000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>113782000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>104479000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>119033000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>107497000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>113780000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>101356000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-12937000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7550000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-15072000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>134000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-74000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>71000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10456000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>227000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>80000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>229000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-22746000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-41000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2050000.0</v>
       </c>
-      <c r="AM31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:39">
+      <c r="AN31"/>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>69522000.0</v>
+      </c>
+      <c r="C32">
         <v>55338000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>43556000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>42258000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>67160000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>58454000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>45729000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>48639000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>61990000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>57637000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>47135000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>57787000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>60176000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>68195000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>49281000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>64520000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>51216000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>13408000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>43636000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>50817000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>54042000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>24918000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>68274000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>96931000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>79207000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>94116000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>101143000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>110678000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>92607000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>107080000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>104473000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>112148000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>91064000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>110582000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>98649000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>111139000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>93337000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:14">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B2">
+        <v>115059000.0</v>
+      </c>
+      <c r="C2">
         <v>92585000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>97294000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>62022000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16906000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5209000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>52953000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40029000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>63387000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>69509000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B3">
-        <v>7362000</v>
+        <v>5395000</v>
       </c>
       <c r="C3">
+        <v>8760000</v>
+      </c>
+      <c r="D3">
         <v>3369000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2513000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9976000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7155000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9758000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17391000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>19976000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>44625000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>72881000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>32977000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>37960000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B6">
+        <v>-9702000.0</v>
+      </c>
+      <c r="C6">
         <v>15525000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>684000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>35410000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>68665000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>20571000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-47744000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12924000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-23358000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6122000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-56467000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3228000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-24669000.0</v>
       </c>
-      <c r="N6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B7">
-        <v>834000.0</v>
+        <v>-3203000.0</v>
       </c>
       <c r="C7">
+        <v>2255000.0</v>
+      </c>
+      <c r="D7">
         <v>-24509000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9292000.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>-21055000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-38284000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8694000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8361000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>29510000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-1161000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1766000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-16703000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10380000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6188000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10692000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-4919000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-22597000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-7949000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-241000.0</v>
       </c>
-      <c r="N9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B10">
+        <v>3301000.0</v>
+      </c>
+      <c r="C10">
         <v>-4276000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-4326000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1285000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9147000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16766000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10934000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2756000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8750000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1164000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-26733000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>87000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7597000.0</v>
       </c>
-      <c r="N10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1216000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>66641000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>35116000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-63384000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-6138000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-10663000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>35325000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>30070000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-5338000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4553000.0</v>
       </c>
-      <c r="N11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>10749000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-62263000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-6359000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>66769000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>21703000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13549000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>42458000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-37435000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>57321000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-4972000.0</v>
       </c>
-      <c r="N12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
-[...1 lines deleted...]
-      </c>
+      <c r="E13"/>
       <c r="F13">
         <v>-475000.0</v>
       </c>
       <c r="G13">
+        <v>-475000.0</v>
+      </c>
+      <c r="H13">
         <v>-1453000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5888000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5327000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1256000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>26417000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>13417000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>6953000.0</v>
       </c>
-      <c r="N13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B14">
+        <v>45098000.0</v>
+      </c>
+      <c r="C14">
         <v>44021000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>39097000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>45860000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>56876000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>64602000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>73807000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24512000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>29411000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>27640000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>21804000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19745000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20015000.0</v>
       </c>
-      <c r="N14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>150</v>
+      </c>
+      <c r="B15">
+        <v>26952000.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>3369000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13546000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>44025000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>18287000.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B16">
+        <v>109823000.0</v>
+      </c>
+      <c r="C16">
         <v>115059000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>92585000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>97294000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>62022000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16906000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5209000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>52953000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>40029000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>63387000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>69509000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B18">
+        <v>67318000.0</v>
+      </c>
+      <c r="C18">
         <v>69058000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>49852000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>95657000.0</v>
       </c>
-      <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>13712000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6920000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4149000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26673000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-825000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B19">
+        <v>394000.0</v>
+      </c>
+      <c r="C19">
         <v>215000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>6303000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>3274000.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>-3958000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7975000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-18714000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-19394000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-45116000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-62184000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>36464000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>577000.0</v>
       </c>
-      <c r="N19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B21">
+        <v>169000.0</v>
+      </c>
+      <c r="C21">
         <v>159000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3202000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-43684000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-18471000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-40557000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-28181000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2806000.0</v>
       </c>
       <c r="J21">
         <v>2806000.0</v>
       </c>
       <c r="K21">
         <v>2806000.0</v>
       </c>
       <c r="L21">
         <v>2806000.0</v>
       </c>
-      <c r="M21"/>
+      <c r="M21">
+        <v>2806000.0</v>
+      </c>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>20878000.0</v>
+      </c>
+      <c r="C22">
         <v>24123000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>25197000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>28755000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26024000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1460000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-84928000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-34600000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-42672000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-58218000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>34920000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-34687000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>34560000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>37941000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-19830000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-17451000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-20057000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-24251000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-676000.0</v>
       </c>
       <c r="J23">
         <v>-676000.0</v>
       </c>
       <c r="K23">
-        <v>99000.0</v>
+        <v>-676000.0</v>
       </c>
       <c r="L23">
         <v>99000.0</v>
       </c>
       <c r="M23">
         <v>99000.0</v>
       </c>
-      <c r="N23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="N23">
+        <v>99000.0</v>
+      </c>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>7281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5287000.0</v>
       </c>
       <c r="F24">
         <v>5287000.0</v>
       </c>
       <c r="G24">
+        <v>5287000.0</v>
+      </c>
+      <c r="H24">
         <v>1698000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1524000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-585000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>34000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10697000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>36786000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>295000.0</v>
       </c>
-      <c r="N24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B25">
+        <v>5919000.0</v>
+      </c>
+      <c r="C25">
         <v>7539000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17771000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10566000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>1496000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6259000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1373000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1445000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-399000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-549000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-63514000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-35922000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-60614000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-52432000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11117000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2130000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3369000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-13996000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-44025000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-38606000.0</v>
       </c>
-      <c r="N28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B29">
-        <v>76420000.0</v>
+        <v>72713000.0</v>
       </c>
       <c r="C29">
+        <v>77818000.0</v>
+      </c>
+      <c r="D29">
         <v>53221000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>99174000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>97819000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>91962000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12256000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21576000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5804000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>44394000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>26192000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>44790000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>55640000.0</v>
       </c>
-      <c r="N29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>4781000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7838000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7375000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7975000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-18714000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-20021000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-45116000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-62184000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3809000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-37177000.0</v>
       </c>
-      <c r="N30"/>
+      <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP30"/>
+  <dimension ref="A1:AQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AM1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AN1" t="s">
-        <v>163</v>
+        <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="AP1" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:42">
+        <v>166</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B2">
+        <v>109823000.0</v>
+      </c>
+      <c r="C2">
         <v>76154000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>67236000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>142735000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>115059000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>90551000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>89678000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>117000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>92585000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>66383000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>89421000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>90530000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>97294000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>70821000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>101528000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>55827000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>62021000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4471000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25780000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13334000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15019000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20945000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5209000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>28371000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>64566000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18257000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
-    </row>
-    <row r="3" spans="1:42">
+      <c r="AQ2"/>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B3">
+        <v>284000</v>
+      </c>
+      <c r="C3">
         <v>2105000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1305000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1028000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>936000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3166000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1974000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>457000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1766000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>757000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>914000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>451000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1247000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1181000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>425000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>48000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>860000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6840000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>452000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2009000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>921000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1510000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2748000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>186000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1522000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8452000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2193000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>17427000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>19840000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>12647000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5675000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1976000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5741000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6160000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10051000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7099000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12591000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>13482000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>11453000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B6">
+        <v>48693000.0</v>
+      </c>
+      <c r="C6">
         <v>29341000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7663000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-75345000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>28639000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24692000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6312000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-27584000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>24728000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>30312000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-23790000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2497000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-8335000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>26610000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-30707000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>45701000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6194000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>58198000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-21309000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12446000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1685000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5926000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>15736000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-23162000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-36195000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>11613000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-34696000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12924000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-9827000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>43278000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-32295000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6681000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-11003000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>31196000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-50232000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>40228000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-37495000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>31498000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-40353000.0</v>
       </c>
-      <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B7">
+        <v>29521000.0</v>
+      </c>
+      <c r="C7">
         <v>23145000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8850000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-45792000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10146000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>29511000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6809000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-33341000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11476000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>22286000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-23078000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-8152000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-15200000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>27990000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-32598000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>22864000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-10453000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>-7751000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>-6377000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>732000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>23147000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-7957000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-36977000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>-10002000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>787000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3312000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4032000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-23712000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>224000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-15412000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3220000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>215000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4726000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1554000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3614000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-436000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5648000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5651000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1218000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5208000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3452000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-3307000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3608000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-3556000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-8352000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3092000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-1292000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3730000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-2974000.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B10">
+        <v>2407000.0</v>
+      </c>
+      <c r="C10">
         <v>712000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-659000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1762000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1482000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2793000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-955000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>211000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-739000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-100000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2074000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1212000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3364000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1234000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2510000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-84000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>75000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1362000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2567000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>726000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5059000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5598000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5383000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8271000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1861000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-930000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1732000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2944000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2909000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2715000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-382000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6779000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-833000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1117000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1687000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2441000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2391000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-413000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-701000.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10"/>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>26236000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-30875000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>19636000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-14560000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>79002000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-10542000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>32363000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-14656000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-5081000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>22490000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-16329000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-42452000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>44712000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-43370000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2401000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-28245000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>41094000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-16586000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-5834000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-9121000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>31543000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-27251000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>36922000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-27001000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>48584000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>11057000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1978000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8119000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6459000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-24032000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2185000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-65184000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>49338000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4803000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4682000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34828000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4841000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14162000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6803000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18223000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2139000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>969000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>371000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>12260000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>45000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>944000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>756000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>42556000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3428000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>301000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>1268000.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>1268000.0</v>
+      </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
-[...1 lines deleted...]
-      </c>
+      <c r="X13"/>
       <c r="Y13">
         <v>-1453000.0</v>
       </c>
       <c r="Z13">
-        <v>44276000.0</v>
+        <v>-1453000.0</v>
       </c>
       <c r="AA13">
         <v>44276000.0</v>
       </c>
       <c r="AB13">
-        <v>5888000.0</v>
+        <v>44276000.0</v>
       </c>
       <c r="AC13">
         <v>5888000.0</v>
       </c>
       <c r="AD13">
         <v>5888000.0</v>
       </c>
-      <c r="AE13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE13">
+        <v>5888000.0</v>
+      </c>
+      <c r="AF13"/>
       <c r="AG13">
         <v>5159000.0</v>
       </c>
       <c r="AH13">
         <v>5159000.0</v>
       </c>
       <c r="AI13">
         <v>5159000.0</v>
       </c>
       <c r="AJ13">
-        <v>253000.0</v>
+        <v>5159000.0</v>
       </c>
       <c r="AK13">
         <v>253000.0</v>
       </c>
       <c r="AL13">
         <v>253000.0</v>
       </c>
       <c r="AM13">
         <v>253000.0</v>
       </c>
-      <c r="AN13"/>
+      <c r="AN13">
+        <v>253000.0</v>
+      </c>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B14">
+        <v>11998000.0</v>
+      </c>
+      <c r="C14">
         <v>11645000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11099000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11068000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11279000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12825000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10686000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10282000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10228000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10149000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9110000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9584000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10254000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10841000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11102000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11718000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12199000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12983000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>13299000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12774000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19463000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>14708000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>17657000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>15575000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>22922000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>39656000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19869000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24698000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18378000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5904000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5837000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>8955000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7064000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6692000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7523000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7065000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6768000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6284000.0</v>
       </c>
-      <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...2 lines deleted...]
-      <c r="E15"/>
+      <c r="D15"/>
+      <c r="E15">
+        <v>26952000.0</v>
+      </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>3369000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B16">
+        <v>158768000.0</v>
+      </c>
+      <c r="C16">
         <v>109823000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>76154000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>67236000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>142735000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>115059000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>90551000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>89678000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>117000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>92585000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>66383000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>89421000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>90530000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>97294000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>70821000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>101528000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>55827000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>62021000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4471000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25780000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13334000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15019000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>20945000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5209000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>28371000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>64566000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18257000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B18">
+        <v>62720000.0</v>
+      </c>
+      <c r="C18">
         <v>41801000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>19606000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-36002000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>41379000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>43805000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4675000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16547000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>37124000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>41154000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12107000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>13335000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>7470000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>43881000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-16112000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>56531000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>11357000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>-8594000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>10472000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>12586000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>36822000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-14523000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-21176000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B19">
+        <v>94000.0</v>
+      </c>
+      <c r="C19">
         <v>91000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>88000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87000.0</v>
       </c>
       <c r="E19">
         <v>87000.0</v>
       </c>
       <c r="F19">
         <v>87000.0</v>
       </c>
       <c r="G19">
+        <v>87000.0</v>
+      </c>
+      <c r="H19">
         <v>21000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-380000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1712000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>2519000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-323000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>752000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-52000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>4593000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-411000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-48000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-860000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-430000.0</v>
       </c>
-      <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>-921000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1510000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2745000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1824000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1527000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-6194000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2078000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1091000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1518000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B21">
+        <v>-986000.0</v>
+      </c>
+      <c r="C21">
         <v>340000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>283000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-123000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-389000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>458000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>672000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-14876000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-9835000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5704000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-13269000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-17682000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-8767000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-9161000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4984000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-13191000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-13221000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13533000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-14937000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-17099000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-14139000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1649000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3912000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6362000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>155000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1320000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1098000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3028000.0</v>
       </c>
       <c r="AI21">
         <v>3028000.0</v>
       </c>
       <c r="AJ21">
         <v>3028000.0</v>
       </c>
       <c r="AK21">
         <v>3028000.0</v>
       </c>
-      <c r="AL21"/>
+      <c r="AL21">
+        <v>3028000.0</v>
+      </c>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>15048000.0</v>
+      </c>
+      <c r="C22">
         <v>6294000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-4000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-100000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14686000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5782000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1524000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4691000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12126000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4509000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2662000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8850000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9176000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7038000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3831000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13878000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4012000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>32025000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-15875000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>61636000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-51031000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6147000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-5916000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-57282000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-10435000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-16548000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-11413000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-30317000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-13092000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-264000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-11130000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-18858000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-7817000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3071000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-12926000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-41709000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-9092000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-2236000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-5180000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7560000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>13554000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10266000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>-8551000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3444000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3436000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4399000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-8630000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3752000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3855000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4761000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-5534000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-5907000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-23508000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-249000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-246000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-248000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-961000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1577000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-493000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-676000.0</v>
       </c>
       <c r="AG23">
         <v>-676000.0</v>
       </c>
       <c r="AH23">
         <v>-676000.0</v>
       </c>
       <c r="AI23">
         <v>-676000.0</v>
       </c>
       <c r="AJ23">
+        <v>-676000.0</v>
+      </c>
+      <c r="AK23">
         <v>-270000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-19000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-257000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-13000.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23"/>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
-[...1 lines deleted...]
-      </c>
+      <c r="N24"/>
       <c r="O24">
         <v>7281000.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>7281000.0</v>
+      </c>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>10695000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-10695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10695000.0</v>
       </c>
       <c r="U24">
         <v>10695000.0</v>
       </c>
       <c r="V24">
         <v>10695000.0</v>
       </c>
       <c r="W24">
+        <v>10695000.0</v>
+      </c>
+      <c r="X24">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1615000.0</v>
       </c>
       <c r="Y24">
         <v>1615000.0</v>
       </c>
       <c r="Z24">
         <v>1615000.0</v>
       </c>
       <c r="AA24">
+        <v>1615000.0</v>
+      </c>
+      <c r="AB24">
         <v>115000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="AD24">
         <v>35000.0</v>
       </c>
       <c r="AE24">
         <v>35000.0</v>
       </c>
       <c r="AF24">
-        <v>1000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="AG24">
         <v>1000.0</v>
       </c>
       <c r="AH24">
-        <v>41000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AI24">
         <v>41000.0</v>
       </c>
       <c r="AJ24">
         <v>41000.0</v>
       </c>
       <c r="AK24">
         <v>41000.0</v>
       </c>
       <c r="AL24">
+        <v>41000.0</v>
+      </c>
+      <c r="AM24">
         <v>35000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B25">
+        <v>1292000.0</v>
+      </c>
+      <c r="C25">
         <v>624000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1985000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1686000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1643000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1446000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2196000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1942000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1955000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10782000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2428000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2172000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2389000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2212000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2686000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2765000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2903000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>4241000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>5976000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5084000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6826000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-18328000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8007000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>-23427000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-13279000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-9140000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-17668000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-26312000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-12519000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-13016000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-9745000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-18725000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-19128000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-9975000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-15186000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-31732000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-14387000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11117000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8852000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5869000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-671000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1996000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1098000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3028000.0</v>
       </c>
       <c r="AI28">
         <v>3028000.0</v>
       </c>
       <c r="AJ28">
         <v>3028000.0</v>
       </c>
       <c r="AK28">
         <v>3028000.0</v>
       </c>
       <c r="AL28">
-        <v>-3369000.0</v>
+        <v>3028000.0</v>
       </c>
       <c r="AM28">
         <v>-3369000.0</v>
       </c>
-      <c r="AN28"/>
+      <c r="AN28">
+        <v>-3369000.0</v>
+      </c>
       <c r="AO28"/>
       <c r="AP28"/>
-    </row>
-    <row r="29" spans="1:42">
+      <c r="AQ28"/>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B29">
+        <v>63004000.0</v>
+      </c>
+      <c r="C29">
         <v>43906000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20911000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-34974000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>42315000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>46971000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6649000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-16090000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>38890000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>41911000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-11193000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>13786000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8717000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>46065000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-15687000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>56579000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12217000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>77628000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-8142000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>26903000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11393000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14096000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>39570000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-14705000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-19649000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>70014000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-18943000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>21576000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1686000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>50196000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-25342000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>6340000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-7054000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>33669000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-39386000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>48212000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-24501000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>49274000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-28592000.0</v>
       </c>
-      <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>6100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-411000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-48000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-860000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3906000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-430000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2199000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-921000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1510000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2745000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1824000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1527000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6194000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2078000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-18714000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-19805000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-12612000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5675000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2736000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5754000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-6132000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10244000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-7300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-12610000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-13739000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-11466000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
+      <c r="AQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>