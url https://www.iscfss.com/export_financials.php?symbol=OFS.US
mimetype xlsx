--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1035,51 +1038,53 @@
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>2269000.0</v>
+      </c>
       <c r="C2">
         <v>1802000.0</v>
       </c>
       <c r="D2">
         <v>3712000.0</v>
       </c>
       <c r="E2">
         <v>3947000.0</v>
       </c>
       <c r="F2">
         <v>8788000.0</v>
       </c>
       <c r="G2">
         <v>8411000.0</v>
       </c>
       <c r="H2">
         <v>13769000.0</v>
       </c>
       <c r="I2">
         <v>6942000.0</v>
       </c>
       <c r="J2">
         <v>1596000.0</v>
       </c>
       <c r="K2">
@@ -1223,51 +1228,53 @@
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>24</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>134000.0</v>
+      </c>
       <c r="C8">
         <v>134000.0</v>
       </c>
       <c r="D8">
         <v>134000.0</v>
       </c>
       <c r="E8">
         <v>134000.0</v>
       </c>
       <c r="F8">
         <v>134000.0</v>
       </c>
       <c r="G8">
         <v>134000.0</v>
       </c>
       <c r="H8">
         <v>134000.0</v>
       </c>
       <c r="I8">
         <v>134000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1945,51 +1952,53 @@
         <v>352478000.0</v>
       </c>
       <c r="I25">
         <v>254826000.0</v>
       </c>
       <c r="J25">
         <v>164823000.0</v>
       </c>
       <c r="K25">
         <v>156343000.0</v>
       </c>
       <c r="L25">
         <v>146460000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>42</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>342015000.0</v>
+      </c>
       <c r="C26">
         <v>409665000.0</v>
       </c>
       <c r="D26">
         <v>420287000.0</v>
       </c>
       <c r="E26">
         <v>500576000.0</v>
       </c>
       <c r="F26">
         <v>507099000.0</v>
       </c>
       <c r="G26">
         <v>442323000.0</v>
       </c>
       <c r="H26">
         <v>516931000.0</v>
       </c>
       <c r="I26">
         <v>396797000.0</v>
       </c>
       <c r="J26">
         <v>277499000.0</v>
       </c>
       <c r="K26">
@@ -2012,51 +2021,51 @@
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
-        <v>52091000.0</v>
+        <v>214279000.0</v>
       </c>
       <c r="C28">
         <v>240594000.0</v>
       </c>
       <c r="D28">
         <v>254384000.0</v>
       </c>
       <c r="E28">
         <v>316813000.0</v>
       </c>
       <c r="F28">
         <v>301763000.0</v>
       </c>
       <c r="G28">
         <v>271477000.0</v>
       </c>
       <c r="H28">
         <v>339031000.0</v>
       </c>
       <c r="I28">
         <v>216654000.0</v>
       </c>
       <c r="J28">
         <v>91871000.0</v>
       </c>
@@ -2067,51 +2076,53 @@
         <v>117166000.0</v>
       </c>
       <c r="M28">
         <v>260072000.0</v>
       </c>
       <c r="N28">
         <v>215341000.0</v>
       </c>
       <c r="O28">
         <v>190178000.0</v>
       </c>
       <c r="P28">
         <v>-814000.0</v>
       </c>
       <c r="Q28">
         <v>-942000.0</v>
       </c>
       <c r="R28">
         <v>105835000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>45</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>340826000.0</v>
+      </c>
       <c r="C29">
         <v>418887000.0</v>
       </c>
       <c r="D29">
         <v>461737000.0</v>
       </c>
       <c r="E29">
         <v>512173000.0</v>
       </c>
       <c r="F29">
         <v>548555000.0</v>
       </c>
       <c r="G29">
         <v>468141000.0</v>
       </c>
       <c r="H29">
         <v>519105000.0</v>
       </c>
       <c r="I29">
         <v>429849000.0</v>
       </c>
       <c r="J29">
         <v>353159000.0</v>
       </c>
       <c r="K29"/>
@@ -2223,56 +2234,58 @@
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>49</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>343347000.0</v>
+      </c>
       <c r="C33">
         <v>411034000.0</v>
       </c>
       <c r="D33">
-        <v>421418000.0</v>
+        <v>424469000.0</v>
       </c>
       <c r="E33">
         <v>502369000.0</v>
       </c>
       <c r="F33">
         <v>507099000.0</v>
       </c>
       <c r="G33">
         <v>444446000.0</v>
       </c>
       <c r="H33">
         <v>516931000.0</v>
       </c>
       <c r="I33">
         <v>396797000.0</v>
       </c>
       <c r="J33">
         <v>277499000.0</v>
       </c>
       <c r="K33">
         <v>281627000.0</v>
       </c>
       <c r="L33">
         <v>257296000.0</v>
       </c>
@@ -2302,51 +2315,51 @@
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34">
         <v>244000.0</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
-        <v>168068000.0</v>
+        <v>218985000.0</v>
       </c>
       <c r="C35">
         <v>247756001.0</v>
       </c>
       <c r="D35">
         <v>299733000.0</v>
       </c>
       <c r="E35">
         <v>331994000.0</v>
       </c>
       <c r="F35">
         <v>346162000.0</v>
       </c>
       <c r="G35">
         <v>309523000.0</v>
       </c>
       <c r="H35">
         <v>352478000.0</v>
       </c>
       <c r="I35">
         <v>254826000.0</v>
       </c>
       <c r="J35">
         <v>164823000.0</v>
       </c>
@@ -2356,51 +2369,51 @@
       <c r="L35">
         <v>146460000.0</v>
       </c>
       <c r="M35">
         <v>129616000.0</v>
       </c>
       <c r="N35">
         <v>28097000.0</v>
       </c>
       <c r="O35">
         <v>1213000.0</v>
       </c>
       <c r="P35"/>
       <c r="Q35">
         <v>1523000.0</v>
       </c>
       <c r="R35">
         <v>3914000.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
-        <v>-342015000.0</v>
+        <v>1332000.0</v>
       </c>
       <c r="C36">
         <v>1369000.0</v>
       </c>
       <c r="D36">
         <v>-420356000.0</v>
       </c>
       <c r="E36">
         <v>2420000.0</v>
       </c>
       <c r="F36">
         <v>12948000.0</v>
       </c>
       <c r="G36">
         <v>11827000.0</v>
       </c>
       <c r="H36">
         <v>-1314000.0</v>
       </c>
       <c r="I36">
         <v>-396797000.0</v>
       </c>
       <c r="J36">
         <v>-277499000.0</v>
       </c>
@@ -2489,109 +2502,113 @@
         <v>7297000.0</v>
       </c>
       <c r="M38">
         <v>324985000.0</v>
       </c>
       <c r="N38">
         <v>246297000.0</v>
       </c>
       <c r="O38">
         <v>3788000.0</v>
       </c>
       <c r="P38">
         <v>18057000.0</v>
       </c>
       <c r="Q38">
         <v>87732000.0</v>
       </c>
       <c r="R38">
         <v>220585000.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>55</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-719000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39">
         <v>-47566000.0</v>
       </c>
       <c r="E39">
         <v>1209000.0</v>
       </c>
       <c r="F39">
         <v>2533001.0</v>
       </c>
       <c r="G39">
         <v>361000.0</v>
       </c>
       <c r="H39">
         <v>-16796000.0</v>
       </c>
       <c r="I39">
         <v>899000.0</v>
       </c>
       <c r="J39">
         <v>1811000.0</v>
       </c>
       <c r="K39">
         <v>741000.0</v>
       </c>
       <c r="L39">
         <v>520000.0</v>
       </c>
       <c r="M39">
         <v>3924000.0</v>
       </c>
       <c r="N39">
         <v>174000.0</v>
       </c>
       <c r="O39">
         <v>326000.0</v>
       </c>
       <c r="P39">
         <v>468000.0</v>
       </c>
       <c r="Q39">
         <v>447000.0</v>
       </c>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>56</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>2264000.0</v>
+      </c>
       <c r="C40">
         <v>6339999.0</v>
       </c>
       <c r="D40">
         <v>11324000.0</v>
       </c>
       <c r="E40">
-        <v>8300000.0</v>
+        <v>12209000.0</v>
       </c>
       <c r="F40">
         <v>10354000.0</v>
       </c>
       <c r="G40">
         <v>6923000.0</v>
       </c>
       <c r="H40">
         <v>-13769000.0</v>
       </c>
       <c r="I40">
         <v>-7370000.0</v>
       </c>
       <c r="J40">
         <v>3023000.0</v>
       </c>
       <c r="K40">
         <v>3310000.0</v>
       </c>
       <c r="L40">
         <v>3656000.0</v>
       </c>
       <c r="M40">
         <v>462000.0</v>
       </c>
@@ -2926,51 +2943,51 @@
         <v>12000000.0</v>
       </c>
       <c r="J50">
         <v>17600000.0</v>
       </c>
       <c r="K50">
         <v>156343000.0</v>
       </c>
       <c r="L50">
         <v>146460000.0</v>
       </c>
       <c r="M50">
         <v>199907000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
-        <v>55450000.0</v>
+        <v>217638000.0</v>
       </c>
       <c r="C51">
         <v>246662000.0</v>
       </c>
       <c r="D51">
         <v>299733000.0</v>
       </c>
       <c r="E51">
         <v>331750000.0</v>
       </c>
       <c r="F51">
         <v>344811000.0</v>
       </c>
       <c r="G51">
         <v>309185000.0</v>
       </c>
       <c r="H51">
         <v>352478000.0</v>
       </c>
       <c r="I51">
         <v>266826000.0</v>
       </c>
       <c r="J51">
         <v>182423000.0</v>
       </c>
@@ -2978,51 +2995,51 @@
         <v>156343000.0</v>
       </c>
       <c r="L51">
         <v>149880000.0</v>
       </c>
       <c r="M51">
         <v>272519000.0</v>
       </c>
       <c r="N51">
         <v>243910000.0</v>
       </c>
       <c r="O51">
         <v>198448000.0</v>
       </c>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51">
         <v>113208000.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
-        <v>55450000.0</v>
+        <v>20500000.0</v>
       </c>
       <c r="C52">
         <v>68350000.0</v>
       </c>
       <c r="D52">
         <v>90500000.0</v>
       </c>
       <c r="E52">
         <v>104700.0</v>
       </c>
       <c r="F52">
         <v>100000000.0</v>
       </c>
       <c r="G52">
         <v>32050000.0</v>
       </c>
       <c r="H52">
         <v>352478000.0</v>
       </c>
       <c r="I52">
         <v>12000000.0</v>
       </c>
       <c r="J52">
         <v>17600000.0</v>
       </c>
@@ -3138,107 +3155,107 @@
       </c>
       <c r="M55">
         <v>341476000.0</v>
       </c>
       <c r="N55">
         <v>279087000.0</v>
       </c>
       <c r="O55">
         <v>245549000.0</v>
       </c>
       <c r="P55">
         <v>64914000.0</v>
       </c>
       <c r="Q55">
         <v>154070000.0</v>
       </c>
       <c r="R55">
         <v>228549000.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
-        <v>4078000.0</v>
+        <v>3359000.0</v>
       </c>
       <c r="C56">
         <v>17089000.0</v>
       </c>
       <c r="D56">
-        <v>47566000.0</v>
+        <v>45349000.0</v>
       </c>
       <c r="E56">
         <v>18348000.0</v>
       </c>
       <c r="F56">
         <v>61949000.0</v>
       </c>
       <c r="G56">
         <v>39367000.0</v>
       </c>
       <c r="H56">
         <v>16796000.0</v>
       </c>
       <c r="I56">
         <v>40959000.0</v>
       </c>
       <c r="J56">
         <v>75686000.0</v>
       </c>
       <c r="K56">
         <v>19429000.0</v>
       </c>
       <c r="L56">
         <v>33503000.0</v>
       </c>
       <c r="M56">
         <v>24270000.0</v>
       </c>
       <c r="N56">
         <v>34098000.0</v>
       </c>
       <c r="O56">
         <v>9888000.0</v>
       </c>
       <c r="P56">
         <v>1282000.0</v>
       </c>
       <c r="Q56">
         <v>1389000.0</v>
       </c>
       <c r="R56">
         <v>7911000.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
-        <v>55450000.0</v>
+        <v>4533000.0</v>
       </c>
       <c r="C57">
         <v>8141999.0</v>
       </c>
       <c r="D57">
         <v>15036000.0</v>
       </c>
       <c r="E57">
         <v>8300000.0</v>
       </c>
       <c r="F57">
         <v>19142000.0</v>
       </c>
       <c r="G57">
         <v>15334000.0</v>
       </c>
       <c r="H57">
         <v>13769000.0</v>
       </c>
       <c r="I57">
         <v>11572000.0</v>
       </c>
       <c r="J57">
         <v>4619000.0</v>
       </c>
@@ -3442,445 +3459,453 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM62"/>
+  <dimension ref="A1:BN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="2" spans="1:65">
+      <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
         <v>18</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>2516000.0</v>
+      </c>
       <c r="C2">
+        <v>496000.0</v>
+      </c>
+      <c r="D2">
         <v>2284000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3159000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1685000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1802000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16419000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3249000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1905000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3712000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1990000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3928000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2104000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3947000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2012000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7619000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13037000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8788000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27867000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20451000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>32927000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8411000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3549000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>971000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4178000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13769000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7120000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>44957000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2505000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6942000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7753000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2260000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>410000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1596000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>395000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1596000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3353000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1599000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>391000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5056000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>404000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1548000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3318000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5240000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>742000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1315000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>804000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1063000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>855000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1044000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4098000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4108000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4091000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2850000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1509000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1473000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1647000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3081000.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>1674000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>607000.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
-    </row>
-    <row r="3" spans="1:65">
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3904,52 +3929,53 @@
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-    </row>
-    <row r="4" spans="1:65">
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3973,219 +3999,221 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
-      <c r="G5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G5">
+        <v>0.0</v>
+      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
         <v>-58000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-21000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-18000000.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
-        <v>-13000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD5">
         <v>-13000000.0</v>
       </c>
       <c r="AE5">
+        <v>-13000000.0</v>
+      </c>
+      <c r="AF5">
         <v>-2861000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7531000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>805000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-755000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4072000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>7085000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7061000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6576000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>6481000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>6337000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8469000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3466000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3454000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-844000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1837000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2742000.0</v>
       </c>
       <c r="AW5">
         <v>2742000.0</v>
       </c>
       <c r="AX5">
         <v>2742000.0</v>
       </c>
       <c r="AY5">
+        <v>2742000.0</v>
+      </c>
+      <c r="AZ5">
         <v>1542000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2604000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>813000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4209,52 +4237,53 @@
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
-    </row>
-    <row r="7" spans="1:65">
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4278,56 +4307,59 @@
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
         <v>24</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>134000.0</v>
+      </c>
       <c r="C8">
         <v>134000.0</v>
       </c>
       <c r="D8">
         <v>134000.0</v>
       </c>
       <c r="E8">
         <v>134000.0</v>
       </c>
       <c r="F8">
         <v>134000.0</v>
       </c>
       <c r="G8">
         <v>134000.0</v>
       </c>
       <c r="H8">
         <v>134000.0</v>
       </c>
       <c r="I8">
         <v>134000.0</v>
       </c>
       <c r="J8">
         <v>134000.0</v>
       </c>
       <c r="K8">
@@ -4338,375 +4370,382 @@
       </c>
       <c r="M8">
         <v>134000.0</v>
       </c>
       <c r="N8">
         <v>134000.0</v>
       </c>
       <c r="O8">
         <v>134000.0</v>
       </c>
       <c r="P8">
         <v>134000.0</v>
       </c>
       <c r="Q8">
         <v>134000.0</v>
       </c>
       <c r="R8">
         <v>134000.0</v>
       </c>
       <c r="S8">
         <v>134000.0</v>
       </c>
       <c r="T8">
         <v>134000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>134000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>184841000.0</v>
       </c>
       <c r="N9">
         <v>184841000.0</v>
       </c>
       <c r="O9">
+        <v>184841000.0</v>
+      </c>
+      <c r="P9">
         <v>185010000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>187387000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>187305000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>187890000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>187814000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>187604000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>187540000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-    </row>
-    <row r="10" spans="1:65">
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
-        <v>3359000.0</v>
+        <v>3258000.0</v>
       </c>
       <c r="C10">
+        <v>3258000.0</v>
+      </c>
+      <c r="D10">
         <v>5008000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10238000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4054000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6068000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20278000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5580000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6092000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>45349000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15942000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6829000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10773000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14937000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13052000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14844000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10473000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>43048000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6999000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>35159000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>41641000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>37708000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>18297000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>31781000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2170000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13447000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7974000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9404000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15156000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>38172000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6043000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>22665000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>31926000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>72952000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>53868000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>46920000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>44087000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>17659000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>27989000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>44588000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>42230000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>32714000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>41508000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>35568000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>21297000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>12447000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14288000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>21393000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>36999000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>28569000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6835000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9954000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>12168000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>8270000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>13957000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>13592000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>12212000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>814000.0</v>
       </c>
-      <c r="BG10"/>
       <c r="BH10"/>
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10">
         <v>508000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>942000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>4834000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4730,239 +4769,243 @@
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-    </row>
-    <row r="12" spans="1:65">
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
-        <v>3359000.0</v>
+        <v>3258000.0</v>
       </c>
       <c r="C12">
+        <v>3258000.0</v>
+      </c>
+      <c r="D12">
         <v>5008000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10238000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4054000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6068000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20278000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5580000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6092000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>45349000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15942000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6829000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10773000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14937000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13052000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15391700.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10473000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>43048000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6999000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>35159000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41641000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>37708000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>18297000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>31781000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2170000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13447000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7974000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9404000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>15156000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>38172000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6043000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>22665000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>31926000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>72952000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>53868000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>46920000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>44087000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>17659000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>27989000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>44588000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>42230000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>32714000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>41508000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>35568000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>21297000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12447000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>14288000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>21393000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>36999000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>28569000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6835000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9954000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>12168000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8270000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>13957000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>13592000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12212000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>814000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>508000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>4834000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
-    </row>
-    <row r="13" spans="1:65">
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
         <v>134000.0</v>
       </c>
       <c r="C13">
         <v>134000.0</v>
       </c>
       <c r="D13">
         <v>134000.0</v>
       </c>
       <c r="E13">
         <v>134000.0</v>
       </c>
       <c r="F13">
         <v>134000.0</v>
       </c>
       <c r="G13">
         <v>134000.0</v>
       </c>
       <c r="H13">
         <v>134000.0</v>
       </c>
       <c r="I13">
@@ -5016,585 +5059,593 @@
       <c r="Y13">
         <v>134000.0</v>
       </c>
       <c r="Z13">
         <v>134000.0</v>
       </c>
       <c r="AA13">
         <v>134000.0</v>
       </c>
       <c r="AB13">
         <v>134000.0</v>
       </c>
       <c r="AC13">
         <v>134000.0</v>
       </c>
       <c r="AD13">
         <v>134000.0</v>
       </c>
       <c r="AE13">
         <v>134000.0</v>
       </c>
       <c r="AF13">
         <v>134000.0</v>
       </c>
       <c r="AG13">
-        <v>133000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="AH13">
         <v>133000.0</v>
       </c>
       <c r="AI13">
         <v>133000.0</v>
       </c>
       <c r="AJ13">
         <v>133000.0</v>
       </c>
       <c r="AK13">
-        <v>97000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="AL13">
         <v>97000.0</v>
       </c>
       <c r="AM13">
         <v>97000.0</v>
       </c>
       <c r="AN13">
         <v>97000.0</v>
       </c>
       <c r="AO13">
         <v>97000.0</v>
       </c>
       <c r="AP13">
         <v>97000.0</v>
       </c>
       <c r="AQ13">
         <v>97000.0</v>
       </c>
       <c r="AR13">
         <v>97000.0</v>
       </c>
       <c r="AS13">
         <v>97000.0</v>
       </c>
       <c r="AT13">
         <v>97000.0</v>
       </c>
       <c r="AU13">
-        <v>96000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="AV13">
         <v>96000.0</v>
       </c>
       <c r="AW13">
         <v>96000.0</v>
       </c>
       <c r="AX13">
         <v>96000.0</v>
       </c>
       <c r="AY13">
         <v>96000.0</v>
       </c>
       <c r="AZ13">
         <v>96000.0</v>
       </c>
       <c r="BA13">
         <v>96000.0</v>
       </c>
       <c r="BB13">
         <v>96000.0</v>
       </c>
       <c r="BC13">
+        <v>96000.0</v>
+      </c>
+      <c r="BD13">
         <v>54686000.0</v>
       </c>
-      <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
         <v>13398078.0</v>
       </c>
       <c r="C14">
         <v>13398078.0</v>
       </c>
       <c r="D14">
         <v>13398078.0</v>
       </c>
       <c r="E14">
         <v>13398078.0</v>
       </c>
       <c r="F14">
         <v>13398078.0</v>
       </c>
       <c r="G14">
         <v>13398078.0</v>
       </c>
       <c r="H14">
         <v>13398078.0</v>
       </c>
       <c r="I14">
         <v>13398078.0</v>
       </c>
       <c r="J14">
         <v>13398078.0</v>
       </c>
       <c r="K14">
         <v>13398078.0</v>
       </c>
       <c r="L14">
         <v>13398078.0</v>
       </c>
       <c r="M14">
         <v>13398078.0</v>
       </c>
       <c r="N14">
+        <v>13398078.0</v>
+      </c>
+      <c r="O14">
         <v>13393505.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13428410.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13425477.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>13422447.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13419010.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>13415276.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>13411998.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>13409033.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>13406436.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>13399767.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>13392608.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>13377008.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>13371510.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>13366515.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13361193.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13357464.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>13352873.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13350484.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13348793.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13340502.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>13334909.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>13331690.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>13197759.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9700329.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9697277.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9694353.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9692346.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9691183.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9690140.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9675930.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>9663081.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9650969.0</v>
       </c>
       <c r="AT14">
         <v>9650969.0</v>
       </c>
       <c r="AU14">
+        <v>9650969.0</v>
+      </c>
+      <c r="AV14">
         <v>9635943.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9632491.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9631155.0</v>
       </c>
       <c r="AX14">
         <v>9631155.0</v>
       </c>
       <c r="AY14">
+        <v>9631155.0</v>
+      </c>
+      <c r="AZ14">
         <v>9626336.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9621354.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9601952.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9578691.0</v>
       </c>
       <c r="BC14">
         <v>9578691.0</v>
       </c>
       <c r="BD14">
         <v>9578691.0</v>
       </c>
       <c r="BE14">
         <v>9578691.0</v>
       </c>
       <c r="BF14">
         <v>9578691.0</v>
       </c>
       <c r="BG14">
         <v>9578691.0</v>
       </c>
       <c r="BH14">
         <v>9578691.0</v>
       </c>
       <c r="BI14">
         <v>9578691.0</v>
       </c>
-      <c r="BJ14"/>
-      <c r="BK14">
+      <c r="BJ14">
         <v>9578691.0</v>
       </c>
+      <c r="BK14"/>
       <c r="BL14">
         <v>9578691.0</v>
       </c>
       <c r="BM14">
         <v>9578691.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14">
+        <v>9578691.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>134000.0</v>
       </c>
       <c r="N15">
         <v>134000.0</v>
       </c>
       <c r="O15">
         <v>134000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>134000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>134000.0</v>
       </c>
       <c r="V15">
         <v>134000.0</v>
       </c>
       <c r="W15">
         <v>134000.0</v>
       </c>
       <c r="X15">
         <v>134000.0</v>
       </c>
       <c r="Y15">
         <v>134000.0</v>
       </c>
       <c r="Z15">
         <v>134000.0</v>
       </c>
       <c r="AA15">
         <v>134000.0</v>
       </c>
       <c r="AB15">
         <v>134000.0</v>
       </c>
       <c r="AC15">
         <v>134000.0</v>
       </c>
       <c r="AD15">
         <v>134000.0</v>
       </c>
       <c r="AE15">
         <v>134000.0</v>
       </c>
       <c r="AF15">
         <v>134000.0</v>
       </c>
       <c r="AG15">
-        <v>133000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="AH15">
         <v>133000.0</v>
       </c>
       <c r="AI15">
         <v>133000.0</v>
       </c>
       <c r="AJ15">
         <v>133000.0</v>
       </c>
       <c r="AK15">
-        <v>97000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="AL15">
         <v>97000.0</v>
       </c>
       <c r="AM15">
         <v>97000.0</v>
       </c>
       <c r="AN15">
         <v>97000.0</v>
       </c>
       <c r="AO15">
         <v>97000.0</v>
       </c>
       <c r="AP15">
         <v>97000.0</v>
       </c>
       <c r="AQ15">
         <v>97000.0</v>
       </c>
       <c r="AR15">
         <v>97000.0</v>
       </c>
       <c r="AS15">
         <v>97000.0</v>
       </c>
       <c r="AT15">
         <v>97000.0</v>
       </c>
       <c r="AU15">
-        <v>96000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="AV15">
         <v>96000.0</v>
       </c>
       <c r="AW15">
         <v>96000.0</v>
       </c>
       <c r="AX15">
         <v>96000.0</v>
       </c>
       <c r="AY15">
         <v>96000.0</v>
       </c>
       <c r="AZ15">
         <v>96000.0</v>
       </c>
       <c r="BA15">
         <v>96000.0</v>
       </c>
       <c r="BB15">
         <v>96000.0</v>
       </c>
-      <c r="BC15"/>
+      <c r="BC15">
+        <v>96000.0</v>
+      </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-72349000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-86788000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-99956000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>-19550000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-51750000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>-56450000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-92475000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-38250000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>-17600000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>-9500000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>211000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>212000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>504000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>572000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>592000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>598000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>503000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>389000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>369000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>324000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>244000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>204000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5618,141 +5669,143 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>671000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>1015000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>399000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>180000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>297000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>240000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>186000.0</v>
       </c>
-      <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>256000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>185000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>4972000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5776,993 +5829,1007 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>1077000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>1077000.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
+      <c r="AH20"/>
       <c r="AI20">
         <v>1077000.0</v>
       </c>
       <c r="AJ20">
         <v>1077000.0</v>
       </c>
       <c r="AK20">
         <v>1077000.0</v>
       </c>
       <c r="AL20">
         <v>1077000.0</v>
       </c>
       <c r="AM20">
         <v>1077000.0</v>
       </c>
       <c r="AN20">
         <v>1077000.0</v>
       </c>
       <c r="AO20">
         <v>1077000.0</v>
       </c>
       <c r="AP20">
         <v>1077000.0</v>
       </c>
       <c r="AQ20">
         <v>1077000.0</v>
       </c>
       <c r="AR20">
         <v>1077000.0</v>
       </c>
       <c r="AS20">
         <v>1077000.0</v>
       </c>
       <c r="AT20">
         <v>1077000.0</v>
       </c>
       <c r="AU20">
         <v>1077000.0</v>
       </c>
       <c r="AV20">
         <v>1077000.0</v>
       </c>
       <c r="AW20">
         <v>1077000.0</v>
       </c>
       <c r="AX20">
         <v>1077000.0</v>
       </c>
-      <c r="AY20"/>
+      <c r="AY20">
+        <v>1077000.0</v>
+      </c>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>69000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>477000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>1108000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>1314000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>1509000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>1705000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1753000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1802000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1851000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1900000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1949000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1998000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2046000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2095000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2144000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2193000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2242000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2291000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2339000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2388000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2437000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2500000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>22537000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13053829.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Q22">
         <v>1.0</v>
       </c>
       <c r="R22">
+        <v>1.0</v>
+      </c>
+      <c r="S22">
         <v>2.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8192000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4260000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4785000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4868000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-4854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AC22">
         <v>1.0</v>
       </c>
       <c r="AD22">
+        <v>1.0</v>
+      </c>
+      <c r="AE22">
         <v>-3686000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-3825000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-4257000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4396000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-4545000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-817000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-2511000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-872000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-926000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-1309000.0</v>
       </c>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
       <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-224000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-8455000.0</v>
       </c>
-      <c r="AU22">
-[...1 lines deleted...]
-      </c>
       <c r="AV22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW22">
         <v>1.0</v>
       </c>
       <c r="AX22">
+        <v>1.0</v>
+      </c>
+      <c r="AY22">
         <v>-6197000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-736000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-983000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-886000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1.0</v>
       </c>
-      <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-    </row>
-    <row r="23" spans="1:65">
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
-        <v>346706000.0</v>
+        <v>315681000.0</v>
       </c>
       <c r="C23">
+        <v>315681000.0</v>
+      </c>
+      <c r="D23">
         <v>378150000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>395442000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>411963000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>428123000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>418538000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>407875000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>410469000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>469818000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>476982000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>505906000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>515483000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>520717000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>538234000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>567321000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>571735000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>569048000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>537221000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>522440000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>511591000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>483813000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>481675000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>475442000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>476853000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>538188000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>518287000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>504871000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>460202000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>441421000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>408538000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>392673000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>374701000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>357778000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>356509000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>348960000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>307429000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>305030000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>292222000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>298377000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>292685000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>294676000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>296454000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>299680000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>347309000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>341476000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>289111000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>259704000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>272607000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>279087000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>229586000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>242353000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>245092000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>245549000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>236646000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>227066000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>235440000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>64914000.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>75417000.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>193756000.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>222648000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>222360000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>227050000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>226753000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>338408000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>352478000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>335956000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>281510000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>278791000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>254826000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>212817000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>203709000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>188266000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>147223000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>164228000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>153033000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>154938000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>156343000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>146747000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>146651000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>146556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149880000.0</v>
       </c>
       <c r="AQ24">
         <v>149880000.0</v>
       </c>
       <c r="AR24">
         <v>149880000.0</v>
       </c>
       <c r="AS24">
+        <v>149880000.0</v>
+      </c>
+      <c r="AT24">
         <v>205228000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>199907000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>146138000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>118389000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>129459000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>134955000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>84083000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>94164000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>97190000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>99224000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>171161000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>155036000.0</v>
       </c>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>81351000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>222648000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>222360000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>227050000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>226753000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>338408000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>352478000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>335956000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>281510000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>278791000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>254826000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
         <v>42</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>308120000.0</v>
+      </c>
       <c r="C26">
+        <v>342015000.0</v>
+      </c>
+      <c r="D26">
         <v>370171000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>382748000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>403071000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>409665000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>394734000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>398156000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>400414000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>420287000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>457247000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>494579000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>499759000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>500576000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>516615000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>547677000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>556914000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>507099000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>526279000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>484026000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>466099000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>442323000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>456328000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>435762000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>465653000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>516931000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>502161000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>484718000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>437667000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>184468000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>147360000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>98568000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>79679000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>93835000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>86906000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>296908000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>258311000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>47508000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>259169000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>248831000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>32807000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>312234000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6786,672 +6853,685 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
-        <v>52091000.0</v>
+        <v>196638000.0</v>
       </c>
       <c r="C28">
-        <v>54192000.0</v>
+        <v>196638000.0</v>
       </c>
       <c r="D28">
+        <v>231069000.0</v>
+      </c>
+      <c r="E28">
         <v>231963000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>242552000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>240594000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>226889000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>241342000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>249985000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>254384000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>284116000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>317419000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>317587000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>316813000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>336601000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>345702000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>330316000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>301763000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>307004000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>282249000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>270987000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>271477000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>306390000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>300619000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>336238000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>339031000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>327982000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>272106000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>263635000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>216654000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>206774000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>181044000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>156340000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>91871000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>110360000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>106113000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>110851000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>138684000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>118758000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>102063000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>104326000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>117166000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>108372000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>114312000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>248279000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>260072000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>131850000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>189385000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>195919000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>215341000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>161331000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>178374000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>85022000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>90954000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>157204000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>141444000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>152663000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-814000.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>-508000.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>70681000.0</v>
       </c>
-      <c r="BL28"/>
       <c r="BM28"/>
-    </row>
-    <row r="29" spans="1:65">
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
         <v>45</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>309218000.0</v>
+      </c>
       <c r="C29">
+        <v>340826000.0</v>
+      </c>
+      <c r="D29">
         <v>372391000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>388397000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>406989000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>418887000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>398472000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>401094000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>404477000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>461737000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>470726000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>497670000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>508168000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>512173000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>531727000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>556258000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>549175000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>548555000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>503980000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>497401000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>473098000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>468141000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>474599000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>467797000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>468391000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-    </row>
-    <row r="30" spans="1:65">
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
-        <v>719000.0</v>
+        <v>2219000.0</v>
       </c>
       <c r="C30">
+        <v>2219000.0</v>
+      </c>
+      <c r="D30">
         <v>2201000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1316000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3541000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11021000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2259000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2945000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2532000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2217000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1779000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2322000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2201000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2202000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5397000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1883000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2092000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16367999.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1193000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1051000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>993000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1298000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4243000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3748000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4719000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3349000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3298000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5736000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3787000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2787000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2637000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2919000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2915000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2734000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1782000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1250000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1064000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1770000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1056000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>856000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>839000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>789000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>602000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>845000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1230000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7899000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>704000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>658000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>583000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5355000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>682000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>876000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>895000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1292000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1561000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>626000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1389000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>468000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>245000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>651000.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
-    </row>
-    <row r="31" spans="1:65">
+      <c r="BN30"/>
+    </row>
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>173422000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>179808000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>180423000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>182074000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>195712000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>208386000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>203744000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>189977000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>179993000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>160470000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>157848000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>149912000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>135397000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>129983000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>164236000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>170406000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>173132000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>174258000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>172437000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>183598000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>182929000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>182453000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>185554000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>185826000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>191996000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>145387000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>140801000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>142210000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>143080000.0</v>
       </c>
-      <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>139840000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>134103000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
-    </row>
-    <row r="32" spans="1:65">
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -7475,682 +7555,697 @@
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
-    </row>
-    <row r="33" spans="1:65">
+      <c r="BN32"/>
+    </row>
+    <row r="33" spans="1:66">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
-        <v>342628000.0</v>
-[...1 lines deleted...]
-      <c r="C33"/>
+        <v>310204000.0</v>
+      </c>
+      <c r="C33">
+        <v>312423000.0</v>
+      </c>
       <c r="D33">
-        <v>382748000.0</v>
+        <v>373142000.0</v>
       </c>
       <c r="E33">
-        <v>403071000.0</v>
+        <v>385204000.0</v>
       </c>
       <c r="F33">
+        <v>407909000.0</v>
+      </c>
+      <c r="G33">
         <v>411034000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>394734000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>398156000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>400414000.0</v>
       </c>
-      <c r="J33">
-[...1 lines deleted...]
-      </c>
       <c r="K33">
+        <v>422252000.0</v>
+      </c>
+      <c r="L33">
         <v>457247000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>494579000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>499759000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>502369000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>516615000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>547129300.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>556914000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>507099000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>526279000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>484026000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>466098000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>444446000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>456328000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>435762000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>465653000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>524741000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>502161000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>484718000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>437667000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>403249000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>396033000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>362832000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>335464000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>277499000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>296630000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>296908000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>258311000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>281627000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>259169000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>248831000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>245407000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>257296000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3221000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3270000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>324257000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>317206000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>273853000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>237379000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>234859000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>244989000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>221858000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>231163000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>231766000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>235661000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>221128000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>212848000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>221839000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>45575000.0</v>
       </c>
-      <c r="BG33"/>
       <c r="BH33"/>
-      <c r="BI33">
+      <c r="BI33"/>
+      <c r="BJ33">
         <v>67006000.0</v>
       </c>
-      <c r="BJ33"/>
-      <c r="BK33">
+      <c r="BK33"/>
+      <c r="BL33">
         <v>188271000.0</v>
       </c>
-      <c r="BL33"/>
       <c r="BM33"/>
-    </row>
-    <row r="34" spans="1:65">
+      <c r="BN33"/>
+    </row>
+    <row r="34" spans="1:66">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>3964000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>767000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>244000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>399000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
-    </row>
-    <row r="35" spans="1:65">
+      <c r="BN34"/>
+    </row>
+    <row r="35" spans="1:66">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
-        <v>168068000.0</v>
+        <v>206359000.0</v>
       </c>
       <c r="C35">
-        <v>182636000.0</v>
+        <v>201619000.0</v>
       </c>
       <c r="D35">
+        <v>236880000.0</v>
+      </c>
+      <c r="E35">
         <v>243228000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>247589000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>247756001.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>247878000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>247523000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>256346000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>299733000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>215214000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>324248000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>229675000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>331994000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>350052000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>50601000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>342262000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>346162000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>314577000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>317408000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>313057000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>309523000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>307113000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>332709000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>338408000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>352478000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>335956000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>281510000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>278791000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>254826000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>199501000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>199040000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>150290000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>167413000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>167090000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>154946000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>150033000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>159176000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>149198000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>149802000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>149806000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>149683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149900000.0</v>
       </c>
       <c r="AR35">
         <v>149900000.0</v>
       </c>
       <c r="AS35">
+        <v>149900000.0</v>
+      </c>
+      <c r="AT35">
         <v>144215000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>129616000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>151206000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>29279000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>28528000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>28097000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1619000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1542000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>98746000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>100900000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>4658000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>7925000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>9012000.0</v>
       </c>
-      <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BK35"/>
+      <c r="BL35">
         <v>4506000.0</v>
       </c>
-      <c r="BL35"/>
       <c r="BM35"/>
-    </row>
-    <row r="36" spans="1:65">
+      <c r="BN35"/>
+    </row>
+    <row r="36" spans="1:66">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
-        <v>613000.0</v>
-[...1 lines deleted...]
-      <c r="C36"/>
+        <v>2084000.0</v>
+      </c>
+      <c r="C36">
+        <v>312423000.0</v>
+      </c>
       <c r="D36">
-        <v>1140000.0</v>
+        <v>373142000.0</v>
       </c>
       <c r="E36">
-        <v>1297000.0</v>
+        <v>385204000.0</v>
       </c>
       <c r="F36">
+        <v>407909000.0</v>
+      </c>
+      <c r="G36">
         <v>1369000.0</v>
       </c>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
-        <v>-398156000.0</v>
+        <v>398260000.0</v>
       </c>
       <c r="I36">
-        <v>1431000.0</v>
+        <v>399350000.0</v>
       </c>
       <c r="J36">
+        <v>401845000.0</v>
+      </c>
+      <c r="K36">
         <v>-420356000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-457247000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-494579000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-499759000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2420000.0</v>
       </c>
-      <c r="O36">
-[...1 lines deleted...]
-      </c>
       <c r="P36">
+        <v>516615000.0</v>
+      </c>
+      <c r="Q36">
         <v>-547700.0</v>
       </c>
-      <c r="Q36">
-[...1 lines deleted...]
-      </c>
       <c r="R36">
+        <v>556914000.0</v>
+      </c>
+      <c r="S36">
         <v>12948000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>13145000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-484026000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>91673000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>11827000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-456328000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>7410000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-465653000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>7810000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-502161000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-484718000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-437667000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>6452000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-396033000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-362832000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-335464000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4545000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-2830000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-2879000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-2928000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2767000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-3026000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-3075000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-3123000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>4914000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-247220000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-255966000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>4754000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1604000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>270437000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3191000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>3343000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>3493000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2561000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2827000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2993000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>235661000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>8883000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>8249000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>7679000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-45575000.0</v>
       </c>
-      <c r="BG36"/>
       <c r="BH36"/>
-      <c r="BI36">
+      <c r="BI36"/>
+      <c r="BJ36">
         <v>-67006000.0</v>
       </c>
-      <c r="BJ36"/>
-      <c r="BK36">
+      <c r="BK36"/>
+      <c r="BL36">
         <v>1946000.0</v>
       </c>
-      <c r="BL36"/>
       <c r="BM36"/>
-    </row>
-    <row r="37" spans="1:65">
+      <c r="BN36"/>
+    </row>
+    <row r="37" spans="1:66">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8174,945 +8269,957 @@
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
-    </row>
-    <row r="38" spans="1:65">
+      <c r="BN37"/>
+    </row>
+    <row r="38" spans="1:66">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>371920000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>395442000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>406468000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>428123000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2062000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>399350000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>469818000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>2014000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2176000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2750000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>19623285.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>21087504.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2917000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2256000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-404141000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2223700.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2204000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3851000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>483813000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4260000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4785000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>9030000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>538188000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4854000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>7016000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3592000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>441421000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3825000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>4257000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4396000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>357778000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>4229000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>3882000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>3967000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>305030000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>4008000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>4102000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4209000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>298096000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>251123000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>259997000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>321463000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>325661000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>270703000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>234188000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>231512000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>246941000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2772000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>3187000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>3256000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>245549000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>10444000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>8249000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>21619000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>18057000.0</v>
       </c>
-      <c r="BG38"/>
       <c r="BH38"/>
-      <c r="BI38">
+      <c r="BI38"/>
+      <c r="BJ38">
         <v>7658000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>67153000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>183655000.0</v>
       </c>
-      <c r="BL38"/>
       <c r="BM38"/>
-    </row>
-    <row r="39" spans="1:65">
+      <c r="BN38"/>
+    </row>
+    <row r="39" spans="1:66">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>-979000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1140000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1297000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-11021000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-795000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1194000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1431000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-47566000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-17721000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-9151000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2750000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1209000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3170000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2917000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2256000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2533001.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2750000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2204000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2859000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>361000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2807000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4151000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-4719000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3038000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4854000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>10025999.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3592000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1798000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3825000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4257000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4396000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4593000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4229000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3882000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3967000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3974000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>4008000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>4102000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4209000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3877000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>153999.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>237999.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>525000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>3924000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>266000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>274000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>166000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>174000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>211000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>360000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>263000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>326000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>769000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>626000.0</v>
       </c>
-      <c r="BE39"/>
-      <c r="BF39">
+      <c r="BF39"/>
+      <c r="BG39">
         <v>468000.0</v>
       </c>
-      <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
-      <c r="BJ39">
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>447000.0</v>
       </c>
-      <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
-    </row>
-    <row r="40" spans="1:65">
+      <c r="BN39"/>
+    </row>
+    <row r="40" spans="1:66">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40"/>
-      <c r="C40"/>
+      <c r="C40">
+        <v>4244000.0</v>
+      </c>
       <c r="D40">
-        <v>6018000.0</v>
+        <v>2672000.0</v>
       </c>
       <c r="E40">
-        <v>3991000.0</v>
+        <v>2859000.0</v>
       </c>
       <c r="F40">
+        <v>2306000.0</v>
+      </c>
+      <c r="G40">
         <v>6339999.0</v>
       </c>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
       <c r="H40">
+        <v>22291000.0</v>
+      </c>
+      <c r="I40">
         <v>2931000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5723000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>11324000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>89110000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-3928000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>103896000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8300000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>6108000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-7619000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>8050000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>10354000.0</v>
       </c>
-      <c r="S40">
-[...1 lines deleted...]
-      </c>
       <c r="T40">
+        <v>37467000.0</v>
+      </c>
+      <c r="U40">
         <v>-20451000.0</v>
       </c>
-      <c r="U40">
-[...1 lines deleted...]
-      </c>
       <c r="V40">
+        <v>43201000.0</v>
+      </c>
+      <c r="W40">
         <v>6923000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>21101000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>6365000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-276074000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5314000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>4805000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>5272000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-31102000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-7370000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>686000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>444000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>598000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>433000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>368000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>422000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>656000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>477000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>423000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>439000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>464000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>433000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>3082000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2660000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>434000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>462000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-804000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>457000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>576000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>613000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>623000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>493000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>353000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-102278000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>4632000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>4215000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>3479000.0</v>
       </c>
-      <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
-      <c r="BK40">
+      <c r="BK40"/>
+      <c r="BL40">
         <v>-76122000.0</v>
       </c>
-      <c r="BL40"/>
       <c r="BM40"/>
-    </row>
-    <row r="41" spans="1:65">
+      <c r="BN40"/>
+    </row>
+    <row r="41" spans="1:66">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>232000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>244000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>399000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>389000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1473000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1351000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>574000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>639000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>429000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>338000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>328000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>309000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>305000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>587000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>417000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>531000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>219000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>293000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>336000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>170000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>150000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>127000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>80000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>60000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>134000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>279000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>148000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>825000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>835000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>497000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>395000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>452000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>745000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>819000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>843000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>839000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>706000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>389000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>369000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>324000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>244000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>9000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>6799000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>13613000.0</v>
       </c>
-      <c r="BE41"/>
-      <c r="BF41">
+      <c r="BF41"/>
+      <c r="BG41">
         <v>7114000.0</v>
       </c>
-      <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
-      <c r="BJ41">
+      <c r="BJ41"/>
+      <c r="BK41">
         <v>1523000.0</v>
       </c>
-      <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
-    </row>
-    <row r="42" spans="1:65">
+      <c r="BN41"/>
+    </row>
+    <row r="42" spans="1:66">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
         <v>174195000.0</v>
       </c>
       <c r="C42">
-        <v>184912000.0</v>
+        <v>174195000.0</v>
       </c>
       <c r="D42">
         <v>184912000.0</v>
       </c>
       <c r="E42">
         <v>184912000.0</v>
       </c>
       <c r="F42">
         <v>184912000.0</v>
       </c>
       <c r="G42">
-        <v>184841000.0</v>
+        <v>184912000.0</v>
       </c>
       <c r="H42">
         <v>184841000.0</v>
       </c>
       <c r="I42">
         <v>184841000.0</v>
       </c>
       <c r="J42">
         <v>184841000.0</v>
       </c>
       <c r="K42">
         <v>184841000.0</v>
       </c>
       <c r="L42">
         <v>184841000.0</v>
       </c>
       <c r="M42">
         <v>184841000.0</v>
       </c>
       <c r="N42">
         <v>184841000.0</v>
       </c>
       <c r="O42">
+        <v>184841000.0</v>
+      </c>
+      <c r="P42">
         <v>185010000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>185195000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>185152000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>185113000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>187218000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>187179000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>187146000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>187124000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>186979000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>187437000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>245387000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>208305000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>205890000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>187814000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>200604000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>200540000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>178726000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>175707000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>167516000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>186593000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>182336000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>180903000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>131419000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>129889000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>130307000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>131342000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>130592000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>129834000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>145298000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>147602000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>146603000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>133078000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>144496000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>140803000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>142328000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>141643000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>143092000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>143068000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>142909000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>141797000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>54686000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>57075000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>56427000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>54719000.0</v>
       </c>
-      <c r="BG42"/>
       <c r="BH42"/>
-      <c r="BI42">
+      <c r="BI42"/>
+      <c r="BJ42">
         <v>70604000.0</v>
       </c>
-      <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>113128000.0</v>
       </c>
-      <c r="BL42"/>
       <c r="BM42"/>
-    </row>
-    <row r="43" spans="1:65">
+      <c r="BN42"/>
+    </row>
+    <row r="43" spans="1:66">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9136,52 +9243,53 @@
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
-    </row>
-    <row r="44" spans="1:65">
+      <c r="BN43"/>
+    </row>
+    <row r="44" spans="1:66">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9205,52 +9313,53 @@
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
-    </row>
-    <row r="45" spans="1:65">
+      <c r="BN44"/>
+    </row>
+    <row r="45" spans="1:66">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -9274,52 +9383,53 @@
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
-    </row>
-    <row r="46" spans="1:65">
+      <c r="BN45"/>
+    </row>
+    <row r="46" spans="1:66">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
@@ -9343,52 +9453,53 @@
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
-    </row>
-    <row r="47" spans="1:65">
+      <c r="BN46"/>
+    </row>
+    <row r="47" spans="1:66">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -9412,858 +9523,869 @@
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
-    </row>
-    <row r="48" spans="1:65">
+      <c r="BN47"/>
+    </row>
+    <row r="48" spans="1:66">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48">
-        <v>-51141000.0</v>
+        <v>-65007000.0</v>
       </c>
       <c r="C48">
+        <v>-65007000.0</v>
+      </c>
+      <c r="D48">
         <v>-48732000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-38850000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-24663000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-12821000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-33670000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-30803000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-36575000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-22971000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-14307000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-11553000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-5167000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-4552000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-3070000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>10383000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>23100000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>18497000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2625000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-7320000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-26810000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-28302000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-37201000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-52174000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-57538000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-20812000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-17618000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-14816000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-13480000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-12651000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>7599000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>7088000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>7273000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>805000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>6942000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>6888000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>6786000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>6731000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>5230000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>5160000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>4985000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>4612000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-8276000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-8859000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-8286000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2459000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-7491000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-7125000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-5977000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-4103000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-5567000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-3722000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-1916000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-94000.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
-    </row>
-    <row r="49" spans="1:65">
+      <c r="BN48"/>
+    </row>
+    <row r="49" spans="1:66">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-11553000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-5167000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-4552000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-3070000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
-    </row>
-    <row r="50" spans="1:65">
+      <c r="BN49"/>
+    </row>
+    <row r="50" spans="1:66">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>35750000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>12000000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>203709000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>188266000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>17600000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>164228000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>153033000.0</v>
       </c>
-      <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>156343000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>146460000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>199907000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
-    </row>
-    <row r="51" spans="1:65">
+      <c r="BN50"/>
+    </row>
+    <row r="51" spans="1:66">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
-        <v>55450000.0</v>
+        <v>199896000.0</v>
       </c>
       <c r="C51">
-        <v>59200000.0</v>
+        <v>199896000.0</v>
       </c>
       <c r="D51">
+        <v>236077000.0</v>
+      </c>
+      <c r="E51">
         <v>242201000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>246606000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>246662000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>247167000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>246922000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>256077000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>299733000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>300058000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>324248000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>328360000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>331750000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>349653000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>360546000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>340789000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>344811000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>314003000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>317408000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>312628000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>309185000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>324687000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>332400000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>618766000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>408928000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>428431000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>319760000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>314541000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>266826000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>212817000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>203709000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>188266000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>164823000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>164228000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>153033000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>154938000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>156343000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>146747000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>146651000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>146556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149880000.0</v>
       </c>
       <c r="AQ51">
         <v>149880000.0</v>
       </c>
       <c r="AR51">
         <v>149880000.0</v>
       </c>
       <c r="AS51">
+        <v>149880000.0</v>
+      </c>
+      <c r="AT51">
         <v>269576000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>272519000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>146138000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>210778000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>232918000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>243910000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>168166000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>188328000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>97190000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>99224000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>171161000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>155036000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>164875000.0</v>
       </c>
-      <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
-      <c r="BK51">
+      <c r="BK51"/>
+      <c r="BL51">
         <v>75515000.0</v>
       </c>
-      <c r="BL51"/>
       <c r="BM51"/>
-    </row>
-    <row r="52" spans="1:65">
+      <c r="BN51"/>
+    </row>
+    <row r="52" spans="1:66">
       <c r="A52" t="s">
         <v>68</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>55450000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>59200000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>125000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>68050000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>68350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69100000.0</v>
       </c>
       <c r="H52">
         <v>69100000.0</v>
       </c>
       <c r="I52">
+        <v>69100000.0</v>
+      </c>
+      <c r="J52">
         <v>78500000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>90500000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>91100000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>101600000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>106000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>104700.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>122900.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>134100000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>114650000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>175446000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>45900000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>24050000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>19550000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>32050000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>24650000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>51750000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>280358000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>56450000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>92475000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>38250000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>35750000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>12000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>17000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>8000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>40950000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>17600000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>164228000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>153033000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>8000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>9500000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>146460000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>211000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>212000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>64348000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>72612000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>84763000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>92389000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>103459000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>108955000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>84083000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>94164000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>97190000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>99224000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>171161000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>155036000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>164875000.0</v>
       </c>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>75515000.0</v>
       </c>
-      <c r="BL52"/>
       <c r="BM52"/>
-    </row>
-    <row r="53" spans="1:65">
+      <c r="BN52"/>
+    </row>
+    <row r="53" spans="1:66">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>494579000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>499759000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>500576.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>516615.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>547700.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>472538000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>421567000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>526300.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>-1000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
-      <c r="AV53">
-[...1 lines deleted...]
-      </c>
+      <c r="AV53"/>
       <c r="AW53">
         <v>450000.0</v>
       </c>
       <c r="AX53">
         <v>450000.0</v>
       </c>
       <c r="AY53">
+        <v>450000.0</v>
+      </c>
+      <c r="AZ53">
         <v>525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>623000.0</v>
       </c>
       <c r="BA53">
         <v>623000.0</v>
       </c>
       <c r="BB53">
         <v>623000.0</v>
       </c>
       <c r="BC53">
         <v>623000.0</v>
       </c>
       <c r="BD53">
         <v>623000.0</v>
       </c>
-      <c r="BE53"/>
+      <c r="BE53">
+        <v>623000.0</v>
+      </c>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-    </row>
-    <row r="54" spans="1:65">
+      <c r="BN53"/>
+    </row>
+    <row r="54" spans="1:66">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10287,800 +10409,811 @@
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
-    </row>
-    <row r="55" spans="1:65">
+      <c r="BN54"/>
+    </row>
+    <row r="55" spans="1:66">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
-        <v>346706000.0</v>
+        <v>315681000.0</v>
       </c>
       <c r="C55">
+        <v>315681000.0</v>
+      </c>
+      <c r="D55">
         <v>378150000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>395442000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>411963000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>428123000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>418538000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>407875000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>410469000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>469818000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>476982000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>505906000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>515483000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>520717000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>538234000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>567321000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>571735000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>569048000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>537221000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>522440000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>511591000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>483813000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>481675000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>475442000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>476853000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>538188000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>518287000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>504871000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>460202000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>441421000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>408538000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>392673000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>374701000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>357778000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>356509000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>348960000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>307429000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>305030000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>292222000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>298377000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>292685000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>294676000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>296454000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>299680000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>347309000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>341476000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>289111000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>259704000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>272607000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>279087000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>229586000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>242353000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>245092000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>245549000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>236646000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>227066000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>235440000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>64914000.0</v>
       </c>
-      <c r="BG55"/>
       <c r="BH55"/>
-      <c r="BI55">
+      <c r="BI55"/>
+      <c r="BJ55">
         <v>75417000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>154070000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>193756000.0</v>
       </c>
-      <c r="BL55"/>
       <c r="BM55"/>
-    </row>
-    <row r="56" spans="1:65">
+      <c r="BN55"/>
+    </row>
+    <row r="56" spans="1:66">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
-        <v>4078000.0</v>
+        <v>5477000.0</v>
       </c>
       <c r="C56">
-        <v>6230000.0</v>
+        <v>3258000.0</v>
       </c>
       <c r="D56">
-        <v>12694000.0</v>
+        <v>5008000.0</v>
       </c>
       <c r="E56">
-        <v>8892000.0</v>
+        <v>10238000.0</v>
       </c>
       <c r="F56">
+        <v>4054000.0</v>
+      </c>
+      <c r="G56">
         <v>17089000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>21742000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>9719000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>10055000.0</v>
       </c>
-      <c r="J56">
-[...1 lines deleted...]
-      </c>
       <c r="K56">
+        <v>47566000.0</v>
+      </c>
+      <c r="L56">
         <v>17721000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>9151000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>12974000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>18348000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>21619000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>17274700.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>14821000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>61949000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>10942000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>36210000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>45493000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>39367000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>21087000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>39680000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2170000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>13447000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>11272000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>13137000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>18943000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>38172000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>12505000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>29841000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>39237000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>80279000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>59879000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>52052000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>49118000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>23403000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>33053000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>49546000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>47278000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>37380000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>42110000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>36413000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>23052000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>24270000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>15258000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>22325000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>37748000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>34098000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>7728000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>11190000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>13326000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>9888000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>15518000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>14218000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>13601000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1282000.0</v>
       </c>
-      <c r="BG56"/>
       <c r="BH56"/>
-      <c r="BI56">
+      <c r="BI56"/>
+      <c r="BJ56">
         <v>753000.0</v>
       </c>
-      <c r="BJ56"/>
-      <c r="BK56">
+      <c r="BK56"/>
+      <c r="BL56">
         <v>5485000.0</v>
       </c>
-      <c r="BL56"/>
       <c r="BM56"/>
-    </row>
-    <row r="57" spans="1:65">
+      <c r="BN56"/>
+    </row>
+    <row r="57" spans="1:66">
       <c r="A57" t="s">
         <v>73</v>
       </c>
-      <c r="B57">
-[...1 lines deleted...]
-      </c>
+      <c r="B57"/>
       <c r="C57">
-        <v>59200000.0</v>
+        <v>4740000.0</v>
       </c>
       <c r="D57">
+        <v>4956000.0</v>
+      </c>
+      <c r="E57">
         <v>6018000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3991000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8141999.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>19355000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6180000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5723000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>15036000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>91100000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3928000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>106000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>8300000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6108000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>134100000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>21087000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>19142000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>32667000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>24050000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>38064000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>15334000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>24650000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7336000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>8462000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>19083000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>11925000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>50229000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>7153000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>11572000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>25439000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>10704000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>41958000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2029000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>763000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2018000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>12009000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2076000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>814000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>5495000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>868000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1981000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>6400000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>7900000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>65524000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>74389000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>804000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>93909000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>104890000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>110612000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>88804000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>98765000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4444000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2850000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>177302000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>160724000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>170001000.0</v>
       </c>
-      <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
-      <c r="BK57">
+      <c r="BK57"/>
+      <c r="BL57">
         <v>76122000.0</v>
       </c>
-      <c r="BL57"/>
       <c r="BM57"/>
-    </row>
-    <row r="58" spans="1:65">
+      <c r="BN57"/>
+    </row>
+    <row r="58" spans="1:66">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
-        <v>223518000.0</v>
+        <v>206359000.0</v>
       </c>
       <c r="C58">
+        <v>206359000.0</v>
+      </c>
+      <c r="D58">
         <v>241836000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>249246000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>251580000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>255898000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>267233000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>253703000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>262069000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>307814000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>306314000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>332484000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>335675000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>340294000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>356160000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>371609000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>363349000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>365304000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>347244000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>342447000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>351121000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>324857000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>331763000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>340045000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>346870000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>371561000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>347881000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>331739000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>285944000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>266398000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>224940000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>209744000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>192248000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>169442000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>167853000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>156964000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>162042000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>161252000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>150012000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>155297000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>150674000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>151664000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>156335000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>157840000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>209739000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>204005000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>152010000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>123188000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>133418000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>138709000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>90423000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>100307000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>103190000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>103750000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>181960000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>168649000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>179013000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>10195000.0</v>
       </c>
-      <c r="BG58"/>
       <c r="BH58"/>
-      <c r="BI58">
+      <c r="BI58"/>
+      <c r="BJ58">
         <v>4813000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>84548000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>80628000.0</v>
       </c>
-      <c r="BL58"/>
       <c r="BM58"/>
-    </row>
-    <row r="59" spans="1:65">
+      <c r="BN58"/>
+    </row>
+    <row r="59" spans="1:66">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11104,241 +11237,245 @@
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
-    </row>
-    <row r="60" spans="1:65">
+      <c r="BN59"/>
+    </row>
+    <row r="60" spans="1:66">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
-        <v>123188000.0</v>
+        <v>109322000.0</v>
       </c>
       <c r="C60">
+        <v>109322000.0</v>
+      </c>
+      <c r="D60">
         <v>136314000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>146196000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>160383000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>172225000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>151305000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>154172000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>148400000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>162004000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>170668000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>173422000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>179808000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>180423000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>182074000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>195712000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>208386000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>203744000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>189977000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>179993000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>160470000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>158956000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>149912000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>135397000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>129983000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>166627000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>170406000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>173132000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>174258000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>175023000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>183598000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>182929000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>182453000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>188336000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>188656000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>191996000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>145387000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>143778000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>142210000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>143080000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>142011000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>143012000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>140119000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>141840000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>137570000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>137471000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>137101000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>136516000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>139189000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>140378000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>139163000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>142046000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>141902000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>141799000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>54686000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>57075000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>56427000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>54719000.0</v>
       </c>
-      <c r="BG60"/>
       <c r="BH60"/>
-      <c r="BI60">
+      <c r="BI60"/>
+      <c r="BJ60">
         <v>70604000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>69522000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>113128000.0</v>
       </c>
-      <c r="BL60"/>
       <c r="BM60"/>
-    </row>
-    <row r="61" spans="1:65">
+      <c r="BN60"/>
+    </row>
+    <row r="61" spans="1:66">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11362,52 +11499,53 @@
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
-    </row>
-    <row r="62" spans="1:65">
+      <c r="BN61"/>
+    </row>
+    <row r="62" spans="1:66">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11431,50 +11569,51 @@
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
+      <c r="BN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11539,54 +11678,54 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
-        <v>9084000.0</v>
+        <v>16510000.0</v>
       </c>
       <c r="C2">
         <v>16648000.0</v>
       </c>
       <c r="D2">
         <v>19482000.0</v>
       </c>
       <c r="E2">
         <v>17025000.0</v>
       </c>
       <c r="F2">
         <v>17515000.0</v>
       </c>
       <c r="G2">
         <v>18808000.0</v>
       </c>
       <c r="H2">
         <v>15829000.0</v>
       </c>
       <c r="I2">
         <v>9232000.0</v>
       </c>
       <c r="J2">
         <v>5813000.0</v>
       </c>
@@ -11595,51 +11734,51 @@
       </c>
       <c r="L2">
         <v>6959000.0</v>
       </c>
       <c r="M2">
         <v>5578000.0</v>
       </c>
       <c r="N2">
         <v>7003000.0</v>
       </c>
       <c r="O2">
         <v>4702000.0</v>
       </c>
       <c r="P2">
         <v>1804000.0</v>
       </c>
       <c r="Q2">
         <v>2312000.0</v>
       </c>
       <c r="R2">
         <v>14017000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>32815000.0</v>
       </c>
       <c r="C3">
         <v>69000.0</v>
       </c>
       <c r="D3">
         <v>408000.0</v>
       </c>
       <c r="E3">
         <v>409000.0</v>
       </c>
       <c r="F3">
         <v>222000.0</v>
       </c>
       <c r="G3">
         <v>206000.0</v>
       </c>
       <c r="H3">
         <v>195000.0</v>
       </c>
       <c r="I3">
         <v>195000.0</v>
       </c>
@@ -11647,76 +11786,76 @@
         <v>195000.0</v>
       </c>
       <c r="K3">
         <v>195000.0</v>
       </c>
       <c r="L3">
         <v>195000.0</v>
       </c>
       <c r="M3">
         <v>209000.0</v>
       </c>
       <c r="N3">
         <v>-10067000.0</v>
       </c>
       <c r="O3">
         <v>-8730000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3">
         <v>59000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5">
-        <v>0.0</v>
+        <v>-49088000.0</v>
       </c>
       <c r="C5">
         <v>28442000.0</v>
       </c>
       <c r="D5">
         <v>-465000.0</v>
       </c>
       <c r="E5">
         <v>-7586000.0</v>
       </c>
       <c r="F5">
         <v>56864000.0</v>
       </c>
       <c r="G5">
         <v>3694000.0</v>
       </c>
       <c r="H5">
         <v>9553000.0</v>
       </c>
       <c r="I5">
         <v>9572000.0</v>
       </c>
       <c r="J5">
         <v>7910000.0</v>
       </c>
@@ -11725,54 +11864,54 @@
       </c>
       <c r="L5">
         <v>18231000.0</v>
       </c>
       <c r="M5">
         <v>9940000.0</v>
       </c>
       <c r="N5">
         <v>11059000.0</v>
       </c>
       <c r="O5">
         <v>10379000.0</v>
       </c>
       <c r="P5">
         <v>-1356000.0</v>
       </c>
       <c r="Q5">
         <v>8893000.0</v>
       </c>
       <c r="R5">
         <v>3222000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
-        <v>32815000.0</v>
+        <v>-33093000.0</v>
       </c>
       <c r="C6">
         <v>28511000.0</v>
       </c>
       <c r="D6">
         <v>-57000.0</v>
       </c>
       <c r="E6">
         <v>-7177000.0</v>
       </c>
       <c r="F6">
         <v>57086000.0</v>
       </c>
       <c r="G6">
         <v>3900000.0</v>
       </c>
       <c r="H6">
         <v>9748000.0</v>
       </c>
       <c r="I6">
         <v>9767000.0</v>
       </c>
       <c r="J6">
         <v>8105000.0</v>
       </c>
@@ -11781,100 +11920,100 @@
       </c>
       <c r="L6">
         <v>18426000.0</v>
       </c>
       <c r="M6">
         <v>10149000.0</v>
       </c>
       <c r="N6">
         <v>11059000.0</v>
       </c>
       <c r="O6">
         <v>10379000.0</v>
       </c>
       <c r="P6">
         <v>-1356000.0</v>
       </c>
       <c r="Q6">
         <v>8893000.0</v>
       </c>
       <c r="R6">
         <v>3281000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8">
         <v>222000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
-        <v>19448000.0</v>
+        <v>-28319000.0</v>
       </c>
       <c r="C9">
         <v>32875000.0</v>
       </c>
       <c r="D9">
         <v>4791000.0</v>
       </c>
       <c r="E9">
         <v>-4330000.0</v>
       </c>
       <c r="F9">
         <v>68232000.0</v>
       </c>
       <c r="G9">
         <v>10333000.0</v>
       </c>
       <c r="H9">
         <v>14116000.0</v>
       </c>
       <c r="I9">
         <v>14045000.0</v>
       </c>
       <c r="J9">
         <v>11685000.0</v>
       </c>
@@ -11883,54 +12022,54 @@
       </c>
       <c r="L9">
         <v>22273000.0</v>
       </c>
       <c r="M9">
         <v>13878000.0</v>
       </c>
       <c r="N9">
         <v>12208000.0</v>
       </c>
       <c r="O9">
         <v>8235000.0</v>
       </c>
       <c r="P9">
         <v>1101000.0</v>
       </c>
       <c r="Q9">
         <v>7007000.0</v>
       </c>
       <c r="R9">
         <v>15037000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
-        <v>-32783000.0</v>
+        <v>-33093000.0</v>
       </c>
       <c r="C10">
         <v>28442000.0</v>
       </c>
       <c r="D10">
         <v>-465000.0</v>
       </c>
       <c r="E10">
         <v>-7586000.0</v>
       </c>
       <c r="F10">
         <v>56864000.0</v>
       </c>
       <c r="G10">
         <v>3694000.0</v>
       </c>
       <c r="H10">
         <v>9553000.0</v>
       </c>
       <c r="I10">
         <v>9572000.0</v>
       </c>
       <c r="J10">
         <v>7910000.0</v>
       </c>
@@ -11939,51 +12078,51 @@
       </c>
       <c r="L10">
         <v>18231000.0</v>
       </c>
       <c r="M10">
         <v>9940000.0</v>
       </c>
       <c r="N10">
         <v>7675000.0</v>
       </c>
       <c r="O10">
         <v>5933000.0</v>
       </c>
       <c r="P10">
         <v>-2187000.0</v>
       </c>
       <c r="Q10">
         <v>5239000.0</v>
       </c>
       <c r="R10">
         <v>3222000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11">
         <v>310000.0</v>
       </c>
       <c r="C11">
         <v>519000.0</v>
       </c>
       <c r="D11">
         <v>120000.0</v>
       </c>
       <c r="E11">
         <v>155000.0</v>
       </c>
       <c r="F11">
         <v>-1027000.0</v>
       </c>
       <c r="G11">
         <v>-1000.0</v>
       </c>
       <c r="H11">
         <v>-15829000.0</v>
       </c>
       <c r="I11">
         <v>33859.0</v>
       </c>
@@ -11993,51 +12132,51 @@
       <c r="K11">
         <v>19130000.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>10067000.0</v>
       </c>
       <c r="O11">
         <v>-283000.0</v>
       </c>
       <c r="P11">
         <v>2187000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>-36000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12">
         <v>16510000.0</v>
       </c>
       <c r="C12">
         <v>16648000.0</v>
       </c>
       <c r="D12">
         <v>19482000.0</v>
       </c>
       <c r="E12">
         <v>17025000.0</v>
       </c>
       <c r="F12">
         <v>17515000.0</v>
       </c>
       <c r="G12">
         <v>18808000.0</v>
       </c>
       <c r="H12">
         <v>15829000.0</v>
       </c>
       <c r="I12">
         <v>9232000.0</v>
       </c>
@@ -12049,115 +12188,117 @@
       </c>
       <c r="L12">
         <v>6959000.0</v>
       </c>
       <c r="M12">
         <v>5578000.0</v>
       </c>
       <c r="N12">
         <v>3384000.0</v>
       </c>
       <c r="O12">
         <v>4163000.0</v>
       </c>
       <c r="P12">
         <v>831000.0</v>
       </c>
       <c r="Q12">
         <v>3654000.0</v>
       </c>
       <c r="R12">
         <v>7131000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>139</v>
+      </c>
+      <c r="B13">
+        <v>39741000.0</v>
+      </c>
       <c r="C13">
         <v>44432000.0</v>
       </c>
       <c r="D13">
         <v>55305000.0</v>
       </c>
       <c r="E13">
         <v>46258000.0</v>
       </c>
       <c r="F13">
         <v>42384000.0</v>
       </c>
       <c r="G13">
         <v>43549000.0</v>
       </c>
       <c r="H13">
         <v>50727000.0</v>
       </c>
       <c r="I13">
         <v>40706000.0</v>
       </c>
       <c r="J13">
         <v>31031000.0</v>
       </c>
       <c r="K13">
         <v>27594000.0</v>
       </c>
       <c r="L13">
         <v>4820000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
         <v>-33093000.0</v>
       </c>
       <c r="C15">
         <v>28442000.0</v>
       </c>
       <c r="D15">
         <v>-465000.0</v>
       </c>
       <c r="E15">
         <v>-7586000.0</v>
       </c>
       <c r="F15">
         <v>56864000.0</v>
       </c>
       <c r="G15">
         <v>3694000.0</v>
       </c>
       <c r="H15">
         <v>9553000.0</v>
       </c>
       <c r="I15">
         <v>9572000.0</v>
       </c>
@@ -12169,230 +12310,234 @@
       </c>
       <c r="L15">
         <v>18231000.0</v>
       </c>
       <c r="M15">
         <v>9940000.0</v>
       </c>
       <c r="N15">
         <v>7675000.0</v>
       </c>
       <c r="O15">
         <v>6216000.0</v>
       </c>
       <c r="P15">
         <v>-2187000.0</v>
       </c>
       <c r="Q15">
         <v>5239000.0</v>
       </c>
       <c r="R15">
         <v>3258000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-7586000.0</v>
       </c>
       <c r="F16">
         <v>56864000.0</v>
       </c>
       <c r="G16">
         <v>3694000.0</v>
       </c>
       <c r="H16">
         <v>9553000.0</v>
       </c>
       <c r="I16">
         <v>9572000.0</v>
       </c>
       <c r="J16">
         <v>7910000.0</v>
       </c>
       <c r="K16">
         <v>13828000.0</v>
       </c>
       <c r="L16">
         <v>18231000.0</v>
       </c>
       <c r="M16">
         <v>9940000.0</v>
       </c>
       <c r="N16">
         <v>7675000.0</v>
       </c>
       <c r="O16">
         <v>5994000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16">
         <v>5239000.0</v>
       </c>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>-33093000.0</v>
+      </c>
       <c r="C17">
         <v>28442000.0</v>
       </c>
       <c r="D17">
         <v>6078000.0</v>
       </c>
       <c r="E17">
         <v>18208000.0</v>
       </c>
       <c r="F17">
         <v>56864000.0</v>
       </c>
       <c r="G17">
         <v>3693000.0</v>
       </c>
       <c r="H17">
         <v>9553000.0</v>
       </c>
       <c r="I17">
         <v>9572000.0</v>
       </c>
       <c r="J17">
         <v>7910000.0</v>
       </c>
       <c r="K17">
         <v>13828000.0</v>
       </c>
       <c r="L17">
         <v>18231000.0</v>
       </c>
       <c r="M17">
         <v>9940000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>23231000.0</v>
+      </c>
       <c r="C18">
         <v>27784000.0</v>
       </c>
       <c r="D18">
         <v>35706000.0</v>
       </c>
       <c r="E18">
         <v>29233000.0</v>
       </c>
       <c r="F18">
         <v>24869000.0</v>
       </c>
       <c r="G18">
         <v>24741000.0</v>
       </c>
       <c r="H18">
         <v>34898000.0</v>
       </c>
       <c r="I18">
         <v>31474000.0</v>
       </c>
       <c r="J18">
         <v>25218000.0</v>
       </c>
       <c r="K18">
         <v>22292000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-144000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
-        <v>-15769000.0</v>
+        <v>-33093000.0</v>
       </c>
       <c r="C21">
         <v>28442000.0</v>
       </c>
       <c r="D21">
         <v>-465000.0</v>
       </c>
       <c r="E21">
         <v>-7586000.0</v>
       </c>
       <c r="F21">
         <v>56864000.0</v>
       </c>
       <c r="G21">
         <v>3694000.0</v>
       </c>
       <c r="H21">
         <v>9553000.0</v>
       </c>
       <c r="I21">
         <v>9572000.0</v>
       </c>
       <c r="J21">
         <v>7910000.0</v>
       </c>
@@ -12401,76 +12546,76 @@
       </c>
       <c r="L21">
         <v>18231000.0</v>
       </c>
       <c r="M21">
         <v>9940000.0</v>
       </c>
       <c r="N21">
         <v>11059000.0</v>
       </c>
       <c r="O21">
         <v>10379000.0</v>
       </c>
       <c r="P21">
         <v>-1356000.0</v>
       </c>
       <c r="Q21">
         <v>8893000.0</v>
       </c>
       <c r="R21">
         <v>3222000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
-        <v>44301000.0</v>
+        <v>21284000.0</v>
       </c>
       <c r="C23">
         <v>21081000.0</v>
       </c>
       <c r="D23">
         <v>24738000.0</v>
       </c>
       <c r="E23">
         <v>20281000.0</v>
       </c>
       <c r="F23">
         <v>28883000.0</v>
       </c>
       <c r="G23">
         <v>25447000.0</v>
       </c>
       <c r="H23">
         <v>20392000.0</v>
       </c>
       <c r="I23">
         <v>13705000.0</v>
       </c>
       <c r="J23">
         <v>9588000.0</v>
       </c>
@@ -12479,178 +12624,180 @@
       </c>
       <c r="L23">
         <v>11001000.0</v>
       </c>
       <c r="M23">
         <v>9516000.0</v>
       </c>
       <c r="N23">
         <v>4533000.0</v>
       </c>
       <c r="O23">
         <v>2302000.0</v>
       </c>
       <c r="P23">
         <v>2457000.0</v>
       </c>
       <c r="Q23">
         <v>1886000.0</v>
       </c>
       <c r="R23">
         <v>25832000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>151</v>
+      </c>
+      <c r="B25">
+        <v>0.0</v>
+      </c>
       <c r="C25">
         <v>69000.0</v>
       </c>
       <c r="D25">
         <v>408000.0</v>
       </c>
       <c r="E25">
         <v>409000.0</v>
       </c>
       <c r="F25">
         <v>222000.0</v>
       </c>
       <c r="G25">
         <v>206000.0</v>
       </c>
       <c r="H25">
         <v>195000.0</v>
       </c>
       <c r="I25">
         <v>195000.0</v>
       </c>
       <c r="J25">
         <v>195000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.01</v>
       </c>
       <c r="E26">
         <v>0.17</v>
       </c>
       <c r="F26">
         <v>2.05</v>
       </c>
       <c r="G26">
         <v>0.1</v>
       </c>
       <c r="H26">
         <v>0.2</v>
       </c>
       <c r="I26">
         <v>0.25</v>
       </c>
       <c r="J26">
         <v>0.2</v>
       </c>
       <c r="K26">
         <v>0.41</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1282000.0</v>
       </c>
       <c r="D27">
         <v>1682000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
-        <v>3180000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="C28">
         <v>4433000.0</v>
       </c>
       <c r="D28">
         <v>5043000.0</v>
       </c>
       <c r="E28">
         <v>3112000.0</v>
       </c>
       <c r="F28">
         <v>6777000.0</v>
       </c>
       <c r="G28">
         <v>5183000.0</v>
       </c>
       <c r="H28">
         <v>4563000.0</v>
       </c>
       <c r="I28">
         <v>4495000.0</v>
       </c>
       <c r="J28">
         <v>3775000.0</v>
       </c>
@@ -12659,76 +12806,84 @@
       </c>
       <c r="L28">
         <v>4042000.0</v>
       </c>
       <c r="M28">
         <v>3938000.0</v>
       </c>
       <c r="N28">
         <v>3568000.0</v>
       </c>
       <c r="O28">
         <v>1830000.0</v>
       </c>
       <c r="P28">
         <v>1804000.0</v>
       </c>
       <c r="Q28">
         <v>2312000.0</v>
       </c>
       <c r="R28">
         <v>8626000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-      <c r="E29"/>
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>310000.0</v>
+      </c>
+      <c r="C29">
+        <v>519000.0</v>
+      </c>
+      <c r="D29">
+        <v>120000.0</v>
+      </c>
+      <c r="E29">
+        <v>-182000.0</v>
+      </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
-        <v>35217000.0</v>
+        <v>4774000.0</v>
       </c>
       <c r="C30">
         <v>4433000.0</v>
       </c>
       <c r="D30">
         <v>5256000.0</v>
       </c>
       <c r="E30">
         <v>3256000.0</v>
       </c>
       <c r="F30">
         <v>11368000.0</v>
       </c>
       <c r="G30">
         <v>6639000.0</v>
       </c>
       <c r="H30">
         <v>4563000.0</v>
       </c>
       <c r="I30">
         <v>4473000.0</v>
       </c>
       <c r="J30">
         <v>3775000.0</v>
       </c>
@@ -12737,51 +12892,51 @@
       </c>
       <c r="L30">
         <v>4042000.0</v>
       </c>
       <c r="M30">
         <v>3938000.0</v>
       </c>
       <c r="N30">
         <v>4533000.0</v>
       </c>
       <c r="O30">
         <v>2302000.0</v>
       </c>
       <c r="P30">
         <v>-2457000.0</v>
       </c>
       <c r="Q30">
         <v>1886000.0</v>
       </c>
       <c r="R30">
         <v>11815000.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B31">
         <v>-17014000.0</v>
       </c>
       <c r="C31">
         <v>-4918000.0</v>
       </c>
       <c r="D31">
         <v>-40395000.0</v>
       </c>
       <c r="E31">
         <v>-43372000.0</v>
       </c>
       <c r="F31">
         <v>-23241000.0</v>
       </c>
       <c r="G31">
         <v>-19014000.0</v>
       </c>
       <c r="H31">
         <v>-25569000.0</v>
       </c>
       <c r="I31">
         <v>-18240000.0</v>
       </c>
@@ -12793,60 +12948,60 @@
       </c>
       <c r="L31">
         <v>-2334000.0</v>
       </c>
       <c r="M31">
         <v>-4773000.0</v>
       </c>
       <c r="N31">
         <v>-3384000.0</v>
       </c>
       <c r="O31">
         <v>-4446000.0</v>
       </c>
       <c r="P31">
         <v>-831000.0</v>
       </c>
       <c r="Q31">
         <v>-3654000.0</v>
       </c>
       <c r="R31">
         <v>-297000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B32">
-        <v>28532000.0</v>
+        <v>-11809000.0</v>
       </c>
       <c r="C32">
-        <v>47964000.0</v>
+        <v>49523000.0</v>
       </c>
       <c r="D32">
-        <v>56943000.0</v>
+        <v>24273000.0</v>
       </c>
       <c r="E32">
         <v>12695000.0</v>
       </c>
       <c r="F32">
         <v>85747000.0</v>
       </c>
       <c r="G32">
         <v>29141000.0</v>
       </c>
       <c r="H32">
         <v>29945000.0</v>
       </c>
       <c r="I32">
         <v>23277000.0</v>
       </c>
       <c r="J32">
         <v>17498000.0</v>
       </c>
       <c r="K32">
         <v>22928000.0</v>
       </c>
       <c r="L32">
         <v>29232000.0</v>
       </c>
@@ -12868,670 +13023,679 @@
       <c r="R32">
         <v>29054000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM32"/>
+  <dimension ref="A1:BN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="2" spans="1:65">
+      <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
-        <v>-811000.0</v>
+        <v>1949000.0</v>
       </c>
       <c r="C2">
-        <v>2404000.0</v>
+        <v>1949000.0</v>
       </c>
       <c r="D2">
+        <v>4542000.0</v>
+      </c>
+      <c r="E2">
         <v>3842000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3858000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3937000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4022000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4117000.0</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
-        <v>3300000.0</v>
+        <v>4572000.0</v>
       </c>
       <c r="K2">
+        <v>4684000.0</v>
+      </c>
+      <c r="L2">
         <v>4913000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5011000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4874000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4801000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4657000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3943000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3624000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4215000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4234000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4241000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4825000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4507000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4448000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4931000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4922000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4265000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4464000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3645000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3455000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3036000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2393000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2169000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1634000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1584000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1503000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1339000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1387000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1366000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308000.0</v>
       </c>
       <c r="AO2">
         <v>1308000.0</v>
       </c>
       <c r="AP2">
+        <v>1308000.0</v>
+      </c>
+      <c r="AQ2">
         <v>1200000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1185000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2684000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1777000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1235000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1001000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>997000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>991000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>854000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>821000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>862000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>847000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1207000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1511000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1445000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>409000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>219000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>287000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>-439000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>565000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2312000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>-255000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>848000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1935000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>129</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>12798000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3129000.0</v>
       </c>
-      <c r="D3"/>
-[...2 lines deleted...]
-      <c r="G3">
+      <c r="E3">
+        <v>8723000.0</v>
+      </c>
+      <c r="F3">
+        <v>8165000.0</v>
+      </c>
+      <c r="G3"/>
+      <c r="H3">
         <v>5810000.0</v>
       </c>
-      <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000.0</v>
       </c>
       <c r="K3">
         <v>102000.0</v>
       </c>
       <c r="L3">
         <v>102000.0</v>
       </c>
       <c r="M3">
         <v>102000.0</v>
       </c>
       <c r="N3">
         <v>102000.0</v>
       </c>
       <c r="O3">
         <v>102000.0</v>
       </c>
       <c r="P3">
         <v>102000.0</v>
       </c>
       <c r="Q3">
+        <v>102000.0</v>
+      </c>
+      <c r="R3">
         <v>103000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>56000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>55000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="V3">
         <v>54000.0</v>
       </c>
       <c r="W3">
         <v>54000.0</v>
       </c>
       <c r="X3">
-        <v>49000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="Y3">
         <v>49000.0</v>
       </c>
       <c r="Z3">
         <v>49000.0</v>
       </c>
       <c r="AA3">
+        <v>49000.0</v>
+      </c>
+      <c r="AB3">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AC3">
         <v>49000.0</v>
       </c>
       <c r="AD3">
         <v>49000.0</v>
       </c>
       <c r="AE3">
+        <v>49000.0</v>
+      </c>
+      <c r="AF3">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AG3">
         <v>49000.0</v>
       </c>
       <c r="AH3">
+        <v>49000.0</v>
+      </c>
+      <c r="AI3">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AJ3">
         <v>49000.0</v>
       </c>
       <c r="AK3">
         <v>49000.0</v>
       </c>
       <c r="AL3">
         <v>49000.0</v>
       </c>
       <c r="AM3">
+        <v>49000.0</v>
+      </c>
+      <c r="AN3">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AO3">
         <v>49000.0</v>
       </c>
       <c r="AP3">
         <v>49000.0</v>
       </c>
       <c r="AQ3">
+        <v>49000.0</v>
+      </c>
+      <c r="AR3">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AS3">
         <v>49000.0</v>
       </c>
       <c r="AT3">
+        <v>49000.0</v>
+      </c>
+      <c r="AU3">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AV3">
         <v>49000.0</v>
       </c>
       <c r="AW3">
+        <v>49000.0</v>
+      </c>
+      <c r="AX3">
         <v>63000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>796000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-241000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2653000.0</v>
       </c>
-      <c r="BA3">
-[...1 lines deleted...]
-      </c>
       <c r="BB3">
+        <v>140000.0</v>
+      </c>
+      <c r="BC3">
         <v>-146000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1543000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2044000.0</v>
       </c>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-      <c r="BI3">
+      <c r="BI3"/>
+      <c r="BJ3">
         <v>831000.0</v>
       </c>
-      <c r="BJ3"/>
-      <c r="BK3">
+      <c r="BK3"/>
+      <c r="BL3">
         <v>711000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>848000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1935000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -13584,473 +13748,482 @@
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
-      <c r="BK4"/>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
+        <v>0.0</v>
+      </c>
+      <c r="D5">
         <v>-293000.0</v>
       </c>
-      <c r="D5"/>
-[...2 lines deleted...]
-      <c r="G5">
+      <c r="E5">
+        <v>-9631000.0</v>
+      </c>
+      <c r="F5">
+        <v>-7287000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
         <v>-100000.0</v>
       </c>
-      <c r="H5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
-        <v>641000.0</v>
+        <v>-9049000.0</v>
       </c>
       <c r="K5">
+        <v>-4108000.0</v>
+      </c>
+      <c r="L5">
         <v>1801000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1964000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3806000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2435000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-9558000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8824000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>8361000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>17084000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13165000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>22441000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4174000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>11435000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>16761000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7658000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-32160000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>706000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1762000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3353000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3732000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4095000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5179000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4995000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3493000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4150000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1175000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2281000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4866000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4823000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2388000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4338000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2279000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6176000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1421000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7402000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3232000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3497000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3835000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>557000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2051000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1239000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>989000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1466000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2871000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1114000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2928000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-969000.0</v>
       </c>
-      <c r="BE5">
-[...1 lines deleted...]
-      </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
+        <v>0.0</v>
+      </c>
+      <c r="BJ5">
         <v>1082000.0</v>
       </c>
-      <c r="BJ5">
-[...1 lines deleted...]
-      </c>
       <c r="BK5">
+        <v>0.0</v>
+      </c>
+      <c r="BL5">
         <v>2761000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1047000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>6823000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
-        <v>-6581000.0</v>
+        <v>-7355000.0</v>
       </c>
       <c r="C6">
+        <v>-7355000.0</v>
+      </c>
+      <c r="D6">
         <v>-5327000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-7287000.0</v>
+        <v>-908000.0</v>
       </c>
       <c r="F6">
+        <v>878000.0</v>
+      </c>
+      <c r="G6">
         <v>25475000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1688000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10328000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
-        <v>743000.0</v>
+        <v>-8980000.0</v>
       </c>
       <c r="K6">
+        <v>-4006000.0</v>
+      </c>
+      <c r="L6">
         <v>1903000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1862000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3908000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2537000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-9456000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8722000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8464000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>17140000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13220000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>22498000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4228000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>11489000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>16815000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7707000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-32111000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>755000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1810000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3402000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3781000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4046000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5227000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5044000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3542000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4198000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1224000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2232000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4915000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4872000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2436000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4387000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2328000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6225000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1469000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7451000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3281000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3545000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3884000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>606000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2114000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1181000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>366000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3257000.0</v>
       </c>
-      <c r="BA6">
-[...1 lines deleted...]
-      </c>
       <c r="BB6">
+        <v>3011000.0</v>
+      </c>
+      <c r="BC6">
         <v>968000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2928000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-969000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2860000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2512000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-5176000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-605000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1913000.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6">
+      <c r="BK6"/>
+      <c r="BL6">
         <v>2761000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1047000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>6823000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -14103,89 +14276,90 @@
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
-      <c r="BK7"/>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -14212,1004 +14386,1022 @@
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
         <v>222000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-570000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>570000.0</v>
       </c>
-      <c r="BE8">
-[...1 lines deleted...]
-      </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
-      <c r="BK8"/>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
-        <v>13183000.0</v>
+        <v>-4346000.0</v>
       </c>
       <c r="C9">
-        <v>3501000.0</v>
+        <v>-4346000.0</v>
       </c>
       <c r="D9">
+        <v>-3783000.0</v>
+      </c>
+      <c r="E9">
         <v>-8580000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-6194000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>26571000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2608000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11602000.0</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
       <c r="J9">
-        <v>9070000.0</v>
+        <v>-7906000.0</v>
       </c>
       <c r="K9">
+        <v>-2825000.0</v>
+      </c>
+      <c r="L9">
         <v>3199000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-735000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5152000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3805000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-8298000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-10639000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10802000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>22324000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>14559000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>23696000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7755000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>13006000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>19247000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9017000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-30937000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1955000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2925000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4448000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4788000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2998000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6230000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5863000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4950000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5053000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1992000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1160000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5800000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5812000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3193000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5310000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3311000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7332000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2266000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>8391000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4397000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5367000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>4872000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1585000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3408000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2307000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1390000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4371000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4140000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1321000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2863000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-94000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>267000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>277000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>287000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>567000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>469000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>10331000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3562000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>2493000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>9316000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
-        <v>-17164000.0</v>
+        <v>-11244000.0</v>
       </c>
       <c r="C10">
-        <v>-5047000.0</v>
+        <v>-11244000.0</v>
       </c>
       <c r="D10">
+        <v>-5327000.0</v>
+      </c>
+      <c r="E10">
         <v>-9631000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7287000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>25475000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1688000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10328000.0</v>
       </c>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
       <c r="J10">
-        <v>-4043000.0</v>
+        <v>-9049000.0</v>
       </c>
       <c r="K10">
+        <v>-4108000.0</v>
+      </c>
+      <c r="L10">
         <v>1801000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1964000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3806000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2435000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-9558000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-8824000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8361000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>17084000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>13165000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22441000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4174000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11435000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16761000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7658000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-32160000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>706000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1762000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3353000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3732000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4095000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5179000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4995000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3493000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4150000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1175000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2281000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4866000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4823000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2388000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4338000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2279000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6176000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1421000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7402000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3232000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3497000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3835000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>557000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2051000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1181000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>366000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3257000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2871000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1114000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2928000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-969000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2860000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2512000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
         <v>-1082000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1082000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5239000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2761000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1047000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>6823000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11">
-        <v>-246000.0</v>
+        <v>344000.0</v>
       </c>
       <c r="C11">
+        <v>344000.0</v>
+      </c>
+      <c r="D11">
         <v>280000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-147000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-99000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>86000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>232000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>138000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>63000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>66000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>117000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-159000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-171000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-306000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>413000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3943000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>48000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1027000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>-11589000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>8894000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
-[...1 lines deleted...]
-      </c>
+      <c r="AD11"/>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>1915000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1724000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-5258000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2913000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2453000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>411000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2189000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-68000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3096000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1120000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>6527000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2176000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2694000.0</v>
       </c>
-      <c r="AU11">
-[...1 lines deleted...]
-      </c>
       <c r="AV11">
+        <v>0.0</v>
+      </c>
+      <c r="AW11">
         <v>-467000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1739000.0</v>
       </c>
-      <c r="AX11">
-[...1 lines deleted...]
-      </c>
       <c r="AY11">
         <v>0.0</v>
       </c>
       <c r="AZ11">
         <v>0.0</v>
       </c>
       <c r="BA11">
+        <v>0.0</v>
+      </c>
+      <c r="BB11">
         <v>113000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>576000.0</v>
       </c>
-      <c r="BC11">
-[...1 lines deleted...]
-      </c>
       <c r="BD11">
+        <v>0.0</v>
+      </c>
+      <c r="BE11">
         <v>-599000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-2860000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-2512000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>5176000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>605000.0</v>
       </c>
-      <c r="BI11">
-[...1 lines deleted...]
-      </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
-      <c r="BK11"/>
+      <c r="BK11">
+        <v>0.0</v>
+      </c>
       <c r="BL11"/>
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11">
         <v>33000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12">
-        <v>4268000.0</v>
+        <v>3889000.0</v>
       </c>
       <c r="C12">
+        <v>3889000.0</v>
+      </c>
+      <c r="D12">
         <v>4542000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3842000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3858000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3937000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4022000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4117000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4572000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4684000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4913000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5011000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4874000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4801000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4657000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3943000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3624000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4215000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4234000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4241000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4825000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4507000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4448000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4931000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4922000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4265000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4464000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3645000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3455000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3036000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2393000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2169000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1634000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1584000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1503000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1339000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1387000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1366000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308000.0</v>
       </c>
       <c r="AO12">
         <v>1308000.0</v>
       </c>
       <c r="AP12">
+        <v>1308000.0</v>
+      </c>
+      <c r="AQ12">
         <v>1200000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1185000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2684000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1777000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1235000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1001000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>997000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>991000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>854000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>821000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>862000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>847000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1207000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1511000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1445000.0</v>
       </c>
-      <c r="BE12">
-[...1 lines deleted...]
-      </c>
       <c r="BF12">
+        <v>0.0</v>
+      </c>
+      <c r="BG12">
         <v>831000.0</v>
       </c>
-      <c r="BG12">
-[...1 lines deleted...]
-      </c>
       <c r="BH12">
-        <v>831000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BI12">
         <v>831000.0</v>
       </c>
       <c r="BJ12">
+        <v>831000.0</v>
+      </c>
+      <c r="BK12">
         <v>4297000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>711000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>848000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1935000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>139</v>
+      </c>
+      <c r="B13">
+        <v>7998000.0</v>
+      </c>
       <c r="C13">
+        <v>9275000.0</v>
+      </c>
+      <c r="D13">
         <v>9895000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10316000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10255000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10760000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10892000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>11124000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>11393000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>14020000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>14291000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>14101000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>13393000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>13520000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>12550000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>10345000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>9788000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>11482000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>10144000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>10677000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>10187000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10220000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10361000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10691000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>12277000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>12922000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13561000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>12634000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1096000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -15262,753 +15454,770 @@
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
-      <c r="BK14"/>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
       <c r="BL14"/>
       <c r="BM14"/>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
-        <v>-16918000.0</v>
+        <v>-11588000.0</v>
       </c>
       <c r="C15">
+        <v>-11588000.0</v>
+      </c>
+      <c r="D15">
         <v>-5327000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-9631000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7287000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>25475000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1688000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10328000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-9049000.0</v>
       </c>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
       <c r="K15">
+        <v>-4108000.0</v>
+      </c>
+      <c r="L15">
         <v>1801000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1964000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3806000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2435000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-9558000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-8824000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8361000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17084000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13165000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>22441000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4174000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11435000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>16761000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7658000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-32160000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>706000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1762000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3353000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3732000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-4095000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5179000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4995000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3493000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4150000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1175000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2281000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4866000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4823000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2388000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4338000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2279000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>6176000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1421000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7402000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3232000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3497000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3835000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>557000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2051000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1181000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>366000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3257000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2871000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>766000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2960000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-370000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2860000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2512000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-5176000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-605000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1082000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>5239000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2761000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1047000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>6790000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1964000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3806000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2435000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-9558000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-8824000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8361000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>17084000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>13165000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>22441000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4174000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11435000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16761000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7658000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-32160000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>706000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1762000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3353000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3732000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-4095000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5179000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4995000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3493000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4150000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1175000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-55807000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4866000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4823000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2388000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4338000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2279000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>6176000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1421000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7402000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3232000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3497000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3835000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>557000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2051000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1181000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>366000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3257000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2871000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1114000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2960000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-2860000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2860000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2512000.0</v>
       </c>
-      <c r="BG16">
-[...1 lines deleted...]
-      </c>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-1082000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1082000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>5239000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>-11588000.0</v>
+      </c>
       <c r="C17">
+        <v>-10848000.0</v>
+      </c>
+      <c r="D17">
         <v>-5327000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-9631000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7287000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>25475000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1688000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10328000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-9049000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-4108000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1801000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>5123000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>4931000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2435000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4372000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-8824000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8361000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>17084000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>13165000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>22441000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>4174000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>11434000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>16761000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>7658000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-32160000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>706000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1762000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3353000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3732000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-4095000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>5179000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>4995000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3493000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>6735000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>52116000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-55807000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4866000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>12844000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-3354000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>4338000.0</v>
       </c>
-      <c r="AO17">
-[...1 lines deleted...]
-      </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>18231000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>9940000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
-      <c r="BK17"/>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>4109000.0</v>
+      </c>
       <c r="C18">
+        <v>5007000.0</v>
+      </c>
+      <c r="D18">
         <v>5353000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6474000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>6397000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6823000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6870000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7007000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6821000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9336000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>9378000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>9090000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>8519000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>8719000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7893000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>6402000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>6164000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7267000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5910000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>6436000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>5362000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5713000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5913000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5760000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7355000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>8657000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>9097000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8989000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>8155000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-19000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
@@ -16016,86 +16225,85 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -16148,286 +16356,290 @@
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
-      <c r="BK20"/>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
-        <v>-9464000.0</v>
+        <v>-7225000.0</v>
       </c>
       <c r="C21">
-        <v>-13000.0</v>
+        <v>-7225000.0</v>
       </c>
       <c r="D21">
+        <v>-5327000.0</v>
+      </c>
+      <c r="E21">
         <v>-9631000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-7287000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25475000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1688000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10328000.0</v>
       </c>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
       <c r="J21">
-        <v>641000.0</v>
+        <v>-9049000.0</v>
       </c>
       <c r="K21">
+        <v>-4108000.0</v>
+      </c>
+      <c r="L21">
         <v>1801000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1964000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3806000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2435000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-9558000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-8824000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8361000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>17084000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>13165000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>22441000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4174000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11435000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16761000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7658000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-32160000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>706000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1762000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3353000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3732000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4095000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5179000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4995000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3493000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4150000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1175000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2281000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4866000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4823000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2388000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4338000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2279000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6176000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1421000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7402000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3232000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3497000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3835000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>557000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2051000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1181000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>366000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3257000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2871000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1114000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2928000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-969000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2860000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2512000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-5176000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-605000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1082000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>10331000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2761000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1047000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6823000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -16480,254 +16692,260 @@
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
-      <c r="BK22"/>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
       <c r="BL22"/>
       <c r="BM22"/>
-    </row>
-    <row r="23" spans="1:65">
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
-        <v>21836000.0</v>
+        <v>4828000.0</v>
       </c>
       <c r="C23">
-        <v>5918000.0</v>
+        <v>4828000.0</v>
       </c>
       <c r="D23">
+        <v>6086000.0</v>
+      </c>
+      <c r="E23">
         <v>4893000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4951000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5033000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4942000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5391000.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
-        <v>11729000.0</v>
+        <v>5715000.0</v>
       </c>
       <c r="K23">
+        <v>5967000.0</v>
+      </c>
+      <c r="L23">
         <v>6311000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6240000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6220000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6171000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5917000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2128000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6065000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9455000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5628000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5496000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8406000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6078000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6934000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6290000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6145000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5514000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5627000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4740000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4511000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4133000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3444000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3037000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3091000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2487000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2320000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2460000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2321000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2355000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2125000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2280000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2340000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2356000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2030000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3673000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2942000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3105000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2038000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2025000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2348000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1980000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1845000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1976000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2116000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1228000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1446000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2320000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2593000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>496000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>287000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>128000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1034000.0</v>
       </c>
-      <c r="BJ23">
-[...1 lines deleted...]
-      </c>
       <c r="BK23">
+        <v>0.0</v>
+      </c>
+      <c r="BL23">
         <v>546000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2294000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>4428000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16749,251 +16967,253 @@
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000.0</v>
       </c>
       <c r="K25">
         <v>102000.0</v>
       </c>
       <c r="L25">
         <v>102000.0</v>
       </c>
       <c r="M25">
         <v>102000.0</v>
       </c>
       <c r="N25">
         <v>102000.0</v>
       </c>
       <c r="O25">
         <v>102000.0</v>
       </c>
       <c r="P25">
         <v>102000.0</v>
       </c>
       <c r="Q25">
+        <v>102000.0</v>
+      </c>
+      <c r="R25">
         <v>103000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>56000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>55000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="V25">
         <v>54000.0</v>
       </c>
       <c r="W25">
         <v>54000.0</v>
       </c>
       <c r="X25">
-        <v>49000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="Y25">
         <v>49000.0</v>
       </c>
       <c r="Z25">
         <v>49000.0</v>
       </c>
       <c r="AA25">
+        <v>49000.0</v>
+      </c>
+      <c r="AB25">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AC25">
         <v>49000.0</v>
       </c>
       <c r="AD25">
         <v>49000.0</v>
       </c>
       <c r="AE25">
+        <v>49000.0</v>
+      </c>
+      <c r="AF25">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AG25">
         <v>49000.0</v>
       </c>
       <c r="AH25">
+        <v>49000.0</v>
+      </c>
+      <c r="AI25">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AJ25">
         <v>49000.0</v>
       </c>
       <c r="AK25">
         <v>49000.0</v>
       </c>
       <c r="AL25">
         <v>49000.0</v>
       </c>
       <c r="AM25">
+        <v>49000.0</v>
+      </c>
+      <c r="AN25">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AO25">
         <v>49000.0</v>
       </c>
       <c r="AP25">
         <v>49000.0</v>
       </c>
       <c r="AQ25">
+        <v>49000.0</v>
+      </c>
+      <c r="AR25">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AS25">
         <v>49000.0</v>
       </c>
       <c r="AT25">
+        <v>49000.0</v>
+      </c>
+      <c r="AU25">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AV25">
         <v>49000.0</v>
       </c>
       <c r="AW25">
+        <v>49000.0</v>
+      </c>
+      <c r="AX25">
         <v>63000.0</v>
       </c>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-      <c r="BB25">
+      <c r="BB25"/>
+      <c r="BC25">
         <v>-146000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -17046,67 +17266,70 @@
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
-      <c r="BK26"/>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>192000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
@@ -17120,257 +17343,271 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
-        <v>-16000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="C28">
+        <v>1074000.0</v>
+      </c>
+      <c r="D28">
         <v>1052000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1051000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1093000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1096000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>920000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1274000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1143000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1283000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1204000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1229000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1327000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1370000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1260000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1815000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2297000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3172000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1170000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1255000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1282000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1087000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1222000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1359000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1515000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1249000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1163000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1095000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1056000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1097000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1051000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>868000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1479000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>903000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>817000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1121000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>934000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>989000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>805000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>972000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1032000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>994000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>845000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>989000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1165000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>937000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>821000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>827000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1144000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>964000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>856000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>948000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1334000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>201000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>729000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>52000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>395000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>428000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>439000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>542000.0</v>
       </c>
-      <c r="BJ28">
-[...1 lines deleted...]
-      </c>
       <c r="BK28">
+        <v>0.0</v>
+      </c>
+      <c r="BL28">
         <v>586000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>623000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2710000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-      <c r="F29"/>
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>344000.0</v>
+      </c>
+      <c r="C29">
+        <v>277000.0</v>
+      </c>
+      <c r="D29">
+        <v>279000.0</v>
+      </c>
+      <c r="E29">
+        <v>-147000.0</v>
+      </c>
+      <c r="F29">
+        <v>-99000.0</v>
+      </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
@@ -17386,635 +17623,645 @@
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-    </row>
-    <row r="30" spans="1:65">
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
-        <v>22647000.0</v>
+        <v>2879000.0</v>
       </c>
       <c r="C30">
-        <v>3514000.0</v>
+        <v>2879000.0</v>
       </c>
       <c r="D30">
+        <v>1544000.0</v>
+      </c>
+      <c r="E30">
         <v>1051000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1093000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1096000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>920000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1274000.0</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
       <c r="J30">
-        <v>8429000.0</v>
+        <v>1143000.0</v>
       </c>
       <c r="K30">
+        <v>1283000.0</v>
+      </c>
+      <c r="L30">
         <v>1398000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1229000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1346000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1370000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1260000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1815000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2441000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5240000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1394000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1255000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3581000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1571000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2486000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1359000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1223000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1249000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1163000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1095000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1056000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1097000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1051000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>868000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1457000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>903000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>817000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1121000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>934000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>989000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>805000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>972000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1032000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1156000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>845000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>989000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1165000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1870000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1037000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1028000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1357000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1126000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1024000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1114000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1269000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2435000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-65000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>875000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-2593000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>277000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-5463000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>567000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>469000.0</v>
       </c>
-      <c r="BJ30">
-[...1 lines deleted...]
-      </c>
       <c r="BK30">
+        <v>0.0</v>
+      </c>
+      <c r="BL30">
         <v>801000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1446000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2493000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B31">
-        <v>-7700000.0</v>
+        <v>-4019000.0</v>
       </c>
       <c r="C31">
+        <v>-4019000.0</v>
+      </c>
+      <c r="D31">
         <v>-5034000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3842000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14610000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3937000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>7426000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2774000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4572000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4684000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8502000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5011000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5325000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>28745000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-18587000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-19015000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3768000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7153000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4513000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>14908000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3255000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4990000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-49000.0</v>
       </c>
       <c r="Y31">
         <v>-49000.0</v>
       </c>
       <c r="Z31">
+        <v>-49000.0</v>
+      </c>
+      <c r="AA31">
         <v>-8116000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7555000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5201000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4600000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3085000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1952000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1781000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2006000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1253000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3227000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4365000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>139000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-279000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-909000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-427000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2684000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>583000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3394000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1966000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1294000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1414000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-275000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2740000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-553000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1217000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2051000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1791000.0</v>
       </c>
-      <c r="BA31">
-[...1 lines deleted...]
-      </c>
       <c r="BB31">
+        <v>0.0</v>
+      </c>
+      <c r="BC31">
         <v>1944000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>32000.0</v>
       </c>
-      <c r="BD31">
-[...1 lines deleted...]
-      </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
+        <v>0.0</v>
+      </c>
+      <c r="BH31">
         <v>5176000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>605000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1913000.0</v>
       </c>
-      <c r="BJ31">
-[...3 lines deleted...]
-      <c r="BL31">
+      <c r="BK31">
+        <v>0.0</v>
+      </c>
+      <c r="BL31"/>
+      <c r="BM31">
         <v>-1895000.0</v>
       </c>
-      <c r="BM31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:65">
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B32">
-        <v>12372000.0</v>
+        <v>-2397000.0</v>
       </c>
       <c r="C32">
-        <v>5905000.0</v>
+        <v>-2397000.0</v>
       </c>
       <c r="D32">
-        <v>10476000.0</v>
+        <v>759000.0</v>
       </c>
       <c r="E32">
-        <v>10295000.0</v>
+        <v>-4738000.0</v>
       </c>
       <c r="F32">
-        <v>11648000.0</v>
+        <v>-2336000.0</v>
       </c>
       <c r="G32">
-        <v>10918000.0</v>
+        <v>30508000.0</v>
       </c>
       <c r="H32">
-        <v>11165000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="I32">
-        <v>14233000.0</v>
+        <v>15719000.0</v>
       </c>
       <c r="J32">
-        <v>13483000.0</v>
+        <v>-3334000.0</v>
       </c>
       <c r="K32">
+        <v>1859000.0</v>
+      </c>
+      <c r="L32">
         <v>8112000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4276000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>10026000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>8606000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-3641000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-6696000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>14426000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>26539000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>18793000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>27937000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>12580000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>17513000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>23695000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>13948000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-26015000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>6220000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>7389000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>8093000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>8243000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>38000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>8623000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>8032000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>6584000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>6637000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3495000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>179000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>7187000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>7178000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>4513000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>6618000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4619000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>8532000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3451000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>11075000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>6174000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>6602000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>5873000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2582000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>4399000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3161000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2211000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>5233000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>4987000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>-114000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>4374000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1351000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>267000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>496000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>287000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>128000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1034000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>12643000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>3307000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>3341000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>11251000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -18081,51 +18328,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>6068000.0</v>
       </c>
       <c r="C2">
         <v>45349000.0</v>
       </c>
       <c r="D2">
         <v>14937000.0</v>
       </c>
       <c r="E2">
         <v>43048000.0</v>
       </c>
       <c r="F2">
         <v>37708000.0</v>
       </c>
       <c r="G2">
         <v>13447000.0</v>
       </c>
       <c r="H2">
         <v>38172000.0</v>
       </c>
       <c r="I2">
         <v>72952000.0</v>
       </c>
@@ -18137,51 +18384,51 @@
       </c>
       <c r="L2">
         <v>12447000.0</v>
       </c>
       <c r="M2">
         <v>28569000.0</v>
       </c>
       <c r="N2">
         <v>8270000.0</v>
       </c>
       <c r="O2">
         <v>814000.0</v>
       </c>
       <c r="P2">
         <v>942000.0</v>
       </c>
       <c r="Q2">
         <v>7373000.0</v>
       </c>
       <c r="R2">
         <v>35611000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -18193,97 +18440,97 @@
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>35769000</v>
       </c>
       <c r="O3">
         <v>65525000</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>14000</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-494000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>-2709000.0</v>
       </c>
       <c r="C6">
         <v>-39281000.0</v>
       </c>
       <c r="D6">
         <v>30412000.0</v>
       </c>
       <c r="E6">
         <v>-28111000.0</v>
       </c>
       <c r="F6">
         <v>5340000.0</v>
       </c>
       <c r="G6">
         <v>24261000.0</v>
       </c>
       <c r="H6">
         <v>-24725000.0</v>
       </c>
       <c r="I6">
         <v>-34780000.0</v>
       </c>
@@ -18295,51 +18542,51 @@
       </c>
       <c r="L6">
         <v>20267000.0</v>
       </c>
       <c r="M6">
         <v>-16122000.0</v>
       </c>
       <c r="N6">
         <v>20299000.0</v>
       </c>
       <c r="O6">
         <v>7456000.0</v>
       </c>
       <c r="P6">
         <v>-128000.0</v>
       </c>
       <c r="Q6">
         <v>-6431000.0</v>
       </c>
       <c r="R6">
         <v>-28238000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
         <v>6793000.0</v>
       </c>
       <c r="C7">
         <v>-8022000.0</v>
       </c>
       <c r="D7">
         <v>-171000.0</v>
       </c>
       <c r="E7">
         <v>2504000.0</v>
       </c>
       <c r="F7">
         <v>-10727000.0</v>
       </c>
       <c r="G7">
         <v>-845000.0</v>
       </c>
       <c r="H7">
         <v>6853000.0</v>
       </c>
       <c r="I7">
         <v>7798000.0</v>
       </c>
@@ -18351,73 +18598,73 @@
       </c>
       <c r="L7">
         <v>1321000.0</v>
       </c>
       <c r="M7">
         <v>44000.0</v>
       </c>
       <c r="N7">
         <v>1625000.0</v>
       </c>
       <c r="O7">
         <v>334000.0</v>
       </c>
       <c r="P7">
         <v>-26000.0</v>
       </c>
       <c r="Q7">
         <v>-1283000.0</v>
       </c>
       <c r="R7">
         <v>-1119000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>10302000.0</v>
       </c>
       <c r="C9">
         <v>-8804000.0</v>
       </c>
       <c r="D9">
         <v>-15000.0</v>
       </c>
       <c r="E9">
         <v>-727000.0</v>
       </c>
       <c r="F9">
         <v>-177000.0</v>
       </c>
       <c r="G9">
         <v>2051000.0</v>
       </c>
       <c r="H9">
         <v>-562000.0</v>
       </c>
       <c r="I9">
         <v>-53000.0</v>
       </c>
@@ -18429,207 +18676,207 @@
       </c>
       <c r="L9">
         <v>-113000.0</v>
       </c>
       <c r="M9">
         <v>-139000.0</v>
       </c>
       <c r="N9">
         <v>1255000.0</v>
       </c>
       <c r="O9">
         <v>-553000.0</v>
       </c>
       <c r="P9">
         <v>-230000.0</v>
       </c>
       <c r="Q9">
         <v>-371000.0</v>
       </c>
       <c r="R9">
         <v>-629000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>1237000.0</v>
       </c>
       <c r="J10">
         <v>-91000.0</v>
       </c>
       <c r="K10">
         <v>-172000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10">
         <v>-307000.0</v>
       </c>
       <c r="N10">
         <v>957000.0</v>
       </c>
       <c r="O10">
         <v>1170000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6105000.0</v>
       </c>
       <c r="F11">
         <v>-14516000.0</v>
       </c>
       <c r="G11">
         <v>-1853000.0</v>
       </c>
       <c r="H11">
         <v>6113000.0</v>
       </c>
       <c r="I11">
         <v>4151000.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>175000.0</v>
       </c>
       <c r="N11">
         <v>404000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-144000.0</v>
       </c>
       <c r="F12">
         <v>-60337000.0</v>
       </c>
       <c r="G12">
         <v>75880000.0</v>
       </c>
       <c r="H12">
         <v>-119569000.0</v>
       </c>
       <c r="I12">
         <v>-119434000.0</v>
       </c>
       <c r="J12">
         <v>3007000.0</v>
       </c>
       <c r="K12">
         <v>-24830000.0</v>
       </c>
       <c r="L12">
         <v>61904000.0</v>
       </c>
       <c r="M12">
         <v>-76749000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2874000.0</v>
       </c>
       <c r="F13">
         <v>3966000.0</v>
       </c>
       <c r="G13">
         <v>-1043000.0</v>
       </c>
       <c r="H13">
         <v>1302000.0</v>
       </c>
       <c r="I13">
         <v>3700000.0</v>
       </c>
       <c r="J13">
         <v>-28000.0</v>
       </c>
       <c r="K13">
         <v>-62000.0</v>
       </c>
       <c r="L13">
         <v>1404000.0</v>
       </c>
       <c r="M13">
         <v>176000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>32815000.0</v>
       </c>
       <c r="C14">
         <v>69000.0</v>
       </c>
       <c r="D14">
         <v>408000.0</v>
       </c>
       <c r="E14">
         <v>409000.0</v>
       </c>
       <c r="F14">
         <v>222000.0</v>
       </c>
       <c r="G14">
         <v>206000.0</v>
       </c>
       <c r="H14">
         <v>195000.0</v>
       </c>
       <c r="I14">
         <v>195000.0</v>
       </c>
@@ -18637,103 +18884,103 @@
         <v>195000.0</v>
       </c>
       <c r="K14">
         <v>195000.0</v>
       </c>
       <c r="L14">
         <v>195000.0</v>
       </c>
       <c r="M14">
         <v>209000.0</v>
       </c>
       <c r="N14">
         <v>-389000.0</v>
       </c>
       <c r="O14">
         <v>-409000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14">
         <v>59000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
-        <v>-2719000.0</v>
+        <v>15944000.0</v>
       </c>
       <c r="C15">
-        <v>-18221000.0</v>
+        <v>18221000.0</v>
       </c>
       <c r="D15">
-        <v>-17954000.0</v>
+        <v>17954000.0</v>
       </c>
       <c r="E15">
         <v>15385000.0</v>
       </c>
       <c r="F15">
         <v>12071000.0</v>
       </c>
       <c r="G15">
         <v>11365000.0</v>
       </c>
       <c r="H15">
         <v>17949000.0</v>
       </c>
       <c r="I15">
         <v>22895000.0</v>
       </c>
       <c r="J15">
         <v>16700000.0</v>
       </c>
       <c r="K15">
         <v>13062000.0</v>
       </c>
       <c r="L15">
         <v>12690000.0</v>
       </c>
       <c r="M15">
         <v>12847000.0</v>
       </c>
       <c r="N15">
         <v>10724000.0</v>
       </c>
       <c r="O15">
         <v>6935000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15">
         <v>4523000.0</v>
       </c>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>3359000.0</v>
       </c>
       <c r="C16">
         <v>6068000.0</v>
       </c>
       <c r="D16">
         <v>45349000.0</v>
       </c>
       <c r="E16">
         <v>14937000.0</v>
       </c>
       <c r="F16">
         <v>43048000.0</v>
       </c>
       <c r="G16">
         <v>37708000.0</v>
       </c>
       <c r="H16">
         <v>13447000.0</v>
       </c>
       <c r="I16">
         <v>38172000.0</v>
       </c>
@@ -18745,73 +18992,73 @@
       </c>
       <c r="L16">
         <v>32714000.0</v>
       </c>
       <c r="M16">
         <v>12447000.0</v>
       </c>
       <c r="N16">
         <v>28569000.0</v>
       </c>
       <c r="O16">
         <v>8270000.0</v>
       </c>
       <c r="P16">
         <v>814000.0</v>
       </c>
       <c r="Q16">
         <v>942000.0</v>
       </c>
       <c r="R16">
         <v>7373000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>43639000.0</v>
       </c>
       <c r="C18">
         <v>33010000.0</v>
       </c>
       <c r="D18">
         <v>21368000.0</v>
       </c>
       <c r="E18">
         <v>2946000.0</v>
       </c>
       <c r="F18">
         <v>-12009000.0</v>
       </c>
       <c r="G18">
         <v>80625000.0</v>
       </c>
       <c r="H18">
         <v>-101636000.0</v>
       </c>
       <c r="I18">
         <v>-101088000.0</v>
       </c>
@@ -18823,147 +19070,151 @@
       </c>
       <c r="L18">
         <v>83738000.0</v>
       </c>
       <c r="M18">
         <v>-65209000.0</v>
       </c>
       <c r="N18">
         <v>64947000.0</v>
       </c>
       <c r="O18">
         <v>38214000.0</v>
       </c>
       <c r="P18">
         <v>-606000.0</v>
       </c>
       <c r="Q18">
         <v>3466000.0</v>
       </c>
       <c r="R18">
         <v>6628000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>-30030000.0</v>
+      </c>
       <c r="C21">
         <v>-54070000.0</v>
       </c>
       <c r="D21">
         <v>-33200000.0</v>
       </c>
       <c r="E21">
         <v>-14300000.0</v>
       </c>
       <c r="F21">
         <v>30256000.0</v>
       </c>
       <c r="G21">
         <v>-44760000.0</v>
       </c>
       <c r="H21">
         <v>96720000.0</v>
       </c>
       <c r="I21">
         <v>89846000.0</v>
       </c>
       <c r="J21">
         <v>8100000.0</v>
       </c>
       <c r="K21">
         <v>9500000.0</v>
       </c>
       <c r="L21">
         <v>-50027000.0</v>
       </c>
       <c r="M21">
         <v>64937000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>141</v>
+      </c>
+      <c r="B22">
+        <v>-33093000.0</v>
+      </c>
       <c r="C22">
         <v>28442000.0</v>
       </c>
       <c r="D22">
         <v>-465000.0</v>
       </c>
       <c r="E22">
         <v>-7586000.0</v>
       </c>
       <c r="F22">
         <v>56864000.0</v>
       </c>
       <c r="G22">
         <v>3694000.0</v>
       </c>
       <c r="H22">
         <v>9553000.0</v>
       </c>
       <c r="I22">
         <v>9572000.0</v>
       </c>
       <c r="J22">
         <v>7910000.0</v>
       </c>
       <c r="K22">
@@ -18971,54 +19222,54 @@
       </c>
       <c r="L22">
         <v>18231000.0</v>
       </c>
       <c r="M22">
         <v>9940000.0</v>
       </c>
       <c r="N22">
         <v>7675000.0</v>
       </c>
       <c r="O22">
         <v>6216000.0</v>
       </c>
       <c r="P22">
         <v>-2187000.0</v>
       </c>
       <c r="Q22">
         <v>5239000.0</v>
       </c>
       <c r="R22">
         <v>3258000.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
-        <v>-13225000.0</v>
+        <v>-374000.0</v>
       </c>
       <c r="C23">
         <v>-54070000.0</v>
       </c>
       <c r="D23">
         <v>-48557000.0</v>
       </c>
       <c r="E23">
         <v>58078000.0</v>
       </c>
       <c r="F23">
         <v>320020000.0</v>
       </c>
       <c r="G23">
         <v>110211000.0</v>
       </c>
       <c r="H23">
         <v>202385000.0</v>
       </c>
       <c r="I23">
         <v>-643000.0</v>
       </c>
       <c r="J23">
         <v>-203000.0</v>
       </c>
@@ -19027,92 +19278,92 @@
       </c>
       <c r="L23">
         <v>-750000.0</v>
       </c>
       <c r="M23">
         <v>-3468000.0</v>
       </c>
       <c r="N23">
         <v>-1164000.0</v>
       </c>
       <c r="O23">
         <v>-10454000.0</v>
       </c>
       <c r="P23">
         <v>-1623000.0</v>
       </c>
       <c r="Q23">
         <v>19508000.0</v>
       </c>
       <c r="R23">
         <v>-2750000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24">
         <v>26913000.0</v>
       </c>
       <c r="C24">
         <v>47260000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>153779000.0</v>
       </c>
       <c r="N24">
         <v>172000.0</v>
       </c>
       <c r="O24">
         <v>-110000.0</v>
       </c>
       <c r="P24">
         <v>4056000.0</v>
       </c>
       <c r="Q24">
         <v>66309000.0</v>
       </c>
       <c r="R24">
         <v>2822000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
-        <v>-19140000.0</v>
+        <v>69939000.0</v>
       </c>
       <c r="C25">
         <v>40954000.0</v>
       </c>
       <c r="D25">
         <v>21596000.0</v>
       </c>
       <c r="E25">
         <v>-16445000.0</v>
       </c>
       <c r="F25">
         <v>-58368000.0</v>
       </c>
       <c r="G25">
         <v>77570000.0</v>
       </c>
       <c r="H25">
         <v>-118237000.0</v>
       </c>
       <c r="I25">
         <v>-118653000.0</v>
       </c>
       <c r="J25">
         <v>3560000.0</v>
       </c>
@@ -19121,113 +19372,113 @@
       </c>
       <c r="L25">
         <v>63991000.0</v>
       </c>
       <c r="M25">
         <v>-75402000.0</v>
       </c>
       <c r="N25">
         <v>20267000.0</v>
       </c>
       <c r="O25">
         <v>-33452000.0</v>
       </c>
       <c r="P25">
         <v>1607000.0</v>
       </c>
       <c r="Q25">
         <v>-490000.0</v>
       </c>
       <c r="R25">
         <v>1489000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>-350000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-72000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>-4000.0</v>
       </c>
       <c r="M26">
         <v>53423000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
         <v>8045000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>-1184000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27">
         <v>3081000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>-46348000.0</v>
       </c>
       <c r="C28">
         <v>-72291000.0</v>
       </c>
       <c r="D28">
         <v>-51154000.0</v>
       </c>
       <c r="E28">
         <v>-31057000.0</v>
       </c>
       <c r="F28">
         <v>17349000.0</v>
       </c>
       <c r="G28">
         <v>-56364000.0</v>
       </c>
       <c r="H28">
         <v>76911000.0</v>
       </c>
       <c r="I28">
         <v>66308000.0</v>
       </c>
@@ -19239,54 +19490,54 @@
       </c>
       <c r="L28">
         <v>-63471000.0</v>
       </c>
       <c r="M28">
         <v>48637000.0</v>
       </c>
       <c r="N28">
         <v>-2157000.0</v>
       </c>
       <c r="O28">
         <v>24730000.0</v>
       </c>
       <c r="P28">
         <v>-1623000.0</v>
       </c>
       <c r="Q28">
         <v>-75795000.0</v>
       </c>
       <c r="R28">
         <v>-107757000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
-        <v>20468000.0</v>
+        <v>43639000.0</v>
       </c>
       <c r="C29">
         <v>33010000.0</v>
       </c>
       <c r="D29">
         <v>21368000.0</v>
       </c>
       <c r="E29">
         <v>2946000.0</v>
       </c>
       <c r="F29">
         <v>-12009000.0</v>
       </c>
       <c r="G29">
         <v>80625000.0</v>
       </c>
       <c r="H29">
         <v>-101636000.0</v>
       </c>
       <c r="I29">
         <v>-101088000.0</v>
       </c>
       <c r="J29">
         <v>10673000.0</v>
       </c>
@@ -19295,51 +19546,51 @@
       </c>
       <c r="L29">
         <v>83738000.0</v>
       </c>
       <c r="M29">
         <v>-65209000.0</v>
       </c>
       <c r="N29">
         <v>29178000.0</v>
       </c>
       <c r="O29">
         <v>-27311000.0</v>
       </c>
       <c r="P29">
         <v>-606000.0</v>
       </c>
       <c r="Q29">
         <v>3466000.0</v>
       </c>
       <c r="R29">
         <v>6642000.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>23171000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>60198000.0</v>
       </c>
       <c r="E30">
         <v>-107550000.0</v>
       </c>
       <c r="F30">
         <v>-216112000.0</v>
       </c>
       <c r="G30">
         <v>-59628000.0</v>
       </c>
       <c r="H30">
         <v>-187140000.0</v>
       </c>
       <c r="I30">
         <v>-224720000.0</v>
       </c>
       <c r="J30">
         <v>-105856000.0</v>
@@ -19368,453 +19619,459 @@
       <c r="R30">
         <v>72877000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL30"/>
+  <dimension ref="A1:BM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
-        <v>5008000.0</v>
+        <v>3359000.0</v>
       </c>
       <c r="C2">
+        <v>3359000.0</v>
+      </c>
+      <c r="D2">
         <v>10238000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4054000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6068000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20278000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5580000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6092000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45349000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15942000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6829000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10773000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14937000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13052000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14844000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10473000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>43048000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6999000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>35159000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>41641000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>37708000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18297000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>31781000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2170000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13447000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7974000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9404000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15156000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>38172000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6043000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22665000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>31926000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>72952000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>53868000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>46920000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>44087000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>17659000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>27989000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>44588000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>42230000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>32714000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>41508000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>35568000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>21297000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12447000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14288000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>21393000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>36999000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>28569000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6835000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9954000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>12168000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8270000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13957000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13592000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12212000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>814000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>234000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2880000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>508000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>942000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4834000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5191000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7373000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -19917,168 +20174,172 @@
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
         <v>35769000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
         <v>5412000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-19000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20099,438 +20360,445 @@
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
-        <v>-1649000.0</v>
+        <v>-101000.0</v>
       </c>
       <c r="C6">
+        <v>-101000.0</v>
+      </c>
+      <c r="D6">
         <v>-5230000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6184000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2014000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-14210000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>14698000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-512000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-39257000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>29407000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9113000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3944000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4164000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1885000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1792000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4371000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-32575000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>36049000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-28160000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6482000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3933000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>19411000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-13484000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>29611000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-11277000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5473000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1430000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5752000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-23016000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>32129000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-16622000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-9261000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-41026000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>19084000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6948000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2833000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>26428000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-10330000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-16599000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2358000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>9516000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-8794000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5940000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>14271000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8850000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1841000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-7105000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-15606000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8430000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>21734000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-3119000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2214000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3898000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-5687000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>365000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1380000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>11398000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>580000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-2646000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2372000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-434000.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6">
+      <c r="BK6"/>
+      <c r="BL6">
         <v>-357000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-2182000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
-        <v>7734000.0</v>
+        <v>-1303000.0</v>
       </c>
       <c r="C7">
+        <v>-1303000.0</v>
+      </c>
+      <c r="D7">
         <v>-2410000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4473000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3261000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-19928000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13695000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>251000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2040000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1550000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1528000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1359000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1552000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5035000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-8082000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-11000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>16551000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-28305000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8118000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-13084000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>22544000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>11762000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1301000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>202000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-11508000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7330000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-35550000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>40616000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-5543000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6639000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-295000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2323000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-869000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>143000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-654000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-362000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-119000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>919000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1460000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1106000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1564000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1333000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-209000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>222000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-25000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2067000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1126000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>593000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>392000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>805000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>413000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>154000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>253000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-235000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-221000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>466000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>324000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-280000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>246000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-282000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>290000.0</v>
       </c>
-      <c r="BJ7"/>
-      <c r="BK7">
+      <c r="BK7"/>
+      <c r="BL7">
         <v>157000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>811000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20551,1308 +20819,1323 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
-        <v>9705000.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="C9">
+        <v>-1500000.0</v>
+      </c>
+      <c r="D9">
         <v>-885000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2225000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7480000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-8762000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>686000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-413000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-315000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-438000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-121000.0</v>
       </c>
       <c r="M9">
         <v>-121000.0</v>
       </c>
       <c r="N9">
+        <v>-121000.0</v>
+      </c>
+      <c r="O9">
         <v>-11698000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3514000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>209000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14276000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-15175000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-142000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-58000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>305000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2945000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-495000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>971000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>550.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2438000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1949000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-150000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>282000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-4000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-181000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-952000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-532000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-186000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>706000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-670000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-267000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>50000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-50000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-66000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>243000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>377000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-554000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-93000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-49000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-59000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>62000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>645000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>194000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>19000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>397000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-305000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-365000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>207000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-90000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>38000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-142000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-130000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BK9"/>
+      <c r="BL9">
         <v>-151000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-532000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>24100000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>67000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>352000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>187000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>337000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>361000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-319000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>929000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1108000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>407000.0</v>
       </c>
-      <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>335000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6879000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7208000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5602000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1614000.0</v>
       </c>
-      <c r="AU10"/>
-      <c r="AV10">
+      <c r="AV10"/>
+      <c r="AW10">
         <v>443000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>302000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>341000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6530000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6221000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>265000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>426000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>267000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>14893000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3905000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-9132000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4249000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-33972000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11504000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-16564000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>24516000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>6917000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>523000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1014000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-8279000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5189000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-37205000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>38129000.0</v>
       </c>
-      <c r="AC11">
-[...1 lines deleted...]
-      </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
         <v>296000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-934000.0</v>
       </c>
-      <c r="AL11">
-[...1 lines deleted...]
-      </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>-1210000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1147000.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>1457000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11">
+      <c r="AR11"/>
+      <c r="AS11">
         <v>268000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>487000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>175000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1925000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>855000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>148000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>404000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>17000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>4998000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-19000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>16204000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>30623000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9017000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-49774000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21723000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-42812000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-17853000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-21395000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14447000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-19133000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>29811000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>50755000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-14762000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-17571000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-46454000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-40782000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-8003000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-26193000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-27594000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-57644000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3007000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-247000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-41499000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>26448000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-24830000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-14269000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>183000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>61904000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-76749000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>1480000.0</v>
       </c>
       <c r="N13">
+        <v>1480000.0</v>
+      </c>
+      <c r="O13">
         <v>1840000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-663000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2077000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1974000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5949000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-3244000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3538000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2277000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1900000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1329000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>245000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1859000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2192000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-783000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4436000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-4543000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6789000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-577000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2327000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-688000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-28000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-122000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-472000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>109000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-62000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-250000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-91000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>1404000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>176000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>171</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>12798000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3129000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8723000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8165000.0</v>
       </c>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
       <c r="G14">
-        <v>-5424000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="H14">
+        <v>272000.0</v>
+      </c>
+      <c r="I14">
         <v>471000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000.0</v>
       </c>
       <c r="K14">
         <v>102000.0</v>
       </c>
       <c r="L14">
         <v>102000.0</v>
       </c>
       <c r="M14">
         <v>102000.0</v>
       </c>
       <c r="N14">
         <v>102000.0</v>
       </c>
       <c r="O14">
         <v>102000.0</v>
       </c>
       <c r="P14">
         <v>102000.0</v>
       </c>
       <c r="Q14">
+        <v>102000.0</v>
+      </c>
+      <c r="R14">
         <v>103000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>56000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>55000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="V14">
         <v>54000.0</v>
       </c>
       <c r="W14">
         <v>54000.0</v>
       </c>
       <c r="X14">
-        <v>49000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="Y14">
         <v>49000.0</v>
       </c>
       <c r="Z14">
         <v>49000.0</v>
       </c>
       <c r="AA14">
+        <v>49000.0</v>
+      </c>
+      <c r="AB14">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AC14">
         <v>49000.0</v>
       </c>
       <c r="AD14">
         <v>49000.0</v>
       </c>
       <c r="AE14">
+        <v>49000.0</v>
+      </c>
+      <c r="AF14">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AG14">
         <v>49000.0</v>
       </c>
       <c r="AH14">
+        <v>49000.0</v>
+      </c>
+      <c r="AI14">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AJ14">
         <v>49000.0</v>
       </c>
       <c r="AK14">
         <v>49000.0</v>
       </c>
       <c r="AL14">
         <v>49000.0</v>
       </c>
       <c r="AM14">
+        <v>49000.0</v>
+      </c>
+      <c r="AN14">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AO14">
         <v>49000.0</v>
       </c>
       <c r="AP14">
         <v>49000.0</v>
       </c>
       <c r="AQ14">
+        <v>49000.0</v>
+      </c>
+      <c r="AR14">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AS14">
         <v>49000.0</v>
       </c>
       <c r="AT14">
+        <v>49000.0</v>
+      </c>
+      <c r="AU14">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AV14">
         <v>49000.0</v>
       </c>
       <c r="AW14">
+        <v>49000.0</v>
+      </c>
+      <c r="AX14">
         <v>63000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-389000.0</v>
       </c>
-      <c r="AY14"/>
       <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14">
         <v>140000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-146000.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
-        <v>-579000.0</v>
+        <v>2278000.0</v>
       </c>
       <c r="C15">
-        <v>-4555000.0</v>
+        <v>2278000.0</v>
       </c>
       <c r="D15">
-        <v>-4556000.0</v>
+        <v>4555000.0</v>
       </c>
       <c r="E15">
-        <v>-4555000.0</v>
+        <v>4556000.0</v>
       </c>
       <c r="F15">
         <v>4555000.0</v>
       </c>
       <c r="G15">
         <v>4555000.0</v>
       </c>
       <c r="H15">
+        <v>4555000.0</v>
+      </c>
+      <c r="I15">
         <v>4556000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4555000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4556000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4555000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4422000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4421000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3967000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3849000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3850000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3719000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3317000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3181000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2918000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2655000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2391000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2246000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2244000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4484000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4485000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4488000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4480000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4496000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4490000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4510000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4519000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9376000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4469000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4491000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4483000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3257000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3255000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3258000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3269000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3280000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3283000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3142000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3132000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3133000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3127000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3250000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3230000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3240000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3239000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3249000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3109000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1127000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1558000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1377000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>4523000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
-        <v>3359000.0</v>
+        <v>3258000.0</v>
       </c>
       <c r="C16">
+        <v>3258000.0</v>
+      </c>
+      <c r="D16">
         <v>5008000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10238000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4054000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6068000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20278000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5580000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6092000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>45349000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>15942000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6829000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10773000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14937000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13052000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14844000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10473000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>43048000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6999000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>35159000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>41641000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>37708000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18297000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>31781000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2170000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13447000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7974000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9404000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>15156000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38172000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6043000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>22665000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>31926000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>72952000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>53868000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>46920000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>44087000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>17659000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>27989000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>44588000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>42230000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>32714000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>41508000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>35568000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>21297000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>12447000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>14288000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>21393000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>36999000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>28569000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6835000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9954000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>12168000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>8270000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>13957000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>13592000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>12212000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>814000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>234000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2880000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>508000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>942000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4834000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>5191000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21873,246 +22156,250 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
-        <v>15719000.0</v>
+        <v>828000.0</v>
       </c>
       <c r="C18">
-        <v>1187000.0</v>
+        <v>21771000.0</v>
       </c>
       <c r="D18">
+        <v>6029000.0</v>
+      </c>
+      <c r="E18">
         <v>15390000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2841000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14588000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>17282000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5778000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4654000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6654000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>38168000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4878000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3957000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>24171000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>13488000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10329000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-24384000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-23872000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>11699000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-9583000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>25146000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>14668000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1022999.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2942000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7717000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6287000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-50946000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2136000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-42267000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-5161000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-21061000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-20039000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-54827000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>23155000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>465000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-44142000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>31195000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-16398000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-13341000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>5627000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>12796000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-5309000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>9082000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>72956000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>7009000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-50815000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-30278000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-1296000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>17180000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>43854000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>10114000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1303000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>15088000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-18592000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-20909000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>11692000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>498000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>126000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>53000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-627000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-158000.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18">
+      <c r="BK18"/>
+      <c r="BL18">
         <v>1967000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>2502000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22133,54 +22420,55 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22201,1628 +22489,1655 @@
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>-18000000.0</v>
+      </c>
       <c r="C21">
+        <v>-18750000.0</v>
+      </c>
+      <c r="D21">
         <v>-6330000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4650000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-750000.0</v>
       </c>
-      <c r="G21">
-[...2 lines deleted...]
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-4400000.0</v>
       </c>
       <c r="N21">
+        <v>-4400000.0</v>
+      </c>
+      <c r="O21">
         <v>-18200000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-11200000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>19450000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4350000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>28490000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-3735000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1001000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-16100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-7850000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-6300000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-14510000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>16245000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>54225000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>23750000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>42199000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>9000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>15297000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>23350000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8100000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>11100000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9323000.0</v>
       </c>
       <c r="AN21">
         <v>9323000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AO21">
+        <v>9323000.0</v>
+      </c>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-50027000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>64937000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>141</v>
+      </c>
+      <c r="B22">
+        <v>-11588000.0</v>
+      </c>
       <c r="C22">
+        <v>-11588000.0</v>
+      </c>
+      <c r="D22">
         <v>-5327000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9631000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7287000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>25475000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1688000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10328000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-9049000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-4109000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1801000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1964000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3806000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2435000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-9558000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-8824000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8361000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17084000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>13165000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>22441000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4174000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11435000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16761000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7658000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-32160000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>706000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1762000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3353000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3732000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-4095000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5179000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4995000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3493000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4150000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1175000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2281000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4866000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4823000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2388000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4338000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2279000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6176000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1421000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7402000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3232000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3497000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3835000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>557000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2051000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1181000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>366000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3257000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2871000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>827000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2928000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-399000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2860000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2512000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-5176000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-605000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1082000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>5239000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2761000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1047000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
-        <v>-10526000.0</v>
+        <v>-1594000.0</v>
       </c>
       <c r="D23">
+        <v>-374000.0</v>
+      </c>
+      <c r="E23">
         <v>-3824000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4180000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>1971000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7666000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4564000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>27909000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11350000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12300000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>450000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-122000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-213000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-67000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-231000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-228000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>30439000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>33000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>39600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-3000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-221000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1636000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>36500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-419000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>172000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-173000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-102000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-101000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>53458000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4959000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-177000.0</v>
       </c>
-      <c r="AM23"/>
       <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>-4387000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-202000.0</v>
       </c>
-      <c r="AQ23"/>
-      <c r="AR23">
+      <c r="AR23"/>
+      <c r="AS23">
         <v>-205000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-347000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1668000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1776000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-10000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-14000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1164000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>97000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2618000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2618000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>74853000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-6516000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>877000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>102000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5584000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>692000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1652000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-6247000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>18984000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-840000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-2595000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>180</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>4109000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-8165000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2769000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7274000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>1.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-63609.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-63545391.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>153779000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>450000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>75000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>97000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>-2618000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>64237000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-777000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>27000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>10798000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-5130000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-3391000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>4651000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>5971000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>12696000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>21424000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
-        <v>-15822000.0</v>
+        <v>13719000.0</v>
       </c>
       <c r="C25">
-        <v>8924000.0</v>
+        <v>34662000.0</v>
       </c>
       <c r="D25">
-        <v>2194000.0</v>
+        <v>13766000.0</v>
       </c>
       <c r="E25">
-        <v>-1298000.0</v>
+        <v>20548000.0</v>
       </c>
       <c r="F25">
+        <v>6867000.0</v>
+      </c>
+      <c r="G25">
         <v>-20135000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1899000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4801000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15674000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9111000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>37793000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5381000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1601000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-7871000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>31391000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9393000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-49358000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-12707000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-9639000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-18997000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1626000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-8583000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-14491000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-4967000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>51336000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-14372000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-17206000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-46154000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-40505000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-7754000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-25993000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-27406000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-57500000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>18814000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-105000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-41548000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>26399000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-22189000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-14317000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>134000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>12032000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-12867000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7822000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>65283000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3753000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-52293000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-35288000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-2495000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>14674000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6488000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9335000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-2108000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6412000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-19038000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-23616000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>11625000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-2686000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-2106000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4983000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>260000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-1530000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>-951000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>644000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>231000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-231000.0</v>
       </c>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>5000.0</v>
       </c>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
       <c r="T26">
-        <v>-5000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U26">
         <v>-5000.0</v>
       </c>
-      <c r="V26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V26">
+        <v>-5000.0</v>
+      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>3000.0</v>
       </c>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>-3000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-96000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>10000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-25000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>53458000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-10000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>53351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="AN26">
         <v>-10000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AO26">
+        <v>-10000.0</v>
+      </c>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-4000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>14304000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>53423000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-34000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>-883000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>117000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>-171000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>92027000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
-        <v>-21028000.0</v>
+        <v>-21872000.0</v>
       </c>
       <c r="C28">
+        <v>-21872000.0</v>
+      </c>
+      <c r="D28">
         <v>-11259000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9206000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4855000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5305000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4555000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-13956000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-48475000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5156000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-29055000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-8822000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-8121000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-22286000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-15280000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-8191000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>24960000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-7236000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1515000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1890000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-18719000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-10107000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-8544000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-18994000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11760000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>49516000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3616000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>19251000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>37290000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4439000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10778000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13801000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-4071000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6483000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>46975000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-4767000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6068000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-3258000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-3269000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3280000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-3485000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-3142000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-58685000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1841000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>48974000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>22723000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-14310000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-8750000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>20468000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-13330000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-6135000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3160000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>12916000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>22051000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-10339000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>102000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5584000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>692000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1652000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-6247000.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>-15020000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-26108000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
-        <v>4710000.0</v>
+        <v>828000.0</v>
       </c>
       <c r="C29">
-        <v>1187000.0</v>
+        <v>21771000.0</v>
       </c>
       <c r="D29">
+        <v>6029000.0</v>
+      </c>
+      <c r="E29">
         <v>15390000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2841000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-14588000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17282000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5778000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4654000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6654000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>38168000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4878000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3957000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24171000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13488000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-10329000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-24384000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-23872000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11699000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-9583000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>25146000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14668000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1022999.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2942000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7717000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6287000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-50946000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2136000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-42267000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-5161000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-21061000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-20039000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-54827000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>23155000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>465000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-44142000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>31195000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-16398000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-13341000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>5627000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>12796000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-5309000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>9082000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>72956000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7009000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-50815000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-30278000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-1296000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>17180000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>8085000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>10114000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1303000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>9676000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-18592000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-20909000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>11692000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>498000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>126000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>53000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-627000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-158000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3466000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1967000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>2502000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
-        <v>14669000.0</v>
+        <v>20943000.0</v>
       </c>
       <c r="C30">
+        <v>20943000.0</v>
+      </c>
+      <c r="D30">
         <v>4842000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2769000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>-3984000.0</v>
+      </c>
+      <c r="G30">
         <v>5683000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1971000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7666000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4564000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>27909000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>33547000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2024000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1025000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>116713000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-113834000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-43408000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-67021000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>34961000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-32622999.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1586000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-19323000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>23462000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4400000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>35213000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-21527000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-187140000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-47302000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-224720000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>-70005000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-105856000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>-3139000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-62963000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-4387000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-25055000.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-6331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>450000.0</v>
       </c>
       <c r="AU30">
         <v>450000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AV30">
+        <v>450000.0</v>
+      </c>
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-4408000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-6819000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>97000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2618000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2618000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-11000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-777000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>27000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>10798000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-5130000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-3391000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4651000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5971000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>65898000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>12696000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>21424000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>