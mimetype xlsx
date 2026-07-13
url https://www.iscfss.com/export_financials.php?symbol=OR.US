--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -271,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1109,54 +1112,54 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
-        <v>4159575.0</v>
+        <v>3029000.0</v>
       </c>
       <c r="C2">
-        <v>1378000.0</v>
+        <v>957572.0</v>
       </c>
       <c r="D2">
         <v>2373000.0</v>
       </c>
       <c r="E2">
         <v>648000.0</v>
       </c>
       <c r="F2">
         <v>9678000.0</v>
       </c>
       <c r="G2">
         <v>12771000.0</v>
       </c>
       <c r="H2">
         <v>6836000.0</v>
       </c>
       <c r="I2">
         <v>217000.0</v>
       </c>
       <c r="J2">
         <v>411000.0</v>
       </c>
       <c r="K2">
         <v>1394000.0</v>
       </c>
@@ -1245,72 +1248,72 @@
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
-        <v>-70919592.0</v>
+        <v>-51643646.0</v>
       </c>
       <c r="C5">
-        <v>-141841000.0</v>
+        <v>-98565310.0</v>
       </c>
       <c r="D5">
         <v>-84816000.0</v>
       </c>
       <c r="E5">
         <v>47434999.0</v>
       </c>
       <c r="F5">
         <v>91432999.0</v>
       </c>
       <c r="G5">
         <v>84624000.0</v>
       </c>
       <c r="H5">
         <v>13469000.0</v>
       </c>
       <c r="I5">
-        <v>23499000.0</v>
+        <v>72001000.0</v>
       </c>
       <c r="J5">
         <v>-2878000.0</v>
       </c>
       <c r="K5">
         <v>7838000.0</v>
       </c>
       <c r="L5">
         <v>-41203000.0</v>
       </c>
       <c r="M5">
         <v>5549000.0</v>
       </c>
       <c r="N5">
         <v>16000.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
@@ -1495,54 +1498,54 @@
       <c r="J9">
         <v>13265000.0</v>
       </c>
       <c r="K9">
         <v>11411000.0</v>
       </c>
       <c r="L9">
         <v>10164000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
-        <v>194667296.0</v>
+        <v>141756724.0</v>
       </c>
       <c r="C10">
-        <v>59096000.0</v>
+        <v>41065810.0</v>
       </c>
       <c r="D10">
         <v>51204000.0</v>
       </c>
       <c r="E10">
         <v>90548000.0</v>
       </c>
       <c r="F10">
         <v>115698000.0</v>
       </c>
       <c r="G10">
         <v>302524000.0</v>
       </c>
       <c r="H10">
         <v>108223000.0</v>
       </c>
       <c r="I10">
         <v>174265000.0</v>
       </c>
       <c r="J10">
         <v>333705000.0</v>
       </c>
       <c r="K10">
         <v>499249000.0</v>
       </c>
@@ -1589,106 +1592,106 @@
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
-        <v>194667296.0</v>
+        <v>141756724.0</v>
       </c>
       <c r="C12">
-        <v>59096000.0</v>
+        <v>41065810.0</v>
       </c>
       <c r="D12">
         <v>57404000.0</v>
       </c>
       <c r="E12">
         <v>90548000.0</v>
       </c>
       <c r="F12">
         <v>115698000.0</v>
       </c>
       <c r="G12">
         <v>306025000.0</v>
       </c>
       <c r="H12">
         <v>128927000.0</v>
       </c>
       <c r="I12">
         <v>184265000.0</v>
       </c>
       <c r="J12">
         <v>333705000.0</v>
       </c>
       <c r="K12">
         <v>501349000.0</v>
       </c>
       <c r="L12">
         <v>258709000.0</v>
       </c>
       <c r="M12">
         <v>175171000.0</v>
       </c>
       <c r="N12">
         <v>161405000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
-        <v>2312107479.0</v>
+        <v>1683676666.0</v>
       </c>
       <c r="C13">
-        <v>1675940000.0</v>
+        <v>1164610706.0</v>
       </c>
       <c r="D13">
         <v>1658908000.0</v>
       </c>
       <c r="E13">
         <v>2076070000.0</v>
       </c>
       <c r="F13">
         <v>1783689000.0</v>
       </c>
       <c r="G13">
         <v>1776629000.0</v>
       </c>
       <c r="H13">
         <v>1656350000.0</v>
       </c>
       <c r="I13">
         <v>1609162000.0</v>
       </c>
       <c r="J13">
         <v>1633013000.0</v>
       </c>
       <c r="K13">
         <v>908890000.0</v>
       </c>
@@ -1971,54 +1974,54 @@
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20">
-        <v>111123797.0</v>
+        <v>80920348.0</v>
       </c>
       <c r="C20">
-        <v>77284000.0</v>
+        <v>53704651.0</v>
       </c>
       <c r="D20">
         <v>84081000.0</v>
       </c>
       <c r="E20">
         <v>111204000.0</v>
       </c>
       <c r="F20">
         <v>111204000.0</v>
       </c>
       <c r="G20">
         <v>111204000.0</v>
       </c>
       <c r="H20">
         <v>111204000.0</v>
       </c>
       <c r="I20">
         <v>111204000.0</v>
       </c>
       <c r="J20">
         <v>111204000.0</v>
       </c>
       <c r="K20">
         <v>111204000.0</v>
       </c>
@@ -2161,96 +2164,112 @@
       </c>
       <c r="Q22">
         <v>0.0</v>
       </c>
       <c r="R22">
         <v>0.0</v>
       </c>
       <c r="S22">
         <v>0.0</v>
       </c>
       <c r="T22">
         <v>0.0</v>
       </c>
       <c r="U22">
         <v>0.0</v>
       </c>
       <c r="V22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23">
-        <v>2156936286.0</v>
+        <v>1570681003.0</v>
       </c>
       <c r="C23">
-        <v>1377634000.0</v>
+        <v>957317866.0</v>
       </c>
       <c r="D23">
         <v>1486472000.0</v>
       </c>
       <c r="E23">
         <v>1996301000.0</v>
       </c>
       <c r="F23">
         <v>2370622000.0</v>
       </c>
       <c r="G23">
         <v>2397104000.0</v>
       </c>
       <c r="H23">
         <v>1947253000.0</v>
       </c>
       <c r="I23">
         <v>2234646000.0</v>
       </c>
       <c r="J23">
         <v>2516343000.0</v>
       </c>
       <c r="K23">
         <v>1416304000.0</v>
       </c>
       <c r="L23">
         <v>1081433000.0</v>
       </c>
       <c r="M23">
         <v>269965000.0</v>
       </c>
       <c r="N23">
         <v>2222001000.0</v>
       </c>
-      <c r="O23"/>
-[...6 lines deleted...]
-      <c r="V23"/>
+      <c r="O23">
+        <v>2689423503.33</v>
+      </c>
+      <c r="P23">
+        <v>2029265470.24</v>
+      </c>
+      <c r="Q23">
+        <v>2070477432.3</v>
+      </c>
+      <c r="R23">
+        <v>1272597908.75</v>
+      </c>
+      <c r="S23">
+        <v>261499013.81</v>
+      </c>
+      <c r="T23">
+        <v>265269388.98</v>
+      </c>
+      <c r="U23">
+        <v>27087228.75</v>
+      </c>
+      <c r="V23">
+        <v>5971698.11</v>
+      </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
         <v>44</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>93900000.0</v>
       </c>
       <c r="D24">
         <v>191879000.0</v>
       </c>
       <c r="E24">
         <v>147950000.0</v>
       </c>
       <c r="F24">
         <v>115544000.0</v>
       </c>
       <c r="G24">
         <v>350562000.0</v>
       </c>
       <c r="H24">
         <v>349042000.0</v>
       </c>
       <c r="I24">
@@ -2421,54 +2440,54 @@
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
-        <v>-182618638.0</v>
+        <v>-132982892.0</v>
       </c>
       <c r="C28">
-        <v>39587000.0</v>
+        <v>27509006.0</v>
       </c>
       <c r="D28">
         <v>99926000.0</v>
       </c>
       <c r="E28">
         <v>65024000.0</v>
       </c>
       <c r="F28">
         <v>294737000.0</v>
       </c>
       <c r="G28">
         <v>109271000.0</v>
       </c>
       <c r="H28">
         <v>240819000.0</v>
       </c>
       <c r="I28">
         <v>178504000.0</v>
       </c>
       <c r="J28">
         <v>130603000.0</v>
       </c>
       <c r="K28">
         <v>-453469000.0</v>
       </c>
@@ -2517,54 +2536,54 @@
       </c>
       <c r="I29">
         <v>2124364000.0</v>
       </c>
       <c r="J29">
         <v>2358713000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
-        <v>4419804.0</v>
+        <v>3218501.0</v>
       </c>
       <c r="C30">
-        <v>3106000.0</v>
+        <v>2158359.0</v>
       </c>
       <c r="D30">
         <v>4750000.0</v>
       </c>
       <c r="E30">
         <v>2008000.0</v>
       </c>
       <c r="F30">
         <v>1378000.0</v>
       </c>
       <c r="G30">
         <v>1044000.0</v>
       </c>
       <c r="H30">
         <v>6330000.0</v>
       </c>
       <c r="I30">
         <v>12321000.0</v>
       </c>
       <c r="J30">
         <v>924000.0</v>
       </c>
       <c r="K30">
         <v>1472000.0</v>
       </c>
@@ -2691,54 +2710,54 @@
       </c>
       <c r="I32">
         <v>174596000.0</v>
       </c>
       <c r="J32">
         <v>324101000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
     </row>
     <row r="33" spans="1:22">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="B33">
-        <v>1954663415.0</v>
+        <v>1423385898.0</v>
       </c>
       <c r="C33">
-        <v>1313820000.0</v>
+        <v>912973518.0</v>
       </c>
       <c r="D33">
         <v>1422926000.0</v>
       </c>
       <c r="E33">
         <v>1891507000.0</v>
       </c>
       <c r="F33">
         <v>2217696000.0</v>
       </c>
       <c r="G33">
         <v>2061916000.0</v>
       </c>
       <c r="H33">
         <v>1806824000.0</v>
       </c>
       <c r="I33">
         <v>2037045000.0</v>
       </c>
       <c r="J33">
         <v>2163410000.0</v>
       </c>
       <c r="K33">
         <v>905565000.0</v>
       </c>
@@ -2779,106 +2798,106 @@
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
     </row>
     <row r="35" spans="1:22">
       <c r="A35" t="s">
         <v>55</v>
       </c>
       <c r="B35">
-        <v>150871914.0</v>
+        <v>109864927.0</v>
       </c>
       <c r="C35">
-        <v>174065000.0</v>
+        <v>120957768.0</v>
       </c>
       <c r="D35">
         <v>223078000.0</v>
       </c>
       <c r="E35">
         <v>241223000.0</v>
       </c>
       <c r="F35">
         <v>244285000.0</v>
       </c>
       <c r="G35">
         <v>446527000.0</v>
       </c>
       <c r="H35">
         <v>425872000.0</v>
       </c>
       <c r="I35">
         <v>440046000.0</v>
       </c>
       <c r="J35">
         <v>593106000.0</v>
       </c>
       <c r="K35">
         <v>186143000.0</v>
       </c>
       <c r="L35">
         <v>127678000.0</v>
       </c>
       <c r="M35">
         <v>1826000.0</v>
       </c>
       <c r="N35">
         <v>333259000.0</v>
       </c>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
     </row>
     <row r="36" spans="1:22">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
-        <v>2743376.0</v>
+        <v>1997726.0</v>
       </c>
       <c r="C36">
-        <v>1293000.0</v>
+        <v>898505.0</v>
       </c>
       <c r="D36">
         <v>1388000.0</v>
       </c>
       <c r="E36">
         <v>1836000.0</v>
       </c>
       <c r="F36">
         <v>18037000.0</v>
       </c>
       <c r="G36">
         <v>25820000.0</v>
       </c>
       <c r="H36">
         <v>1105555000.0</v>
       </c>
       <c r="I36">
         <v>1416325000.0</v>
       </c>
       <c r="J36">
         <v>1686000.0</v>
       </c>
       <c r="K36">
         <v>208713000.0</v>
       </c>
@@ -3001,54 +3020,54 @@
       </c>
       <c r="Q38">
         <v>11235707.12</v>
       </c>
       <c r="R38">
         <v>15336501.9</v>
       </c>
       <c r="S38">
         <v>0.0</v>
       </c>
       <c r="T38">
         <v>0.0</v>
       </c>
       <c r="U38">
         <v>304485.8</v>
       </c>
       <c r="V38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:22">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
-        <v>3185767.0</v>
+        <v>2319875.0</v>
       </c>
       <c r="C39">
-        <v>1612000.0</v>
+        <v>1120178.0</v>
       </c>
       <c r="D39">
         <v>1382000.0</v>
       </c>
       <c r="E39">
         <v>12225000.0</v>
       </c>
       <c r="F39">
         <v>17254000.0</v>
       </c>
       <c r="G39">
         <v>18094000.0</v>
       </c>
       <c r="H39">
         <v>3516000.0</v>
       </c>
       <c r="I39">
         <v>1015000.0</v>
       </c>
       <c r="J39">
         <v>8445000.0</v>
       </c>
       <c r="K39">
         <v>7918000.0</v>
       </c>
@@ -3069,54 +3088,54 @@
       </c>
       <c r="Q39">
         <v>7351053.16</v>
       </c>
       <c r="R39">
         <v>750950.57</v>
       </c>
       <c r="S39">
         <v>1615713.35</v>
       </c>
       <c r="T39">
         <v>652152.1</v>
       </c>
       <c r="U39">
         <v>41169.91</v>
       </c>
       <c r="V39">
         <v>3430.53</v>
       </c>
     </row>
     <row r="40" spans="1:22">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
-        <v>38881138.0</v>
+        <v>28313246.0</v>
       </c>
       <c r="C40">
-        <v>12386000.0</v>
+        <v>8607031.0</v>
       </c>
       <c r="D40">
         <v>12241000.0</v>
       </c>
       <c r="E40">
         <v>16298000.0</v>
       </c>
       <c r="F40">
         <v>41707000.0</v>
       </c>
       <c r="G40">
         <v>45495000.0</v>
       </c>
       <c r="H40">
         <v>21099000.0</v>
       </c>
       <c r="I40">
         <v>22788000.0</v>
       </c>
       <c r="J40">
         <v>21383000.0</v>
       </c>
       <c r="K40">
         <v>14463000.0</v>
       </c>
@@ -3199,81 +3218,81 @@
       </c>
       <c r="Q41">
         <v>3504513.54</v>
       </c>
       <c r="R41">
         <v>337452.47</v>
       </c>
       <c r="S41">
         <v>0.0</v>
       </c>
       <c r="T41">
         <v>0.0</v>
       </c>
       <c r="U41">
         <v>0.0</v>
       </c>
       <c r="V41">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:22">
       <c r="A42" t="s">
         <v>62</v>
       </c>
       <c r="B42">
-        <v>90221829.0</v>
+        <v>65699535.0</v>
       </c>
       <c r="C42">
-        <v>63567000.0</v>
+        <v>44172708.0</v>
       </c>
       <c r="D42">
         <v>62331000.0</v>
       </c>
       <c r="E42">
-        <v>77295001.0</v>
+        <v>77295000.0</v>
       </c>
       <c r="F42">
-        <v>42525001.0</v>
+        <v>42525000.0</v>
       </c>
       <c r="G42">
         <v>41570000.0</v>
       </c>
       <c r="H42">
         <v>73315000.0</v>
       </c>
       <c r="I42">
         <v>21230000.0</v>
       </c>
       <c r="J42">
-        <v>13265000.0</v>
+        <v>61767000.0</v>
       </c>
       <c r="K42">
-        <v>11411000.0</v>
+        <v>45403000.0</v>
       </c>
       <c r="L42">
-        <v>10164000.0</v>
+        <v>28236000.0</v>
       </c>
       <c r="M42">
         <v>681000.0</v>
       </c>
       <c r="N42">
         <v>104206000.0</v>
       </c>
       <c r="O42">
         <v>0.0</v>
       </c>
       <c r="P42">
         <v>0.0</v>
       </c>
       <c r="Q42">
         <v>0.0</v>
       </c>
       <c r="R42">
         <v>0.0</v>
       </c>
       <c r="S42">
         <v>0.0</v>
       </c>
       <c r="T42">
         <v>0.0</v>
       </c>
@@ -3405,54 +3424,54 @@
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45"/>
       <c r="N45">
         <v>1870932000.0</v>
       </c>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
     </row>
     <row r="46" spans="1:22">
       <c r="A46" t="s">
         <v>66</v>
       </c>
       <c r="B46">
-        <v>1568374883.0</v>
+        <v>1142090589.0</v>
       </c>
       <c r="C46">
-        <v>1117938000.0</v>
+        <v>776855116.0</v>
       </c>
       <c r="D46">
         <v>1179678000.0</v>
       </c>
       <c r="E46">
         <v>1385200000.0</v>
       </c>
       <c r="F46">
         <v>1794091000.0</v>
       </c>
       <c r="G46">
         <v>1648159000.0</v>
       </c>
       <c r="H46">
         <v>386642000.0</v>
       </c>
       <c r="I46">
         <v>95002000.0</v>
       </c>
       <c r="J46">
         <v>102182000.0</v>
       </c>
       <c r="K46">
         <v>100304000.0</v>
       </c>
@@ -3519,54 +3538,54 @@
       </c>
       <c r="Q47">
         <v>1592459378.13</v>
       </c>
       <c r="R47">
         <v>479377376.43</v>
       </c>
       <c r="S47">
         <v>163477975.02</v>
       </c>
       <c r="T47">
         <v>67933179.49</v>
       </c>
       <c r="U47">
         <v>11049832.75</v>
       </c>
       <c r="V47">
         <v>1534305.32</v>
       </c>
     </row>
     <row r="48" spans="1:22">
       <c r="A48" t="s">
         <v>68</v>
       </c>
       <c r="B48">
-        <v>-370039205.0</v>
+        <v>-269462549.0</v>
       </c>
       <c r="C48">
-        <v>-408713000.0</v>
+        <v>-284014663.0</v>
       </c>
       <c r="D48">
         <v>-388492000.0</v>
       </c>
       <c r="E48">
         <v>-463589000.0</v>
       </c>
       <c r="F48">
         <v>-283042000.0</v>
       </c>
       <c r="G48">
         <v>-174458000.0</v>
       </c>
       <c r="H48">
         <v>-249688000.0</v>
       </c>
       <c r="I48">
         <v>69202000.0</v>
       </c>
       <c r="J48">
         <v>202503000.0</v>
       </c>
       <c r="K48">
         <v>250306000.0</v>
       </c>
@@ -3699,102 +3718,102 @@
       </c>
       <c r="Q50">
         <v>0.0</v>
       </c>
       <c r="R50">
         <v>0.0</v>
       </c>
       <c r="S50">
         <v>0.0</v>
       </c>
       <c r="T50">
         <v>0.0</v>
       </c>
       <c r="U50">
         <v>0.0</v>
       </c>
       <c r="V50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:22">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
-        <v>12048658.0</v>
+        <v>8773832.0</v>
       </c>
       <c r="C51">
-        <v>98683000.0</v>
+        <v>68574816.0</v>
       </c>
       <c r="D51">
         <v>151130000.0</v>
       </c>
       <c r="E51">
         <v>155572000.0</v>
       </c>
       <c r="F51">
         <v>410435000.0</v>
       </c>
       <c r="G51">
         <v>411795000.0</v>
       </c>
       <c r="H51">
         <v>349838000.0</v>
       </c>
       <c r="I51">
         <v>352769000.0</v>
       </c>
       <c r="J51">
         <v>464308000.0</v>
       </c>
       <c r="K51">
         <v>45780000.0</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51">
         <v>316951000.0</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
     </row>
     <row r="52" spans="1:22">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
-        <v>1653146.0</v>
+        <v>1203820.0</v>
       </c>
       <c r="C52">
-        <v>852000.0</v>
+        <v>592054.0</v>
       </c>
       <c r="D52">
         <v>849000.0</v>
       </c>
       <c r="E52">
         <v>921000.0</v>
       </c>
       <c r="F52">
         <v>294891000.0</v>
       </c>
       <c r="G52">
         <v>51279000.0</v>
       </c>
       <c r="H52">
         <v>796000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
@@ -3935,54 +3954,54 @@
       </c>
       <c r="Q54">
         <v>0.0</v>
       </c>
       <c r="R54">
         <v>0.0</v>
       </c>
       <c r="S54">
         <v>0.0</v>
       </c>
       <c r="T54">
         <v>0.0</v>
       </c>
       <c r="U54">
         <v>0.0</v>
       </c>
       <c r="V54">
         <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:22">
       <c r="A55" t="s">
         <v>75</v>
       </c>
       <c r="B55">
-        <v>2156936286.0</v>
+        <v>1570681003.0</v>
       </c>
       <c r="C55">
-        <v>1377634000.0</v>
+        <v>957317866.0</v>
       </c>
       <c r="D55">
         <v>1486472000.0</v>
       </c>
       <c r="E55">
         <v>1996301000.0</v>
       </c>
       <c r="F55">
         <v>2370622000.0</v>
       </c>
       <c r="G55">
         <v>2397104000.0</v>
       </c>
       <c r="H55">
         <v>1947253000.0</v>
       </c>
       <c r="I55">
         <v>2234646000.0</v>
       </c>
       <c r="J55">
         <v>2516343000.0</v>
       </c>
       <c r="K55">
         <v>1416304000.0</v>
       </c>
@@ -4003,54 +4022,54 @@
       </c>
       <c r="Q55">
         <v>2070477432.3</v>
       </c>
       <c r="R55">
         <v>1272597908.75</v>
       </c>
       <c r="S55">
         <v>261499013.81</v>
       </c>
       <c r="T55">
         <v>265269388.98</v>
       </c>
       <c r="U55">
         <v>27087228.75</v>
       </c>
       <c r="V55">
         <v>5971698.11</v>
       </c>
     </row>
     <row r="56" spans="1:22">
       <c r="A56" t="s">
         <v>76</v>
       </c>
       <c r="B56">
-        <v>202272869.0</v>
+        <v>147295103.0</v>
       </c>
       <c r="C56">
-        <v>63814000.0</v>
+        <v>44344348.0</v>
       </c>
       <c r="D56">
         <v>63546000.0</v>
       </c>
       <c r="E56">
         <v>104794000.0</v>
       </c>
       <c r="F56">
         <v>152926000.0</v>
       </c>
       <c r="G56">
         <v>335188000.0</v>
       </c>
       <c r="H56">
         <v>140429000.0</v>
       </c>
       <c r="I56">
         <v>197601000.0</v>
       </c>
       <c r="J56">
         <v>352933000.0</v>
       </c>
       <c r="K56">
         <v>510739000.0</v>
       </c>
@@ -4071,54 +4090,54 @@
       </c>
       <c r="Q56">
         <v>0.0</v>
       </c>
       <c r="R56">
         <v>0.0</v>
       </c>
       <c r="S56">
         <v>0.0</v>
       </c>
       <c r="T56">
         <v>0.0</v>
       </c>
       <c r="U56">
         <v>0.0</v>
       </c>
       <c r="V56">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:22">
       <c r="A57" t="s">
         <v>77</v>
       </c>
       <c r="B57">
-        <v>44693860.0</v>
+        <v>32546068.0</v>
       </c>
       <c r="C57">
-        <v>14616000.0</v>
+        <v>10156658.0</v>
       </c>
       <c r="D57">
         <v>15463000.0</v>
       </c>
       <c r="E57">
         <v>17867000.0</v>
       </c>
       <c r="F57">
         <v>346276000.0</v>
       </c>
       <c r="G57">
         <v>109545000.0</v>
       </c>
       <c r="H57">
         <v>27935000.0</v>
       </c>
       <c r="I57">
         <v>23005000.0</v>
       </c>
       <c r="J57">
         <v>28832000.0</v>
       </c>
       <c r="K57">
         <v>15857000.0</v>
       </c>
@@ -4139,54 +4158,54 @@
       </c>
       <c r="Q57">
         <v>144148445.34</v>
       </c>
       <c r="R57">
         <v>49621673.0</v>
       </c>
       <c r="S57">
         <v>21846646.94</v>
       </c>
       <c r="T57">
         <v>11895254.34</v>
       </c>
       <c r="U57">
         <v>3037996.4</v>
       </c>
       <c r="V57">
         <v>275300.17</v>
       </c>
     </row>
     <row r="58" spans="1:22">
       <c r="A58" t="s">
         <v>78</v>
       </c>
       <c r="B58">
-        <v>195565776.0</v>
+        <v>142410998.0</v>
       </c>
       <c r="C58">
-        <v>188681000.0</v>
+        <v>131114426.0</v>
       </c>
       <c r="D58">
         <v>238541000.0</v>
       </c>
       <c r="E58">
         <v>259090000.0</v>
       </c>
       <c r="F58">
         <v>590561000.0</v>
       </c>
       <c r="G58">
         <v>556072000.0</v>
       </c>
       <c r="H58">
         <v>453807000.0</v>
       </c>
       <c r="I58">
         <v>463051000.0</v>
       </c>
       <c r="J58">
         <v>621938000.0</v>
       </c>
       <c r="K58">
         <v>202000000.0</v>
       </c>
@@ -4261,102 +4280,102 @@
       </c>
       <c r="Q59">
         <v>0.0</v>
       </c>
       <c r="R59">
         <v>0.0</v>
       </c>
       <c r="S59">
         <v>0.0</v>
       </c>
       <c r="T59">
         <v>0.0</v>
       </c>
       <c r="U59">
         <v>0.0</v>
       </c>
       <c r="V59">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:22">
       <c r="A60" t="s">
         <v>80</v>
       </c>
       <c r="B60">
-        <v>1961370509.0</v>
+        <v>1428270004.0</v>
       </c>
       <c r="C60">
-        <v>1188953000.0</v>
+        <v>826203439.0</v>
       </c>
       <c r="D60">
         <v>1247931000.0</v>
       </c>
       <c r="E60">
         <v>1737211000.0</v>
       </c>
       <c r="F60">
         <v>1634605000.0</v>
       </c>
       <c r="G60">
         <v>1728365000.0</v>
       </c>
       <c r="H60">
         <v>1493446000.0</v>
       </c>
       <c r="I60">
         <v>1771595000.0</v>
       </c>
       <c r="J60">
         <v>1894405000.0</v>
       </c>
       <c r="K60">
         <v>1212437000.0</v>
       </c>
       <c r="L60">
         <v>935840000.0</v>
       </c>
       <c r="M60">
         <v>263226000.0</v>
       </c>
       <c r="N60">
         <v>1731068000.0</v>
       </c>
       <c r="O60">
-        <v>2166553114.29</v>
+        <v>2166553114.3</v>
       </c>
       <c r="P60">
         <v>1622112386.0</v>
       </c>
       <c r="Q60">
         <v>1593060180.54</v>
       </c>
       <c r="R60">
         <v>1057321292.78</v>
       </c>
       <c r="S60">
-        <v>219649079.55</v>
+        <v>219649079.56</v>
       </c>
       <c r="T60">
         <v>253374134.64</v>
       </c>
       <c r="U60">
         <v>24049232.35</v>
       </c>
       <c r="V60">
         <v>5696397.94</v>
       </c>
     </row>
     <row r="61" spans="1:22">
       <c r="A61" t="s">
         <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
@@ -4433,620 +4452,626 @@
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG62"/>
+  <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
       <c r="BN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BP1" t="s">
         <v>132</v>
       </c>
       <c r="BQ1" t="s">
         <v>133</v>
       </c>
       <c r="BR1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
       <c r="BV1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BX1" t="s">
         <v>138</v>
       </c>
       <c r="BY1" t="s">
         <v>139</v>
       </c>
       <c r="BZ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
       <c r="CC1" t="s">
         <v>142</v>
       </c>
       <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CF1" t="s">
         <v>144</v>
       </c>
       <c r="CG1" t="s">
         <v>145</v>
       </c>
+      <c r="CH1" t="s">
+        <v>146</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
-        <v>10240744.0</v>
+        <v>5574272.0</v>
       </c>
       <c r="C2">
-        <v>7584793.0</v>
+        <v>7457309.0</v>
       </c>
       <c r="D2">
+        <v>5438144.0</v>
+      </c>
+      <c r="E2">
         <v>4505000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3923000.0</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
+        <v>957572.0</v>
+      </c>
+      <c r="H2">
         <v>4277318.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3366430.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4973000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3140000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7557000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6626000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3811000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>648000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8306000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>33341000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>43936000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9678000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>46700000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>38924000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>41730000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12771000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>34186000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14379000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17498000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5271640.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10245000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>14269000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9273000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>217000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12349000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11640000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>14308000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>411000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>749000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1538000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3968000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1394000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5586000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4753000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3685000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>927000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1125000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1255000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1666000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>721000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1290000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1545000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>65624434.39</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33635000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>73382153.25</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>76277984.19</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>97842250.2</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>39531344.49</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>92119515.42</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>84027928.02</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>90939644.73</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>28523095.03</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>72937815.45</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>73511521.69</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>47597402.6</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>73531594.78</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>57328733.85</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>50954349.05</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>55081741.19</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>43770912.55</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>40412457.91</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>41273649.81</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>23866772.4</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>20685404.34</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>21569751.06</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>16267750.47</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>13389533.18</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>11895254.34</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4371154.82</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5921999.24</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3417185.34</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3034565.57</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1991574.8</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1787504.48</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>865359.92</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>74614.07</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>235536.83</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>282333.74</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>121557.93</v>
       </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
@@ -5056,94 +5081,95 @@
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -5153,205 +5179,206 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
-        <v>-70919592.0</v>
+        <v>-56010604.0</v>
       </c>
       <c r="C5">
-        <v>-79769045.0</v>
+        <v>-51643646.0</v>
       </c>
       <c r="D5">
+        <v>-57192809.0</v>
+      </c>
+      <c r="E5">
         <v>-90890000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-139637000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
+        <v>-98565310.0</v>
+      </c>
+      <c r="H5">
         <v>36179944.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>43190479.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>45631000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>28058000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>43658000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>26963000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>45552000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>47434999.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>55011000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>28010000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>26458000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>91432999.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>60181000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>49688000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>58361000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>84624000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>59851000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>60712000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>36195000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>37896279.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>55670999.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>49110000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>56763000.0</v>
       </c>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
       <c r="AE5">
-        <v>-7031000.0</v>
+        <v>72001000.0</v>
       </c>
       <c r="AF5">
-        <v>9478000.0</v>
+        <v>41470999.0</v>
       </c>
       <c r="AG5">
-        <v>-8035000.0</v>
+        <v>57980000.0</v>
       </c>
       <c r="AH5">
+        <v>40467000.0</v>
+      </c>
+      <c r="AI5">
         <v>-2878000.0</v>
       </c>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
       <c r="AJ5">
-        <v>-733000.0</v>
+        <v>23471999.0</v>
       </c>
       <c r="AK5">
+        <v>33259000.0</v>
+      </c>
+      <c r="AL5">
         <v>43073000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7838000.0</v>
       </c>
-      <c r="AM5">
-[...1 lines deleted...]
-      </c>
       <c r="AN5">
+        <v>43351999.0</v>
+      </c>
+      <c r="AO5">
         <v>-13380000.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
+        <v>3714999.0</v>
+      </c>
+      <c r="AQ5">
         <v>-41203000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-14246000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
+        <v>2411000.0</v>
+      </c>
+      <c r="AT5">
         <v>-17718000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5549000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>56000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2561000.0</v>
       </c>
-      <c r="AW5">
-[...1 lines deleted...]
-      </c>
       <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
         <v>16000.0</v>
       </c>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
@@ -5410,100 +5437,101 @@
       </c>
       <c r="BZ5">
         <v>0.0</v>
       </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6"/>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
@@ -5613,144 +5641,149 @@
       </c>
       <c r="BZ6">
         <v>0.0</v>
       </c>
       <c r="CA6">
         <v>0.0</v>
       </c>
       <c r="CB6">
         <v>0.0</v>
       </c>
       <c r="CC6">
         <v>0.0</v>
       </c>
       <c r="CD6">
         <v>0.0</v>
       </c>
       <c r="CE6">
         <v>0.0</v>
       </c>
       <c r="CF6">
         <v>0.0</v>
       </c>
       <c r="CG6">
         <v>0.0</v>
       </c>
+      <c r="CH6">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
+        <v>4639000.0</v>
+      </c>
+      <c r="C7">
         <v>5002000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5276000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5647000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5671000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4783000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7171000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7452000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>7726000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8001000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8268000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8532000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8773000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7622000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7845000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>10526000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>11547000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>18362000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>20400000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>21814000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>12422000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>11366000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9533000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9734000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>9931000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>10319000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>10510000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>9780000.0</v>
       </c>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -5760,113 +5793,116 @@
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8">
+        <v>1694084000.0</v>
+      </c>
+      <c r="C8">
         <v>1688122000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1696038000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1695357000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1680514000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1675940000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2113691000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2111336000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2106596000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>2097691000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>2094048000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>2092786000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>2087576000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2076070000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2071700000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2085642000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2082961000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1783689000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1779565000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1797646000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5887,114 +5923,115 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>42525000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>41041000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>39759000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>45387000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>41570000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>39796000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>38220000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>37840000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>37642000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>34041000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>36182000.0</v>
       </c>
-      <c r="AC9">
-[...1 lines deleted...]
-      </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
@@ -6004,309 +6041,313 @@
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
-        <v>194667296.0</v>
+        <v>95253242.0</v>
       </c>
       <c r="C10">
-        <v>79371090.0</v>
+        <v>141756724.0</v>
       </c>
       <c r="D10">
+        <v>56907484.0</v>
+      </c>
+      <c r="E10">
         <v>49626000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>63070000.0</v>
       </c>
-      <c r="F10">
-[...1 lines deleted...]
-      </c>
       <c r="G10">
+        <v>41065810.0</v>
+      </c>
+      <c r="H10">
         <v>43328300.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47984230.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>70601000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>67721000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>70754000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>70033000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>119084000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>90548000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>300542000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>449283000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>449450000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>115698000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>151945000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>254963000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>320630000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>302524000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>160705000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>201971000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>158325000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>83457104.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>123702000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>83589000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>108497000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>174265000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>137188000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>188631000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>332617000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>333705000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>108902000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>348642000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>423567000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>499249000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>392717000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>424491000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>439009000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>258509000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>304091000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>319960000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>348389000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>175171000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>156757000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>156741000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>189165610.86</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>161405000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>118108632.4</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>110018100.41</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>98699842.64</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>93961902.84</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>79670161.87</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>81152522.37</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>103412394.03</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>98725115.23</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>145470907.53</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>156711646.25</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>229845392.7</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>359571715.15</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>384767272.37</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>468944204.4</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>559651368.92</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>640472433.46</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>301760194.54</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>240347437.22</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>304489294.21</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>47500821.83</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>99118835.13</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>114426598.77</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>100051651.89</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>108491020.37</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5572365.1</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>34024043.92</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>66752247.58</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>5045029.59</v>
       </c>
-      <c r="CA10">
-[...1 lines deleted...]
-      </c>
       <c r="CB10">
         <v>0.0</v>
       </c>
       <c r="CC10">
         <v>0.0</v>
       </c>
       <c r="CD10">
+        <v>0.0</v>
+      </c>
+      <c r="CE10">
         <v>3644082.33</v>
       </c>
-      <c r="CE10">
-[...1 lines deleted...]
-      </c>
       <c r="CF10">
         <v>0.0</v>
       </c>
       <c r="CG10">
         <v>0.0</v>
       </c>
+      <c r="CH10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6350,804 +6391,812 @@
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
-        <v>194667296.0</v>
+        <v>95253242.0</v>
       </c>
       <c r="C12">
-        <v>147329508.0</v>
+        <v>141756724.0</v>
       </c>
       <c r="D12">
+        <v>105632310.0</v>
+      </c>
+      <c r="E12">
         <v>49626000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>63070000.0</v>
       </c>
-      <c r="F12">
-[...1 lines deleted...]
-      </c>
       <c r="G12">
+        <v>41065810.0</v>
+      </c>
+      <c r="H12">
         <v>54850193.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>50806746.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>79905000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>75921000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>77263000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>73765000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>120728000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>90548000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>300542000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>449283000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>452410000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>115698000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>151945000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>258371000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>324088000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>306025000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>182273000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>223076000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>179553000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>99423173.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>149546000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>99754000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>121616000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>184265000.0</v>
       </c>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
       <c r="AF12">
+        <v>147188000.0</v>
+      </c>
+      <c r="AG12">
         <v>189631000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>333117000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>333705000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>110349000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>350189000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>426114000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>501349000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>392817000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>424591000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>439109000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>258709000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>306113000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>326589000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>357125000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>175171000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>156757000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>156741000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>161405000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
-        <v>2312107479.0</v>
+        <v>1699655513.0</v>
       </c>
       <c r="C13">
-        <v>2359952075.0</v>
+        <v>1683676666.0</v>
       </c>
       <c r="D13">
+        <v>1692038438.0</v>
+      </c>
+      <c r="E13">
         <v>1695357000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1680514000.0</v>
       </c>
-      <c r="F13">
-[...1 lines deleted...]
-      </c>
       <c r="G13">
+        <v>1164610706.0</v>
+      </c>
+      <c r="H13">
         <v>1564445480.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1541458713.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2106596000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2097691000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2094048000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2092786000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2087576000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2076070000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2071700000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2085642000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2082961000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1783689000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1779565000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1797646000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1783707000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1776629000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1767460000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1742111000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1654146000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1277308656.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1502978000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1482860000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1609435000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1609162000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1622909000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1622373000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1621867000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1633013000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1620776000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>913050000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>910474000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>908890000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>908764000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>906490000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>903369000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>745007000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>739046000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>738392000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>733677000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>69716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AV13">
         <v>1000.0</v>
       </c>
       <c r="AW13">
+        <v>1000.0</v>
+      </c>
+      <c r="AX13">
         <v>1868648868.78</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>2060810000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1992032007.76</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1953957321.14</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>2015983477.58</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>2064949606.93</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1713514201.36</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1643228439.37</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1684550867.99</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1624040404.04</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1571994095.8</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1688935021.8</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1660010307.15</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1578993981.95</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1503316490.14</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>1333049971.82</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1098683277.53</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>1061054182.51</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>720630377.85</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>538521671.83</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>477127676.45</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>210757725.18</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>240525129.17</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>238981490.55</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>236354156.51</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>247816795.42</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>140957135.65</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>109194433.93</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>94097510.37</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>26742430.74</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>25371515.64</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>24985678.48</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>11344688.86</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>9771012.01</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>6408493.08</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>5545491.64</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>5063259.74</v>
       </c>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
+        <v>188681000.0</v>
+      </c>
+      <c r="C14">
         <v>189310000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>189519000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>189081000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>188425000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>186747000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>187732000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>186217000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>186870000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>185543000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>185516000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>186267000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>185443000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>184037728.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>184850000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>185630000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>167278000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>167924000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>168220000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>167895000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>165965000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>166110000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>166397000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>164815000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>155374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144446000.0</v>
       </c>
       <c r="AA14">
         <v>144446000.0</v>
       </c>
       <c r="AB14">
+        <v>144446000.0</v>
+      </c>
+      <c r="AC14">
         <v>154988000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155059000.0</v>
       </c>
       <c r="AD14">
         <v>155059000.0</v>
       </c>
       <c r="AE14">
+        <v>155059000.0</v>
+      </c>
+      <c r="AF14">
         <v>156263000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>156257000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>157695000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>157665000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>140837000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>106771000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>106628000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>106543000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>106757000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>106570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99093000.0</v>
       </c>
       <c r="AP14">
         <v>99093000.0</v>
       </c>
       <c r="AQ14">
+        <v>99093000.0</v>
+      </c>
+      <c r="AR14">
         <v>94759000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>95709000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>71692000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>69330000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>47900000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>44845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47900457.0</v>
       </c>
       <c r="AX14">
         <v>47900457.0</v>
       </c>
       <c r="AY14">
         <v>47900457.0</v>
       </c>
       <c r="AZ14">
         <v>47900457.0</v>
       </c>
       <c r="BA14">
+        <v>47900457.0</v>
+      </c>
+      <c r="BB14">
         <v>43660000.0</v>
       </c>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>1797646000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1783707000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1776629000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1767460000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1742111000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1654146000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1656350000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1502978000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1482860000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1609435000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1609162000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1622909000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1622373000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1621867000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1633013000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1620776000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>913050000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>910500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>908890000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>908764000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>906490000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>903369000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>745007000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>739046000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>738392000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>733677000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>69716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AV15">
         <v>1000.0</v>
       </c>
       <c r="AW15">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>2060810000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
@@ -7206,89 +7255,92 @@
       </c>
       <c r="BZ15">
         <v>0.0</v>
       </c>
       <c r="CA15">
         <v>0.0</v>
       </c>
       <c r="CB15">
         <v>0.0</v>
       </c>
       <c r="CC15">
         <v>0.0</v>
       </c>
       <c r="CD15">
         <v>0.0</v>
       </c>
       <c r="CE15">
         <v>0.0</v>
       </c>
       <c r="CF15">
         <v>0.0</v>
       </c>
       <c r="CG15">
         <v>0.0</v>
       </c>
+      <c r="CH15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-1182000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>6055000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>7146000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
@@ -7301,94 +7353,95 @@
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -7398,135 +7451,134 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1836000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>1786000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>1167000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>1579000.0</v>
       </c>
-      <c r="AA18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18">
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18"/>
+      <c r="AI18">
         <v>80646472.7</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>70988986.46</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>61772270.79</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
@@ -7609,52 +7661,55 @@
       </c>
       <c r="BZ18">
         <v>0.0</v>
       </c>
       <c r="CA18">
         <v>0.0</v>
       </c>
       <c r="CB18">
         <v>0.0</v>
       </c>
       <c r="CC18">
         <v>0.0</v>
       </c>
       <c r="CD18">
         <v>0.0</v>
       </c>
       <c r="CE18">
         <v>0.0</v>
       </c>
       <c r="CF18">
         <v>0.0</v>
       </c>
       <c r="CG18">
         <v>0.0</v>
       </c>
+      <c r="CH18">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7698,132 +7753,133 @@
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20">
-        <v>111123797.0</v>
+        <v>80040374.0</v>
       </c>
       <c r="C20">
-        <v>111146243.0</v>
+        <v>80920348.0</v>
       </c>
       <c r="D20">
+        <v>79689633.0</v>
+      </c>
+      <c r="E20">
         <v>81512000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>77353000.0</v>
       </c>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
       <c r="G20">
+        <v>53704651.0</v>
+      </c>
+      <c r="H20">
         <v>82307487.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>81188581.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111204000.0</v>
       </c>
       <c r="J20">
         <v>111204000.0</v>
       </c>
       <c r="K20">
         <v>111204000.0</v>
       </c>
       <c r="L20">
         <v>111204000.0</v>
       </c>
       <c r="M20">
         <v>111204000.0</v>
       </c>
       <c r="N20">
         <v>111204000.0</v>
       </c>
       <c r="O20">
         <v>111204000.0</v>
       </c>
       <c r="P20">
         <v>111204000.0</v>
       </c>
       <c r="Q20">
         <v>111204000.0</v>
       </c>
       <c r="R20">
         <v>111204000.0</v>
       </c>
       <c r="S20">
         <v>111204000.0</v>
       </c>
       <c r="T20">
         <v>111204000.0</v>
       </c>
       <c r="U20">
         <v>111204000.0</v>
       </c>
       <c r="V20">
         <v>111204000.0</v>
       </c>
       <c r="W20">
         <v>111204000.0</v>
       </c>
       <c r="X20">
         <v>111204000.0</v>
       </c>
       <c r="Y20">
         <v>111204000.0</v>
       </c>
       <c r="Z20">
+        <v>111204000.0</v>
+      </c>
+      <c r="AA20">
         <v>85755928.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111204000.0</v>
       </c>
       <c r="AB20">
         <v>111204000.0</v>
       </c>
       <c r="AC20">
         <v>111204000.0</v>
       </c>
       <c r="AD20">
         <v>111204000.0</v>
       </c>
       <c r="AE20">
         <v>111204000.0</v>
       </c>
       <c r="AF20">
         <v>111204000.0</v>
       </c>
       <c r="AG20">
         <v>111204000.0</v>
       </c>
       <c r="AH20">
         <v>111204000.0</v>
       </c>
       <c r="AI20">
         <v>111204000.0</v>
       </c>
@@ -7836,51 +7892,51 @@
       <c r="AL20">
         <v>111204000.0</v>
       </c>
       <c r="AM20">
         <v>111204000.0</v>
       </c>
       <c r="AN20">
         <v>111204000.0</v>
       </c>
       <c r="AO20">
         <v>111204000.0</v>
       </c>
       <c r="AP20">
         <v>111204000.0</v>
       </c>
       <c r="AQ20">
         <v>111204000.0</v>
       </c>
       <c r="AR20">
         <v>111204000.0</v>
       </c>
       <c r="AS20">
         <v>111204000.0</v>
       </c>
       <c r="AT20">
-        <v>0.0</v>
+        <v>111204000.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
@@ -7955,143 +8011,144 @@
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>33826433.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-      <c r="AB21">
-[...1 lines deleted...]
-      </c>
+      <c r="AB21"/>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
+        <v>0.0</v>
+      </c>
+      <c r="AF21">
         <v>33317748.17</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1643363000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1592240000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1575772000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1650414000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>543202000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>83530383.84</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>494768000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>492596000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>494475000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>467287000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>449439000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>423827000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>413827000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>412827000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1591000.0</v>
       </c>
-      <c r="AU21">
-[...1 lines deleted...]
-      </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
@@ -8162,224 +8219,225 @@
       </c>
       <c r="BZ21">
         <v>0.0</v>
       </c>
       <c r="CA21">
         <v>0.0</v>
       </c>
       <c r="CB21">
         <v>0.0</v>
       </c>
       <c r="CC21">
         <v>0.0</v>
       </c>
       <c r="CD21">
         <v>0.0</v>
       </c>
       <c r="CE21">
         <v>0.0</v>
       </c>
       <c r="CF21">
         <v>0.0</v>
       </c>
       <c r="CG21">
         <v>0.0</v>
       </c>
+      <c r="CH21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>705556.0</v>
       </c>
-      <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="L22">
         <v>1.0</v>
       </c>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
+        <v>1.0</v>
+      </c>
+      <c r="O22">
         <v>13000.0</v>
       </c>
-      <c r="O22">
-[...1 lines deleted...]
-      </c>
       <c r="P22">
+        <v>0.0</v>
+      </c>
+      <c r="Q22">
         <v>26361000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>25053000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>18596000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>19172000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>25839000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>18386000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10025000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10269000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>1277038.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>69757000.0</v>
       </c>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
         <v>5779000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7969000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9962000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9859000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8430000.0</v>
       </c>
-      <c r="AJ22">
-[...1 lines deleted...]
-      </c>
       <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
       <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AN22">
-[...1 lines deleted...]
-      </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
         <v>2000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>65342081.45</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>79247000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>71271580.99</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>76070305.8</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>78463808.03</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>74375125.98</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>83563066.27</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>60587078.38</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>64015946.71</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>46633323.53</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>40253309.21</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>43675524.19</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>7447948.88</v>
       </c>
-      <c r="BJ22">
-[...1 lines deleted...]
-      </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
@@ -8405,550 +8463,557 @@
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23">
-        <v>2156936286.0</v>
+        <v>1609961494.0</v>
       </c>
       <c r="C23">
-        <v>2110485961.0</v>
+        <v>1570681003.0</v>
       </c>
       <c r="D23">
+        <v>1513176224.0</v>
+      </c>
+      <c r="E23">
         <v>1442191000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1388729000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>957317866.0</v>
+      </c>
+      <c r="H23">
         <v>1384499807.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1381071767.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1956655000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2007433000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2176118000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2191128000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2008740000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1996301000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2135607000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2923434000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2892715000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2370622000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2390325000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2410727000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2435861000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2397104000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2200070000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2128588000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2016189000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1526238673.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1948355000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2042960000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2160816000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2234646000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2441668000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2458641000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2502233000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2516343000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2320930000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1438511000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1421569000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1416304000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1399012000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1354799000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1312929000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1081433000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1098013000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1082899000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1080372000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>269965000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>192917000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>189287000.0</v>
       </c>
-      <c r="AW23"/>
-      <c r="AX23">
+      <c r="AX23"/>
+      <c r="AY23">
         <v>2222001000.0</v>
       </c>
-      <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
         <v>44</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>35655000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>74346000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>93900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>80746000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>108966000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>151944000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>191879000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>315390000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>319650000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>134370000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>147950000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>4636000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>116328000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>115544000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>405306000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>401954000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>401266000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>350562000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>372010000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>372354000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>374475000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>349042000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>347638000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>326050000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>324355000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>352769000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>419680000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>419228000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>467483000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>370113989.64</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>154878887.2</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>35662167.37</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>34556448.58</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>34067569.58</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>34695711.78</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>35070019.34</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>34683992.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>24663680.37</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
         <v>213114932.13</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>230779440.84</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>227550921.44</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>234316471.37</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>232662273.8</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>262577101.39</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>250123180.29</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>296284787.1</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>247953169.16</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>240403059.72</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>214922388.34</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>220232509.86</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>220874046.59</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>218135406.22</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>167825284.23</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>178118542.18</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>179529249.56</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>165317490.49</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>22928357.65</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>21365669.07</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>19234734.34</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>20003287.31</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>21746359.79</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>18792478.7</v>
       </c>
-      <c r="BU24">
-[...1 lines deleted...]
-      </c>
       <c r="BV24">
         <v>0.0</v>
       </c>
       <c r="BW24">
         <v>0.0</v>
       </c>
       <c r="BX24">
         <v>0.0</v>
       </c>
       <c r="BY24">
         <v>0.0</v>
       </c>
       <c r="BZ24">
         <v>0.0</v>
       </c>
       <c r="CA24">
         <v>0.0</v>
       </c>
       <c r="CB24">
         <v>0.0</v>
       </c>
       <c r="CC24">
         <v>0.0</v>
       </c>
       <c r="CD24">
         <v>0.0</v>
       </c>
       <c r="CE24">
         <v>0.0</v>
       </c>
       <c r="CF24">
         <v>0.0</v>
       </c>
       <c r="CG24">
         <v>0.0</v>
       </c>
+      <c r="CH24">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
         <v>45</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>124928000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>415798000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>413446000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>411391000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>360516000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>380719000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>381273000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>383601000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>349042000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>357171000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>335783000.0</v>
       </c>
-      <c r="AC25">
-[...1 lines deleted...]
-      </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -8958,193 +9023,194 @@
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
         <v>46</v>
       </c>
       <c r="B26">
+        <v>209800000.0</v>
+      </c>
+      <c r="C26">
         <v>189260000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>178559000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>94846000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>125489000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>117305000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>185077000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>197004000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>193462000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>208676000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>414087000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>440519000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>390644000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>393267000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>394760000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>239825000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>260387000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>294364000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>291520000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>259882000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>268487000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>276733000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>247032000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>231861000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>163860000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>171526000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>266481000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>276380000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>424771000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>414514000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>413597000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>392948000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>342166000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>296983658.83</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>247649692.22</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>240521403.78</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>174685645.61</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>142365679.42</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>108009536.88</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>68620600.64</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
@@ -9215,94 +9281,97 @@
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
         <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
-[...1 lines deleted...]
-      </c>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
@@ -9312,313 +9381,319 @@
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
-        <v>-182618638.0</v>
+        <v>-90598986.0</v>
       </c>
       <c r="C28">
-        <v>-72029800.0</v>
+        <v>-132982892.0</v>
       </c>
       <c r="D28">
+        <v>-51643925.9</v>
+      </c>
+      <c r="E28">
         <v>-8324000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16947000.0</v>
       </c>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
+        <v>27509006.0</v>
+      </c>
+      <c r="H28">
         <v>21743346.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>37011024.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>89069000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>132159000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>252904000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>258149000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>24059000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>65024000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5535000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-133521000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-23542000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>294737000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>273761000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>168805000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>93058000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>109271000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>270418000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>229415000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>275105000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>193519182.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>234255000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>252971000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>225638000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>178504000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>282492000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>230597000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>134866000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>130603000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>84836000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-302406000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-377562000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-453469000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-347165000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-379163000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-393899000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-258509000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-304091000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-319960000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-348389000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-175171000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-156757000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-156741000.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>155546000.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
         <v>49</v>
       </c>
       <c r="B29">
+        <v>1473166000.0</v>
+      </c>
+      <c r="C29">
         <v>1432041000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1396189000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1326015000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1288240000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1282853000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1744148000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1772169000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1828885000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1842377000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2052950000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2067747000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1893432000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1885161000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2025608000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2187282000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2319982000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2045040000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2058038000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2074349000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2096401000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2128794000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2059768000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2026328000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1915845000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9634,205 +9709,206 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
-        <v>4419804.0</v>
+        <v>5651525.0</v>
       </c>
       <c r="C30">
-        <v>4797719.0</v>
+        <v>3218501.0</v>
       </c>
       <c r="D30">
+        <v>3439868.0</v>
+      </c>
+      <c r="E30">
         <v>3012000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2773000.0</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="G30">
+        <v>2158359.0</v>
+      </c>
+      <c r="H30">
         <v>6441513.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12452361.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4213000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4107000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7315000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5505000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8871000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2008000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10192000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>27736000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16308000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1378000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16038000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17364000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16035000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1044000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11554000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8355000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8797000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4881434.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16341000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12016000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6171000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>12321000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4735000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7013000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7449000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>924000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>14840000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6337000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5718000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1472000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7655000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6276000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5736000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2130000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4507000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6984000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7165000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>134000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>404000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>178000.0</v>
       </c>
-      <c r="AW30">
-[...1 lines deleted...]
-      </c>
       <c r="AX30">
+        <v>0.0</v>
+      </c>
+      <c r="AY30">
         <v>19246000.0</v>
       </c>
-      <c r="AY30">
-[...1 lines deleted...]
-      </c>
       <c r="AZ30">
         <v>0.0</v>
       </c>
       <c r="BA30">
         <v>0.0</v>
       </c>
       <c r="BB30">
         <v>0.0</v>
       </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
@@ -9891,173 +9967,174 @@
       </c>
       <c r="BZ30">
         <v>0.0</v>
       </c>
       <c r="CA30">
         <v>0.0</v>
       </c>
       <c r="CB30">
         <v>0.0</v>
       </c>
       <c r="CC30">
         <v>0.0</v>
       </c>
       <c r="CD30">
         <v>0.0</v>
       </c>
       <c r="CE30">
         <v>0.0</v>
       </c>
       <c r="CF30">
         <v>0.0</v>
       </c>
       <c r="CG30">
         <v>0.0</v>
       </c>
+      <c r="CH30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
         <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1626356000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1636893000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>1626007000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1616172000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1770842000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1794417000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1523401000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1541528000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1561191000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1583931000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1617161000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1526974000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1493472000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1381142000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1382242000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1395083000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1423668000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1616192000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1660391000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1756992000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1772897000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1767201000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1421443603.03</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1454121832.28</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>852607018.9</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>830551340.79</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>819491739.84</v>
       </c>
-      <c r="AM31">
-[...1 lines deleted...]
-      </c>
       <c r="AN31">
         <v>0.0</v>
       </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
+        <v>0.0</v>
+      </c>
+      <c r="AQ31">
         <v>595792211.55</v>
       </c>
-      <c r="AQ31">
-[...1 lines deleted...]
-      </c>
       <c r="AR31">
         <v>0.0</v>
       </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
       <c r="AT31">
+        <v>0.0</v>
+      </c>
+      <c r="AU31">
         <v>226508906.29</v>
       </c>
-      <c r="AU31">
-[...1 lines deleted...]
-      </c>
       <c r="AV31">
         <v>0.0</v>
       </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
       <c r="AX31">
         <v>0.0</v>
       </c>
       <c r="AY31">
         <v>0.0</v>
       </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
@@ -10128,128 +10205,133 @@
       </c>
       <c r="BZ31">
         <v>0.0</v>
       </c>
       <c r="CA31">
         <v>0.0</v>
       </c>
       <c r="CB31">
         <v>0.0</v>
       </c>
       <c r="CC31">
         <v>0.0</v>
       </c>
       <c r="CD31">
         <v>0.0</v>
       </c>
       <c r="CE31">
         <v>0.0</v>
       </c>
       <c r="CF31">
         <v>0.0</v>
       </c>
       <c r="CG31">
         <v>0.0</v>
       </c>
+      <c r="CH31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
         <v>52</v>
       </c>
       <c r="B32">
+        <v>78310000.0</v>
+      </c>
+      <c r="C32">
         <v>115052000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>84884000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>80414000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>53842000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>49198000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>64856000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>70177000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>68326000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>63593000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>68819000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>65048000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>117744000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>86927000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-5691000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>153297000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>140470000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-193350000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>117947000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>236320000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>300876000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>225643000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>110333000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>162996000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>117090000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10265,279 +10347,283 @@
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
+      <c r="CH32"/>
     </row>
-    <row r="33" spans="1:85">
+    <row r="33" spans="1:86">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="B33">
-        <v>1954663415.0</v>
+        <v>1506096020.0</v>
       </c>
       <c r="C33">
-        <v>1957352715.0</v>
+        <v>1423385898.0</v>
       </c>
       <c r="D33">
+        <v>1403382749.0</v>
+      </c>
+      <c r="E33">
         <v>1340213000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1321375000.0</v>
       </c>
-      <c r="F33">
-[...1 lines deleted...]
-      </c>
       <c r="G33">
+        <v>912973518.0</v>
+      </c>
+      <c r="H33">
         <v>1322359149.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1316772285.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1871052000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1923388000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2087493000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2107239000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1875940000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1891507000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1823745000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2413356000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2185285000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2217696000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2200562000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2105663000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2072324000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2061916000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1993030000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1891279000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1823395000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1417945633.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1779279000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1859666000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2031316000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2037045000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2135716000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2251416000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2149526000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2163410000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2185296000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1080509000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>988425000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>905565000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>996035000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>922396000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>865495000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>815972000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>786900000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>748786000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>715550000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>93917000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>35487000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>32154000.0</v>
       </c>
-      <c r="AW33"/>
-      <c r="AX33">
+      <c r="AX33"/>
+      <c r="AY33">
         <v>1931977000.0</v>
       </c>
-      <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
+      <c r="CH33"/>
     </row>
-    <row r="34" spans="1:85">
+    <row r="34" spans="1:86">
       <c r="A34" t="s">
         <v>54</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
-[...1 lines deleted...]
-      </c>
+      <c r="AB34"/>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
@@ -10547,468 +10633,473 @@
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
+      <c r="CH34"/>
     </row>
-    <row r="35" spans="1:85">
+    <row r="35" spans="1:86">
       <c r="A35" t="s">
         <v>55</v>
       </c>
       <c r="B35">
-        <v>150871914.0</v>
+        <v>106652609.0</v>
       </c>
       <c r="C35">
-        <v>132737372.0</v>
+        <v>109864927.0</v>
       </c>
       <c r="D35">
+        <v>95170040.0</v>
+      </c>
+      <c r="E35">
         <v>130267000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>161323000.0</v>
       </c>
-      <c r="F35">
-[...1 lines deleted...]
-      </c>
       <c r="G35">
+        <v>120957768.0</v>
+      </c>
+      <c r="H35">
         <v>139197530.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>153724903.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>262437000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>336483000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>418752000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>424190000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>234622000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>241223000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>90678000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>190908000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>239336000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>244285000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>506909000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>499753000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>497471000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>446527000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>465185000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>449599000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>448139000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>353012531.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>423837000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>414462000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>411248000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>440046000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>549378000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>547920000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>596327000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>593106000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>367226000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>192134000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>189033000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>186143000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>184375000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>181614000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>176027000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>127678000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>127381000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>126930000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>126889000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1826000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>373000.0</v>
       </c>
-      <c r="AV35"/>
       <c r="AW35"/>
-      <c r="AX35">
+      <c r="AX35"/>
+      <c r="AY35">
         <v>333259000.0</v>
       </c>
-      <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
+      <c r="CH35"/>
     </row>
-    <row r="36" spans="1:85">
+    <row r="36" spans="1:86">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
-        <v>2743376.0</v>
+        <v>8368433.0</v>
       </c>
       <c r="C36">
-        <v>11194216.0</v>
+        <v>1997726.0</v>
       </c>
       <c r="D36">
+        <v>8026028.0</v>
+      </c>
+      <c r="E36">
         <v>7580000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6140000.0</v>
       </c>
-      <c r="F36">
-[...1 lines deleted...]
-      </c>
       <c r="G36">
+        <v>898505.0</v>
+      </c>
+      <c r="H36">
         <v>6034431.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6478790.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1566386000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2151000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>8920000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9335000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>9763000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1836000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1310572000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1182863000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1165094000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>18037000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1160974000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1134737000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1125482000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>25820000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1148273000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1135613000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1147151000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>34338153.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1308685000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1379269000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1402564000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1416325000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1508450000.0</v>
       </c>
-      <c r="AF36">
-[...1 lines deleted...]
-      </c>
       <c r="AG36">
+        <v>1501000.0</v>
+      </c>
+      <c r="AH36">
         <v>1570000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1686000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>213951000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>245082000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-119716000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>208713000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>310795000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>239404000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>214701000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>202540000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>208085000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>195845000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>166760000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>66640000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>12734000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>13370000.0</v>
       </c>
-      <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36">
         <v>48490000.0</v>
       </c>
-      <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
+      <c r="CH36"/>
     </row>
-    <row r="37" spans="1:85">
+    <row r="37" spans="1:86">
       <c r="A37" t="s">
         <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-      <c r="AB37">
-[...1 lines deleted...]
-      </c>
+      <c r="AB37"/>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37"/>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
@@ -11118,991 +11209,999 @@
       </c>
       <c r="BZ37">
         <v>0.0</v>
       </c>
       <c r="CA37">
         <v>0.0</v>
       </c>
       <c r="CB37">
         <v>0.0</v>
       </c>
       <c r="CC37">
         <v>0.0</v>
       </c>
       <c r="CD37">
         <v>0.0</v>
       </c>
       <c r="CE37">
         <v>0.0</v>
       </c>
       <c r="CF37">
         <v>0.0</v>
       </c>
       <c r="CG37">
         <v>0.0</v>
       </c>
+      <c r="CH37">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="38" spans="1:85">
+    <row r="38" spans="1:86">
       <c r="A38" t="s">
         <v>58</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>0.0</v>
       </c>
-      <c r="I38"/>
+      <c r="I38">
+        <v>0.0</v>
+      </c>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>8920000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>9335000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1836000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1958000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>34381000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>18810000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>18037000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>13821000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>13309000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>25147000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>25820000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>26920000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6940000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7038000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>6940000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>65700000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>62326000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>11265000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1657000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1373000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1501000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1570000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>386971701.87</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>345768646.57</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>335709988.43</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>265039435.14</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>231055960.71</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>306547337.95</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>254213539.65</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>229955405.2</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>194695469.98</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>201249718.36</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>193752501.4</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>167237547.29</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>78631787.28</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>29448165.01</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>28113578.86</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>55723981.9</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>57464934.58</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>63867119.3</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>50723063.73</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>58788355.63</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>64693610.16</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>47902880.99</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>44100698.2</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>54742632.22</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>57484554.28</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>23342538.81</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>52147602.24</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>48723974.44</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>49878635.91</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>40405208.43</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>33266954.72</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>43705928.7</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>20785171.1</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>20635054.25</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>13875129.0</v>
       </c>
-      <c r="BQ38">
-[...1 lines deleted...]
-      </c>
       <c r="BR38">
         <v>0.0</v>
       </c>
       <c r="BS38">
+        <v>0.0</v>
+      </c>
+      <c r="BT38">
         <v>6818224.52</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>23477622.17</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1373160.51</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1357479.68</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1743822.49</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>8613214.69</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>309474.41</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>304485.8</v>
       </c>
-      <c r="CA38">
-[...1 lines deleted...]
-      </c>
       <c r="CB38">
         <v>0.0</v>
       </c>
       <c r="CC38">
         <v>0.0</v>
       </c>
       <c r="CD38">
         <v>0.0</v>
       </c>
       <c r="CE38">
         <v>0.0</v>
       </c>
       <c r="CF38">
         <v>0.0</v>
       </c>
       <c r="CG38">
         <v>0.0</v>
       </c>
+      <c r="CH38">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="39" spans="1:85">
+    <row r="39" spans="1:86">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
-        <v>3185767.0</v>
+        <v>2960706.0</v>
       </c>
       <c r="C39">
-        <v>1006018.0</v>
+        <v>2319875.0</v>
       </c>
       <c r="D39">
+        <v>721294.0</v>
+      </c>
+      <c r="E39">
         <v>49340000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1511000.0</v>
       </c>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
       <c r="G39">
+        <v>1120178.0</v>
+      </c>
+      <c r="H39">
         <v>848950.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1040373.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1485000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4004000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4047000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4619000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3201000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>12225000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1128000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6698000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>213659000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>17254000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2608000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3490000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5028000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>18094000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2944000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5878000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4444000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2711393.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3189000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1767000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1713000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1015000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>148250000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2612000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2179000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>8445000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2015000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1476000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1312000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7918000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2505000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1536000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2589000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>4622000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>7524000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>532000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>743000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>267000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>209000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>23003619.91</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>30126000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>24261881.67</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>24104982.38</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>25292092.84</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>21441241.69</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>8645016.8</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>6782377.81</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>5957811.87</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>7035402.57</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>7210741.83</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>8315341.5</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>5218511.65</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>7351053.16</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4068603.63</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3034003.38</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1503840.85</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>750950.57</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1437523.38</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1481768.15</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1470261.7</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1615713.35</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1896665.1</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1579668.98</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1655784.04</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>652152.1</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>732223.9</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>286823.17</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>80394.19</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>41169.91</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>39437.12</v>
       </c>
-      <c r="CB39">
-[...1 lines deleted...]
-      </c>
       <c r="CC39">
         <v>0.0</v>
       </c>
       <c r="CD39">
+        <v>0.0</v>
+      </c>
+      <c r="CE39">
         <v>3430.53</v>
       </c>
-      <c r="CE39">
-[...1 lines deleted...]
-      </c>
       <c r="CF39">
         <v>0.0</v>
       </c>
       <c r="CG39">
         <v>0.0</v>
       </c>
+      <c r="CH39">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:85">
+    <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
-        <v>32799970.0</v>
+        <v>18510679.0</v>
       </c>
       <c r="C40">
-        <v>25698691.0</v>
+        <v>23884938.0</v>
       </c>
       <c r="D40">
+        <v>18425447.0</v>
+      </c>
+      <c r="E40">
         <v>10349000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8457000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
+        <v>8607031.0</v>
+      </c>
+      <c r="H40">
         <v>8961720.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>8834781.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11154000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>16190000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11108000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>11103000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10160000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>16298000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>10109000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>20113000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>221591000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>41707000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>15208000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>19498000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>18634000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>45495000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>12117000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>9821000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>8377000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>15656834.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>7200000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
+        <v>71434000.0</v>
+      </c>
+      <c r="AD40">
         <v>12196000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>22788000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>11745000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>14980000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>13193000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>21383000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>21196000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>26537000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>9851000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>9085000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>8317000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>6207000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>5675000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>15589000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>11130000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>5871000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>9105000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>4192000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>58000.0</v>
       </c>
-      <c r="AV40">
-[...1 lines deleted...]
-      </c>
       <c r="AW40">
+        <v>0.0</v>
+      </c>
+      <c r="AX40">
         <v>6425339.37</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>52245000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>3882638.22</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1230827.86</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1369000.79</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>63609151.38</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1249109.23</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>588061.76</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1123334.68</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>45406492.11</v>
       </c>
-      <c r="BG40">
-[...1 lines deleted...]
-      </c>
       <c r="BH40">
         <v>0.0</v>
       </c>
       <c r="BI40">
         <v>0.0</v>
       </c>
       <c r="BJ40">
         <v>0.0</v>
       </c>
       <c r="BK40">
         <v>0.0</v>
       </c>
       <c r="BL40">
         <v>0.0</v>
       </c>
       <c r="BM40">
         <v>0.0</v>
       </c>
       <c r="BN40">
         <v>0.0</v>
       </c>
       <c r="BO40">
         <v>0.0</v>
       </c>
       <c r="BP40">
+        <v>0.0</v>
+      </c>
+      <c r="BQ40">
         <v>606295.15</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>286280.73</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>291748.85</v>
       </c>
-      <c r="BS40">
-[...1 lines deleted...]
-      </c>
       <c r="BT40">
         <v>0.0</v>
       </c>
       <c r="BU40">
         <v>0.0</v>
       </c>
       <c r="BV40">
         <v>0.0</v>
       </c>
       <c r="BW40">
+        <v>0.0</v>
+      </c>
+      <c r="BX40">
         <v>64548.66</v>
       </c>
-      <c r="BX40">
-[...1 lines deleted...]
-      </c>
       <c r="BY40">
         <v>0.0</v>
       </c>
       <c r="BZ40">
+        <v>0.0</v>
+      </c>
+      <c r="CA40">
         <v>3430.83</v>
       </c>
-      <c r="CA40">
-[...1 lines deleted...]
-      </c>
       <c r="CB40">
         <v>0.0</v>
       </c>
       <c r="CC40">
         <v>0.0</v>
       </c>
       <c r="CD40">
+        <v>0.0</v>
+      </c>
+      <c r="CE40">
         <v>200686.11</v>
       </c>
-      <c r="CE40">
-[...1 lines deleted...]
-      </c>
       <c r="CF40">
         <v>0.0</v>
       </c>
       <c r="CG40">
         <v>0.0</v>
       </c>
+      <c r="CH40">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="41" spans="1:85">
+    <row r="41" spans="1:86">
       <c r="A41" t="s">
         <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>96235000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>97120000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>86572000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>83739000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>186272000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>123008000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>119357000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>91111000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>86307000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>86080000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>86011000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>84466000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>68326000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>64538000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>67499000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>66666000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>78679000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>77816000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>87277000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>129698000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>128692000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>128844000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1622957.35</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>10936925.41</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>11602776.71</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>10655750.02</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>9252120.85</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>8743240.16</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>10523017.41</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>9364139.63</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>6438841.12</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>6301164.1</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>6334747.46</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>5991488.02</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>332157.3</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>55362.09</v>
       </c>
-      <c r="AV41">
-[...1 lines deleted...]
-      </c>
       <c r="AW41">
+        <v>0.0</v>
+      </c>
+      <c r="AX41">
         <v>19609049.77</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>17414101.48</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>16848690.59</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>16205582.55</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>18303501.18</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>18764362.02</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>17338898.5</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>15206018.29</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>7184093.66</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>5921349.42</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>5149033.43</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>4745692.34</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>4286745.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>3504513.54</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>366339.52</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>346609.06</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>355524.92</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>337452.47</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>122521.51</v>
       </c>
-      <c r="BP41">
-[...1 lines deleted...]
-      </c>
       <c r="BQ41">
         <v>0.0</v>
       </c>
       <c r="BR41">
         <v>0.0</v>
       </c>
       <c r="BS41">
         <v>0.0</v>
       </c>
       <c r="BT41">
         <v>0.0</v>
       </c>
       <c r="BU41">
         <v>0.0</v>
       </c>
       <c r="BV41">
         <v>0.0</v>
       </c>
       <c r="BW41">
         <v>0.0</v>
       </c>
       <c r="BX41">
         <v>0.0</v>
       </c>
       <c r="BY41">
@@ -12110,205 +12209,208 @@
       </c>
       <c r="BZ41">
         <v>0.0</v>
       </c>
       <c r="CA41">
         <v>0.0</v>
       </c>
       <c r="CB41">
         <v>0.0</v>
       </c>
       <c r="CC41">
         <v>0.0</v>
       </c>
       <c r="CD41">
         <v>0.0</v>
       </c>
       <c r="CE41">
         <v>0.0</v>
       </c>
       <c r="CF41">
         <v>0.0</v>
       </c>
       <c r="CG41">
         <v>0.0</v>
       </c>
+      <c r="CH41">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="42" spans="1:85">
+    <row r="42" spans="1:86">
       <c r="A42" t="s">
         <v>62</v>
       </c>
       <c r="B42">
-        <v>90221829.0</v>
+        <v>59231161.0</v>
       </c>
       <c r="C42">
-        <v>89507804.0</v>
+        <v>65699535.0</v>
       </c>
       <c r="D42">
+        <v>64175305.0</v>
+      </c>
+      <c r="E42">
         <v>59209000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>65003000.0</v>
       </c>
-      <c r="F42">
-[...1 lines deleted...]
-      </c>
       <c r="G42">
+        <v>44172708.0</v>
+      </c>
+      <c r="H42">
         <v>59271841.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>56794188.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>76580000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>79446000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>78661000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>76029000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>78835000.0</v>
       </c>
-      <c r="N42">
-[...1 lines deleted...]
-      </c>
       <c r="O42">
+        <v>77295000.0</v>
+      </c>
+      <c r="P42">
         <v>76207000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>73893000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>77057000.0</v>
       </c>
-      <c r="R42">
-[...1 lines deleted...]
-      </c>
       <c r="S42">
+        <v>42525000.0</v>
+      </c>
+      <c r="T42">
         <v>73623000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>72341000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>77969000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>41570000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>75469000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>73893000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>73513000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>29027954.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>34041000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>36182000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>33987000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>21230000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>17282000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>14876000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>14029000.0</v>
       </c>
-      <c r="AH42">
-[...1 lines deleted...]
-      </c>
       <c r="AI42">
+        <v>61767000.0</v>
+      </c>
+      <c r="AJ42">
         <v>12452000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>11756000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>11735000.0</v>
       </c>
-      <c r="AL42">
-[...1 lines deleted...]
-      </c>
       <c r="AM42">
+        <v>45403000.0</v>
+      </c>
+      <c r="AN42">
         <v>9972000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>43531000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>9283000.0</v>
       </c>
-      <c r="AP42">
-[...1 lines deleted...]
-      </c>
       <c r="AQ42">
+        <v>28236000.0</v>
+      </c>
+      <c r="AR42">
         <v>29144000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>10584000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>30392000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>681000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>126000.0</v>
       </c>
-      <c r="AV42">
-[...1 lines deleted...]
-      </c>
       <c r="AW42">
         <v>0.0</v>
       </c>
       <c r="AX42">
+        <v>0.0</v>
+      </c>
+      <c r="AY42">
         <v>104206000.0</v>
       </c>
-      <c r="AY42">
-[...1 lines deleted...]
-      </c>
       <c r="AZ42">
         <v>0.0</v>
       </c>
       <c r="BA42">
         <v>0.0</v>
       </c>
       <c r="BB42">
         <v>0.0</v>
       </c>
       <c r="BC42">
         <v>0.0</v>
       </c>
       <c r="BD42">
         <v>0.0</v>
       </c>
       <c r="BE42">
         <v>0.0</v>
       </c>
       <c r="BF42">
         <v>0.0</v>
       </c>
       <c r="BG42">
         <v>0.0</v>
       </c>
       <c r="BH42">
@@ -12367,94 +12469,97 @@
       </c>
       <c r="BZ42">
         <v>0.0</v>
       </c>
       <c r="CA42">
         <v>0.0</v>
       </c>
       <c r="CB42">
         <v>0.0</v>
       </c>
       <c r="CC42">
         <v>0.0</v>
       </c>
       <c r="CD42">
         <v>0.0</v>
       </c>
       <c r="CE42">
         <v>0.0</v>
       </c>
       <c r="CF42">
         <v>0.0</v>
       </c>
       <c r="CG42">
         <v>0.0</v>
       </c>
+      <c r="CH42">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:85">
+    <row r="43" spans="1:86">
       <c r="A43" t="s">
         <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-      <c r="AB43">
-[...1 lines deleted...]
-      </c>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
@@ -12464,100 +12569,99 @@
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
+      <c r="CH43"/>
     </row>
-    <row r="44" spans="1:85">
+    <row r="44" spans="1:86">
       <c r="A44" t="s">
         <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-      <c r="AB44">
-[...1 lines deleted...]
-      </c>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AG44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44"/>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
@@ -12667,922 +12771,933 @@
       </c>
       <c r="BZ44">
         <v>0.0</v>
       </c>
       <c r="CA44">
         <v>0.0</v>
       </c>
       <c r="CB44">
         <v>0.0</v>
       </c>
       <c r="CC44">
         <v>0.0</v>
       </c>
       <c r="CD44">
         <v>0.0</v>
       </c>
       <c r="CE44">
         <v>0.0</v>
       </c>
       <c r="CF44">
         <v>0.0</v>
       </c>
       <c r="CG44">
         <v>0.0</v>
       </c>
+      <c r="CH44">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="45" spans="1:85">
+    <row r="45" spans="1:86">
       <c r="A45" t="s">
         <v>65</v>
       </c>
       <c r="B45">
+        <v>1928557000.0</v>
+      </c>
+      <c r="C45">
         <v>1868503000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1845184000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1856389000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1803681000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1801047000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2431542000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2429783000.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>7116000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2370489000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2325014000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2127615000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>11889000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>11886000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>599840000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>567151000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>532031000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>486521000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>401180000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>386642000.0</v>
       </c>
-      <c r="AA45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB45"/>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
-      <c r="AF45"/>
+      <c r="AF45">
+        <v>0.0</v>
+      </c>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AK45"/>
+      <c r="AL45">
         <v>635600000.0</v>
       </c>
-      <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>2508000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2154000.0</v>
       </c>
-      <c r="AW45"/>
-      <c r="AX45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>1870932000.0</v>
       </c>
-      <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
+      <c r="CH45"/>
     </row>
-    <row r="46" spans="1:85">
+    <row r="46" spans="1:86">
       <c r="A46" t="s">
         <v>66</v>
       </c>
       <c r="B46">
-        <v>1568374883.0</v>
+        <v>1207197222.0</v>
       </c>
       <c r="C46">
-        <v>1586556336.0</v>
+        <v>1142090589.0</v>
       </c>
       <c r="D46">
+        <v>1137529161.0</v>
+      </c>
+      <c r="E46">
         <v>1156275000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1112393000.0</v>
       </c>
-      <c r="F46">
-[...1 lines deleted...]
-      </c>
       <c r="G46">
+        <v>776855116.0</v>
+      </c>
+      <c r="H46">
         <v>1097032744.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1085274877.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1557771000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1559911000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1553282000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1546181000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1364329000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1385200000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>7209000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>879464000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>648600000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1794091000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>636864000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>599840000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>567151000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1648159000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>486521000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>412601000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>401180000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1136845961.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>92909000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>92813000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>92777000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>95002000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>102465000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>102400000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>102346000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>102182000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>102360000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>102059000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>635578000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>100304000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>100973000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>99350000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>99128000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>97055000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>95109000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>92904000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>90532000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>948000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2508000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2154000.0</v>
       </c>
-      <c r="AW46"/>
-      <c r="AX46">
+      <c r="AX46"/>
+      <c r="AY46">
         <v>1870932000.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
+      <c r="CH46"/>
     </row>
-    <row r="47" spans="1:85">
+    <row r="47" spans="1:86">
       <c r="A47" t="s">
         <v>67</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1553282000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1546181000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>1385200000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1315823000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2027946000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1794884000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1794091000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1784017000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1721268000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1667486000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1648159000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1607874000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1541274000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1541293000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1517154000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1389707000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1460281000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1484076000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1509670000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1609542000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1745763000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1694586000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1337548027.1</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1401210328.56</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>497694562.28</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>477411552.62</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>442827801.76</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>452105263.16</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>459439071.57</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>435502844.84</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>394837078.25</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>389737889.6</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>405611942.69</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>396720523.33</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2184837.79</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2239485.67</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2018554.96</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1693422624.43</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1761208698.11</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1820315227.93</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1776849576.07</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2348077301.34</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2348088087.08</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2009280260.61</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1899720719.83</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1893590028.26</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1766524467.98</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1633433958.67</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1714288976.54</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1633185941.04</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1592459378.13</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1357801962.88</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1036104640.24</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>608246011.42</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>479377376.43</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>359897119.34</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>261914344.69</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>182453608.25</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>163477975.02</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>148464067.64</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>110052884.14</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>82981190.92</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>67933179.49</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>47933434.19</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>34150889.81</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>14003284.92</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>11049832.75</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>8383974.19</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>5857500.9</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>3898827.36</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1534305.32</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1719246.97</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1152998.78</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>955924.92</v>
       </c>
     </row>
-    <row r="48" spans="1:85">
+    <row r="48" spans="1:86">
       <c r="A48" t="s">
         <v>68</v>
       </c>
       <c r="B48">
-        <v>-370039205.0</v>
+        <v>-224865113.0</v>
       </c>
       <c r="C48">
-        <v>-426963649.0</v>
+        <v>-269462549.0</v>
       </c>
       <c r="D48">
+        <v>-306124397.0</v>
+      </c>
+      <c r="E48">
         <v>-373316000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-391986000.0</v>
       </c>
-      <c r="F48">
-[...1 lines deleted...]
-      </c>
       <c r="G48">
-        <v>-428732569.5</v>
+        <v>-284014663.0</v>
       </c>
       <c r="H48">
-        <v>-427160692.12</v>
+        <v>-428732569.0</v>
       </c>
       <c r="I48">
+        <v>-427160692.0</v>
+      </c>
+      <c r="J48">
         <v>-551866000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-554697000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-478807000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-447681000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-452901000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-463589000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-475542000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-305499000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-280855000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-283042000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-260637000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-247280000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-224902000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-174458000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-264602000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-272040000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-271508000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-192549064.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-86403000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-33280000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>27211000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>69202000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>186534000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>188872000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>202042000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>202503000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>273465000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>258544000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>251635000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>250306000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>236818000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>223674000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>209181000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>203800000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>202968000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>195928000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>194771000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>187280000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>191013000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>185180000.0</v>
       </c>
-      <c r="AW48">
-[...1 lines deleted...]
-      </c>
       <c r="AX48">
+        <v>0.0</v>
+      </c>
+      <c r="AY48">
         <v>-433964000.0</v>
       </c>
-      <c r="AY48">
-[...1 lines deleted...]
-      </c>
       <c r="AZ48">
         <v>0.0</v>
       </c>
       <c r="BA48">
+        <v>0.0</v>
+      </c>
+      <c r="BB48">
         <v>61108379.23</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>35217698.04</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>16132546.07</v>
       </c>
-      <c r="BD48">
-[...1 lines deleted...]
-      </c>
       <c r="BE48">
         <v>0.0</v>
       </c>
       <c r="BF48">
         <v>0.0</v>
       </c>
       <c r="BG48">
         <v>0.0</v>
       </c>
       <c r="BH48">
         <v>0.0</v>
       </c>
       <c r="BI48">
         <v>0.0</v>
       </c>
       <c r="BJ48">
         <v>0.0</v>
       </c>
       <c r="BK48">
         <v>0.0</v>
       </c>
       <c r="BL48">
         <v>0.0</v>
       </c>
       <c r="BM48">
         <v>0.0</v>
       </c>
       <c r="BN48">
         <v>0.0</v>
       </c>
       <c r="BO48">
+        <v>0.0</v>
+      </c>
+      <c r="BP48">
         <v>19351851.85</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>17986756.11</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>23569389.37</v>
       </c>
-      <c r="BR48">
-[...1 lines deleted...]
-      </c>
       <c r="BS48">
         <v>0.0</v>
       </c>
       <c r="BT48">
         <v>0.0</v>
       </c>
       <c r="BU48">
         <v>0.0</v>
       </c>
       <c r="BV48">
         <v>0.0</v>
       </c>
       <c r="BW48">
         <v>0.0</v>
       </c>
       <c r="BX48">
         <v>0.0</v>
       </c>
       <c r="BY48">
         <v>0.0</v>
       </c>
       <c r="BZ48">
         <v>0.0</v>
       </c>
       <c r="CA48">
         <v>0.0</v>
       </c>
       <c r="CB48">
         <v>0.0</v>
       </c>
       <c r="CC48">
         <v>0.0</v>
       </c>
       <c r="CD48">
         <v>0.0</v>
       </c>
       <c r="CE48">
         <v>0.0</v>
       </c>
       <c r="CF48">
         <v>0.0</v>
       </c>
       <c r="CG48">
         <v>0.0</v>
       </c>
+      <c r="CH48">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="49" spans="1:85">
+    <row r="49" spans="1:86">
       <c r="A49" t="s">
         <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-      <c r="AB49">
-[...1 lines deleted...]
-      </c>
+      <c r="AB49"/>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
+      <c r="AH49"/>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
         <v>0.0</v>
       </c>
       <c r="AP49">
         <v>0.0</v>
       </c>
       <c r="AQ49">
@@ -13692,133 +13807,134 @@
       </c>
       <c r="BZ49">
         <v>0.0</v>
       </c>
       <c r="CA49">
         <v>0.0</v>
       </c>
       <c r="CB49">
         <v>0.0</v>
       </c>
       <c r="CC49">
         <v>0.0</v>
       </c>
       <c r="CD49">
         <v>0.0</v>
       </c>
       <c r="CE49">
         <v>0.0</v>
       </c>
       <c r="CF49">
         <v>0.0</v>
       </c>
       <c r="CG49">
         <v>0.0</v>
       </c>
+      <c r="CH49">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="50" spans="1:85">
+    <row r="50" spans="1:86">
       <c r="A50" t="s">
         <v>70</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>298232000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>300600000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>298033000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>294891000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>49867000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>49580000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>49298000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>49024000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
-[...1 lines deleted...]
-      </c>
+      <c r="AB50"/>
       <c r="AC50">
+        <v>0.0</v>
+      </c>
+      <c r="AD50">
         <v>298575.41</v>
       </c>
-      <c r="AD50">
-[...1 lines deleted...]
-      </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
         <v>187849247.16</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>467483000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>370113989.64</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>154878887.2</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>35662167.37</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>34556448.58</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>34067569.58</v>
       </c>
-      <c r="AM50">
-[...1 lines deleted...]
-      </c>
       <c r="AN50">
         <v>0.0</v>
       </c>
       <c r="AO50">
         <v>0.0</v>
       </c>
       <c r="AP50">
         <v>0.0</v>
       </c>
       <c r="AQ50">
         <v>0.0</v>
       </c>
       <c r="AR50">
         <v>0.0</v>
       </c>
       <c r="AS50">
         <v>0.0</v>
       </c>
       <c r="AT50">
         <v>0.0</v>
       </c>
       <c r="AU50">
         <v>0.0</v>
       </c>
       <c r="AV50">
@@ -13913,376 +14029,382 @@
       </c>
       <c r="BZ50">
         <v>0.0</v>
       </c>
       <c r="CA50">
         <v>0.0</v>
       </c>
       <c r="CB50">
         <v>0.0</v>
       </c>
       <c r="CC50">
         <v>0.0</v>
       </c>
       <c r="CD50">
         <v>0.0</v>
       </c>
       <c r="CE50">
         <v>0.0</v>
       </c>
       <c r="CF50">
         <v>0.0</v>
       </c>
       <c r="CG50">
         <v>0.0</v>
       </c>
+      <c r="CH50">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="51" spans="1:85">
+    <row r="51" spans="1:86">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
-        <v>12048658.0</v>
+        <v>4654256.0</v>
       </c>
       <c r="C51">
-        <v>7341290.0</v>
+        <v>8773832.0</v>
       </c>
       <c r="D51">
+        <v>5263558.0</v>
+      </c>
+      <c r="E51">
         <v>41302000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>80017000.0</v>
       </c>
-      <c r="F51">
-[...1 lines deleted...]
-      </c>
       <c r="G51">
+        <v>68574816.0</v>
+      </c>
+      <c r="H51">
         <v>65071646.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>84995254.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>159670000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>199880000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>323658000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>328182000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>143143000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>155572000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>306077000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>315762000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>425908000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>410435000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>425706000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>423768000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>413688000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>411795000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>431123000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>431386000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>433430000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>276976286.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>357957000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>336560000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>334135000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>352769000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>419680000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>419228000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>467483000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>464308000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>193738000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>46236000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>46005000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>45780000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>45552000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>45328000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>45110000.0</v>
       </c>
-      <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-      <c r="AX51">
+      <c r="AX51"/>
+      <c r="AY51">
         <v>316951000.0</v>
       </c>
-      <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
+      <c r="CH51"/>
     </row>
-    <row r="52" spans="1:85">
+    <row r="52" spans="1:86">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
-        <v>1653146.0</v>
+        <v>1212976.0</v>
       </c>
       <c r="C52">
-        <v>1737921.0</v>
+        <v>1203820.0</v>
       </c>
       <c r="D52">
+        <v>1246054.0</v>
+      </c>
+      <c r="E52">
         <v>1228000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1132000.0</v>
       </c>
-      <c r="F52">
-[...1 lines deleted...]
-      </c>
       <c r="G52">
+        <v>592054.0</v>
+      </c>
+      <c r="H52">
         <v>898540.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>862962.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1150000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1122000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1141000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1112000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1085000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>921000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>299138000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>303327000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>301433000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>294891000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9908000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>10322000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2297000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>51279000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>50404000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>50113000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>49829000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>613842.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>786000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>777000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>703000.0</v>
       </c>
-      <c r="AD52">
-[...1 lines deleted...]
-      </c>
       <c r="AE52">
         <v>0.0</v>
       </c>
       <c r="AF52">
+        <v>0.0</v>
+      </c>
+      <c r="AG52">
         <v>187849247.16</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>467483000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>370113989.64</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>154878887.2</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>35662167.37</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>34556448.58</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>34067569.58</v>
       </c>
-      <c r="AM52">
-[...1 lines deleted...]
-      </c>
       <c r="AN52">
         <v>0.0</v>
       </c>
       <c r="AO52">
         <v>0.0</v>
       </c>
       <c r="AP52">
         <v>0.0</v>
       </c>
       <c r="AQ52">
         <v>0.0</v>
       </c>
       <c r="AR52">
         <v>0.0</v>
       </c>
       <c r="AS52">
         <v>0.0</v>
       </c>
       <c r="AT52">
         <v>0.0</v>
       </c>
       <c r="AU52">
         <v>0.0</v>
       </c>
       <c r="AV52">
         <v>0.0</v>
       </c>
       <c r="AW52">
         <v>0.0</v>
       </c>
       <c r="AX52">
+        <v>0.0</v>
+      </c>
+      <c r="AY52">
         <v>71794000.0</v>
       </c>
-      <c r="AY52">
-[...1 lines deleted...]
-      </c>
       <c r="AZ52">
         <v>0.0</v>
       </c>
       <c r="BA52">
         <v>0.0</v>
       </c>
       <c r="BB52">
         <v>0.0</v>
       </c>
       <c r="BC52">
         <v>0.0</v>
       </c>
       <c r="BD52">
         <v>0.0</v>
       </c>
       <c r="BE52">
         <v>0.0</v>
       </c>
       <c r="BF52">
         <v>0.0</v>
       </c>
       <c r="BG52">
         <v>0.0</v>
       </c>
       <c r="BH52">
@@ -14341,347 +14463,349 @@
       </c>
       <c r="BZ52">
         <v>0.0</v>
       </c>
       <c r="CA52">
         <v>0.0</v>
       </c>
       <c r="CB52">
         <v>0.0</v>
       </c>
       <c r="CC52">
         <v>0.0</v>
       </c>
       <c r="CD52">
         <v>0.0</v>
       </c>
       <c r="CE52">
         <v>0.0</v>
       </c>
       <c r="CF52">
         <v>0.0</v>
       </c>
       <c r="CG52">
         <v>0.0</v>
       </c>
+      <c r="CH52">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:85">
+    <row r="53" spans="1:86">
       <c r="A53" t="s">
         <v>73</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...2 lines deleted...]
-      <c r="D53"/>
+      <c r="C53"/>
+      <c r="D53">
+        <v>48724826.0</v>
+      </c>
       <c r="E53"/>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
+      <c r="F53"/>
       <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>11521893.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2822515.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>9304000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>8200000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>6509000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3732000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1644000.0</v>
       </c>
-      <c r="N53">
-[...2 lines deleted...]
-      <c r="O53"/>
+      <c r="O53">
+        <v>0.0</v>
+      </c>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>2960000.0</v>
       </c>
-      <c r="R53">
-[...1 lines deleted...]
-      </c>
       <c r="S53">
         <v>0.0</v>
       </c>
       <c r="T53">
+        <v>0.0</v>
+      </c>
+      <c r="U53">
         <v>3408000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>3458000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>3501000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>21568000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>21105000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>21228000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>15966069.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>25844000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>16165000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>13119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AE53">
         <v>10000000.0</v>
       </c>
       <c r="AF53">
+        <v>10000000.0</v>
+      </c>
+      <c r="AG53">
         <v>1000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>500000.0</v>
       </c>
-      <c r="AH53">
-[...1 lines deleted...]
-      </c>
       <c r="AI53">
+        <v>0.0</v>
+      </c>
+      <c r="AJ53">
         <v>1447000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1547000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>2547000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AN53">
         <v>100000.0</v>
       </c>
       <c r="AO53">
         <v>100000.0</v>
       </c>
       <c r="AP53">
+        <v>100000.0</v>
+      </c>
+      <c r="AQ53">
         <v>200000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>2022000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>6629000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>8736000.0</v>
       </c>
-      <c r="AT53">
-[...1 lines deleted...]
-      </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
+        <v>0.0</v>
+      </c>
+      <c r="AX53">
         <v>506787.33</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>527158.05</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>541222.11</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>531580.45</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>548780.49</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>24108042.73</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>13240354.27</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>14244271.81</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>14619499.39</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>14205158.38</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>16340348.54</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>10654971.97</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>17917955.06</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>28328986.96</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>35840054.42</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>61545181.29</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>84881819.97</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>95319391.63</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>107893752.34</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>89291365.67</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>51706582.08</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>31111111.11</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>24283701.27</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>13661737.34</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>57573335.93</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>72832346.74</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>73613716.59</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>23299886.41</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>8189834.02</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>6015095.63</v>
       </c>
-      <c r="CA53">
-[...1 lines deleted...]
-      </c>
       <c r="CB53">
         <v>0.0</v>
       </c>
       <c r="CC53">
         <v>0.0</v>
       </c>
       <c r="CD53">
+        <v>0.0</v>
+      </c>
+      <c r="CE53">
         <v>17152.66</v>
       </c>
-      <c r="CE53">
-[...1 lines deleted...]
-      </c>
       <c r="CF53">
         <v>0.0</v>
       </c>
       <c r="CG53">
         <v>0.0</v>
       </c>
+      <c r="CH53">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="54" spans="1:85">
+    <row r="54" spans="1:86">
       <c r="A54" t="s">
         <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-      <c r="AB54">
-[...1 lines deleted...]
-      </c>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54"/>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
@@ -14791,462 +14915,468 @@
       </c>
       <c r="BZ54">
         <v>0.0</v>
       </c>
       <c r="CA54">
         <v>0.0</v>
       </c>
       <c r="CB54">
         <v>0.0</v>
       </c>
       <c r="CC54">
         <v>0.0</v>
       </c>
       <c r="CD54">
         <v>0.0</v>
       </c>
       <c r="CE54">
         <v>0.0</v>
       </c>
       <c r="CF54">
         <v>0.0</v>
       </c>
       <c r="CG54">
         <v>0.0</v>
       </c>
+      <c r="CH54">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="55" spans="1:85">
+    <row r="55" spans="1:86">
       <c r="A55" t="s">
         <v>75</v>
       </c>
       <c r="B55">
-        <v>2156936286.0</v>
+        <v>1609961494.0</v>
       </c>
       <c r="C55">
-        <v>2110485961.0</v>
+        <v>1570681003.0</v>
       </c>
       <c r="D55">
+        <v>1513176224.0</v>
+      </c>
+      <c r="E55">
         <v>1442191000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1388729000.0</v>
       </c>
-      <c r="F55">
-[...1 lines deleted...]
-      </c>
       <c r="G55">
+        <v>957317866.0</v>
+      </c>
+      <c r="H55">
         <v>1384499807.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1381071767.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1956655000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2007433000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2176118000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2191128000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2008740000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1996301000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2135607000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2923434000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2892715000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2370622000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2390325000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2410727000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2435861000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2397104000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2200070000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2128588000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2016189000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1526238673.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1948355000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2042960000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2160816000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2234646000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2441668000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2458641000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2502233000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2516343000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2320930000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1438511000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1421569000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1416304000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1399012000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1354799000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1312929000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1081433000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1098013000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1082899000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1080372000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>269965000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>192917000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>189287000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2051027149.32</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2222001000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2122216294.86</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2066167476.42</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2671408339.89</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2689423503.33</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2272764939.43</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2132073950.24</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2163906943.88</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2029265470.24</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1905319493.38</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2025489931.49</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1992055246.34</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2070477432.3</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1865235642.79</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1648850272.4</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1337015954.3</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1272597908.75</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>821925738.87</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>636594427.24</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>559044409.2</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>261499013.81</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>295981211.84</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>284921163.45</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>260893675.08</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>265269388.98</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>138262228.95</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>109348731.54</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>94573824.34</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>27087228.75</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>23057273.46</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>23009308.99</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>7512625.18</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>5971698.11</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2167110.81</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1878416.97</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1467791.28</v>
       </c>
     </row>
-    <row r="56" spans="1:85">
+    <row r="56" spans="1:86">
       <c r="A56" t="s">
         <v>76</v>
       </c>
       <c r="B56">
-        <v>202272869.0</v>
+        <v>103865473.0</v>
       </c>
       <c r="C56">
-        <v>153133246.0</v>
+        <v>147295103.0</v>
       </c>
       <c r="D56">
+        <v>109793474.0</v>
+      </c>
+      <c r="E56">
         <v>101978000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>67354000.0</v>
       </c>
-      <c r="F56">
-[...1 lines deleted...]
-      </c>
       <c r="G56">
+        <v>44344348.0</v>
+      </c>
+      <c r="H56">
         <v>62140657.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>64299481.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>85603000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>84045000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>88625000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>83889000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>132800000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>104794000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>311862000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>510078000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>707430000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>152926000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>189763000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>305064000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>363537000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>335188000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>207040000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>237309000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>192794000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>108293040.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>169076000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>183294000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>129500000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>197601000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>305952000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>207225000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>352707000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>352933000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>135634000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>358002000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>433144000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>510739000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>402977000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>432403000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>447434000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>265461000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>311113000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>334113000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>364822000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>176048000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>157430000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>157133000.0</v>
       </c>
-      <c r="AW56">
-[...1 lines deleted...]
-      </c>
       <c r="AX56">
+        <v>0.0</v>
+      </c>
+      <c r="AY56">
         <v>290024000.0</v>
       </c>
-      <c r="AY56">
-[...1 lines deleted...]
-      </c>
       <c r="AZ56">
         <v>0.0</v>
       </c>
       <c r="BA56">
         <v>0.0</v>
       </c>
       <c r="BB56">
         <v>0.0</v>
       </c>
       <c r="BC56">
         <v>0.0</v>
       </c>
       <c r="BD56">
         <v>0.0</v>
       </c>
       <c r="BE56">
         <v>0.0</v>
       </c>
       <c r="BF56">
         <v>0.0</v>
       </c>
       <c r="BG56">
         <v>0.0</v>
       </c>
       <c r="BH56">
@@ -15305,614 +15435,621 @@
       </c>
       <c r="BZ56">
         <v>0.0</v>
       </c>
       <c r="CA56">
         <v>0.0</v>
       </c>
       <c r="CB56">
         <v>0.0</v>
       </c>
       <c r="CC56">
         <v>0.0</v>
       </c>
       <c r="CD56">
         <v>0.0</v>
       </c>
       <c r="CE56">
         <v>0.0</v>
       </c>
       <c r="CF56">
         <v>0.0</v>
       </c>
       <c r="CG56">
         <v>0.0</v>
       </c>
+      <c r="CH56">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="57" spans="1:85">
+    <row r="57" spans="1:86">
       <c r="A57" t="s">
         <v>77</v>
       </c>
       <c r="B57">
-        <v>44693860.0</v>
+        <v>25297927.0</v>
       </c>
       <c r="C57">
-        <v>35021405.0</v>
+        <v>32546068.0</v>
       </c>
       <c r="D57">
+        <v>25109646.0</v>
+      </c>
+      <c r="E57">
         <v>21564000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>13512000.0</v>
       </c>
-      <c r="F57">
-[...1 lines deleted...]
-      </c>
       <c r="G57">
+        <v>10156658.0</v>
+      </c>
+      <c r="H57">
         <v>14137578.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>13064174.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>17277000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>20452000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>19806000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>18841000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>15056000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>17867000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>317553000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>356781000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>566960000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>346276000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>71816000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>68744000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>62661000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>109545000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>96707000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>74313000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>75704000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>21542317.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>18231000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>93626000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>22172000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>23005000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>24094000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>26620000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>27501000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>28832000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>21945000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>28075000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>13819000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>15857000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>13903000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>10960000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>9360000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>16516000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>12255000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>7126000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>10771000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4913000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1348000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1545000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>140424434.39</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>157674000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>168402521.82</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>158957797.47</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>196947285.6</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>180627897.6</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>177070141.5</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>113021929.39</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>180673193.38</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>158743748.16</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>150162841.63</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>153651650.4</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>123917748.92</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>144148445.34</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>92869497.62</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>52570918.65</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>56708686.23</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>49621673.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>41547886.27</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>42941176.47</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>25015860.43</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>21846646.94</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>22308125.88</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>16267750.47</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>13389533.18</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>11895254.34</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>4435703.48</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>5921999.24</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>3417185.34</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>3037996.4</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1991574.8</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1787504.48</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>865359.92</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>275300.17</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>235536.83</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>282333.74</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>121557.93</v>
       </c>
     </row>
-    <row r="58" spans="1:85">
+    <row r="58" spans="1:86">
       <c r="A58" t="s">
         <v>78</v>
       </c>
       <c r="B58">
-        <v>195565776.0</v>
+        <v>131950537.0</v>
       </c>
       <c r="C58">
-        <v>167758777.0</v>
+        <v>142410998.0</v>
       </c>
       <c r="D58">
+        <v>120279687.0</v>
+      </c>
+      <c r="E58">
         <v>151831000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>174835000.0</v>
       </c>
-      <c r="F58">
-[...1 lines deleted...]
-      </c>
       <c r="G58">
+        <v>131114426.0</v>
+      </c>
+      <c r="H58">
         <v>153335109.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>166789077.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>279714000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>356935000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>438558000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>443031000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>249678000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>259090000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>408231000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>547689000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>806296000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>590561000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>578725000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>568497000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>560132000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>556072000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>561892000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>523912000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>523843000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>374554848.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>442068000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>508088000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>433420000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>463051000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>573472000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>574540000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>623828000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>621938000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>389171000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>220209000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>202852000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>202000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>198278000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>192574000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>185387000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>144194000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>139636000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>134056000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>137660000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>6739000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1721000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1545000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>457141176.47</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>490933000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>466620756.55</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>456052205.39</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>527364280.09</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>522870389.03</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>484961824.29</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>445019175.93</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>451613847.4</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>407153084.24</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>371448433.48</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>378629852.61</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>349078540.51</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>477417251.76</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>369208045.87</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>305309036.26</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>236593460.71</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>215276615.97</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>64598765.43</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>64306845.55</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>44250594.77</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>41849934.25</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>44054485.67</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>35060229.16</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>13389533.18</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>11895254.34</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>4435703.48</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>5921999.24</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>3417185.34</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>3037996.4</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1991574.8</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1787504.48</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>865359.92</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>275300.17</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>235536.83</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>282333.74</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>121557.93</v>
       </c>
     </row>
-    <row r="59" spans="1:85">
+    <row r="59" spans="1:86">
       <c r="A59" t="s">
         <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-      <c r="AB59">
-[...1 lines deleted...]
-      </c>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59"/>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
@@ -16022,357 +16159,361 @@
       </c>
       <c r="BZ59">
         <v>0.0</v>
       </c>
       <c r="CA59">
         <v>0.0</v>
       </c>
       <c r="CB59">
         <v>0.0</v>
       </c>
       <c r="CC59">
         <v>0.0</v>
       </c>
       <c r="CD59">
         <v>0.0</v>
       </c>
       <c r="CE59">
         <v>0.0</v>
       </c>
       <c r="CF59">
         <v>0.0</v>
       </c>
       <c r="CG59">
         <v>0.0</v>
       </c>
+      <c r="CH59">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="60" spans="1:85">
+    <row r="60" spans="1:86">
       <c r="A60" t="s">
         <v>80</v>
       </c>
       <c r="B60">
-        <v>1961370509.0</v>
+        <v>1478010957.0</v>
       </c>
       <c r="C60">
-        <v>1942727184.0</v>
+        <v>1428270004.0</v>
       </c>
       <c r="D60">
+        <v>1392896536.0</v>
+      </c>
+      <c r="E60">
         <v>1290360000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1213894000.0</v>
       </c>
-      <c r="F60">
-[...1 lines deleted...]
-      </c>
       <c r="G60">
+        <v>826203439.0</v>
+      </c>
+      <c r="H60">
         <v>1231164697.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1214282689.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1676941000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1650498000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1737560000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1748097000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1759062000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1737211000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1727376000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1882046000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1905621000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1634605000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1652732000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1672395000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1695135000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1728365000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1638178000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1604676000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1492346000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1151683824.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1506287000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1534872000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1727396000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1771595000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1868196000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1884101000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1878405000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1894405000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1930165000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1216609000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1216917000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1212437000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1198906000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1160315000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1125548000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>935840000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>956912000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>947315000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>941122000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>263226000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>191196000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>187742000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1593885972.85</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1731068000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1655595538.31</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1610115271.03</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2144044059.8</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2166553114.29</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1787803115.14</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1687054774.31</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1712293096.49</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1622112386.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1533871059.9</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1646860078.89</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1642976705.83</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1593060180.54</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1496027596.93</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1325300582.38</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1100422493.6</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1057321292.78</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>757326973.44</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>572287581.7</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>514793814.43</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>219649079.55</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>251926726.16</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>249860934.29</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>247504141.9</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>253374134.64</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>133826525.47</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>103426732.3</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>91156639.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>24049232.35</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>21065698.66</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>21221804.51</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>6647265.26</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>5696397.94</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1931573.97</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1596083.23</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1346233.36</v>
       </c>
     </row>
-    <row r="61" spans="1:85">
+    <row r="61" spans="1:86">
       <c r="A61" t="s">
         <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-      <c r="AB61">
-[...1 lines deleted...]
-      </c>
+      <c r="AB61"/>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61"/>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
@@ -16482,94 +16623,97 @@
       </c>
       <c r="BZ61">
         <v>0.0</v>
       </c>
       <c r="CA61">
         <v>0.0</v>
       </c>
       <c r="CB61">
         <v>0.0</v>
       </c>
       <c r="CC61">
         <v>0.0</v>
       </c>
       <c r="CD61">
         <v>0.0</v>
       </c>
       <c r="CE61">
         <v>0.0</v>
       </c>
       <c r="CF61">
         <v>0.0</v>
       </c>
       <c r="CG61">
         <v>0.0</v>
       </c>
+      <c r="CH61">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="62" spans="1:85">
+    <row r="62" spans="1:86">
       <c r="A62" t="s">
         <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
-      <c r="AB62">
-[...1 lines deleted...]
-      </c>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
@@ -16579,86 +16723,87 @@
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
+      <c r="CH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -16703,57 +16848,57 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
-        <v>64369488.0</v>
+        <v>46873861.0</v>
       </c>
       <c r="C2">
-        <v>6738000.0</v>
+        <v>39345000.0</v>
       </c>
       <c r="D2">
         <v>12335000.0</v>
       </c>
       <c r="E2">
         <v>49683908.0</v>
       </c>
       <c r="F2">
         <v>67455412.0</v>
       </c>
       <c r="G2">
         <v>109305000.0</v>
       </c>
       <c r="H2">
         <v>309890000.0</v>
       </c>
       <c r="I2">
         <v>423917000.0</v>
       </c>
       <c r="J2">
         <v>153710000.0</v>
       </c>
       <c r="K2">
         <v>11291000.0</v>
       </c>
@@ -16771,103 +16916,103 @@
       </c>
       <c r="P2">
         <v>150864960.28</v>
       </c>
       <c r="Q2">
         <v>240722.17</v>
       </c>
       <c r="R2">
         <v>0.0</v>
       </c>
       <c r="S2">
         <v>937705.46</v>
       </c>
       <c r="T2">
         <v>0.0</v>
       </c>
       <c r="U2">
         <v>26588.9</v>
       </c>
       <c r="V2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
-        <v>51643582.0</v>
+        <v>37606856.0</v>
       </c>
       <c r="C3">
         <v>33572000.0</v>
       </c>
       <c r="D3">
         <v>42707000.0</v>
       </c>
       <c r="E3">
         <v>38619952.0</v>
       </c>
       <c r="F3">
         <v>38761744.0</v>
       </c>
       <c r="G3">
         <v>46904000.0</v>
       </c>
       <c r="H3">
         <v>48270000.0</v>
       </c>
       <c r="I3">
         <v>52786000.0</v>
       </c>
       <c r="J3">
         <v>28210000.0</v>
       </c>
       <c r="K3">
         <v>11509000.0</v>
       </c>
       <c r="L3">
         <v>765000.0</v>
       </c>
       <c r="M3">
-        <v>6638000.0</v>
+        <v>4288999.0</v>
       </c>
       <c r="N3">
         <v>-4169000.0</v>
       </c>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-268475000.0</v>
       </c>
       <c r="F4">
         <v>-133302000.0</v>
       </c>
       <c r="G4">
         <v>-133302000.0</v>
       </c>
       <c r="H4">
         <v>-133302000.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
@@ -16885,171 +17030,171 @@
       </c>
       <c r="P4">
         <v>0.0</v>
       </c>
       <c r="Q4">
         <v>0.0</v>
       </c>
       <c r="R4">
         <v>0.0</v>
       </c>
       <c r="S4">
         <v>0.0</v>
       </c>
       <c r="T4">
         <v>0.0</v>
       </c>
       <c r="U4">
         <v>0.0</v>
       </c>
       <c r="V4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5">
-        <v>282385272.0</v>
+        <v>205632955.0</v>
       </c>
       <c r="C5">
         <v>38108000.0</v>
       </c>
       <c r="D5">
         <v>-13606000.0</v>
       </c>
       <c r="E5">
         <v>99809903.0</v>
       </c>
       <c r="F5">
         <v>99128642.0</v>
       </c>
       <c r="G5">
         <v>53273000.0</v>
       </c>
       <c r="H5">
         <v>-251047000.0</v>
       </c>
       <c r="I5">
         <v>-114736000.0</v>
       </c>
       <c r="J5">
         <v>-57551000.0</v>
       </c>
       <c r="K5">
         <v>55013000.0</v>
       </c>
       <c r="L5">
-        <v>18371000.0</v>
+        <v>18633000.0</v>
       </c>
       <c r="M5">
-        <v>-5385000.0</v>
+        <v>-266000.0</v>
       </c>
       <c r="N5">
         <v>-16284000.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
-        <v>334028854.0</v>
+        <v>243239811.0</v>
       </c>
       <c r="C6">
         <v>71680000.0</v>
       </c>
       <c r="D6">
         <v>29101000.0</v>
       </c>
       <c r="E6">
         <v>138429855.0</v>
       </c>
       <c r="F6">
         <v>137890386.0</v>
       </c>
       <c r="G6">
         <v>100177000.0</v>
       </c>
       <c r="H6">
         <v>-202777000.0</v>
       </c>
       <c r="I6">
         <v>-61950000.0</v>
       </c>
       <c r="J6">
         <v>-29341000.0</v>
       </c>
       <c r="K6">
         <v>66522000.0</v>
       </c>
       <c r="L6">
-        <v>19136000.0</v>
+        <v>19398000.0</v>
       </c>
       <c r="M6">
-        <v>1253000.0</v>
+        <v>4022999.0</v>
       </c>
       <c r="N6">
-        <v>-20453000.0</v>
+        <v>-8162000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7">
         <v>0.0</v>
@@ -17059,51 +17204,51 @@
       </c>
       <c r="P7">
         <v>0.0</v>
       </c>
       <c r="Q7">
         <v>0.0</v>
       </c>
       <c r="R7">
         <v>0.0</v>
       </c>
       <c r="S7">
         <v>0.0</v>
       </c>
       <c r="T7">
         <v>0.0</v>
       </c>
       <c r="U7">
         <v>0.0</v>
       </c>
       <c r="V7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
@@ -17113,122 +17258,122 @@
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
       <c r="V8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9">
-        <v>322880598.0</v>
+        <v>235121651.0</v>
       </c>
       <c r="C9">
-        <v>184419000.0</v>
+        <v>151812000.0</v>
       </c>
       <c r="D9">
         <v>170893000.0</v>
       </c>
       <c r="E9">
         <v>110800176.0</v>
       </c>
       <c r="F9">
         <v>108915938.0</v>
       </c>
       <c r="G9">
         <v>104325000.0</v>
       </c>
       <c r="H9">
         <v>82709000.0</v>
       </c>
       <c r="I9">
-        <v>66555000.0</v>
+        <v>119167000.0</v>
       </c>
       <c r="J9">
-        <v>59506000.0</v>
+        <v>87571000.0</v>
       </c>
       <c r="K9">
-        <v>51386000.0</v>
+        <v>62534000.0</v>
       </c>
       <c r="L9">
         <v>44827000.0</v>
       </c>
       <c r="M9">
         <v>17179000.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>307717194.11</v>
       </c>
       <c r="P9">
         <v>107454153.18</v>
       </c>
       <c r="Q9">
         <v>0.0</v>
       </c>
       <c r="R9">
         <v>0.0</v>
       </c>
       <c r="S9">
         <v>0.0</v>
       </c>
       <c r="T9">
         <v>0.0</v>
       </c>
       <c r="U9">
         <v>0.0</v>
       </c>
       <c r="V9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10">
-        <v>337009635.0</v>
+        <v>245410416.0</v>
       </c>
       <c r="C10">
         <v>30142000.0</v>
       </c>
       <c r="D10">
         <v>-27637000.0</v>
       </c>
       <c r="E10">
         <v>83350279.0</v>
       </c>
       <c r="F10">
         <v>80432463.0</v>
       </c>
       <c r="G10">
         <v>27142000.0</v>
       </c>
       <c r="H10">
         <v>-274595000.0</v>
       </c>
       <c r="I10">
         <v>-140735000.0</v>
       </c>
       <c r="J10">
         <v>-65935000.0</v>
       </c>
@@ -17249,54 +17394,54 @@
       </c>
       <c r="P10">
         <v>10784544.47</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10">
         <v>0.0</v>
       </c>
       <c r="S10">
         <v>0.0</v>
       </c>
       <c r="T10">
         <v>0.0</v>
       </c>
       <c r="U10">
         <v>0.0</v>
       </c>
       <c r="V10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11">
-        <v>49279900.0</v>
+        <v>35885623.0</v>
       </c>
       <c r="C11">
         <v>13875000.0</v>
       </c>
       <c r="D11">
         <v>9789000.0</v>
       </c>
       <c r="E11">
         <v>20511346.0</v>
       </c>
       <c r="F11">
         <v>20333798.0</v>
       </c>
       <c r="G11">
         <v>10913000.0</v>
       </c>
       <c r="H11">
         <v>-40400000.0</v>
       </c>
       <c r="I11">
         <v>-35148000.0</v>
       </c>
       <c r="J11">
         <v>-23147000.0</v>
       </c>
@@ -17317,57 +17462,57 @@
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12">
-        <v>6247770.0</v>
+        <v>4549626.0</v>
       </c>
       <c r="C12">
-        <v>7966000.0</v>
+        <v>5535573.0</v>
       </c>
       <c r="D12">
         <v>18946000.0</v>
       </c>
       <c r="E12">
         <v>22339000.0</v>
       </c>
       <c r="F12">
         <v>18846322.0</v>
       </c>
       <c r="G12">
         <v>26131000.0</v>
       </c>
       <c r="H12">
         <v>23548000.0</v>
       </c>
       <c r="I12">
         <v>25999000.0</v>
       </c>
       <c r="J12">
         <v>8384000.0</v>
       </c>
       <c r="K12">
         <v>3435000.0</v>
       </c>
@@ -17385,99 +17530,99 @@
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13">
         <v>4021000.0</v>
       </c>
       <c r="C13">
         <v>4153000.0</v>
       </c>
       <c r="D13">
         <v>9095000.0</v>
       </c>
       <c r="E13">
         <v>9767000.0</v>
       </c>
       <c r="F13">
         <v>8254000.0</v>
       </c>
       <c r="G13">
         <v>4582000.0</v>
       </c>
       <c r="H13">
         <v>74145000.0</v>
       </c>
       <c r="I13">
         <v>27204000.0</v>
       </c>
       <c r="J13">
         <v>4500000.0</v>
       </c>
       <c r="K13">
         <v>7713000.0</v>
       </c>
       <c r="L13">
         <v>16899000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>64436000.0</v>
       </c>
       <c r="F14">
         <v>33121000.0</v>
       </c>
       <c r="G14">
         <v>112667000.0</v>
       </c>
       <c r="H14">
         <v>112667000.0</v>
       </c>
       <c r="I14">
         <v>112667000.0</v>
       </c>
       <c r="J14">
         <v>112667000.0</v>
       </c>
       <c r="K14">
@@ -17497,66 +17642,66 @@
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15">
-        <v>287729733.0</v>
+        <v>209524791.0</v>
       </c>
       <c r="C15">
         <v>16267000.0</v>
       </c>
       <c r="D15">
         <v>-37426000.0</v>
       </c>
       <c r="E15">
-        <v>-87499263.19</v>
+        <v>-87499263.0</v>
       </c>
       <c r="F15">
-        <v>-18473435.71</v>
+        <v>-18473435.0</v>
       </c>
       <c r="G15">
         <v>16876000.0</v>
       </c>
       <c r="H15">
         <v>-234195000.0</v>
       </c>
       <c r="I15">
         <v>-105587000.0</v>
       </c>
       <c r="J15">
         <v>-42501000.0</v>
       </c>
       <c r="K15">
         <v>42113000.0</v>
       </c>
       <c r="L15">
         <v>28749000.0</v>
       </c>
       <c r="M15">
         <v>1673168000.0</v>
       </c>
       <c r="N15">
         <v>-455103000.0</v>
       </c>
@@ -17565,51 +17710,51 @@
       </c>
       <c r="P15">
         <v>17649308.62</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>1202333.99</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-118754000.0</v>
       </c>
       <c r="F16">
         <v>-23554000.0</v>
       </c>
       <c r="G16">
         <v>16876000.0</v>
       </c>
       <c r="H16">
         <v>-234195000.0</v>
       </c>
       <c r="I16">
         <v>-105587000.0</v>
       </c>
       <c r="J16">
         <v>-42501000.0</v>
       </c>
       <c r="K16">
         <v>42113000.0</v>
       </c>
@@ -17627,51 +17772,51 @@
       </c>
       <c r="P16">
         <v>17649308.62</v>
       </c>
       <c r="Q16">
         <v>0.0</v>
       </c>
       <c r="R16">
         <v>0.0</v>
       </c>
       <c r="S16">
         <v>1202333.99</v>
       </c>
       <c r="T16">
         <v>0.0</v>
       </c>
       <c r="U16">
         <v>0.0</v>
       </c>
       <c r="V16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17">
         <v>206088000.0</v>
       </c>
       <c r="C17">
         <v>16267000.0</v>
       </c>
       <c r="D17">
         <v>41218000.0</v>
       </c>
       <c r="E17">
         <v>85285000.0</v>
       </c>
       <c r="F17">
         <v>-56675000.0</v>
       </c>
       <c r="G17">
         <v>16229000.0</v>
       </c>
       <c r="H17">
         <v>-234195000.0</v>
       </c>
       <c r="I17">
         <v>-105587000.0</v>
       </c>
@@ -17695,131 +17840,131 @@
       </c>
       <c r="P17">
         <v>0.0</v>
       </c>
       <c r="Q17">
         <v>0.0</v>
       </c>
       <c r="R17">
         <v>0.0</v>
       </c>
       <c r="S17">
         <v>0.0</v>
       </c>
       <c r="T17">
         <v>0.0</v>
       </c>
       <c r="U17">
         <v>0.0</v>
       </c>
       <c r="V17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
         <v>-454000.0</v>
       </c>
       <c r="C18">
         <v>-3813000.0</v>
       </c>
       <c r="D18">
         <v>-8696000.0</v>
       </c>
       <c r="E18">
         <v>-12572000.0</v>
       </c>
       <c r="F18">
         <v>-19521000.0</v>
       </c>
       <c r="G18">
         <v>-21549000.0</v>
       </c>
       <c r="H18">
         <v>-18916000.0</v>
       </c>
       <c r="I18">
         <v>-21571000.0</v>
       </c>
       <c r="J18">
         <v>-4129000.0</v>
       </c>
       <c r="K18">
         <v>-175000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>33250493.83</v>
       </c>
       <c r="K20">
         <v>6806425.35</v>
       </c>
       <c r="L20">
         <v>6788747.42</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
@@ -17829,57 +17974,57 @@
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
       <c r="V20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21">
-        <v>282385271.0</v>
+        <v>205632954.0</v>
       </c>
       <c r="C21">
-        <v>78324000.0</v>
+        <v>129281000.0</v>
       </c>
       <c r="D21">
         <v>64463000.0</v>
       </c>
       <c r="E21">
         <v>90604921.0</v>
       </c>
       <c r="F21">
         <v>87962541.0</v>
       </c>
       <c r="G21">
         <v>41703000.0</v>
       </c>
       <c r="H21">
         <v>-183226000.0</v>
       </c>
       <c r="I21">
         <v>-113531000.0</v>
       </c>
       <c r="J21">
         <v>-70435000.0</v>
       </c>
       <c r="K21">
         <v>29089000.0</v>
       </c>
@@ -17897,51 +18042,51 @@
       </c>
       <c r="P21">
         <v>24198293.62</v>
       </c>
       <c r="Q21">
         <v>0.0</v>
       </c>
       <c r="R21">
         <v>0.0</v>
       </c>
       <c r="S21">
         <v>0.0</v>
       </c>
       <c r="T21">
         <v>0.0</v>
       </c>
       <c r="U21">
         <v>0.0</v>
       </c>
       <c r="V21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>0.0</v>
@@ -17951,197 +18096,197 @@
       </c>
       <c r="P22">
         <v>0.0</v>
       </c>
       <c r="Q22">
         <v>0.0</v>
       </c>
       <c r="R22">
         <v>0.0</v>
       </c>
       <c r="S22">
         <v>0.0</v>
       </c>
       <c r="T22">
         <v>0.0</v>
       </c>
       <c r="U22">
         <v>0.0</v>
       </c>
       <c r="V22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
-        <v>104864815.0</v>
+        <v>76362558.0</v>
       </c>
       <c r="C23">
-        <v>112833000.0</v>
+        <v>61876000.0</v>
       </c>
       <c r="D23">
         <v>118765000.0</v>
       </c>
       <c r="E23">
         <v>69879162.0</v>
       </c>
       <c r="F23">
         <v>88408809.0</v>
       </c>
       <c r="G23">
         <v>171927000.0</v>
       </c>
       <c r="H23">
         <v>575825000.0</v>
       </c>
       <c r="I23">
-        <v>446781000.0</v>
+        <v>604003000.0</v>
       </c>
       <c r="J23">
-        <v>198776000.0</v>
+        <v>283651000.0</v>
       </c>
       <c r="K23">
-        <v>36627000.0</v>
+        <v>33588000.0</v>
       </c>
       <c r="L23">
-        <v>29025000.0</v>
+        <v>27191000.0</v>
       </c>
       <c r="M23">
-        <v>14639000.0</v>
+        <v>18914000.0</v>
       </c>
       <c r="N23">
-        <v>8162000.0</v>
+        <v>16283999.0</v>
       </c>
       <c r="O23">
         <v>0.0</v>
       </c>
       <c r="P23">
         <v>0.0</v>
       </c>
       <c r="Q23">
         <v>0.0</v>
       </c>
       <c r="R23">
         <v>0.0</v>
       </c>
       <c r="S23">
         <v>0.0</v>
       </c>
       <c r="T23">
         <v>0.0</v>
       </c>
       <c r="U23">
         <v>0.0</v>
       </c>
       <c r="V23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
         <v>36990000.0</v>
       </c>
       <c r="C25">
         <v>33572000.0</v>
       </c>
       <c r="D25">
         <v>58555000.0</v>
       </c>
       <c r="E25">
         <v>52415000.0</v>
       </c>
       <c r="F25">
         <v>51934000.0</v>
       </c>
       <c r="G25">
         <v>46904000.0</v>
       </c>
       <c r="H25">
         <v>48270000.0</v>
       </c>
       <c r="I25">
         <v>52786000.0</v>
       </c>
       <c r="J25">
         <v>28210000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>5632000.0</v>
       </c>
       <c r="D26">
         <v>4574000.0</v>
       </c>
       <c r="E26">
         <v>3960359.0</v>
       </c>
       <c r="F26">
         <v>4168000.0</v>
       </c>
       <c r="G26">
         <v>10290000.0</v>
       </c>
       <c r="H26">
         <v>6122000.0</v>
       </c>
       <c r="I26">
         <v>4525000.0</v>
       </c>
       <c r="J26">
         <v>18706000.0</v>
@@ -18163,105 +18308,107 @@
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>8097000.0</v>
       </c>
       <c r="D27">
         <v>6060412.0</v>
       </c>
       <c r="E27">
         <v>5375000.0</v>
       </c>
       <c r="F27">
         <v>4168000.0</v>
       </c>
       <c r="G27">
         <v>10290000.0</v>
       </c>
       <c r="H27">
         <v>6122000.0</v>
       </c>
       <c r="I27">
         <v>4525000.0</v>
       </c>
       <c r="J27">
         <v>7329000.0</v>
       </c>
       <c r="K27">
         <v>8282000.0</v>
       </c>
       <c r="L27">
         <v>8739000.0</v>
       </c>
       <c r="M27">
         <v>1875000.0</v>
       </c>
-      <c r="N27"/>
+      <c r="N27">
+        <v>7259000.0</v>
+      </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
         <v>20932000.0</v>
       </c>
       <c r="C28">
-        <v>18298000.0</v>
+        <v>21758000.0</v>
       </c>
       <c r="D28">
         <v>24344000.0</v>
       </c>
       <c r="E28">
         <v>14895372.0</v>
       </c>
       <c r="F28">
         <v>15380150.0</v>
       </c>
       <c r="G28">
         <v>25901000.0</v>
       </c>
       <c r="H28">
         <v>23682000.0</v>
       </c>
       <c r="I28">
         <v>18156000.0</v>
       </c>
       <c r="J28">
         <v>26176000.0</v>
       </c>
       <c r="K28">
         <v>16715000.0</v>
       </c>
@@ -18279,182 +18426,182 @@
       </c>
       <c r="P28">
         <v>53243110.72</v>
       </c>
       <c r="Q28">
         <v>34057171.51</v>
       </c>
       <c r="R28">
         <v>19743346.01</v>
       </c>
       <c r="S28">
         <v>9185568.7</v>
       </c>
       <c r="T28">
         <v>12089896.66</v>
       </c>
       <c r="U28">
         <v>6710695.6</v>
       </c>
       <c r="V28">
         <v>1034305.32</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
         <v>35297000.0</v>
       </c>
       <c r="C29">
         <v>13875000.0</v>
       </c>
       <c r="D29">
         <v>12806000.0</v>
       </c>
       <c r="E29">
         <v>27838000.0</v>
       </c>
       <c r="F29">
         <v>12955000.0</v>
       </c>
       <c r="G29">
         <v>10913000.0</v>
       </c>
       <c r="H29">
         <v>-40400000.0</v>
       </c>
       <c r="I29">
         <v>-35148000.0</v>
       </c>
       <c r="J29">
         <v>-23147000.0</v>
       </c>
       <c r="K29">
         <v>9724000.0</v>
       </c>
       <c r="L29">
         <v>8194000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
-        <v>40495326.0</v>
+        <v>29488696.0</v>
       </c>
       <c r="C30">
-        <v>106095000.0</v>
+        <v>22531000.0</v>
       </c>
       <c r="D30">
         <v>106430000.0</v>
       </c>
       <c r="E30">
         <v>20195254.0</v>
       </c>
       <c r="F30">
         <v>20953396.0</v>
       </c>
       <c r="G30">
         <v>62622000.0</v>
       </c>
       <c r="H30">
         <v>265935000.0</v>
       </c>
       <c r="I30">
-        <v>22864000.0</v>
+        <v>232698000.0</v>
       </c>
       <c r="J30">
-        <v>45066000.0</v>
+        <v>158006000.0</v>
       </c>
       <c r="K30">
-        <v>25336000.0</v>
+        <v>33445000.0</v>
       </c>
       <c r="L30">
-        <v>28437000.0</v>
+        <v>26603000.0</v>
       </c>
       <c r="M30">
-        <v>14639000.0</v>
+        <v>18914000.0</v>
       </c>
       <c r="N30">
-        <v>8162000.0</v>
+        <v>16283999.0</v>
       </c>
       <c r="O30">
         <v>0.0</v>
       </c>
       <c r="P30">
         <v>0.0</v>
       </c>
       <c r="Q30">
         <v>0.0</v>
       </c>
       <c r="R30">
         <v>0.0</v>
       </c>
       <c r="S30">
         <v>0.0</v>
       </c>
       <c r="T30">
         <v>0.0</v>
       </c>
       <c r="U30">
         <v>0.0</v>
       </c>
       <c r="V30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B31">
-        <v>54624363.0</v>
+        <v>39777461.0</v>
       </c>
       <c r="C31">
-        <v>-48182000.0</v>
+        <v>-99139000.0</v>
       </c>
       <c r="D31">
         <v>-92100000.0</v>
       </c>
       <c r="E31">
-        <v>-7254641.91</v>
+        <v>-7254641.0</v>
       </c>
       <c r="F31">
-        <v>-7530077.96</v>
+        <v>-7530077.0</v>
       </c>
       <c r="G31">
         <v>-14561000.0</v>
       </c>
       <c r="H31">
         <v>-91369000.0</v>
       </c>
       <c r="I31">
         <v>-27204000.0</v>
       </c>
       <c r="J31">
         <v>4500000.0</v>
       </c>
       <c r="K31">
         <v>22489000.0</v>
       </c>
       <c r="L31">
         <v>18498000.0</v>
       </c>
       <c r="M31">
         <v>2931000.0</v>
       </c>
       <c r="N31">
         <v>-12274000.0</v>
       </c>
@@ -18463,54 +18610,54 @@
       </c>
       <c r="P31">
         <v>0.0</v>
       </c>
       <c r="Q31">
         <v>0.0</v>
       </c>
       <c r="R31">
         <v>0.0</v>
       </c>
       <c r="S31">
         <v>0.0</v>
       </c>
       <c r="T31">
         <v>0.0</v>
       </c>
       <c r="U31">
         <v>0.0</v>
       </c>
       <c r="V31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B32">
-        <v>387250087.0</v>
+        <v>281995513.0</v>
       </c>
       <c r="C32">
         <v>191157000.0</v>
       </c>
       <c r="D32">
         <v>183228000.0</v>
       </c>
       <c r="E32">
         <v>160484084.0</v>
       </c>
       <c r="F32">
         <v>176371351.0</v>
       </c>
       <c r="G32">
         <v>213630000.0</v>
       </c>
       <c r="H32">
         <v>392599000.0</v>
       </c>
       <c r="I32">
         <v>490472000.0</v>
       </c>
       <c r="J32">
         <v>213216000.0</v>
       </c>
@@ -18550,811 +18697,818 @@
       <c r="V32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG32"/>
+  <dimension ref="A1:CH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
       <c r="BN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BP1" t="s">
         <v>132</v>
       </c>
       <c r="BQ1" t="s">
         <v>133</v>
       </c>
       <c r="BR1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
       <c r="BV1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BX1" t="s">
         <v>138</v>
       </c>
       <c r="BY1" t="s">
         <v>139</v>
       </c>
       <c r="BZ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
       <c r="CC1" t="s">
         <v>142</v>
       </c>
       <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CF1" t="s">
         <v>144</v>
       </c>
       <c r="CG1" t="s">
         <v>145</v>
       </c>
+      <c r="CH1" t="s">
+        <v>146</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
-        <v>18286029.0</v>
+        <v>14131504.0</v>
       </c>
       <c r="C2">
+        <v>13315886.0</v>
+      </c>
+      <c r="D2">
         <v>12526000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
-        <v>9363000.0</v>
+        <v>7466778.0</v>
       </c>
       <c r="F2">
-        <v>11327057.0</v>
+        <v>6574604.0</v>
       </c>
       <c r="G2">
+        <v>11476183.0</v>
+      </c>
+      <c r="H2">
         <v>2123126.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9237000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9905000.0</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
+        <v>13864028.0</v>
+      </c>
+      <c r="L2">
         <v>21231000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17227000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17536000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>18777000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18568000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15607000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14479000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15910000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16240000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22228000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>32324000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31784000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>24901000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21637000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>30983000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27108000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>88384000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>111918000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>82480000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>99575000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>95884000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>121561000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>106897000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>93805000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>52538000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3946000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3421000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2828000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2629000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2812000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3022000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>138718.3</v>
       </c>
-      <c r="AQ2">
-[...1 lines deleted...]
-      </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
+        <v>0.0</v>
+      </c>
+      <c r="AU2">
         <v>1242578.09</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>34000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>951176.08</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1643438.91</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>894285.98</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>924345.3</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5322473.09</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>621557.83</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>118837935.9</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>97339916.52</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>105369259.51</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>87000403.71</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>82894969.11</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>82418817.26</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>30270915.51</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8132343.85</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>240722.17</v>
       </c>
-      <c r="BK2">
-[...1 lines deleted...]
-      </c>
       <c r="BL2">
         <v>0.0</v>
       </c>
       <c r="BM2">
         <v>0.0</v>
       </c>
       <c r="BN2">
         <v>0.0</v>
       </c>
       <c r="BO2">
         <v>0.0</v>
       </c>
       <c r="BP2">
         <v>0.0</v>
       </c>
       <c r="BQ2">
         <v>0.0</v>
       </c>
       <c r="BR2">
+        <v>0.0</v>
+      </c>
+      <c r="BS2">
         <v>937705.46</v>
       </c>
-      <c r="BS2">
-[...1 lines deleted...]
-      </c>
       <c r="BT2">
         <v>0.0</v>
       </c>
       <c r="BU2">
         <v>0.0</v>
       </c>
       <c r="BV2">
         <v>0.0</v>
       </c>
       <c r="BW2">
         <v>0.0</v>
       </c>
       <c r="BX2">
         <v>0.0</v>
       </c>
       <c r="BY2">
         <v>0.0</v>
       </c>
       <c r="BZ2">
+        <v>0.0</v>
+      </c>
+      <c r="CA2">
         <v>26588.9</v>
       </c>
-      <c r="CA2">
-[...1 lines deleted...]
-      </c>
       <c r="CB2">
         <v>0.0</v>
       </c>
       <c r="CC2">
         <v>0.0</v>
       </c>
       <c r="CD2">
         <v>0.0</v>
       </c>
       <c r="CE2">
         <v>0.0</v>
       </c>
       <c r="CF2">
         <v>0.0</v>
       </c>
       <c r="CG2">
         <v>0.0</v>
       </c>
+      <c r="CH2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
-        <v>14706844.0</v>
+        <v>10836783.0</v>
       </c>
       <c r="C3">
+        <v>10709523.0</v>
+      </c>
+      <c r="D3">
         <v>10493000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>8032000.0</v>
+        <v>5805047.0</v>
       </c>
       <c r="F3">
-        <v>9207607.0</v>
+        <v>5639990.0</v>
       </c>
       <c r="G3">
+        <v>9560838.0</v>
+      </c>
+      <c r="H3">
         <v>9762326.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7850000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8790000.0</v>
       </c>
-      <c r="J3">
-[...1 lines deleted...]
-      </c>
       <c r="K3">
+        <v>10878525.0</v>
+      </c>
+      <c r="L3">
         <v>17223000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13271000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13754000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14307000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14423000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12112000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11573000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14961000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12878000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11794000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12261000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13837000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9954000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8981000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14132000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12157000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11287000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12166000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12660000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>13020000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>13181000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>13313000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>13272000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>12787000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8361000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3710000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3352000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2862000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2698000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2867000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3082000.0</v>
       </c>
-      <c r="AP3">
-[...1 lines deleted...]
-      </c>
       <c r="AQ3">
-        <v>-948000.0</v>
+        <v>837000.0</v>
       </c>
       <c r="AR3">
-        <v>-348000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AS3">
-        <v>6309000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="AT3">
-        <v>1161000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AU3">
+        <v>1458000.0</v>
+      </c>
+      <c r="AV3">
         <v>-182000.0</v>
       </c>
-      <c r="AV3">
-[...1 lines deleted...]
-      </c>
       <c r="AW3">
-        <v>2317000.0</v>
+        <v>1015000.0</v>
       </c>
       <c r="AX3">
-        <v>-18499000.0</v>
+        <v>1816000.0</v>
       </c>
       <c r="AY3">
-        <v>1911000.0</v>
+        <v>-19691000.0</v>
       </c>
       <c r="AZ3">
+        <v>719000.0</v>
+      </c>
+      <c r="BA3">
         <v>11158000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2453000.0</v>
       </c>
-      <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
-[...1 lines deleted...]
-      </c>
+      <c r="O4"/>
       <c r="P4">
         <v>-244655000.0</v>
       </c>
       <c r="Q4">
         <v>-244655000.0</v>
       </c>
       <c r="R4">
         <v>-244655000.0</v>
       </c>
-      <c r="S4"/>
+      <c r="S4">
+        <v>-244655000.0</v>
+      </c>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
@@ -19363,67 +19517,67 @@
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>1441582479.99</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
         <v>-401411089.15</v>
       </c>
-      <c r="AY4">
-[...1 lines deleted...]
-      </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
@@ -19482,214 +19636,217 @@
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5">
-        <v>107389501.0</v>
+        <v>79134454.0</v>
       </c>
       <c r="C5">
+        <v>78201035.0</v>
+      </c>
+      <c r="D5">
         <v>92972000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>35235000.0</v>
+        <v>29779771.0</v>
       </c>
       <c r="F5">
-        <v>26222486.0</v>
+        <v>24741664.0</v>
       </c>
       <c r="G5">
+        <v>17551852.0</v>
+      </c>
+      <c r="H5">
         <v>37091158.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-19991000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19794000.0</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
+        <v>-42189245.0</v>
+      </c>
+      <c r="L5">
         <v>-16577000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>25278000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>32109000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>31005000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>44063000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>32271000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>28123000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-27703000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>39822000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-15188000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>19320000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>18523000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>23082000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>21450000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9782000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-168783000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-51813000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>13270000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-30072000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-147410000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>11049000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>9553000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>13099000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-86978000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>8731000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>5858000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6233000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>11141000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>9658000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4426000.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
-        <v>4024000.0</v>
+        <v>6335000.0</v>
       </c>
       <c r="AQ5">
-        <v>7172000.0</v>
+        <v>5579000.0</v>
       </c>
       <c r="AR5">
-        <v>4469000.0</v>
+        <v>6180000.0</v>
       </c>
       <c r="AS5">
-        <v>-1501000.0</v>
+        <v>5401000.0</v>
       </c>
       <c r="AT5">
-        <v>-392000.0</v>
+        <v>4778000.0</v>
       </c>
       <c r="AU5">
-        <v>8090000.0</v>
+        <v>1077000.0</v>
       </c>
       <c r="AV5">
-        <v>-4523000.0</v>
+        <v>6078000.0</v>
       </c>
       <c r="AW5">
+        <v>-3248000.0</v>
+      </c>
+      <c r="AX5">
         <v>-3991000.0</v>
       </c>
-      <c r="AX5">
-[...1 lines deleted...]
-      </c>
       <c r="AY5">
-        <v>-2542000.0</v>
+        <v>-1425000.0</v>
       </c>
       <c r="AZ5">
+        <v>-1350000.0</v>
+      </c>
+      <c r="BA5">
         <v>-7852000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-8146499.0</v>
       </c>
-      <c r="BB5">
-[...1 lines deleted...]
-      </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
       <c r="BK5">
@@ -19739,277 +19896,281 @@
       </c>
       <c r="BZ5">
         <v>0.0</v>
       </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
-        <v>122096345.0</v>
+        <v>89971237.0</v>
       </c>
       <c r="C6">
+        <v>88910558.0</v>
+      </c>
+      <c r="D6">
         <v>103465000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>43267000.0</v>
+        <v>35584818.0</v>
       </c>
       <c r="F6">
-        <v>35430093.0</v>
+        <v>30381654.0</v>
       </c>
       <c r="G6">
+        <v>27112690.0</v>
+      </c>
+      <c r="H6">
         <v>46853484.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-12141000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>28584000.0</v>
       </c>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
       <c r="K6">
+        <v>-31310720.0</v>
+      </c>
+      <c r="L6">
         <v>646000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>38549000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>45863000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>45312000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>58486000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>44383000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>39696000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-12742000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>52700000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3394000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>31581000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>32360000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>33036000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>30431000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4350000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-156626000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-40526000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>25436000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-17412000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-134390000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>24230000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>22866000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>26371000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-74191000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>17092000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9568000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9585000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>14003000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>12356000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7293000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
-        <v>-842000.0</v>
+        <v>9417000.0</v>
       </c>
       <c r="AQ6">
+        <v>6416000.0</v>
+      </c>
+      <c r="AR6">
         <v>6224000.0</v>
       </c>
-      <c r="AR6">
-[...1 lines deleted...]
-      </c>
       <c r="AS6">
+        <v>5447000.0</v>
+      </c>
+      <c r="AT6">
         <v>4808000.0</v>
       </c>
-      <c r="AT6">
-[...1 lines deleted...]
-      </c>
       <c r="AU6">
-        <v>7908000.0</v>
+        <v>2535000.0</v>
       </c>
       <c r="AV6">
-        <v>-2491000.0</v>
+        <v>5896000.0</v>
       </c>
       <c r="AW6">
-        <v>-1674000.0</v>
+        <v>-2233000.0</v>
       </c>
       <c r="AX6">
-        <v>-21116000.0</v>
+        <v>-2175000.0</v>
       </c>
       <c r="AY6">
+        <v>-1667000.0</v>
+      </c>
+      <c r="AZ6">
         <v>-631000.0</v>
       </c>
-      <c r="AZ6">
-[...1 lines deleted...]
-      </c>
       <c r="BA6">
+        <v>-2265000.0</v>
+      </c>
+      <c r="BB6">
         <v>-5693499.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
@@ -20137,84 +20298,85 @@
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
@@ -20342,229 +20504,232 @@
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9">
-        <v>107751741.0</v>
+        <v>87276094.0</v>
       </c>
       <c r="C9">
+        <v>78464817.0</v>
+      </c>
+      <c r="D9">
         <v>59099000.0</v>
       </c>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
       <c r="E9">
-        <v>45553000.0</v>
+        <v>36839190.0</v>
       </c>
       <c r="F9">
-        <v>43813635.0</v>
+        <v>31986861.0</v>
       </c>
       <c r="G9">
+        <v>44343160.0</v>
+      </c>
+      <c r="H9">
         <v>54642790.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>38154000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>35142000.0</v>
       </c>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
       <c r="K9">
+        <v>38560241.0</v>
+      </c>
+      <c r="L9">
         <v>40838000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>43273000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>42051000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>43137000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>35093000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>35938000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>36210000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>34763000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>33795000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>35713000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>34599000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>32776000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>30806000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>19121000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>21622000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23924000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>20851000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>19688000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>18246000.0</v>
       </c>
-      <c r="AD9">
-[...1 lines deleted...]
-      </c>
       <c r="AE9">
+        <v>68374000.0</v>
+      </c>
+      <c r="AF9">
         <v>15818000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>16258000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>18717000.0</v>
       </c>
-      <c r="AH9">
-[...1 lines deleted...]
-      </c>
       <c r="AI9">
-        <v>15641000.0</v>
+        <v>28494000.0</v>
       </c>
       <c r="AJ9">
+        <v>23965000.0</v>
+      </c>
+      <c r="AK9">
         <v>14413000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>13705000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>10881000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>14941000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
-        <v>12584000.0</v>
+        <v>15654000.0</v>
       </c>
       <c r="AP9">
+        <v>15578000.0</v>
+      </c>
+      <c r="AQ9">
         <v>12811000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>11724000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>10248000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>10632000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>7608000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>9537000.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>307717194.11</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
         <v>107454153.18</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
@@ -20599,504 +20764,510 @@
       </c>
       <c r="BZ9">
         <v>0.0</v>
       </c>
       <c r="CA9">
         <v>0.0</v>
       </c>
       <c r="CB9">
         <v>0.0</v>
       </c>
       <c r="CC9">
         <v>0.0</v>
       </c>
       <c r="CD9">
         <v>0.0</v>
       </c>
       <c r="CE9">
         <v>0.0</v>
       </c>
       <c r="CF9">
         <v>0.0</v>
       </c>
       <c r="CG9">
         <v>0.0</v>
       </c>
+      <c r="CH9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10">
-        <v>106365485.0</v>
+        <v>86449701.0</v>
       </c>
       <c r="C10">
+        <v>77455346.0</v>
+      </c>
+      <c r="D10">
         <v>92086000.0</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
-        <v>33505000.0</v>
+        <v>28954777.0</v>
       </c>
       <c r="F10">
-        <v>15532918.0</v>
+        <v>23526875.0</v>
       </c>
       <c r="G10">
+        <v>16122844.0</v>
+      </c>
+      <c r="H10">
         <v>25960295.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-22066000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17027000.0</v>
       </c>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
       <c r="K10">
+        <v>-47347790.0</v>
+      </c>
+      <c r="L10">
         <v>-22663000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>21833000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>29239000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25615000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>38583000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>26728000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>22197000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-33993000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>33866000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-21072000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13177000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12330000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16642000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14814000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-16644000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-174949000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-57656000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6171000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-35819000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-154118000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7404000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1813000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4166000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-91803000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7188000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>12959000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5721000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10222000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>22529000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>19719000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-891000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6505000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13280000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5242000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>11695000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-736000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7908000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2491000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-3485000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-8408000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-3857000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-11322000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-8146500.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>35701471.48</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>49333197.6</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>31240043.27</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>55038352.85</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>27288418.16</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10743738.69</v>
       </c>
-      <c r="BH10">
-[...1 lines deleted...]
-      </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
         <v>0.0</v>
       </c>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
       <c r="BQ10">
         <v>0.0</v>
       </c>
       <c r="BR10">
         <v>0.0</v>
       </c>
       <c r="BS10">
         <v>0.0</v>
       </c>
       <c r="BT10">
+        <v>0.0</v>
+      </c>
+      <c r="BU10">
         <v>-206639.9</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>205632.98</v>
       </c>
-      <c r="BV10">
-[...1 lines deleted...]
-      </c>
       <c r="BW10">
         <v>0.0</v>
       </c>
       <c r="BX10">
         <v>0.0</v>
       </c>
       <c r="BY10">
         <v>0.0</v>
       </c>
       <c r="BZ10">
         <v>0.0</v>
       </c>
       <c r="CA10">
         <v>0.0</v>
       </c>
       <c r="CB10">
         <v>0.0</v>
       </c>
       <c r="CC10">
         <v>0.0</v>
       </c>
       <c r="CD10">
         <v>0.0</v>
       </c>
       <c r="CE10">
         <v>0.0</v>
       </c>
       <c r="CF10">
         <v>0.0</v>
       </c>
       <c r="CG10">
         <v>0.0</v>
       </c>
+      <c r="CH10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11">
-        <v>15464757.0</v>
+        <v>13886939.0</v>
       </c>
       <c r="C11">
+        <v>11261436.0</v>
+      </c>
+      <c r="D11">
         <v>9241000.0</v>
       </c>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
       <c r="E11">
-        <v>7865000.0</v>
+        <v>5204652.0</v>
       </c>
       <c r="F11">
-        <v>8628427.0</v>
+        <v>5522724.0</v>
       </c>
       <c r="G11">
+        <v>8919704.0</v>
+      </c>
+      <c r="H11">
         <v>7827170.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-6650000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5858000.0</v>
       </c>
-      <c r="J11">
-[...1 lines deleted...]
-      </c>
       <c r="K11">
+        <v>2931492.0</v>
+      </c>
+      <c r="L11">
         <v>-2664000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3872000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8391000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3207000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10569000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8669000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5393000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1230000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8273000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3991000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3414000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8345000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4128000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1766000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3326000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-19774000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-11732000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>376000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-9270000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-40236000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1930000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1302000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1856000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-27450000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>559000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2023000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1721000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1568000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4854000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4066000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-764000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1957000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3471000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1314000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1452000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1446000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2075000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-241000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>11000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>60000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="BA11">
         <v>23000.0</v>
       </c>
       <c r="BB11">
+        <v>23000.0</v>
+      </c>
+      <c r="BC11">
         <v>22734327.76</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>20479486.92</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>12571540.96</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>24159265.24</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1941747.57</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1885534.71</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>587502.59</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>443207.59</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-5015.05</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>4858.61</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>276160.06</v>
       </c>
-      <c r="BM11">
-[...1 lines deleted...]
-      </c>
       <c r="BN11">
         <v>0.0</v>
       </c>
       <c r="BO11">
         <v>0.0</v>
       </c>
       <c r="BP11">
         <v>0.0</v>
       </c>
       <c r="BQ11">
         <v>0.0</v>
       </c>
       <c r="BR11">
         <v>0.0</v>
       </c>
       <c r="BS11">
         <v>0.0</v>
       </c>
       <c r="BT11">
         <v>0.0</v>
       </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
@@ -21113,253 +21284,256 @@
       </c>
       <c r="BZ11">
         <v>0.0</v>
       </c>
       <c r="CA11">
         <v>0.0</v>
       </c>
       <c r="CB11">
         <v>0.0</v>
       </c>
       <c r="CC11">
         <v>0.0</v>
       </c>
       <c r="CD11">
         <v>0.0</v>
       </c>
       <c r="CE11">
         <v>0.0</v>
       </c>
       <c r="CF11">
         <v>0.0</v>
       </c>
       <c r="CG11">
         <v>0.0</v>
       </c>
+      <c r="CH11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12">
-        <v>1024016.0</v>
+        <v>751444.0</v>
       </c>
       <c r="C12">
-        <v>886000.0</v>
+        <v>745688.0</v>
       </c>
       <c r="D12">
-        <v>1124000.0</v>
+        <v>635244.0</v>
       </c>
       <c r="E12">
-        <v>1730000.0</v>
+        <v>824993.0</v>
       </c>
       <c r="F12">
-        <v>1429000.0</v>
+        <v>1214788.0</v>
       </c>
       <c r="G12">
+        <v>993012.0</v>
+      </c>
+      <c r="H12">
         <v>1674216.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2072716.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3731000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6545000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6086000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3445000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2870000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5390000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5480000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5543000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5926000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6290000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5956000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5884000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6143000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6193000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6440000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6636000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6862000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6166000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5843000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5792000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5747000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6708000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6396000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6261000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6634000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4825000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1626000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>984000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>949000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>919000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>963000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>960000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>593000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>165000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>162000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>159000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>123000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>43000.0</v>
       </c>
-      <c r="AU12">
-[...1 lines deleted...]
-      </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>29388120.12</v>
       </c>
-      <c r="AY12">
-[...1 lines deleted...]
-      </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
         <v>8068937.71</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>8126845.16</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>7320287.15</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7466693.58</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>6776502.89</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6661270.36</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3914261.99</v>
       </c>
-      <c r="BI12">
-[...1 lines deleted...]
-      </c>
       <c r="BJ12">
+        <v>0.0</v>
+      </c>
+      <c r="BK12">
         <v>20507522.57</v>
       </c>
-      <c r="BK12">
-[...1 lines deleted...]
-      </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
+        <v>0.0</v>
+      </c>
+      <c r="BO12">
         <v>3897338.4</v>
       </c>
-      <c r="BO12">
-[...1 lines deleted...]
-      </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
@@ -21370,140 +21544,145 @@
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
+      <c r="CH12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13">
+        <v>1856000.0</v>
+      </c>
+      <c r="C13">
         <v>1743000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1062000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>618000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>598000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1122091.39</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1591000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1245000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1259000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1483000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1115000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2170000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2063000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3747000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3054000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2292000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1191000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>417000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5771000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8369000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6073000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1059000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4984000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6296000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3596000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>40200000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6861000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>19441000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1172000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -21515,224 +21694,223 @@
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
-[...1 lines deleted...]
-      </c>
+      <c r="J14"/>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14">
         <v>57994000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>587000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5855000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14039000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7947000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>169835000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>180594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112667000.0</v>
       </c>
       <c r="W14">
         <v>112667000.0</v>
       </c>
       <c r="X14">
         <v>112667000.0</v>
       </c>
       <c r="Y14">
         <v>112667000.0</v>
       </c>
-      <c r="Z14"/>
+      <c r="Z14">
+        <v>112667000.0</v>
+      </c>
       <c r="AA14"/>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
+      <c r="AB14"/>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
         <v>-6377.04</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1530897.75</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-2859236.41</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1352061.89</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1389343.65</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>1010765.12</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>1203855.09</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>1316953.78</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
         <v>-65195.59</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>63161.99</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
@@ -21752,701 +21930,708 @@
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15">
-        <v>90900728.0</v>
+        <v>72562761.0</v>
       </c>
       <c r="C15">
+        <v>66193910.0</v>
+      </c>
+      <c r="D15">
         <v>82845000.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
-        <v>25640000.0</v>
+        <v>23750124.0</v>
       </c>
       <c r="F15">
-        <v>6904490.0</v>
+        <v>18004151.0</v>
       </c>
       <c r="G15">
+        <v>7203139.0</v>
+      </c>
+      <c r="H15">
         <v>18133124.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-15416000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>11169000.0</v>
       </c>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
       <c r="K15">
+        <v>-50279283.0</v>
+      </c>
+      <c r="L15">
         <v>-19999000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>17961000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>20848000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>22408000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-158647000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>17159000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>326000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-21184000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1795000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-14759000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10557000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4632000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>12514000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>13048000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-13318000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-155175000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-45924000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-6547000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-26549000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-113882000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5474000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>511000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2310000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-64348000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6728000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>11043000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4076000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8680000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>17757000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>15737000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-60000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4614000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>9872000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3990000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>10273000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-2182000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5833000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1645276000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>24241000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>10488000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>9755000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-492762000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-8169499.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>12967143.72</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>28853710.68</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>18668502.31</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>30879087.61</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>37071687.75</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>8858203.98</v>
       </c>
-      <c r="BH15">
-[...1 lines deleted...]
-      </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
+        <v>0.0</v>
+      </c>
+      <c r="BM15">
         <v>-1230509.11</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1290131.97</v>
       </c>
-      <c r="BN15">
-[...1 lines deleted...]
-      </c>
       <c r="BO15">
         <v>0.0</v>
       </c>
       <c r="BP15">
         <v>0.0</v>
       </c>
       <c r="BQ15">
         <v>0.0</v>
       </c>
       <c r="BR15">
+        <v>0.0</v>
+      </c>
+      <c r="BS15">
         <v>1202333.99</v>
       </c>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
       <c r="BT15">
+        <v>0.0</v>
+      </c>
+      <c r="BU15">
         <v>-4590147.88</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>4567780.92</v>
       </c>
-      <c r="BV15">
-[...1 lines deleted...]
-      </c>
       <c r="BW15">
         <v>0.0</v>
       </c>
       <c r="BX15">
         <v>0.0</v>
       </c>
       <c r="BY15">
         <v>0.0</v>
       </c>
       <c r="BZ15">
         <v>0.0</v>
       </c>
       <c r="CA15">
         <v>0.0</v>
       </c>
       <c r="CB15">
         <v>0.0</v>
       </c>
       <c r="CC15">
         <v>0.0</v>
       </c>
       <c r="CD15">
         <v>0.0</v>
       </c>
       <c r="CE15">
         <v>0.0</v>
       </c>
       <c r="CF15">
         <v>0.0</v>
       </c>
       <c r="CG15">
         <v>0.0</v>
       </c>
+      <c r="CH15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-19999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17961000.0</v>
       </c>
       <c r="M16">
         <v>17961000.0</v>
       </c>
       <c r="N16">
+        <v>17961000.0</v>
+      </c>
+      <c r="O16">
         <v>22408000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-158647000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17159000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>326000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-21184000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1795000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-14759000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10557000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4632000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12514000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13048000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-13318000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-155175000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-45924000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-6547000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-26549000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-113882000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5474000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>511000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2310000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-39241929.06</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5378527.46</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8517547.24</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3061669.05</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6459294.54</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>13524259.27</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>12175628.63</v>
       </c>
-      <c r="AO16">
-[...1 lines deleted...]
-      </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>3333574.16</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7414194.52</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3193788.52</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8096626.73</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1434760347.65</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5208500.76</v>
       </c>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
       <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
         <v>-428412877.72</v>
       </c>
-      <c r="AY16">
-[...1 lines deleted...]
-      </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
         <v>12967143.72</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>28853710.68</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>18668502.31</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>30879087.61</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>37071687.75</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8858203.98</v>
       </c>
-      <c r="BH16">
-[...1 lines deleted...]
-      </c>
       <c r="BI16">
         <v>0.0</v>
       </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
         <v>-1230509.11</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1290131.97</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>1202333.99</v>
       </c>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-4590147.88</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>4567780.92</v>
       </c>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
         <v>0.0</v>
       </c>
       <c r="CE16">
         <v>0.0</v>
       </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
       <c r="CG16">
         <v>0.0</v>
       </c>
+      <c r="CH16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17">
+        <v>73582000.0</v>
+      </c>
+      <c r="C17">
         <v>65245000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>82845000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>32358000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>25640000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>7203139.98</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>18288000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-21115000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>15073000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-67153000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-19999000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>17961000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>20848000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>22408000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>28014000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>16572000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-5529000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-35223000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-6152000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-25063000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>9763000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>3985000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>12514000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>13048000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-13318000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-155175000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-45924000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-6547000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-26549000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-113882000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>5474000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>511000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2310000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-25145476.29</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-11335038.77</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-820671.04</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3004581.99</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>31146003.87</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>20611227.51</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-1802770.85</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>-27001788.57</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -22505,140 +22690,145 @@
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>1094000.0</v>
+      </c>
+      <c r="C18">
         <v>1008000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>176000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-506000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1132000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-306915.98</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-671000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1594000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2472000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5062000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4971000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1275000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-807000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1643000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2426000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5018000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5182000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5151000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5001000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4536000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4833000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5134000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5113000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5561000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5741000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4567000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4802000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4972000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4575000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -22650,94 +22840,95 @@
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
-[...1 lines deleted...]
-      </c>
+      <c r="AB19"/>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -22747,129 +22938,128 @@
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>56621761.66</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>52859056.41</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>51319991.33</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
@@ -22952,232 +23142,235 @@
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21">
-        <v>97714974.0</v>
+        <v>79134454.0</v>
       </c>
       <c r="C21">
-        <v>46687000.0</v>
+        <v>71156044.0</v>
       </c>
       <c r="D21">
-        <v>41427000.0</v>
+        <v>52182000.0</v>
       </c>
       <c r="E21">
-        <v>38515000.0</v>
+        <v>30406589.0</v>
       </c>
       <c r="F21">
-        <v>37792491.0</v>
+        <v>27044847.0</v>
       </c>
       <c r="G21">
+        <v>39676387.0</v>
+      </c>
+      <c r="H21">
         <v>37091158.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-17581000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>29587000.0</v>
       </c>
-      <c r="J21">
-[...1 lines deleted...]
-      </c>
       <c r="K21">
+        <v>12591499.0</v>
+      </c>
+      <c r="L21">
         <v>10314000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>28039000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>34346000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>34574000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>28704000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>29738000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>29953000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-38247000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>28367000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-15898000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21081000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>19303000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>22907000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11635000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-12142000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-129875000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-38295000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13270000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-28326000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-147232000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11049000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>9553000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>13099000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-83452000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>926000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5858000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6233000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6817000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>10421000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4777000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7075000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4024000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7085000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4469000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2646000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-392000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5896000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-3248000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-3991000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-2617000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-2542000.0</v>
       </c>
-      <c r="AZ21">
-[...1 lines deleted...]
-      </c>
       <c r="BA21">
+        <v>-2265000.0</v>
+      </c>
+      <c r="BB21">
         <v>-2453000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>61895787.14</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>54005904.51</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>41378699.97</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>62335486.48</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>30137295.28</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>22798781.07</v>
       </c>
-      <c r="BH21">
-[...1 lines deleted...]
-      </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
         <v>0.0</v>
       </c>
       <c r="BL21">
         <v>0.0</v>
       </c>
       <c r="BM21">
         <v>0.0</v>
       </c>
       <c r="BN21">
         <v>0.0</v>
       </c>
       <c r="BO21">
         <v>0.0</v>
       </c>
       <c r="BP21">
         <v>0.0</v>
       </c>
       <c r="BQ21">
@@ -23209,84 +23402,85 @@
       </c>
       <c r="BZ21">
         <v>0.0</v>
       </c>
       <c r="CA21">
         <v>0.0</v>
       </c>
       <c r="CB21">
         <v>0.0</v>
       </c>
       <c r="CC21">
         <v>0.0</v>
       </c>
       <c r="CD21">
         <v>0.0</v>
       </c>
       <c r="CE21">
         <v>0.0</v>
       </c>
       <c r="CF21">
         <v>0.0</v>
       </c>
       <c r="CG21">
         <v>0.0</v>
       </c>
+      <c r="CH21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
-[...1 lines deleted...]
-      </c>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
@@ -23414,213 +23608,216 @@
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
-        <v>28322796.0</v>
+        <v>22273144.0</v>
       </c>
       <c r="C23">
-        <v>24938000.0</v>
+        <v>20624660.0</v>
       </c>
       <c r="D23">
-        <v>18937000.0</v>
+        <v>19443000.0</v>
       </c>
       <c r="E23">
-        <v>16401000.0</v>
+        <v>13899379.0</v>
       </c>
       <c r="F23">
-        <v>17348201.0</v>
+        <v>11516618.0</v>
       </c>
       <c r="G23">
+        <v>16142956.0</v>
+      </c>
+      <c r="H23">
         <v>19674758.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>64972000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15460000.0</v>
       </c>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
       <c r="K23">
+        <v>39832769.0</v>
+      </c>
+      <c r="L23">
         <v>51755000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>32461000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>25241000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>27340000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>24957000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21807000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20736000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>88920000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>21668000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>73839000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>45842000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>45257000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>32800000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>29123000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>64747000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>180907000.0</v>
       </c>
-      <c r="AA23">
-[...1 lines deleted...]
-      </c>
       <c r="AB23">
+        <v>147530000.0</v>
+      </c>
+      <c r="AC23">
         <v>118336000.0</v>
       </c>
-      <c r="AC23">
-[...1 lines deleted...]
-      </c>
       <c r="AD23">
-        <v>105347000.0</v>
+        <v>129052000.0</v>
       </c>
       <c r="AE23">
+        <v>262569000.0</v>
+      </c>
+      <c r="AF23">
         <v>100653000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>128266000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>112515000.0</v>
       </c>
-      <c r="AH23">
-[...1 lines deleted...]
-      </c>
       <c r="AI23">
-        <v>68266000.0</v>
+        <v>193004000.0</v>
       </c>
       <c r="AJ23">
-        <v>13428000.0</v>
+        <v>67253000.0</v>
       </c>
       <c r="AK23">
+        <v>12501000.0</v>
+      </c>
+      <c r="AL23">
         <v>10893000.0</v>
       </c>
-      <c r="AL23">
-[...1 lines deleted...]
-      </c>
       <c r="AM23">
-        <v>7912000.0</v>
+        <v>6892000.0</v>
       </c>
       <c r="AN23">
-        <v>11366000.0</v>
+        <v>7149000.0</v>
       </c>
       <c r="AO23">
-        <v>9271000.0</v>
+        <v>11015000.0</v>
       </c>
       <c r="AP23">
-        <v>9283000.0</v>
+        <v>8531000.0</v>
       </c>
       <c r="AQ23">
-        <v>5544000.0</v>
+        <v>8787000.0</v>
       </c>
       <c r="AR23">
-        <v>6101000.0</v>
+        <v>4639000.0</v>
       </c>
       <c r="AS23">
-        <v>8097000.0</v>
+        <v>5779000.0</v>
       </c>
       <c r="AT23">
-        <v>6556000.0</v>
+        <v>7986000.0</v>
       </c>
       <c r="AU23">
+        <v>8000000.0</v>
+      </c>
+      <c r="AV23">
         <v>3675000.0</v>
       </c>
-      <c r="AV23">
-[...1 lines deleted...]
-      </c>
       <c r="AW23">
-        <v>2175000.0</v>
+        <v>3248000.0</v>
       </c>
       <c r="AX23">
-        <v>1667000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="AY23">
-        <v>1589000.0</v>
+        <v>2617000.0</v>
       </c>
       <c r="AZ23">
+        <v>2542000.0</v>
+      </c>
+      <c r="BA23">
         <v>2265000.0</v>
       </c>
-      <c r="BA23">
-[...1 lines deleted...]
-      </c>
       <c r="BB23">
-        <v>0.0</v>
+        <v>10762999.0</v>
       </c>
       <c r="BC23">
         <v>0.0</v>
       </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
       <c r="BE23">
         <v>0.0</v>
       </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
       <c r="BJ23">
         <v>0.0</v>
       </c>
@@ -23671,94 +23868,97 @@
       </c>
       <c r="BZ23">
         <v>0.0</v>
       </c>
       <c r="CA23">
         <v>0.0</v>
       </c>
       <c r="CB23">
         <v>0.0</v>
       </c>
       <c r="CC23">
         <v>0.0</v>
       </c>
       <c r="CD23">
         <v>0.0</v>
       </c>
       <c r="CE23">
         <v>0.0</v>
       </c>
       <c r="CF23">
         <v>0.0</v>
       </c>
       <c r="CG23">
         <v>0.0</v>
       </c>
+      <c r="CH23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
@@ -23768,1004 +23968,1023 @@
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>10989000.0</v>
+      </c>
+      <c r="C25">
         <v>10556000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10493000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7909000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8032000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9560838.56</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9846000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10742000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11853000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13367000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17223000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13271000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13754000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14307000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>14423000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>15983000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>15017000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14961000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>12918000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11794000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12261000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13837000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9954000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8981000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14132000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12157000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11287000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12166000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>12660000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>13020000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>13181000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>13313000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>13272000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12787000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8361000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3710000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3352000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2862000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2698000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2867000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3082000.0</v>
       </c>
-      <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>171</v>
+      </c>
+      <c r="B26">
+        <v>2554000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>2015000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
-        <v>2079000.0</v>
+        <v>2074227.0</v>
       </c>
       <c r="F26">
-        <v>1632186.0</v>
+        <v>1459853.0</v>
       </c>
       <c r="G26">
+        <v>1961602.0</v>
+      </c>
+      <c r="H26">
         <v>1114663.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1528000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1011000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
+        <v>1619443.0</v>
+      </c>
+      <c r="L26">
         <v>1337000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1297000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1496000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1491000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1203000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1260000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1421000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1130000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>934000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1118000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>987000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>5608000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1910000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1634000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1138000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1223000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1375000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1786000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1738000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>775000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1077000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1508000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1192000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4009000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9734000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2698000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1779000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
+        <v>1754000.0</v>
+      </c>
+      <c r="AN26">
+        <v>1597000.0</v>
+      </c>
+      <c r="AO26">
+        <v>2627000.0</v>
+      </c>
+      <c r="AP26">
+        <v>2195000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>3491000.0</v>
+      </c>
+      <c r="AR26">
+        <v>2194000.0</v>
+      </c>
+      <c r="AS26">
+        <v>1612000.0</v>
+      </c>
+      <c r="AT26">
+        <v>3685000.0</v>
+      </c>
+      <c r="AU26">
+        <v>2711000.0</v>
+      </c>
+      <c r="AV26">
+        <v>607000.0</v>
+      </c>
+      <c r="AW26">
+        <v>26000.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:86">
+      <c r="A27" t="s">
+        <v>172</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>2803771.0</v>
+      </c>
+      <c r="E27">
+        <v>3849322.0</v>
+      </c>
+      <c r="F27">
+        <v>2991389.0</v>
+      </c>
+      <c r="G27">
+        <v>3142000.0</v>
+      </c>
+      <c r="H27">
+        <v>1495654.0</v>
+      </c>
+      <c r="I27">
+        <v>1760000.0</v>
+      </c>
+      <c r="J27">
+        <v>1369439.0</v>
+      </c>
+      <c r="K27">
+        <v>1916842.0</v>
+      </c>
+      <c r="L27">
+        <v>1337000.0</v>
+      </c>
+      <c r="M27">
+        <v>1297000.0</v>
+      </c>
+      <c r="N27">
+        <v>1496000.0</v>
+      </c>
+      <c r="O27">
+        <v>1491000.0</v>
+      </c>
+      <c r="P27">
+        <v>1203000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1260000.0</v>
+      </c>
+      <c r="R27">
+        <v>1421000.0</v>
+      </c>
+      <c r="S27">
+        <v>1130000.0</v>
+      </c>
+      <c r="T27">
+        <v>934000.0</v>
+      </c>
+      <c r="U27">
+        <v>1118000.0</v>
+      </c>
+      <c r="V27">
+        <v>987000.0</v>
+      </c>
+      <c r="W27">
+        <v>5608000.0</v>
+      </c>
+      <c r="X27">
+        <v>1910000.0</v>
+      </c>
+      <c r="Y27">
+        <v>1634000.0</v>
+      </c>
+      <c r="Z27">
+        <v>1138000.0</v>
+      </c>
+      <c r="AA27">
+        <v>1223000.0</v>
+      </c>
+      <c r="AB27">
+        <v>1375000.0</v>
+      </c>
+      <c r="AC27">
+        <v>1786000.0</v>
+      </c>
+      <c r="AD27">
+        <v>1738000.0</v>
+      </c>
+      <c r="AE27">
+        <v>775000.0</v>
+      </c>
+      <c r="AF27">
+        <v>1077000.0</v>
+      </c>
+      <c r="AG27">
+        <v>1508000.0</v>
+      </c>
+      <c r="AH27">
+        <v>1192000.0</v>
+      </c>
+      <c r="AI27">
+        <v>3126000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>1301000.0</v>
+      </c>
+      <c r="AK27">
+        <v>2188000.0</v>
+      </c>
+      <c r="AL27">
+        <v>1779000.0</v>
+      </c>
+      <c r="AM27">
         <v>1863000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN27">
         <v>1597000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO27">
         <v>2736000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP27">
         <v>2195000.0</v>
       </c>
-      <c r="AP26">
-[...2 lines deleted...]
-      <c r="AQ26">
+      <c r="AQ27">
+        <v>1248000.0</v>
+      </c>
+      <c r="AR27">
         <v>2194000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS27">
         <v>1612000.0</v>
       </c>
-      <c r="AS26">
-[...5 lines deleted...]
-      <c r="AU26">
+      <c r="AT27">
+        <v>1442000.0</v>
+      </c>
+      <c r="AU27">
+        <v>1242000.0</v>
+      </c>
+      <c r="AV27">
         <v>607000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW27">
         <v>26000.0</v>
       </c>
-      <c r="AW26">
-[...258 lines deleted...]
-      <c r="BA27">
+      <c r="AX27">
+        <v>1904000.0</v>
+      </c>
+      <c r="AY27">
+        <v>1475000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>1369000.0</v>
+      </c>
+      <c r="BA27"/>
+      <c r="BB27">
         <v>2207500.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>6040000.0</v>
+      </c>
+      <c r="C28">
         <v>5133000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4902000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
-        <v>4959000.0</v>
+        <v>4358373.0</v>
       </c>
       <c r="F28">
-        <v>7145000.0</v>
+        <v>3482160.0</v>
       </c>
       <c r="G28">
+        <v>7564169.0</v>
+      </c>
+      <c r="H28">
         <v>6620909.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4649000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4544000.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
+        <v>6197467.0</v>
+      </c>
+      <c r="L28">
         <v>11697000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7308000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6209000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5254000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5186000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4940000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4836000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10829000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4494000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9171000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9906000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7842000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5957000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5818000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6284000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8509000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4559000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4574000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5901000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4942000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3692000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5197000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4426000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7342000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5937000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6742000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5651000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4126000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3490000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5445000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3890000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4240000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2829000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4072000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3905000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3129000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1508000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>403000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>271000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>192000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>220000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>228000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>245500.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>11848417.66</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>10013234.25</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>7774609.11</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>10795316.92</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>53243110.72</v>
       </c>
-      <c r="BG28">
-[...1 lines deleted...]
-      </c>
       <c r="BH28">
         <v>0.0</v>
       </c>
       <c r="BI28">
         <v>0.0</v>
       </c>
       <c r="BJ28">
+        <v>0.0</v>
+      </c>
+      <c r="BK28">
         <v>12312938.82</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10982411.82</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5217922.22</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4748867.44</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>9291825.1</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3245417.13</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2948056.42</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3249008.72</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3997370.15</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2173790.51</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1952796.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1954000.58</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3225644.63</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4998487.14</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2606020.45</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>973374.83</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4372587.7</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>750201.67</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>776047.26</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>874775.31</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>354202.4</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>189976.79</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>329661.36</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>138923.34</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>14082000.0</v>
+      </c>
+      <c r="C29">
         <v>11100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9241000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7091000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7865000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8919704.98</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7894000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-9101000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7902000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3658000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2664000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3872000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8391000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3207000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10569000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10190000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5362000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1230000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4320000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3991000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3414000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8345000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4128000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1766000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3326000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-19774000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-11732000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>376000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-9270000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -24777,213 +24996,214 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
-        <v>10036765.0</v>
+        <v>8141640.0</v>
       </c>
       <c r="C30">
-        <v>12412000.0</v>
+        <v>7308772.0</v>
       </c>
       <c r="D30">
-        <v>8764000.0</v>
+        <v>6917000.0</v>
       </c>
       <c r="E30">
-        <v>7038000.0</v>
+        <v>6432600.0</v>
       </c>
       <c r="F30">
-        <v>6021143.0</v>
+        <v>4942013.0</v>
       </c>
       <c r="G30">
+        <v>4666772.0</v>
+      </c>
+      <c r="H30">
         <v>17551632.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>55735000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5555000.0</v>
       </c>
-      <c r="J30">
-[...1 lines deleted...]
-      </c>
       <c r="K30">
+        <v>25968741.0</v>
+      </c>
+      <c r="L30">
         <v>30524000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15234000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7705000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8563000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6389000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6257000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>73010000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5428000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>51611000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13518000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>13473000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7899000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7486000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>33764000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>153799000.0</v>
       </c>
-      <c r="AA30">
-[...1 lines deleted...]
-      </c>
       <c r="AB30">
+        <v>59146000.0</v>
+      </c>
+      <c r="AC30">
         <v>6418000.0</v>
       </c>
-      <c r="AC30">
-[...1 lines deleted...]
-      </c>
       <c r="AD30">
-        <v>5772000.0</v>
+        <v>46572000.0</v>
       </c>
       <c r="AE30">
+        <v>215606000.0</v>
+      </c>
+      <c r="AF30">
         <v>4769000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6705000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5618000.0</v>
       </c>
-      <c r="AH30">
-[...1 lines deleted...]
-      </c>
       <c r="AI30">
-        <v>15728000.0</v>
+        <v>111946000.0</v>
       </c>
       <c r="AJ30">
-        <v>9482000.0</v>
+        <v>14715000.0</v>
       </c>
       <c r="AK30">
+        <v>8555000.0</v>
+      </c>
+      <c r="AL30">
         <v>7472000.0</v>
       </c>
-      <c r="AL30">
-[...1 lines deleted...]
-      </c>
       <c r="AM30">
-        <v>5283000.0</v>
+        <v>4064000.0</v>
       </c>
       <c r="AN30">
-        <v>8554000.0</v>
+        <v>7104000.0</v>
       </c>
       <c r="AO30">
-        <v>6249000.0</v>
+        <v>10877000.0</v>
       </c>
       <c r="AP30">
-        <v>8695000.0</v>
+        <v>8503000.0</v>
       </c>
       <c r="AQ30">
-        <v>5544000.0</v>
+        <v>8787000.0</v>
       </c>
       <c r="AR30">
-        <v>6101000.0</v>
+        <v>4639000.0</v>
       </c>
       <c r="AS30">
-        <v>8097000.0</v>
+        <v>5779000.0</v>
       </c>
       <c r="AT30">
-        <v>6590000.0</v>
+        <v>7986000.0</v>
       </c>
       <c r="AU30">
-        <v>3641000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="AV30">
-        <v>2233000.0</v>
+        <v>3675000.0</v>
       </c>
       <c r="AW30">
-        <v>2175000.0</v>
+        <v>3248000.0</v>
       </c>
       <c r="AX30">
-        <v>1667000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="AY30">
-        <v>1589000.0</v>
+        <v>2617000.0</v>
       </c>
       <c r="AZ30">
+        <v>2542000.0</v>
+      </c>
+      <c r="BA30">
         <v>2265000.0</v>
       </c>
-      <c r="BA30">
-[...1 lines deleted...]
-      </c>
       <c r="BB30">
-        <v>0.0</v>
+        <v>10762999.0</v>
       </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
       <c r="BJ30">
         <v>0.0</v>
       </c>
@@ -25034,214 +25254,217 @@
       </c>
       <c r="BZ30">
         <v>0.0</v>
       </c>
       <c r="CA30">
         <v>0.0</v>
       </c>
       <c r="CB30">
         <v>0.0</v>
       </c>
       <c r="CC30">
         <v>0.0</v>
       </c>
       <c r="CD30">
         <v>0.0</v>
       </c>
       <c r="CE30">
         <v>0.0</v>
       </c>
       <c r="CF30">
         <v>0.0</v>
       </c>
       <c r="CG30">
         <v>0.0</v>
       </c>
+      <c r="CH30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B31">
-        <v>8650511.0</v>
+        <v>7315247.0</v>
       </c>
       <c r="C31">
-        <v>45399000.0</v>
+        <v>6299302.0</v>
       </c>
       <c r="D31">
-        <v>-1978000.0</v>
+        <v>39904000.0</v>
       </c>
       <c r="E31">
-        <v>-5010000.0</v>
+        <v>-1451812.0</v>
       </c>
       <c r="F31">
-        <v>-22259573.0</v>
+        <v>-3517971.9</v>
       </c>
       <c r="G31">
+        <v>-23553542.0</v>
+      </c>
+      <c r="H31">
         <v>-11130863.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4485000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12560000.0</v>
       </c>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
       <c r="K31">
+        <v>-59939290.0</v>
+      </c>
+      <c r="L31">
         <v>-32977000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6206000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5107000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-8959000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>9879000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3010000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-7756000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>4254000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>5499000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5174000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7904000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-6973000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-6265000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3179000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4502000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-45074000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-19361000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-19441000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-7493000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6886000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3645000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-7740000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-8933000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-8351000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>6262000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>7101000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-512000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>3405000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>12108000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>14942000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7966000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2481000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>6195000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>773000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>9049000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-344000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2012000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>757000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>506000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-5791000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1315000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-9057000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-5693500.0</v>
       </c>
-      <c r="BB31">
-[...1 lines deleted...]
-      </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
         <v>0.0</v>
       </c>
       <c r="BK31">
@@ -25291,235 +25514,238 @@
       </c>
       <c r="BZ31">
         <v>0.0</v>
       </c>
       <c r="CA31">
         <v>0.0</v>
       </c>
       <c r="CB31">
         <v>0.0</v>
       </c>
       <c r="CC31">
         <v>0.0</v>
       </c>
       <c r="CD31">
         <v>0.0</v>
       </c>
       <c r="CE31">
         <v>0.0</v>
       </c>
       <c r="CF31">
         <v>0.0</v>
       </c>
       <c r="CG31">
         <v>0.0</v>
       </c>
+      <c r="CH31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B32">
-        <v>126037772.0</v>
+        <v>101407598.0</v>
       </c>
       <c r="C32">
+        <v>91780705.0</v>
+      </c>
+      <c r="D32">
         <v>71625000.0</v>
       </c>
-      <c r="D32">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
-        <v>54916000.0</v>
+        <v>44305968.0</v>
       </c>
       <c r="F32">
-        <v>55140693.0</v>
+        <v>38561466.0</v>
       </c>
       <c r="G32">
+        <v>55819344.0</v>
+      </c>
+      <c r="H32">
         <v>56765916.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>47391000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>45047000.0</v>
       </c>
-      <c r="J32">
-[...1 lines deleted...]
-      </c>
       <c r="K32">
+        <v>52424269.0</v>
+      </c>
+      <c r="L32">
         <v>62069000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>60500000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>59587000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>61914000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>53661000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>51545000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>50689000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>50673000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>50035000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>57941000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>66923000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>64560000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>55707000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>40758000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>52605000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>51032000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>109235000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>131606000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>100726000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>115337000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>111702000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>137819000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>125614000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>109552000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>68179000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>18359000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>17126000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>13709000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>17570000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>15792000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>15606000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>12811000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>11724000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>10248000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>10632000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>7608000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>9571000.0</v>
       </c>
-      <c r="AV32">
-[...1 lines deleted...]
-      </c>
       <c r="AW32">
         <v>0.0</v>
       </c>
       <c r="AX32">
+        <v>0.0</v>
+      </c>
+      <c r="AY32">
         <v>636023722.11</v>
       </c>
-      <c r="AY32">
-[...1 lines deleted...]
-      </c>
       <c r="AZ32">
         <v>0.0</v>
       </c>
       <c r="BA32">
         <v>0.0</v>
       </c>
       <c r="BB32">
+        <v>0.0</v>
+      </c>
+      <c r="BC32">
         <v>192582140.7</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>161359055.28</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>154522568.59</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>160131207.11</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>125625183.88</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>117016474.62</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>12901183.31</v>
       </c>
-      <c r="BI32">
-[...1 lines deleted...]
-      </c>
       <c r="BJ32">
         <v>0.0</v>
       </c>
       <c r="BK32">
         <v>0.0</v>
       </c>
       <c r="BL32">
         <v>0.0</v>
       </c>
       <c r="BM32">
         <v>0.0</v>
       </c>
       <c r="BN32">
         <v>0.0</v>
       </c>
       <c r="BO32">
         <v>0.0</v>
       </c>
       <c r="BP32">
         <v>0.0</v>
       </c>
       <c r="BQ32">
         <v>0.0</v>
       </c>
       <c r="BR32">
@@ -25546,50 +25772,53 @@
       <c r="BY32">
         <v>0.0</v>
       </c>
       <c r="BZ32">
         <v>0.0</v>
       </c>
       <c r="CA32">
         <v>0.0</v>
       </c>
       <c r="CB32">
         <v>0.0</v>
       </c>
       <c r="CC32">
         <v>0.0</v>
       </c>
       <c r="CD32">
         <v>0.0</v>
       </c>
       <c r="CE32">
         <v>0.0</v>
       </c>
       <c r="CF32">
         <v>0.0</v>
       </c>
       <c r="CG32">
+        <v>0.0</v>
+      </c>
+      <c r="CH32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V30"/>
@@ -25672,109 +25901,109 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B2">
-        <v>81039161.0</v>
+        <v>59012717.0</v>
       </c>
       <c r="C2">
-        <v>51204000.0</v>
+        <v>35581659.0</v>
       </c>
       <c r="D2">
         <v>90548000.0</v>
       </c>
       <c r="E2">
         <v>115698000.0</v>
       </c>
       <c r="F2">
         <v>302524000.0</v>
       </c>
       <c r="G2">
         <v>108223000.0</v>
       </c>
       <c r="H2">
         <v>174265000.0</v>
       </c>
       <c r="I2">
         <v>333705000.0</v>
       </c>
       <c r="J2">
         <v>499249000.0</v>
       </c>
       <c r="K2">
         <v>258509000.0</v>
       </c>
       <c r="L2">
         <v>175171000.0</v>
       </c>
       <c r="M2">
         <v>161405000.0</v>
       </c>
       <c r="N2">
         <v>93229000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B3">
-        <v>51488608</v>
+        <v>37494004</v>
       </c>
       <c r="C3">
-        <v>73449000</v>
+        <v>51039710</v>
       </c>
       <c r="D3">
         <v>291108000</v>
       </c>
       <c r="E3">
         <v>124209000</v>
       </c>
       <c r="F3">
         <v>276233000</v>
       </c>
       <c r="G3">
         <v>137890000</v>
       </c>
       <c r="H3">
         <v>84135000</v>
       </c>
       <c r="I3">
         <v>141206000</v>
       </c>
       <c r="J3">
         <v>80256000</v>
       </c>
       <c r="K3">
         <v>55355000</v>
       </c>
@@ -25792,125 +26021,125 @@
       </c>
       <c r="P3">
         <v>349894086.5</v>
       </c>
       <c r="Q3">
         <v>499458375.13</v>
       </c>
       <c r="R3">
         <v>262829847.91</v>
       </c>
       <c r="S3">
         <v>107030736.36</v>
       </c>
       <c r="T3">
         <v>47602086.89</v>
       </c>
       <c r="U3">
         <v>9328415.82</v>
       </c>
       <c r="V3">
         <v>614922.81</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B6">
-        <v>113628135.0</v>
+        <v>82744007.0</v>
       </c>
       <c r="C6">
-        <v>7892000.0</v>
+        <v>5484150.0</v>
       </c>
       <c r="D6">
         <v>-22827000.0</v>
       </c>
       <c r="E6">
         <v>-25150000.0</v>
       </c>
       <c r="F6">
         <v>-186826000.0</v>
       </c>
       <c r="G6">
         <v>194301000.0</v>
       </c>
       <c r="H6">
         <v>-66042000.0</v>
       </c>
       <c r="I6">
         <v>-159440000.0</v>
       </c>
       <c r="J6">
         <v>-165544000.0</v>
       </c>
       <c r="K6">
         <v>240740000.0</v>
       </c>
@@ -25928,143 +26157,143 @@
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6">
         <v>0.0</v>
       </c>
       <c r="R6">
         <v>0.0</v>
       </c>
       <c r="S6">
         <v>0.0</v>
       </c>
       <c r="T6">
         <v>0.0</v>
       </c>
       <c r="U6">
         <v>0.0</v>
       </c>
       <c r="V6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B7">
-        <v>20894777.0</v>
+        <v>15215576.0</v>
       </c>
       <c r="C7">
-        <v>-1877000.0</v>
+        <v>-1304327.3</v>
       </c>
       <c r="D7">
         <v>-1885000.0</v>
       </c>
       <c r="E7">
         <v>-3231000.0</v>
       </c>
       <c r="F7">
         <v>-24999000.0</v>
       </c>
       <c r="G7">
         <v>1734000.0</v>
       </c>
       <c r="H7">
         <v>-4780000.0</v>
       </c>
       <c r="I7">
         <v>-2619000.0</v>
       </c>
       <c r="J7">
         <v>-440000.0</v>
       </c>
       <c r="K7">
         <v>-775000.0</v>
       </c>
       <c r="L7">
         <v>-3043000.0</v>
       </c>
       <c r="M7">
         <v>2127000.0</v>
       </c>
       <c r="N7">
-        <v>169000.0</v>
+        <v>158719.0</v>
       </c>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B9">
-        <v>-168933.9</v>
+        <v>-123017.0</v>
       </c>
       <c r="C9">
-        <v>-1265000.0</v>
+        <v>-879048.5</v>
       </c>
       <c r="D9">
         <v>-4564000.0</v>
       </c>
       <c r="E9">
         <v>-4844000.0</v>
       </c>
       <c r="F9">
         <v>476000.0</v>
       </c>
       <c r="G9">
         <v>-4678000.0</v>
       </c>
       <c r="H9">
         <v>4929000.0</v>
       </c>
       <c r="I9">
         <v>-8613000.0</v>
       </c>
       <c r="J9">
         <v>-1248000.0</v>
       </c>
       <c r="K9">
         <v>1036999.0</v>
       </c>
@@ -26082,51 +26311,51 @@
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
         <v>13928786.36</v>
       </c>
       <c r="R9">
         <v>0.0</v>
       </c>
       <c r="S9">
         <v>0.0</v>
       </c>
       <c r="T9">
         <v>0.0</v>
       </c>
       <c r="U9">
         <v>0.0</v>
       </c>
       <c r="V9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-13075000.0</v>
       </c>
       <c r="G10">
         <v>-13075000.0</v>
       </c>
       <c r="H10">
         <v>-13075000.0</v>
       </c>
       <c r="I10">
         <v>9859000.0</v>
       </c>
       <c r="J10">
         <v>-8737000.0</v>
       </c>
       <c r="K10">
         <v>-8737000.0</v>
       </c>
       <c r="L10">
         <v>-8737000.0</v>
@@ -26142,51 +26371,51 @@
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10">
         <v>0.0</v>
       </c>
       <c r="S10">
         <v>0.0</v>
       </c>
       <c r="T10">
         <v>0.0</v>
       </c>
       <c r="U10">
         <v>0.0</v>
       </c>
       <c r="V10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1689000.0</v>
       </c>
       <c r="F11">
         <v>-7325000.0</v>
       </c>
       <c r="G11">
         <v>7723000.0</v>
       </c>
       <c r="H11">
         <v>-8260000.0</v>
       </c>
       <c r="I11">
         <v>-3834000.0</v>
       </c>
       <c r="J11">
         <v>9766000.0</v>
       </c>
       <c r="K11">
         <v>-1247000.0</v>
       </c>
@@ -26204,51 +26433,51 @@
       </c>
       <c r="P11">
         <v>49853878.59</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>10592205.32</v>
       </c>
       <c r="S11">
         <v>3819033.53</v>
       </c>
       <c r="T11">
         <v>8341527.04</v>
       </c>
       <c r="U11">
         <v>2959945.11</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>177699000.0</v>
       </c>
       <c r="F12">
         <v>-21824000.0</v>
       </c>
       <c r="G12">
         <v>16164000.0</v>
       </c>
       <c r="H12">
         <v>38726000.0</v>
       </c>
       <c r="I12">
         <v>-27966000.0</v>
       </c>
       <c r="J12">
         <v>-25553000.0</v>
       </c>
       <c r="K12">
         <v>-71000.0</v>
       </c>
@@ -26266,51 +26495,51 @@
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-76000.0</v>
       </c>
       <c r="F13">
         <v>-5075000.0</v>
       </c>
       <c r="G13">
         <v>-1311000.0</v>
       </c>
       <c r="H13">
         <v>-1449000.0</v>
       </c>
       <c r="I13">
         <v>9828000.0</v>
       </c>
       <c r="J13">
         <v>-221000.0</v>
       </c>
       <c r="K13">
         <v>-565000.0</v>
       </c>
@@ -26328,54 +26557,54 @@
       </c>
       <c r="P13">
         <v>0.0</v>
       </c>
       <c r="Q13">
         <v>0.0</v>
       </c>
       <c r="R13">
         <v>0.0</v>
       </c>
       <c r="S13">
         <v>0.0</v>
       </c>
       <c r="T13">
         <v>0.0</v>
       </c>
       <c r="U13">
         <v>0.0</v>
       </c>
       <c r="V13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B14">
-        <v>51643582.0</v>
+        <v>37606856.0</v>
       </c>
       <c r="C14">
         <v>119515169.0</v>
       </c>
       <c r="D14">
         <v>57615000.0</v>
       </c>
       <c r="E14">
         <v>52415000.0</v>
       </c>
       <c r="F14">
         <v>51934000.0</v>
       </c>
       <c r="G14">
         <v>46904000.0</v>
       </c>
       <c r="H14">
         <v>48270000.0</v>
       </c>
       <c r="I14">
         <v>52786000.0</v>
       </c>
       <c r="J14">
         <v>28210000.0</v>
       </c>
@@ -26396,57 +26625,57 @@
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B15">
-        <v>-48671179.0</v>
+        <v>35442352.0</v>
       </c>
       <c r="C15">
-        <v>-30650000.0</v>
+        <v>21298685.0</v>
       </c>
       <c r="D15">
         <v>39903000.0</v>
       </c>
       <c r="E15">
         <v>37929000.0</v>
       </c>
       <c r="F15">
         <v>32464000.0</v>
       </c>
       <c r="G15">
         <v>28914000.0</v>
       </c>
       <c r="H15">
         <v>27455000.0</v>
       </c>
       <c r="I15">
         <v>27809000.0</v>
       </c>
       <c r="J15">
         <v>19325000.0</v>
       </c>
       <c r="K15">
         <v>15317000.0</v>
       </c>
@@ -26464,191 +26693,191 @@
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B16">
-        <v>194667296.0</v>
+        <v>141756724.0</v>
       </c>
       <c r="C16">
-        <v>59096000.0</v>
+        <v>41065810.0</v>
       </c>
       <c r="D16">
         <v>67721000.0</v>
       </c>
       <c r="E16">
         <v>90548000.0</v>
       </c>
       <c r="F16">
         <v>115698000.0</v>
       </c>
       <c r="G16">
         <v>302524000.0</v>
       </c>
       <c r="H16">
         <v>108223000.0</v>
       </c>
       <c r="I16">
         <v>174265000.0</v>
       </c>
       <c r="J16">
         <v>333705000.0</v>
       </c>
       <c r="K16">
         <v>499249000.0</v>
       </c>
       <c r="L16">
         <v>258509000.0</v>
       </c>
       <c r="M16">
         <v>175171000.0</v>
       </c>
       <c r="N16">
         <v>161405000.0</v>
       </c>
       <c r="O16">
         <v>93229000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B18">
-        <v>291400214.0</v>
+        <v>212197635.0</v>
       </c>
       <c r="C18">
-        <v>86476000.0</v>
+        <v>60092172.0</v>
       </c>
       <c r="D18">
         <v>-104081000.0</v>
       </c>
       <c r="E18">
         <v>-14262000.0</v>
       </c>
       <c r="F18">
         <v>-170138000.0</v>
       </c>
       <c r="G18">
         <v>-29912000.0</v>
       </c>
       <c r="H18">
         <v>7463000.0</v>
       </c>
       <c r="I18">
         <v>-59048000.0</v>
       </c>
       <c r="J18">
         <v>-31540000.0</v>
       </c>
       <c r="K18">
         <v>-1911000.0</v>
       </c>
       <c r="L18">
         <v>28838000.0</v>
       </c>
       <c r="M18">
         <v>123004000.0</v>
       </c>
       <c r="N18">
         <v>235369000.0</v>
       </c>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B19">
         <v>37206000.0</v>
       </c>
       <c r="C19">
         <v>-75642000.0</v>
       </c>
       <c r="D19">
         <v>-390441000.0</v>
       </c>
       <c r="E19">
         <v>-381861000.0</v>
       </c>
       <c r="F19">
         <v>7724000.0</v>
       </c>
       <c r="G19">
         <v>-223099000.0</v>
       </c>
       <c r="H19">
         <v>7562000.0</v>
       </c>
       <c r="I19">
         <v>-65635000.0</v>
       </c>
@@ -26672,87 +26901,87 @@
       </c>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19">
         <v>0.0</v>
       </c>
       <c r="R19">
         <v>0.0</v>
       </c>
       <c r="S19">
         <v>0.0</v>
       </c>
       <c r="T19">
         <v>0.0</v>
       </c>
       <c r="U19">
         <v>0.0</v>
       </c>
       <c r="V19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>311962000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>85000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>358000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B21">
         <v>-94935000.0</v>
       </c>
       <c r="C21">
         <v>-49721000.0</v>
       </c>
       <c r="D21">
         <v>34213000.0</v>
       </c>
       <c r="E21">
         <v>-266161000.0</v>
       </c>
       <c r="F21">
         <v>-2818000.0</v>
       </c>
       <c r="G21">
         <v>52455000.0</v>
       </c>
       <c r="H21">
         <v>-10228000.0</v>
       </c>
       <c r="I21">
         <v>-123475000.0</v>
       </c>
@@ -26776,57 +27005,57 @@
       </c>
       <c r="P21">
         <v>0.0</v>
       </c>
       <c r="Q21">
         <v>0.0</v>
       </c>
       <c r="R21">
         <v>0.0</v>
       </c>
       <c r="S21">
         <v>0.0</v>
       </c>
       <c r="T21">
         <v>0.0</v>
       </c>
       <c r="U21">
         <v>0.0</v>
       </c>
       <c r="V21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B22">
-        <v>287729733.0</v>
+        <v>209524791.0</v>
       </c>
       <c r="C22">
-        <v>16267000.0</v>
+        <v>11303938.0</v>
       </c>
       <c r="D22">
         <v>-48343000.0</v>
       </c>
       <c r="E22">
         <v>85285000.0</v>
       </c>
       <c r="F22">
         <v>-56675000.0</v>
       </c>
       <c r="G22">
         <v>16229000.0</v>
       </c>
       <c r="H22">
         <v>-234195000.0</v>
       </c>
       <c r="I22">
         <v>-105587000.0</v>
       </c>
       <c r="J22">
         <v>-42788000.0</v>
       </c>
       <c r="K22">
         <v>41854000.0</v>
       </c>
@@ -26844,57 +27073,57 @@
       </c>
       <c r="P22">
         <v>17649308.62</v>
       </c>
       <c r="Q22">
         <v>0.0</v>
       </c>
       <c r="R22">
         <v>0.0</v>
       </c>
       <c r="S22">
         <v>1202333.99</v>
       </c>
       <c r="T22">
         <v>0.0</v>
       </c>
       <c r="U22">
         <v>0.0</v>
       </c>
       <c r="V22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B23">
-        <v>-12025039.0</v>
+        <v>-8756633.4</v>
       </c>
       <c r="C23">
-        <v>5931000.0</v>
+        <v>4121451.0</v>
       </c>
       <c r="D23">
         <v>90023000.0</v>
       </c>
       <c r="E23">
         <v>693295000.0</v>
       </c>
       <c r="F23">
         <v>31925000.0</v>
       </c>
       <c r="G23">
         <v>283913000.0</v>
       </c>
       <c r="H23">
         <v>-2991000.0</v>
       </c>
       <c r="I23">
         <v>-977000.0</v>
       </c>
       <c r="J23">
         <v>883129000.0</v>
       </c>
       <c r="K23">
         <v>45583000.0</v>
       </c>
@@ -26912,57 +27141,57 @@
       </c>
       <c r="P23">
         <v>0.0</v>
       </c>
       <c r="Q23">
         <v>0.0</v>
       </c>
       <c r="R23">
         <v>0.0</v>
       </c>
       <c r="S23">
         <v>0.0</v>
       </c>
       <c r="T23">
         <v>118522123.01</v>
       </c>
       <c r="U23">
         <v>4086113.73</v>
       </c>
       <c r="V23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24">
-        <v>1431052.0</v>
+        <v>1042092.0</v>
       </c>
       <c r="C24">
-        <v>-57000.0</v>
+        <v>-39609.3</v>
       </c>
       <c r="D24">
         <v>-46000.0</v>
       </c>
       <c r="E24">
         <v>-115002000.0</v>
       </c>
       <c r="F24">
         <v>-354000.0</v>
       </c>
       <c r="G24">
         <v>5119000.0</v>
       </c>
       <c r="H24">
         <v>166000.0</v>
       </c>
       <c r="I24">
         <v>3891000.0</v>
       </c>
       <c r="J24">
         <v>-21072000.0</v>
       </c>
       <c r="K24">
         <v>-21072000.0</v>
       </c>
@@ -26980,109 +27209,109 @@
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>4529588.77</v>
       </c>
       <c r="R24">
         <v>0.0</v>
       </c>
       <c r="S24">
         <v>6650230.11</v>
       </c>
       <c r="T24">
         <v>0.0</v>
       </c>
       <c r="U24">
         <v>0.0</v>
       </c>
       <c r="V24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B25">
-        <v>-43437011.0</v>
+        <v>-31630831.0</v>
       </c>
       <c r="C25">
-        <v>128114000.0</v>
+        <v>89026418.0</v>
       </c>
       <c r="D25">
         <v>158561000.0</v>
       </c>
       <c r="E25">
         <v>-58329000.0</v>
       </c>
       <c r="F25">
         <v>110831000.0</v>
       </c>
       <c r="G25">
         <v>29990000.0</v>
       </c>
       <c r="H25">
         <v>315180000.0</v>
       </c>
       <c r="I25">
         <v>167757000.0</v>
       </c>
       <c r="J25">
         <v>77360000.0</v>
       </c>
       <c r="K25">
         <v>2832000.0</v>
       </c>
       <c r="L25">
         <v>-8217000.0</v>
       </c>
       <c r="M25">
         <v>-1135000.0</v>
       </c>
       <c r="N25">
-        <v>268981000.0</v>
+        <v>268991281.0</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B26">
-        <v>-51201003.0</v>
+        <v>-37284570.0</v>
       </c>
       <c r="C26">
-        <v>-428000.0</v>
+        <v>-297417.2</v>
       </c>
       <c r="D26">
         <v>-973000.0</v>
       </c>
       <c r="E26">
         <v>-22135000.0</v>
       </c>
       <c r="F26">
         <v>-30791000.0</v>
       </c>
       <c r="G26">
         <v>-3933000.0</v>
       </c>
       <c r="H26">
         <v>-143019000.0</v>
       </c>
       <c r="I26">
         <v>-31243000.0</v>
       </c>
       <c r="J26">
         <v>-1822000.0</v>
       </c>
       <c r="K26">
         <v>177934000.0</v>
       </c>
@@ -27100,107 +27329,107 @@
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B27">
         <v>8388000.0</v>
       </c>
       <c r="C27">
-        <v>6238000.0</v>
+        <v>4334786.0</v>
       </c>
       <c r="D27">
         <v>10407000.0</v>
       </c>
       <c r="E27">
         <v>7119000.0</v>
       </c>
       <c r="F27">
         <v>13280000.0</v>
       </c>
       <c r="G27">
         <v>9361000.0</v>
       </c>
       <c r="H27">
         <v>8320000.0</v>
       </c>
       <c r="I27">
         <v>5791000.0</v>
       </c>
       <c r="J27">
         <v>10524000.0</v>
       </c>
       <c r="K27">
         <v>7380000.0</v>
       </c>
       <c r="L27">
         <v>2911000.0</v>
       </c>
       <c r="M27">
         <v>1442000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B28">
-        <v>-228055495.0</v>
+        <v>-166070011.0</v>
       </c>
       <c r="C28">
-        <v>-74868000.0</v>
+        <v>-52025773.0</v>
       </c>
       <c r="D28">
         <v>14310000.0</v>
       </c>
       <c r="E28">
         <v>219237000.0</v>
       </c>
       <c r="F28">
         <v>-19601000.0</v>
       </c>
       <c r="G28">
         <v>316861000.0</v>
       </c>
       <c r="H28">
         <v>-161910000.0</v>
       </c>
       <c r="I28">
         <v>-183146000.0</v>
       </c>
       <c r="J28">
         <v>678937000.0</v>
       </c>
       <c r="K28">
         <v>208200000.0</v>
       </c>
@@ -27218,57 +27447,57 @@
       </c>
       <c r="P28">
         <v>14122781.21</v>
       </c>
       <c r="Q28">
         <v>104458375.13</v>
       </c>
       <c r="R28">
         <v>937888783.27</v>
       </c>
       <c r="S28">
         <v>25825936.88</v>
       </c>
       <c r="T28">
         <v>223828634.49</v>
       </c>
       <c r="U28">
         <v>20707607.86</v>
       </c>
       <c r="V28">
         <v>5676672.38</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B29">
-        <v>342888822.0</v>
+        <v>249691640.0</v>
       </c>
       <c r="C29">
-        <v>159925000.0</v>
+        <v>111131882.0</v>
       </c>
       <c r="D29">
         <v>187027000.0</v>
       </c>
       <c r="E29">
         <v>109947000.0</v>
       </c>
       <c r="F29">
         <v>106095000.0</v>
       </c>
       <c r="G29">
         <v>107978000.0</v>
       </c>
       <c r="H29">
         <v>91598000.0</v>
       </c>
       <c r="I29">
         <v>82158000.0</v>
       </c>
       <c r="J29">
         <v>48716000.0</v>
       </c>
       <c r="K29">
         <v>53444000.0</v>
       </c>
@@ -27286,57 +27515,57 @@
       </c>
       <c r="P29">
         <v>84044326.76</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B30">
-        <v>1887593.0</v>
+        <v>1374545.0</v>
       </c>
       <c r="C30">
-        <v>-75642000.0</v>
+        <v>-52563625.0</v>
       </c>
       <c r="D30">
         <v>-219836000.0</v>
       </c>
       <c r="E30">
         <v>-381861000.0</v>
       </c>
       <c r="F30">
         <v>-272038000.0</v>
       </c>
       <c r="G30">
         <v>-223099000.0</v>
       </c>
       <c r="H30">
         <v>7562000.0</v>
       </c>
       <c r="I30">
         <v>-65635000.0</v>
       </c>
       <c r="J30">
         <v>-877515000.0</v>
       </c>
       <c r="K30">
         <v>-15053000.0</v>
       </c>
@@ -27373,811 +27602,820 @@
       <c r="V30">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG30"/>
+  <dimension ref="A1:CH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
       <c r="BN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BP1" t="s">
         <v>132</v>
       </c>
       <c r="BQ1" t="s">
         <v>133</v>
       </c>
       <c r="BR1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
       <c r="BV1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BX1" t="s">
         <v>138</v>
       </c>
       <c r="BY1" t="s">
         <v>139</v>
       </c>
       <c r="BZ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
       <c r="CC1" t="s">
         <v>142</v>
       </c>
       <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CF1" t="s">
         <v>144</v>
       </c>
       <c r="CG1" t="s">
         <v>145</v>
       </c>
+      <c r="CH1" t="s">
+        <v>146</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B2">
-        <v>78192742.0</v>
+        <v>141872342.0</v>
       </c>
       <c r="C2">
-        <v>49736430.0</v>
+        <v>56939954.0</v>
       </c>
       <c r="D2">
+        <v>35660025.0</v>
+      </c>
+      <c r="E2">
         <v>63070000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59096000.0</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
+        <v>30064144.0</v>
+      </c>
+      <c r="H2">
         <v>48645528.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>52117658.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>67721000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>70754000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>70033000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>88050709.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>90548000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>300542000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>449283000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>449450000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>115698000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>151945000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>254963000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>320630000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>302524000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>160705000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>201971000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>158325000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>108223000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>123702000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>83589000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>108497000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>174265000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>137188000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>188631000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>332617000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>333705000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>108902000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>348642000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>423567000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>499249000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>392717000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>424491000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>439009000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>258509000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>304091000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>319960000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>348389000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>175171000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>156757000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>156741000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>209028000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>161405000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>121770000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>115486000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>100358000.0</v>
       </c>
-      <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B3">
-        <v>22404</v>
+        <v>97175048</v>
       </c>
       <c r="C3">
-        <v>13527559</v>
+        <v>16314</v>
       </c>
       <c r="D3">
+        <v>9698989</v>
+      </c>
+      <c r="E3">
         <v>17929000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5285000</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>10641116.74</v>
+        <v>41646651</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>10641116</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>51578000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>26768000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>160507652</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>212762000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>91846000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>23073000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20973000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>22324000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>63004000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>80701000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>92924000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>39604000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>58524000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>28584000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>28428000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>22354000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12665000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>43501000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>28444000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>27969000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>48144000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>33868000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>49206000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>9988000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>23503000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1264000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12517000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>42972000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5012000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>763000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>20033000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>29547000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>157000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>50000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>91000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>48000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>204000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>169000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>662000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1126000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>813000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1324000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1642000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>230638984.08</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>192918660.29</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>129440456.29</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>68330641.91</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>349894086.5</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>283072088.37</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>246027610.55</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>137878787.88</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>499458375.13</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>331628607.52</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>197830170.96</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>59711443.77</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>262829847.91</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>159515525.63</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>78051255.59</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>23253766.85</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>107030736.36</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>77733208.08</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>45421604.15</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>18355910.73</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>47602086.89</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>28162380.23</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>16223021.58</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2881224.07</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>9328415.82</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>6811866.99</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4302721.09</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2368398.53</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>614922.81</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>553597.52</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>46511.63</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -28187,94 +28425,95 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
@@ -28284,214 +28523,215 @@
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B6">
-        <v>116474554.0</v>
+        <v>-46619100.0</v>
       </c>
       <c r="C6">
-        <v>7249965.0</v>
+        <v>84816770.0</v>
       </c>
       <c r="D6">
+        <v>5198079.0</v>
+      </c>
+      <c r="E6">
         <v>-13444000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3974000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
-        <v>-5317227.7</v>
+        <v>10977238.0</v>
       </c>
       <c r="H6">
+        <v>-5317227.0</v>
+      </c>
+      <c r="I6">
         <v>-4093132.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2880000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3033000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>721000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-35217814.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>28536000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-209994000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-148741000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-167000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>333752000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-36247000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-103018000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-65667000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>18106000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>141819000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-41266000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>43646000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>50102000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-15479000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>40113000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-24908000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-65768000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>37077000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-51443000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-143986000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1088000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>224803000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-239740000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-74925000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-75682000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>106532000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-31774000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-14518000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>180500000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-45582000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-15869000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-28429000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>173218000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>18414000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>16000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-52287000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>47623000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>39635000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6284000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>15128000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>11128500.0</v>
       </c>
-      <c r="BB6">
-[...1 lines deleted...]
-      </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
@@ -28541,287 +28781,293 @@
       </c>
       <c r="BZ6">
         <v>0.0</v>
       </c>
       <c r="CA6">
         <v>0.0</v>
       </c>
       <c r="CB6">
         <v>0.0</v>
       </c>
       <c r="CC6">
         <v>0.0</v>
       </c>
       <c r="CD6">
         <v>0.0</v>
       </c>
       <c r="CE6">
         <v>0.0</v>
       </c>
       <c r="CF6">
         <v>0.0</v>
       </c>
       <c r="CG6">
         <v>0.0</v>
       </c>
+      <c r="CH6">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B7">
-        <v>8618142.0</v>
+        <v>-10321027.0</v>
       </c>
       <c r="C7">
-        <v>3376401.0</v>
+        <v>6275731.0</v>
       </c>
       <c r="D7">
+        <v>2420811.0</v>
+      </c>
+      <c r="E7">
         <v>6356000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-974000.0</v>
       </c>
-      <c r="F7">
-[...1 lines deleted...]
-      </c>
       <c r="G7">
-        <v>-592859.05</v>
+        <v>702880.0</v>
       </c>
       <c r="H7">
+        <v>-592859.0</v>
+      </c>
+      <c r="I7">
         <v>-1859631.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-681000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3525000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-316000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1374516.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3272000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4857000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6916000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-16181000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>987000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-12866000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7196000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4401000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-14928000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4576000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4427000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3134000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4134000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-8039000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3243000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2113000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2129000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2455000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2018000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1023000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1159000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>5298000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-5133000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>403000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1008000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1022000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1026000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2143000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-4831000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>238000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2224000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1364000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-4141000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1364000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-459000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1575000.0</v>
       </c>
-      <c r="AW7">
-[...1 lines deleted...]
-      </c>
       <c r="AX7">
+        <v>-323000.0</v>
+      </c>
+      <c r="AY7">
         <v>-79000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-163000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>77000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>205500.0</v>
       </c>
-      <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
@@ -28831,433 +29077,435 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B9">
-        <v>308885.0</v>
+        <v>-2372672.0</v>
       </c>
       <c r="C9">
-        <v>-438462.0</v>
+        <v>224930.0</v>
       </c>
       <c r="D9">
+        <v>-314368.0</v>
+      </c>
+      <c r="E9">
         <v>-239000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>333000.0</v>
       </c>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
       <c r="G9">
-        <v>-1663113.95</v>
+        <v>586915.0</v>
       </c>
       <c r="H9">
+        <v>-1663113.0</v>
+      </c>
+      <c r="I9">
         <v>-1638960.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2069000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>533000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1810000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2435203.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-59000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1508000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2227000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4612000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1801000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4223000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1773000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>315000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2289000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2045000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-464000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>442000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2611000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-430000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>7923000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-5945000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3381000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-5708000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-856000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-458000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1591000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>379000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1453000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-597000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>423000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>771692.22</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-481000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>94000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1193000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-3328000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2477000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>185000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-1893000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-308000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-149000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-105000.0</v>
       </c>
-      <c r="AW9">
-[...1 lines deleted...]
-      </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>5601995.67</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5806013.58</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1982471.18</v>
       </c>
-      <c r="BA9">
-[...1 lines deleted...]
-      </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>7119532.35</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>9815738.57</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>13550988.3</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>12505046.43</v>
       </c>
-      <c r="BF9">
-[...1 lines deleted...]
-      </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>13928786.36</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9">
         <v>416584.6</v>
       </c>
-      <c r="BN9">
-[...1 lines deleted...]
-      </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
+        <v>0.0</v>
+      </c>
+      <c r="BR9">
         <v>869944.49</v>
       </c>
-      <c r="BR9">
-[...1 lines deleted...]
-      </c>
       <c r="BS9">
         <v>0.0</v>
       </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
         <v>0.0</v>
       </c>
       <c r="BW9">
         <v>0.0</v>
       </c>
       <c r="BX9">
         <v>0.0</v>
       </c>
       <c r="BY9">
         <v>0.0</v>
       </c>
       <c r="BZ9">
         <v>0.0</v>
       </c>
       <c r="CA9">
         <v>0.0</v>
       </c>
       <c r="CB9">
         <v>0.0</v>
       </c>
       <c r="CC9">
         <v>0.0</v>
       </c>
       <c r="CD9">
         <v>0.0</v>
       </c>
       <c r="CE9">
         <v>0.0</v>
       </c>
       <c r="CF9">
         <v>0.0</v>
       </c>
       <c r="CG9">
         <v>0.0</v>
       </c>
+      <c r="CH9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10">
         <v>-2815000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="N10">
+        <v>-2815000.0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10">
         <v>-4245000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>472000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6417000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4718000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-762000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8691000.0</v>
       </c>
       <c r="V10">
         <v>-8691000.0</v>
       </c>
       <c r="W10">
         <v>-8691000.0</v>
       </c>
       <c r="X10">
         <v>-8691000.0</v>
       </c>
-      <c r="Y10"/>
+      <c r="Y10">
+        <v>-8691000.0</v>
+      </c>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
+        <v>0.0</v>
+      </c>
+      <c r="AE10">
         <v>5779000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2190000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1993000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-103000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1429000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-7308000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-5636714.23</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5489371.29</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-6501711.56</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-6312405.17</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>2000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-5000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5354751.13</v>
       </c>
-      <c r="AX10">
-[...1 lines deleted...]
-      </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
@@ -29319,426 +29567,428 @@
       </c>
       <c r="BZ10">
         <v>0.0</v>
       </c>
       <c r="CA10">
         <v>0.0</v>
       </c>
       <c r="CB10">
         <v>0.0</v>
       </c>
       <c r="CC10">
         <v>0.0</v>
       </c>
       <c r="CD10">
         <v>0.0</v>
       </c>
       <c r="CE10">
         <v>0.0</v>
       </c>
       <c r="CF10">
         <v>0.0</v>
       </c>
       <c r="CG10">
         <v>0.0</v>
       </c>
+      <c r="CH10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>931000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2815000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-1931000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4120000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-10550000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9970000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-8927000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10173000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3811000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-4760000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8475000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3641000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2142000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2251000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-6434000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-4358000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3690000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1158000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2321000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>708000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2774000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>553000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7784774.81</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2812375.09</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>703432.32</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1167280.1</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-927965.47</v>
       </c>
-      <c r="AM11">
-[...1 lines deleted...]
-      </c>
       <c r="AN11">
         <v>0.0</v>
       </c>
       <c r="AO11">
         <v>0.0</v>
       </c>
       <c r="AP11">
+        <v>0.0</v>
+      </c>
+      <c r="AQ11">
         <v>-562820.61</v>
       </c>
-      <c r="AQ11">
-[...1 lines deleted...]
-      </c>
       <c r="AR11">
         <v>0.0</v>
       </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
       <c r="AT11">
+        <v>0.0</v>
+      </c>
+      <c r="AU11">
         <v>2403407.62</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1148316.81</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1444100.83</v>
       </c>
-      <c r="AW11">
-[...1 lines deleted...]
-      </c>
       <c r="AX11">
         <v>0.0</v>
       </c>
       <c r="AY11">
         <v>0.0</v>
       </c>
       <c r="AZ11">
         <v>0.0</v>
       </c>
       <c r="BA11">
+        <v>0.0</v>
+      </c>
+      <c r="BB11">
         <v>8610346.18</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3454948.6</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>16077573.04</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3772248.99</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3054097.7</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>49853878.59</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>50382820.68</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>49053352.71</v>
       </c>
-      <c r="BI11">
-[...1 lines deleted...]
-      </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
       <c r="BK11">
         <v>0.0</v>
       </c>
       <c r="BL11">
+        <v>0.0</v>
+      </c>
+      <c r="BM11">
         <v>6161938.76</v>
       </c>
-      <c r="BM11">
-[...1 lines deleted...]
-      </c>
       <c r="BN11">
+        <v>0.0</v>
+      </c>
+      <c r="BO11">
         <v>10592205.32</v>
       </c>
-      <c r="BO11">
-[...1 lines deleted...]
-      </c>
       <c r="BP11">
+        <v>0.0</v>
+      </c>
+      <c r="BQ11">
         <v>2009803.92</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>103092.78</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>3819033.53</v>
       </c>
-      <c r="BS11">
-[...1 lines deleted...]
-      </c>
       <c r="BT11">
         <v>0.0</v>
       </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
+        <v>0.0</v>
+      </c>
+      <c r="BW11">
         <v>8341527.04</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>798789.71</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2569102.61</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>358748.27</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2959945.11</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1913596.85</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1709631.22</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>790892.75</v>
       </c>
-      <c r="CD11">
-[...1 lines deleted...]
-      </c>
       <c r="CE11">
         <v>0.0</v>
       </c>
       <c r="CF11">
         <v>0.0</v>
       </c>
       <c r="CG11">
         <v>0.0</v>
       </c>
+      <c r="CH11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>29066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11353000.0</v>
       </c>
       <c r="M12">
         <v>11353000.0</v>
       </c>
       <c r="N12">
+        <v>11353000.0</v>
+      </c>
+      <c r="O12">
         <v>14848000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>175345000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-17185000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7280000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-16591000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-14146000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-2196000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11146000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9588000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9229000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-3473000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>27120000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>24384000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-1112000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>17844000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-2390000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-43668000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-37000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6859000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8880000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-20369071.34</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-7084499.16</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-825298.88</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4201156.76</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-52835.24</v>
       </c>
-      <c r="AM12">
-[...1 lines deleted...]
-      </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
         <v>1788165.59</v>
       </c>
-      <c r="AQ12">
-[...1 lines deleted...]
-      </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>-1338522502.37</v>
       </c>
-      <c r="AU12">
-[...1 lines deleted...]
-      </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>-1464272804.29</v>
       </c>
-      <c r="AY12">
-[...1 lines deleted...]
-      </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
@@ -29797,187 +30047,188 @@
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
+      <c r="CH12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1409000.0</v>
       </c>
       <c r="M13">
         <v>-1409000.0</v>
       </c>
       <c r="N13">
+        <v>-1409000.0</v>
+      </c>
+      <c r="O13">
         <v>-1418000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>569000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1491000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-765000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-3444000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-442000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2001000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>812000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1854000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1249000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1434000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>728000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1175000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-322000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>142000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-94000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-205000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-24000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>216000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-18000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-176165.8</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-425293.79</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>67875.05</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>92390.9</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-420449.47</v>
       </c>
-      <c r="AM13">
-[...1 lines deleted...]
-      </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
+        <v>0.0</v>
+      </c>
+      <c r="AQ13">
         <v>44071.96</v>
       </c>
-      <c r="AQ13">
-[...1 lines deleted...]
-      </c>
       <c r="AR13">
         <v>0.0</v>
       </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
+        <v>0.0</v>
+      </c>
+      <c r="AU13">
         <v>-89493.16</v>
       </c>
-      <c r="AU13">
-[...1 lines deleted...]
-      </c>
       <c r="AV13">
         <v>0.0</v>
       </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
+        <v>0.0</v>
+      </c>
+      <c r="AY13">
         <v>-97900.78</v>
       </c>
-      <c r="AY13">
-[...1 lines deleted...]
-      </c>
       <c r="AZ13">
         <v>0.0</v>
       </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
@@ -30036,203 +30287,208 @@
       </c>
       <c r="BZ13">
         <v>0.0</v>
       </c>
       <c r="CA13">
         <v>0.0</v>
       </c>
       <c r="CB13">
         <v>0.0</v>
       </c>
       <c r="CC13">
         <v>0.0</v>
       </c>
       <c r="CD13">
         <v>0.0</v>
       </c>
       <c r="CE13">
         <v>0.0</v>
       </c>
       <c r="CF13">
         <v>0.0</v>
       </c>
       <c r="CG13">
         <v>0.0</v>
       </c>
+      <c r="CH13">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B14">
-        <v>14706844.0</v>
+        <v>10836783.0</v>
       </c>
       <c r="C14">
-        <v>10376673.0</v>
+        <v>10709523.0</v>
       </c>
       <c r="D14">
+        <v>7439867.0</v>
+      </c>
+      <c r="E14">
         <v>7909000.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14">
-        <v>9207607.0</v>
+        <v>8032000.0</v>
       </c>
       <c r="G14">
+        <v>6398366.0</v>
+      </c>
+      <c r="H14">
         <v>7287503.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7849179.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11853000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13367000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>62728000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10011642.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24668000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14307000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>14423000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15983000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15017000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14961000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12918000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11794000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12261000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>13837000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>9954000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8981000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14132000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12157000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11287000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12166000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>12660000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>13020000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13181000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13313000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13272000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>12787000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8361000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3710000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3352000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2862000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2698000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2867000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3082000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-7025000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>740000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1990000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-4970000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2303000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-1231000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1015000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1816000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>4037465.88</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
@@ -30291,205 +30547,208 @@
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B15">
-        <v>-13515042.0</v>
+        <v>9351644.0</v>
       </c>
       <c r="C15">
-        <v>-9617506.0</v>
+        <v>9841653.0</v>
       </c>
       <c r="D15">
-        <v>-7853000.0</v>
+        <v>6895559.0</v>
       </c>
       <c r="E15">
-        <v>-7610000.0</v>
+        <v>7853000.0</v>
       </c>
       <c r="F15">
-        <v>7473873.0</v>
+        <v>7610000.0</v>
       </c>
       <c r="G15">
-        <v>7954377.24</v>
+        <v>5193594.0</v>
       </c>
       <c r="H15">
+        <v>7954377.0</v>
+      </c>
+      <c r="I15">
         <v>7401991.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10357000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>10537000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10321000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7009884.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9753000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9681000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9770000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9755000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8723000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8719000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8049000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7914000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>7782000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7851000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6882000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6639000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>7542000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6917000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6736000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7504000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6298000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6410000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7406000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6446000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7547000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>7566000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3730000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3947000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4082000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4086000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3795000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3962000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3474000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2668000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2830000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2785000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1551000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8462266.59</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>9257271.96</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
@@ -30548,287 +30807,293 @@
       </c>
       <c r="BZ15">
         <v>0.0</v>
       </c>
       <c r="CA15">
         <v>0.0</v>
       </c>
       <c r="CB15">
         <v>0.0</v>
       </c>
       <c r="CC15">
         <v>0.0</v>
       </c>
       <c r="CD15">
         <v>0.0</v>
       </c>
       <c r="CE15">
         <v>0.0</v>
       </c>
       <c r="CF15">
         <v>0.0</v>
       </c>
       <c r="CG15">
         <v>0.0</v>
       </c>
+      <c r="CH15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B16">
-        <v>194667296.0</v>
+        <v>95253242.0</v>
       </c>
       <c r="C16">
-        <v>56986395.0</v>
+        <v>141756724.0</v>
       </c>
       <c r="D16">
+        <v>40858105.0</v>
+      </c>
+      <c r="E16">
         <v>49626000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>63070000.0</v>
       </c>
-      <c r="F16">
-[...1 lines deleted...]
-      </c>
       <c r="G16">
+        <v>41041383.0</v>
+      </c>
+      <c r="H16">
         <v>43328300.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>48024526.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>70601000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>67721000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>70754000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>52832895.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>119084000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>90548000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>300542000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>449283000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>449450000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>115698000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>151945000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>254963000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>320630000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>302524000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>160705000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>201971000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>158325000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>108223000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>123702000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>83589000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>108497000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>174265000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>137188000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>188631000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>332617000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>333705000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>108902000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>348642000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>423567000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>499249000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>392717000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>424491000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>439009000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>258509000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>304091000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>319960000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>348389000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>175171000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>156757000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>156741000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>209028000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>161405000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>121770000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>115486000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>11128500.0</v>
       </c>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -30838,398 +31103,402 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B18">
-        <v>116494137.0</v>
+        <v>-26307475.0</v>
       </c>
       <c r="C18">
-        <v>50570283.0</v>
+        <v>84831030.0</v>
       </c>
       <c r="D18">
+        <v>36257881.0</v>
+      </c>
+      <c r="E18">
         <v>33446000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>40794000.0</v>
       </c>
-      <c r="F18">
-[...1 lines deleted...]
-      </c>
       <c r="G18">
+        <v>-8233302.0</v>
+      </c>
+      <c r="H18">
         <v>24294638.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>38228762.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>50377000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-857000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>16696000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-124755128.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>45450000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-43322000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>14964000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-21197000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1286000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-50233000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-39618000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-62007000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-18280000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-25891000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7539000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13006000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1446000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4539000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-15207000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>21350000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3219000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-29585000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-13232000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-29546000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>13315000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1980000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-170000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1569000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-30959000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>7770000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>14215000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-4989000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-20926000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>8235000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>12426000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>6773000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1404000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>5470000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>5482000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>20847000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>91775000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>50376000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>69852000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>54623000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>57570500.0</v>
       </c>
-      <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B19">
+        <v>7875000.0</v>
+      </c>
+      <c r="C19">
         <v>48760000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-11170000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-19380000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-16666000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-63411784.17</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-15727000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5070000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>4273000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>74461000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-24459000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-267924000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1914000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-96144000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1494000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2802000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-12272000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>18372000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-24920000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>4312000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>9960000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-66611000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-74166000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-43674000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-16334000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-19796000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>53945000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>19807000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-46394000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-9989000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-31317000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-57846000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>11449000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-122462335.59</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>5702294.35</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-51166216.74</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-30651994.29</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>33486381.9</v>
       </c>
-      <c r="AM19">
-[...1 lines deleted...]
-      </c>
       <c r="AN19">
         <v>0.0</v>
       </c>
       <c r="AO19">
         <v>0.0</v>
       </c>
       <c r="AP19">
+        <v>0.0</v>
+      </c>
+      <c r="AQ19">
         <v>-99011632.11</v>
       </c>
-      <c r="AQ19">
-[...1 lines deleted...]
-      </c>
       <c r="AR19">
         <v>0.0</v>
       </c>
       <c r="AS19">
         <v>0.0</v>
       </c>
       <c r="AT19">
+        <v>0.0</v>
+      </c>
+      <c r="AU19">
         <v>-26344548.66</v>
       </c>
-      <c r="AU19">
-[...1 lines deleted...]
-      </c>
       <c r="AV19">
         <v>0.0</v>
       </c>
       <c r="AW19">
         <v>0.0</v>
       </c>
       <c r="AX19">
+        <v>0.0</v>
+      </c>
+      <c r="AY19">
         <v>-28819542.5</v>
       </c>
-      <c r="AY19">
-[...1 lines deleted...]
-      </c>
       <c r="AZ19">
         <v>0.0</v>
       </c>
       <c r="BA19">
         <v>0.0</v>
       </c>
       <c r="BB19">
         <v>0.0</v>
       </c>
       <c r="BC19">
         <v>0.0</v>
       </c>
       <c r="BD19">
         <v>0.0</v>
       </c>
       <c r="BE19">
         <v>0.0</v>
       </c>
       <c r="BF19">
         <v>0.0</v>
       </c>
       <c r="BG19">
         <v>0.0</v>
       </c>
       <c r="BH19">
@@ -31288,91 +31557,94 @@
       </c>
       <c r="BZ19">
         <v>0.0</v>
       </c>
       <c r="CA19">
         <v>0.0</v>
       </c>
       <c r="CB19">
         <v>0.0</v>
       </c>
       <c r="CC19">
         <v>0.0</v>
       </c>
       <c r="CD19">
         <v>0.0</v>
       </c>
       <c r="CE19">
         <v>0.0</v>
       </c>
       <c r="CF19">
         <v>0.0</v>
       </c>
       <c r="CG19">
         <v>0.0</v>
       </c>
+      <c r="CH19">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -31393,199 +31665,200 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-35372000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-40000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-19563000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>35539680.34</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-20000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-8349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186909000.0</v>
       </c>
       <c r="M21">
         <v>186909000.0</v>
       </c>
       <c r="N21">
+        <v>186909000.0</v>
+      </c>
+      <c r="O21">
         <v>-152389000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-221000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-112489000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2007000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1798000.0</v>
       </c>
       <c r="T21">
         <v>-1798000.0</v>
       </c>
       <c r="U21">
         <v>-1798000.0</v>
       </c>
       <c r="V21">
-        <v>-19205000.0</v>
+        <v>-1798000.0</v>
       </c>
       <c r="W21">
         <v>-19205000.0</v>
       </c>
       <c r="X21">
         <v>-19205000.0</v>
       </c>
       <c r="Y21">
-        <v>71660000.0</v>
+        <v>-19205000.0</v>
       </c>
       <c r="Z21">
         <v>71660000.0</v>
       </c>
       <c r="AA21">
+        <v>71660000.0</v>
+      </c>
+      <c r="AB21">
         <v>19772000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-208000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-71655000.0</v>
       </c>
       <c r="AE21">
         <v>-71655000.0</v>
       </c>
       <c r="AF21">
-        <v>-51820000.0</v>
+        <v>-71655000.0</v>
       </c>
       <c r="AG21">
         <v>-51820000.0</v>
       </c>
       <c r="AH21">
+        <v>-51820000.0</v>
+      </c>
+      <c r="AI21">
         <v>356574730.97</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>117773603.01</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>113631315.08</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>110661008.04</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>37207917.84</v>
       </c>
-      <c r="AM21">
-[...1 lines deleted...]
-      </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
         <v>36124557.47</v>
       </c>
-      <c r="AQ21">
-[...1 lines deleted...]
-      </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
         <v>43025557.18</v>
       </c>
-      <c r="AU21">
-[...1 lines deleted...]
-      </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
         <v>47067683.33</v>
       </c>
-      <c r="AY21">
-[...1 lines deleted...]
-      </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
@@ -31644,471 +31917,477 @@
       </c>
       <c r="BZ21">
         <v>0.0</v>
       </c>
       <c r="CA21">
         <v>0.0</v>
       </c>
       <c r="CB21">
         <v>0.0</v>
       </c>
       <c r="CC21">
         <v>0.0</v>
       </c>
       <c r="CD21">
         <v>0.0</v>
       </c>
       <c r="CE21">
         <v>0.0</v>
       </c>
       <c r="CF21">
         <v>0.0</v>
       </c>
       <c r="CG21">
         <v>0.0</v>
       </c>
+      <c r="CH21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B22">
-        <v>90900728.0</v>
+        <v>72562761.0</v>
       </c>
       <c r="C22">
-        <v>81926572.0</v>
+        <v>66193910.0</v>
       </c>
       <c r="D22">
+        <v>58739713.0</v>
+      </c>
+      <c r="E22">
         <v>32358000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>25640000.0</v>
       </c>
-      <c r="F22">
-[...1 lines deleted...]
-      </c>
       <c r="G22">
+        <v>4797930.0</v>
+      </c>
+      <c r="H22">
         <v>13535837.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-15428730.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>15073000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-67153000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-19999000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>13549778.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>20848000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22408000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>28014000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>16572000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-5529000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-35223000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-6152000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-25063000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9763000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3985000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>12514000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>13048000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-13318000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-155175000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-45924000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-6547000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-26549000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-113882000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5474000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>511000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2310000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-64353000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6629000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10936000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8654000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17675000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>15653000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-127000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4548000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>9809000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3928000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10243000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-2182000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5833000.0</v>
       </c>
-      <c r="AV22">
-[...1 lines deleted...]
-      </c>
       <c r="AW22">
-        <v>-3496000.0</v>
+        <v>-2108933.0</v>
       </c>
       <c r="AX22">
+        <v>24241000.0</v>
+      </c>
+      <c r="AY22">
         <v>-8468000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-3877000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-11345000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-237673000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>12967143.72</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>28853710.68</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>18668502.31</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>30879087.61</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>37071687.75</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8858203.98</v>
       </c>
-      <c r="BH22">
-[...1 lines deleted...]
-      </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
         <v>1290131.97</v>
       </c>
-      <c r="BN22">
-[...1 lines deleted...]
-      </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
         <v>1202333.99</v>
       </c>
-      <c r="BS22">
-[...1 lines deleted...]
-      </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
         <v>4567780.92</v>
       </c>
-      <c r="BV22">
-[...1 lines deleted...]
-      </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B23">
-        <v>-428808.0</v>
+        <v>-9943333.0</v>
       </c>
       <c r="C23">
-        <v>-300345.0</v>
+        <v>-312257.0</v>
       </c>
       <c r="D23">
+        <v>-215341.0</v>
+      </c>
+      <c r="E23">
         <v>9620614.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2663575.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>-163626.0</v>
+      </c>
+      <c r="H23">
         <v>413743.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-713893.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3375000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-281000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>19594000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3113408.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8232000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>151163000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11857000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>210430000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>342144000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>329000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1079000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2654000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>35370000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>207711000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6175000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-65000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>70865000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2518000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>35006000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>190000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-46394000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-412000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-63175000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-106953000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-565000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>287381000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>147133000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-80467000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1292000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>856000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-57000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-261000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>45045000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-244000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-6000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-549000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>189781000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-220000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-5851000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-182201000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-15100000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3229000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-16731000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-15002000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-13821500.0</v>
       </c>
-      <c r="BB23">
-[...1 lines deleted...]
-      </c>
       <c r="BC23">
         <v>0.0</v>
       </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
       <c r="BE23">
         <v>0.0</v>
       </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
       <c r="BJ23">
         <v>0.0</v>
       </c>
       <c r="BK23">
@@ -32123,688 +32402,697 @@
       <c r="BN23">
         <v>0.0</v>
       </c>
       <c r="BO23">
         <v>0.0</v>
       </c>
       <c r="BP23">
         <v>0.0</v>
       </c>
       <c r="BQ23">
         <v>0.0</v>
       </c>
       <c r="BR23">
         <v>0.0</v>
       </c>
       <c r="BS23">
         <v>0.0</v>
       </c>
       <c r="BT23">
         <v>0.0</v>
       </c>
       <c r="BU23">
         <v>0.0</v>
       </c>
       <c r="BV23">
+        <v>0.0</v>
+      </c>
+      <c r="BW23">
         <v>118522123.01</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>64548.66</v>
       </c>
-      <c r="BX23">
-[...1 lines deleted...]
-      </c>
       <c r="BY23">
         <v>0.0</v>
       </c>
       <c r="BZ23">
+        <v>0.0</v>
+      </c>
+      <c r="CA23">
         <v>4086113.73</v>
       </c>
-      <c r="CA23">
-[...1 lines deleted...]
-      </c>
       <c r="CB23">
         <v>0.0</v>
       </c>
       <c r="CC23">
         <v>0.0</v>
       </c>
       <c r="CD23">
         <v>0.0</v>
       </c>
       <c r="CE23">
         <v>0.0</v>
       </c>
       <c r="CF23">
         <v>0.0</v>
       </c>
       <c r="CG23">
         <v>0.0</v>
       </c>
+      <c r="CH23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24">
-        <v>-255290.0</v>
+        <v>-31557.0</v>
       </c>
       <c r="C24">
-        <v>1690354.0</v>
+        <v>-185902.0</v>
       </c>
       <c r="D24">
+        <v>1211950.0</v>
+      </c>
+      <c r="E24">
         <v>-456000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-17000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
-        <v>-26645.35</v>
+        <v>-16943.0</v>
       </c>
       <c r="H24">
-        <v>-2192.1</v>
+        <v>-26645.0</v>
       </c>
       <c r="I24">
+        <v>-2192.0</v>
+      </c>
+      <c r="J24">
         <v>-4000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-37000.0</v>
       </c>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
       <c r="M24">
+        <v>-4526.0</v>
+      </c>
+      <c r="N24">
         <v>-6000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>133138000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-153692000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-14145000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-264000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-90000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-63000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-201000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9960000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-85007000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4968000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-5000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>156000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>688000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>99431000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1857000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>31000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>688000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2010000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>99000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1094000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-16797130.33</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-16845471.26</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-16252988.82</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>932922.71</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-15680904.9</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2533000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-1493000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1674000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-15224333.5</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-2186000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-2417000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1506000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1405000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>252000.0</v>
       </c>
-      <c r="AV24">
-[...1 lines deleted...]
-      </c>
       <c r="AW24">
-        <v>-32695000.0</v>
+        <v>-45269000.0</v>
       </c>
       <c r="AX24">
+        <v>-31983000.0</v>
+      </c>
+      <c r="AY24">
         <v>-23678000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-48550000.0</v>
       </c>
-      <c r="AZ24">
-[...1 lines deleted...]
-      </c>
       <c r="BA24">
+        <v>-25268000.0</v>
+      </c>
+      <c r="BB24">
         <v>-32620500.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1855472.69</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>5880077.37</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1284295.41</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>470327.01</v>
       </c>
-      <c r="BF24">
-[...1 lines deleted...]
-      </c>
       <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
         <v>3631082.75</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2391530.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1055452.48</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>4529588.77</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>6948790.21</v>
       </c>
-      <c r="BL24">
-[...1 lines deleted...]
-      </c>
       <c r="BM24">
         <v>0.0</v>
       </c>
       <c r="BN24">
         <v>0.0</v>
       </c>
       <c r="BO24">
         <v>0.0</v>
       </c>
       <c r="BP24">
         <v>0.0</v>
       </c>
       <c r="BQ24">
         <v>0.0</v>
       </c>
       <c r="BR24">
+        <v>0.0</v>
+      </c>
+      <c r="BS24">
         <v>6650230.11</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>6947862.85</v>
       </c>
-      <c r="BT24">
-[...1 lines deleted...]
-      </c>
       <c r="BU24">
         <v>0.0</v>
       </c>
       <c r="BV24">
         <v>0.0</v>
       </c>
       <c r="BW24">
         <v>0.0</v>
       </c>
       <c r="BX24">
         <v>0.0</v>
       </c>
       <c r="BY24">
         <v>0.0</v>
       </c>
       <c r="BZ24">
         <v>0.0</v>
       </c>
       <c r="CA24">
         <v>0.0</v>
       </c>
       <c r="CB24">
         <v>0.0</v>
       </c>
       <c r="CC24">
         <v>0.0</v>
       </c>
       <c r="CD24">
         <v>0.0</v>
       </c>
       <c r="CE24">
         <v>0.0</v>
       </c>
       <c r="CF24">
         <v>0.0</v>
       </c>
       <c r="CG24">
         <v>0.0</v>
       </c>
+      <c r="CH24">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B25">
-        <v>-4384545.0</v>
+        <v>-5258142.0</v>
       </c>
       <c r="C25">
-        <v>-37137021.0</v>
+        <v>-3192825.0</v>
       </c>
       <c r="D25">
+        <v>-26626501.0</v>
+      </c>
+      <c r="E25">
         <v>1516000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
-        <v>23689858.0</v>
+        <v>4050000.0</v>
       </c>
       <c r="G25">
+        <v>16462082.0</v>
+      </c>
+      <c r="H25">
         <v>7909228.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>54634439.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>157000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>96611000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>230000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11098732.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18125000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11130000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-23256000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-28858000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4376000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>40951000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>19288000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>43014000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7578000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5636000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3046000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-6645000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>27952000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>186144000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>69637000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>16108000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>43291000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>160089000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2300000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3428000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6540000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1205000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-5125000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>334000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1286000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>17591000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-10165000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-12905000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9702000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7872000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-4830000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>405000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1634000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1271000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-658000.0</v>
       </c>
-      <c r="AV25">
-[...1 lines deleted...]
-      </c>
       <c r="AW25">
-        <v>96275000.0</v>
+        <v>20534933.0</v>
       </c>
       <c r="AX25">
+        <v>66692000.0</v>
+      </c>
+      <c r="AY25">
         <v>59989000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>74685000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>67192000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>296680000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B26">
-        <v>-51201003.0</v>
+        <v>-12714409.0</v>
       </c>
       <c r="C26">
+        <v>-37284570.0</v>
+      </c>
+      <c r="D26">
         <v>-109924.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-7807614.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-939575.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
-        <v>-432986.94</v>
-[...2 lines deleted...]
-      <c r="I26">
+        <v>-648.0</v>
+      </c>
+      <c r="H26">
+        <v>-432986.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
         <v>-2987000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-973000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3893000.0</v>
       </c>
       <c r="M26">
         <v>-3893000.0</v>
       </c>
       <c r="N26">
+        <v>-3893000.0</v>
+      </c>
+      <c r="O26">
         <v>-805000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-16451000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1800000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-4879000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-290000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-26037000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>8643000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-4464000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>88902000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>88449000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-977000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2956000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1632000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-71434000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-58052000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-11901000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-9257000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
         <v>-1653000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-20333000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>210664009.57</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>209302102.49</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1169301.97</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1822000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>132411073.08</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>148043493.97</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>170063677.82</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>186040666.48</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
@@ -32863,670 +33151,679 @@
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B27">
+        <v>1787000.0</v>
+      </c>
+      <c r="C27">
         <v>2072000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2860821.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2171000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2089000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2441534.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1597240.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1650726.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2113000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1283000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3967000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2868000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2289000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2109000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2052000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1208000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3631000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4045000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3845000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2090000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3300000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2429000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2567000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1682000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2683000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2047000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2052000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1520000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2701000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2241000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>521000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2356000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>673000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1267000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2926000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3669000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2662000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1658000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>942000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3220000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1559000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>802000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1014000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>550000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>545000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1316000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>126000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B28">
-        <v>-64752634.0</v>
+        <v>-28337956.0</v>
       </c>
       <c r="C28">
-        <v>-45015791.0</v>
+        <v>-47152868.0</v>
       </c>
       <c r="D28">
+        <v>-32275421.0</v>
+      </c>
+      <c r="E28">
         <v>-46040000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-25449000.0</v>
       </c>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
-        <v>-28208544.28</v>
+        <v>19622418.0</v>
       </c>
       <c r="H28">
+        <v>-28208544.0</v>
+      </c>
+      <c r="I28">
         <v>-38440665.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-52482000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-126980000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-18878000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>132134668.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-14984000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-159545000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-28403000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>84520000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>322665000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5567000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-36876000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5260000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>28102000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>180655000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-707000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>76546000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>60367000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-11067000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-43164000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-64989000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-42690000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-87648000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-7324000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-59843000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-28331000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>279892000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>405219000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2431000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3743000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2904000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2757000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2590000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>216553000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1736000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-2508000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1138000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>189417000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>39144000.0</v>
       </c>
-      <c r="AU28">
-[...1 lines deleted...]
-      </c>
       <c r="AV28">
+        <v>0.0</v>
+      </c>
+      <c r="AW28">
         <v>-26865000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-12169000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>12956000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-15018000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-14227000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-13821500.0</v>
       </c>
-      <c r="BB28">
-[...1 lines deleted...]
-      </c>
       <c r="BC28">
         <v>0.0</v>
       </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
       <c r="BF28">
+        <v>0.0</v>
+      </c>
+      <c r="BG28">
         <v>14122781.21</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>23658699.17</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>18913224.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1177076.89</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>104458375.13</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>9806627.15</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6267142.59</v>
       </c>
-      <c r="BM28">
-[...1 lines deleted...]
-      </c>
       <c r="BN28">
+        <v>0.0</v>
+      </c>
+      <c r="BO28">
         <v>937888783.27</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>510905349.79</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>346937564.5</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>304201427.44</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>25825936.88</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>30880225.46</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>20167466.46</v>
       </c>
-      <c r="BU28">
-[...1 lines deleted...]
-      </c>
       <c r="BV28">
+        <v>0.0</v>
+      </c>
+      <c r="BW28">
         <v>223828634.49</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>103715582.45</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>74202006.82</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>67511237.9</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>20707607.86</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>16692659.32</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>16399928.39</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1360095.87</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5676672.38</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1521533.57</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1028151.77</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>620193.5</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B29">
-        <v>116471733.0</v>
+        <v>70867573.0</v>
       </c>
       <c r="C29">
-        <v>64097843.0</v>
+        <v>84814715.0</v>
       </c>
       <c r="D29">
+        <v>45956871.0</v>
+      </c>
+      <c r="E29">
         <v>51375000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>46079000.0</v>
       </c>
-      <c r="F29">
-[...1 lines deleted...]
-      </c>
       <c r="G29">
+        <v>33413348.0</v>
+      </c>
+      <c r="H29">
         <v>34935755.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>38228762.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>50377000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>50721000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>43464000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>35752524.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>45450000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>48524000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>38037000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-224000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>23610000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12771000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>41083000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>30917000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>21324000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>32633000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>36123000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>15422000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>23800000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>17204000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>28294000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>21350000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>24750000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>18559000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>20636000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>19660000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>23303000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>21523000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1094000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>14086000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>12013000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>12782000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>14978000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>15044000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>8621000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>8392000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>12428000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>6823000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1495000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5518000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>5686000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>21016000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>92437000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>51502000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>70665000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>55947000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>59212500.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>248722031.85</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>193186399.27</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>132180155.37</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>79446911.59</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>84044326.76</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>43843443.48</v>
       </c>
-      <c r="BH29">
-[...1 lines deleted...]
-      </c>
       <c r="BI29">
         <v>0.0</v>
       </c>
       <c r="BJ29">
         <v>0.0</v>
       </c>
       <c r="BK29">
         <v>0.0</v>
       </c>
       <c r="BL29">
         <v>0.0</v>
       </c>
       <c r="BM29">
         <v>0.0</v>
       </c>
       <c r="BN29">
         <v>0.0</v>
       </c>
       <c r="BO29">
         <v>0.0</v>
       </c>
       <c r="BP29">
         <v>0.0</v>
       </c>
       <c r="BQ29">
@@ -33538,234 +33835,237 @@
       <c r="BS29">
         <v>0.0</v>
       </c>
       <c r="BT29">
         <v>0.0</v>
       </c>
       <c r="BU29">
         <v>0.0</v>
       </c>
       <c r="BV29">
         <v>0.0</v>
       </c>
       <c r="BW29">
         <v>0.0</v>
       </c>
       <c r="BX29">
         <v>0.0</v>
       </c>
       <c r="BY29">
         <v>0.0</v>
       </c>
       <c r="BZ29">
         <v>0.0</v>
       </c>
       <c r="CA29">
+        <v>0.0</v>
+      </c>
+      <c r="CB29">
         <v>3585.19</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>191550.3</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>142086.79</v>
       </c>
-      <c r="CD29">
-[...1 lines deleted...]
-      </c>
       <c r="CE29">
         <v>0.0</v>
       </c>
       <c r="CF29">
         <v>0.0</v>
       </c>
       <c r="CG29">
         <v>0.0</v>
       </c>
+      <c r="CH29">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B30">
-        <v>67854774.0</v>
+        <v>-89440689.0</v>
       </c>
       <c r="C30">
-        <v>-10932366.0</v>
+        <v>49411846.0</v>
       </c>
       <c r="D30">
+        <v>-7838287.0</v>
+      </c>
+      <c r="E30">
         <v>-19380000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-16666000.0</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="G30">
-        <v>-11640317.38</v>
+        <v>-42060643.0</v>
       </c>
       <c r="H30">
+        <v>-11640317.0</v>
+      </c>
+      <c r="I30">
         <v>-3704649.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4273000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>74461000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-24459000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-202121865.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-267924000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-96144000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-178259000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-95186000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-12272000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-42427000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-109991000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-89841000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-29779000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-66611000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-74166000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-43674000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-38648000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-19796000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>27358000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-26587000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-46394000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>101938000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-63175000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-106953000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2555000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-699493822.24</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-510139099.85</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-62064789.82</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-61997295.88</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-11201815.75</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-45901000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-27616000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-30954000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-101655227.22</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-31029000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-33823000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-19386000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-26660000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-5851000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-46438000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-32645000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-24823000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-49363000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-26592000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-34262500.0</v>
       </c>
-      <c r="BB30">
-[...1 lines deleted...]
-      </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
       <c r="BJ30">
         <v>0.0</v>
       </c>
       <c r="BK30">
@@ -33813,50 +34113,53 @@
       <c r="BY30">
         <v>0.0</v>
       </c>
       <c r="BZ30">
         <v>0.0</v>
       </c>
       <c r="CA30">
         <v>0.0</v>
       </c>
       <c r="CB30">
         <v>0.0</v>
       </c>
       <c r="CC30">
         <v>0.0</v>
       </c>
       <c r="CD30">
         <v>0.0</v>
       </c>
       <c r="CE30">
         <v>0.0</v>
       </c>
       <c r="CF30">
         <v>0.0</v>
       </c>
       <c r="CG30">
+        <v>0.0</v>
+      </c>
+      <c r="CH30">
         <v>181096.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>