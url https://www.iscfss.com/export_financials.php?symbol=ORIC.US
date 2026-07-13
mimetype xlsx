--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2365,3836 +2368,3962 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>2895000.0</v>
+      </c>
+      <c r="C2">
         <v>3824000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3130000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5160000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1548000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4249000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2309000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2988000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>944000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3736000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3191000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1930000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1320000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1532000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2093000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>888000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1886000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>419000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>838000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>606000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>757000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1598000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1389000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>770000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>152000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-290000.0</v>
+      </c>
+      <c r="C5">
         <v>786000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>615000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>187000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>209000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>379000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>722000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-256000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-162000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>258000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-369000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-567000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-499000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1291000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1747000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1231000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-802000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-103000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>17000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-31000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-29000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>0.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-3515000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-64426000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>3296000.0</v>
+      </c>
+      <c r="C7">
         <v>3330000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3301000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3273000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3213000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3183000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3121000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2770000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2775000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2752000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2728000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2704000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2681000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2659000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2636000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2613000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2024000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1926000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1798000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1614000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1855000.0</v>
       </c>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>11000.0</v>
       </c>
       <c r="C8">
         <v>11000.0</v>
       </c>
       <c r="D8">
+        <v>11000.0</v>
+      </c>
+      <c r="E8">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="F8">
         <v>7000.0</v>
       </c>
       <c r="G8">
         <v>7000.0</v>
       </c>
       <c r="H8">
         <v>7000.0</v>
       </c>
       <c r="I8">
         <v>7000.0</v>
       </c>
       <c r="J8">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="K8">
         <v>6000.0</v>
       </c>
       <c r="L8">
         <v>6000.0</v>
       </c>
       <c r="M8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
       <c r="T8">
         <v>4000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>4000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>650479000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>561481000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>557867000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>529945000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>526651000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>522144000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>518183000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>513871000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>462227000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>458956000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>456196000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>3145000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>56396000.0</v>
+      </c>
+      <c r="C10">
         <v>45669000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>49668000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>75864000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49334000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>59406000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>44230000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>49831000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>56360000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23384000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>26238000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>103683000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>58990000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>66840000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>29076000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>49080000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>112644000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>226006000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>241126000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>170078000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>104208000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>78446000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>62031000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>196642000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>79442000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>89159000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-42636000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>281932000.0</v>
+      </c>
+      <c r="C12">
         <v>281488000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>287140000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>282513000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>203723000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>255960000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>272369000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>286406000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>316778000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>208187000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>227296000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>264159000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>189629000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>206272000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>193659000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>227064000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>234622000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>236979000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>289519000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>261068000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>278141000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>293600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>186610000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>196642000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>79442000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>89159000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>42636000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>11000.0</v>
       </c>
       <c r="C13">
         <v>11000.0</v>
       </c>
       <c r="D13">
+        <v>11000.0</v>
+      </c>
+      <c r="E13">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="F13">
         <v>7000.0</v>
       </c>
       <c r="G13">
         <v>7000.0</v>
       </c>
       <c r="H13">
         <v>7000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
       <c r="J13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="K13">
         <v>6000.0</v>
       </c>
       <c r="L13">
         <v>6000.0</v>
       </c>
       <c r="M13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="P13">
         <v>4000.0</v>
       </c>
       <c r="Q13">
         <v>4000.0</v>
       </c>
       <c r="R13">
         <v>4000.0</v>
       </c>
       <c r="S13">
         <v>4000.0</v>
       </c>
       <c r="T13">
         <v>4000.0</v>
       </c>
       <c r="U13">
         <v>4000.0</v>
       </c>
       <c r="V13">
         <v>4000.0</v>
       </c>
       <c r="W13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="X13">
         <v>3000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Y13">
+        <v>3000.0</v>
+      </c>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>2000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>105472766.0</v>
+      </c>
+      <c r="C14">
         <v>87793801.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>98953331.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>78126257.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>71040580.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>70652012.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>70542684.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>70348414.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>67349551.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>57464041.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>57402226.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>45654208.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>45090166.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>40125286.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>39575660.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39481628.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39431722.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>39386166.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>39008114.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>36701836.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>36679684.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>33618477.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>30314904.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21627361.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>27542407.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>23341808.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19141209.0</v>
       </c>
       <c r="AB14">
         <v>19141209.0</v>
       </c>
       <c r="AC14">
         <v>19141209.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>19141209.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="N15">
         <v>5000.0</v>
       </c>
       <c r="O15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="P15">
         <v>4000.0</v>
       </c>
       <c r="Q15">
         <v>4000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
         <v>4000.0</v>
       </c>
       <c r="W15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="X15">
         <v>3000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Y15">
+        <v>3000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>2000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-2728000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-2704000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-2613000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>219000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>2413000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>436762000.0</v>
+      </c>
+      <c r="C23">
         <v>411002000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>431192000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>346857000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>242858000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>274142000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>302070000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>328906000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>350786000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>254686000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>274335000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>291816000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>226648000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>250359000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>237997000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>259684000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>275062000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>298642000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>314180000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>268227000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>283960000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>298997000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>191662000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>201525000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>85056000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>94093000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>42840000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26">
+        <v>137779000.0</v>
+      </c>
+      <c r="C26">
         <v>110762000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>125908000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>45216000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>20039000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>9998000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>22126000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>14694000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>26852000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>28867000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>9575000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>19309000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>21951000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>24310000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>10772000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>21577000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>43386000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>6956000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-53100000.0</v>
+      </c>
+      <c r="C28">
         <v>-34117000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-46367000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-72591000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-46121000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-56223000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-41109000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-47061000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-53585000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-13171000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-23510000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-100979000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-56309000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-54742000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-26440000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-46467000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-110620000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-224080000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-239328000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-168464000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-102353000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-78446000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-62031000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-196642000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-79442000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-89159000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>42636000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>415557000.0</v>
+      </c>
+      <c r="C29">
         <v>384362000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>406919000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>323995000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>219738000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>243122000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>273994000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>302400000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>328645000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>224088000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>247414000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>268799000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>202812000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>222351000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>214819000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>236870000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>253079000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>272976000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>291536000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>258323000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>276075000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>289776000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>184375000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>195247000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-98417000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>268799000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>202812000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>222351000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>214819000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>236870000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>253079000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>272976000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>291536000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>258323000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>276075000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>289776000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>184375000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>195247000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-98417000.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-      <c r="AC31">
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-64426000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>272462000.0</v>
+      </c>
+      <c r="C32">
         <v>268049000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>275415000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>273074000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>193816000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>237404000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>258180000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>275060000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>308873000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>192139000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>213292000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>253824000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>178297000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>195069000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>185401000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>221052000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>227268000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>225371000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>280946000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>255048000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>272425000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>287695000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>182130000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>193450000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>75450000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>146529000.0</v>
+      </c>
+      <c r="C33">
         <v>122536000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>135598000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>55733000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>31425000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11892000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>22642000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>34307000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>26703000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>42089000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>42099000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>23458000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>33484000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>39902000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>39312000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>26158000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>35977000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>58120000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>21331000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3275000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3859000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2300000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2604000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2297000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4826000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4094000.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-42636000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34">
+        <v>3434000.0</v>
+      </c>
+      <c r="C34">
         <v>4111000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4094000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>4812000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>5503000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6174000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>6828000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6967000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6931000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>7461000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>7977000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>8483000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>8969000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>9439000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9894000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>10340000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>10166000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>10515000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>10741000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>209000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>3434000.0</v>
+      </c>
+      <c r="C35">
         <v>6222999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4094000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4812000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5503000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6174000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6828000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6967000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6931000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10140000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>7977000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>8483000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>8969000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>12620000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>9894000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>10340000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>10166000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>10515000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>10741000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2452000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>209000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>219000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>359000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>500000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>178693000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>765000.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>6603000.0</v>
+      </c>
+      <c r="C36">
         <v>98000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7131000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7755000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8365000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8968000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>9553000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>9303000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>9208000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>61000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>10170000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>10633000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>11063000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>49000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>11953000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>12381000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11937000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>12321000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>12550000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1447000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1890000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>319000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>711000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>319000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2730000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1853000.0</v>
       </c>
-      <c r="AA36"/>
       <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-42636000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>-2587000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>10633000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>11063000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>517000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>11953000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>12381000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11937000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>12321000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>12550000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1447000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1890000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>319000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>711000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>319000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2730000.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>8301000.0</v>
+      </c>
+      <c r="C39">
         <v>6978000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8454000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8611000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7710000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6290000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7059000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8193000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7305000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4410000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4940000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4199000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3535000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4185000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5026000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6462000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4463000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3543000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3330000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3884000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1960000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3097000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2448000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2586000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>788000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>840000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>11580000.0</v>
+      </c>
+      <c r="C40">
         <v>13263000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13978000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>11647000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9244000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>20115000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13878000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>14460000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>9447000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>16762000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12480000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>8639000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10256000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>11409000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>9116000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7768000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>8905000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>11339000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>9686000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>7452000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5215000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8245000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5330000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4389000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4010000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5202000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>8969000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>9894000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>10515000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>10741000.0</v>
       </c>
-      <c r="T41"/>
-      <c r="U41">
+      <c r="U41"/>
+      <c r="V41">
         <v>209000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>219000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>359000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>500000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>635000.0</v>
       </c>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>1143845000.0</v>
+      </c>
+      <c r="C42">
         <v>1075807000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1068030000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>952949000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>812317000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>805510000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>799732000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>794550000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>788738000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>658751000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>654374000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>650479000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>561481000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>557867000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>529945000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>526651000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>522144000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>518183000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>513871000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>462227000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>458956000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>456196000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>322535000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>307830000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3145000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2606000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>10068000.0</v>
+      </c>
+      <c r="C45">
         <v>10066000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>10720000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10758000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10797000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>10400000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>10302000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>9818000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>9469000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>9356000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>9624000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>9554000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>9158000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>9046000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>8684000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1981000.0</v>
       </c>
       <c r="V45">
         <v>1981000.0</v>
       </c>
       <c r="W45">
+        <v>1981000.0</v>
+      </c>
+      <c r="X45">
         <v>1893000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>2241000.0</v>
       </c>
-      <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>2147000.0</v>
+      </c>
+      <c r="C46">
         <v>9073000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2559000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2762000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3021000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2924000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3091000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2878000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2801000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>12006000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3062000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3250000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3112000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>14253000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3049000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3005000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2463000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2413000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1825000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1828000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1969000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1981000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1893000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1978000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2096000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2241000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3250000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3112000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3253000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3049000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3005000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2463000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2413000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1825000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1828000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1969000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1981000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1893000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1978000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2096000.0</v>
       </c>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-728009000.0</v>
+      </c>
+      <c r="C48">
         <v>-692242000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-661737000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-629150000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-592795000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-562774000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-526467000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-491901000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-459938000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-434927000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-406597000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-381119000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-358175000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-334230000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-313383000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-288554000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-268267000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-245108000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-222337000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-203911000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-182902000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-166393000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-138134000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-112586000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-101562000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-92690000.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-381119000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-358175000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-334230000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-313383000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-288554000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-268267000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-245108000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-222337000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-203911000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-182902000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-166393000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>3296000.0</v>
+      </c>
+      <c r="C51">
         <v>11551998.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3301000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3273000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3213000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3183000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3121000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2770000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2775000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>10213000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2728000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2704000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2681000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>12098000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2636000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2613000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2024000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1926000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1798000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1614000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1855000.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>3296000.0</v>
+      </c>
+      <c r="C52">
         <v>3330000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3301000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3273000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3213000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3183000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3121000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2770000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2775000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2752000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2728000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2704000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2681000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2659000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2636000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2613000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2024000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1926000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1798000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1614000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1855000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>225536000.0</v>
+      </c>
+      <c r="C53">
         <v>235819000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>237472000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>206649000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>154389000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>196554000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>228139000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>236575000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>260418000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>184803000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>201058000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>160476000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>130639000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>139432000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>164583000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>177984000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>121978000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>10973000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>48393000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>90990000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>173933000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>215154000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>124579000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>85272000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:29">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>436762000.0</v>
+      </c>
+      <c r="C55">
         <v>411002000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>431192000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>346857000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>242858000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>274142000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>302070000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>328906000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>350786000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>254686000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>274335000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>291816000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>226648000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>250359000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>237997000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>259684000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>275062000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>298642000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>314180000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>268227000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>283960000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>298997000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>191662000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>201525000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>85056000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>94093000.0</v>
       </c>
-      <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>290233000.0</v>
+      </c>
+      <c r="C56">
         <v>288466000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>295594000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>291124000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>211433000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>262250000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>279428000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>294599000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>324083000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>212597000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>232236000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>268358000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>193164000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>210457000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>198685000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>233526000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>239085000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>240522000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>292849000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>264952000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>280101000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>296697000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>189058000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>199228000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>80230000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>89999000.0</v>
       </c>
-      <c r="AA56"/>
       <c r="AB56"/>
-      <c r="AC56">
+      <c r="AC56"/>
+      <c r="AD56">
         <v>42636000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>17771000.0</v>
+      </c>
+      <c r="C57">
         <v>20417000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>20179000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>18050000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>17617000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>24846000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>21248000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>19539000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>15210000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>20458000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>18944000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>14534000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>14867000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>15388000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>13284000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>12474000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>11817000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>15151000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>11903000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>9904000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>7676000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>9002000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6928000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5778000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4780000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5354000.0</v>
       </c>
-      <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>21205000.0</v>
+      </c>
+      <c r="C58">
         <v>26640000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>24273000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>22862000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>23120000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>31020000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>28076000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>26506000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>22141000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>30598000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>26921000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>23017000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>23836000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>28008000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>23178000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>22814000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>21983000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>25666000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>22644000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>9904000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7885000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>9221000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7287000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6278000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>183473000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6119000.0</v>
       </c>
-      <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>415557000.0</v>
+      </c>
+      <c r="C60">
         <v>384362000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>406919000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>323995000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>219738000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>243122000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>273994000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>302400000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>328645000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>224088000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>247414000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>268799000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>202812000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>222351000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>214819000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>236870000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>253079000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>272976000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>291536000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>258323000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>276075000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>289776000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>184375000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>195247000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-98417000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>87974000.0</v>
       </c>
-      <c r="AA60"/>
       <c r="AB60"/>
-      <c r="AC60">
+      <c r="AC60"/>
+      <c r="AD60">
         <v>42840000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6227,2976 +6356,3035 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>1220000.0</v>
       </c>
       <c r="C2">
         <v>1107000.0</v>
       </c>
       <c r="D2">
         <v>1032000.0</v>
       </c>
       <c r="E2">
         <v>966000.0</v>
       </c>
       <c r="F2">
         <v>897000.0</v>
       </c>
       <c r="G2">
         <v>970000.0</v>
       </c>
       <c r="H2">
         <v>1000000.0</v>
       </c>
       <c r="I2">
         <v>900000.0</v>
       </c>
       <c r="J2">
         <v>900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>1220000.0</v>
       </c>
       <c r="C3">
         <v>1107000.0</v>
       </c>
       <c r="D3">
         <v>1032000.0</v>
       </c>
       <c r="E3">
         <v>966000.0</v>
       </c>
       <c r="F3">
         <v>897000.0</v>
       </c>
       <c r="G3">
         <v>970000.0</v>
       </c>
       <c r="H3">
         <v>1000000.0</v>
       </c>
       <c r="I3">
         <v>900000.0</v>
       </c>
       <c r="J3">
         <v>900000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-129468000.0</v>
       </c>
       <c r="C5">
         <v>-127847000.0</v>
       </c>
       <c r="D5">
-        <v>-110780000.0</v>
+        <v>-100697000.0</v>
       </c>
       <c r="E5">
         <v>-86767000.0</v>
       </c>
       <c r="F5">
         <v>-78871000.0</v>
       </c>
       <c r="G5">
         <v>-49343000.0</v>
       </c>
       <c r="H5">
         <v>-26883000.0</v>
       </c>
       <c r="I5">
         <v>-21363000.0</v>
       </c>
       <c r="J5">
         <v>-22029000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>-128248000.0</v>
       </c>
       <c r="C6">
         <v>-126740000.0</v>
       </c>
       <c r="D6">
-        <v>-109748000.0</v>
+        <v>-99665000.0</v>
       </c>
       <c r="E6">
         <v>-85801000.0</v>
       </c>
       <c r="F6">
         <v>-77974000.0</v>
       </c>
       <c r="G6">
         <v>-48373000.0</v>
       </c>
       <c r="H6">
         <v>-25883000.0</v>
       </c>
       <c r="I6">
         <v>-20463000.0</v>
       </c>
       <c r="J6">
         <v>-21129000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>-1220000.0</v>
       </c>
       <c r="C9">
         <v>-1107000.0</v>
       </c>
       <c r="D9">
         <v>-1032000.0</v>
       </c>
       <c r="E9">
         <v>-966000.0</v>
       </c>
       <c r="F9">
         <v>-897000.0</v>
       </c>
       <c r="G9">
         <v>-970000.0</v>
       </c>
       <c r="H9">
         <v>-1000000.0</v>
       </c>
       <c r="I9">
         <v>-900000.0</v>
       </c>
       <c r="J9">
         <v>-900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-129468000.0</v>
       </c>
       <c r="C10">
         <v>-127847000.0</v>
       </c>
       <c r="D10">
         <v>-100697000.0</v>
       </c>
       <c r="E10">
         <v>-89122000.0</v>
       </c>
       <c r="F10">
         <v>-78715000.0</v>
       </c>
       <c r="G10">
         <v>-73703000.0</v>
       </c>
       <c r="H10">
         <v>-26883000.0</v>
       </c>
       <c r="I10">
         <v>-21363000.0</v>
       </c>
       <c r="J10">
         <v>-22029000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2355000.0</v>
       </c>
       <c r="F11">
         <v>-1038000.0</v>
       </c>
       <c r="G11">
         <v>23567000.0</v>
       </c>
       <c r="H11">
         <v>-1397000.0</v>
       </c>
       <c r="I11">
         <v>-1008000.0</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2645000.0</v>
       </c>
       <c r="F12">
         <v>141000.0</v>
       </c>
       <c r="G12">
         <v>306000.0</v>
       </c>
       <c r="H12">
         <v>1686000.0</v>
       </c>
       <c r="I12">
         <v>1008000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2645000.0</v>
       </c>
       <c r="F13">
         <v>141000.0</v>
       </c>
       <c r="G13">
         <v>306000.0</v>
       </c>
       <c r="H13">
         <v>1397000.0</v>
       </c>
       <c r="I13">
         <v>775000.0</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-129468000.0</v>
       </c>
       <c r="C15">
         <v>-127847000.0</v>
       </c>
       <c r="D15">
         <v>-100697000.0</v>
       </c>
       <c r="E15">
         <v>-89122000.0</v>
       </c>
       <c r="F15">
         <v>-77677000.0</v>
       </c>
       <c r="G15">
         <v>-73703000.0</v>
       </c>
       <c r="H15">
         <v>-26883000.0</v>
       </c>
       <c r="I15">
         <v>-21363000.0</v>
       </c>
       <c r="J15">
         <v>-22029000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-89122000.0</v>
       </c>
       <c r="F16">
         <v>-78715000.0</v>
       </c>
       <c r="G16">
         <v>-73703000.0</v>
       </c>
       <c r="H16">
         <v>-26883000.0</v>
       </c>
       <c r="I16">
         <v>-21363000.0</v>
       </c>
       <c r="J16">
         <v>-22029000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>-129468000.0</v>
       </c>
       <c r="C17">
         <v>-127847000.0</v>
       </c>
       <c r="D17">
         <v>-100697000.0</v>
       </c>
       <c r="E17">
         <v>-89122000.0</v>
       </c>
       <c r="F17">
         <v>-78715000.0</v>
       </c>
       <c r="G17">
         <v>-73703000.0</v>
       </c>
       <c r="H17">
         <v>-26883000.0</v>
       </c>
       <c r="I17">
         <v>-21363000.0</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18">
         <v>2645000.0</v>
       </c>
       <c r="F18">
         <v>141000.0</v>
       </c>
       <c r="G18">
         <v>306000.0</v>
       </c>
       <c r="H18">
         <v>1397000.0</v>
       </c>
       <c r="I18">
         <v>775000.0</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>15000.0</v>
       </c>
       <c r="G19">
         <v>177000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-5000000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>-24843000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>-143004000.0</v>
       </c>
       <c r="C21">
         <v>-142895000.0</v>
       </c>
       <c r="D21">
         <v>-110780000.0</v>
       </c>
       <c r="E21">
         <v>-91767000.0</v>
       </c>
       <c r="F21">
         <v>-78871000.0</v>
       </c>
       <c r="G21">
         <v>-74186000.0</v>
       </c>
       <c r="H21">
         <v>-28569000.0</v>
       </c>
       <c r="I21">
         <v>-22371000.0</v>
       </c>
       <c r="J21">
         <v>-22541000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>143004000.0</v>
       </c>
       <c r="C23">
         <v>142895000.0</v>
       </c>
       <c r="D23">
         <v>110780000.0</v>
       </c>
       <c r="E23">
         <v>91767000.0</v>
       </c>
       <c r="F23">
         <v>78871000.0</v>
       </c>
       <c r="G23">
         <v>74186000.0</v>
       </c>
       <c r="H23">
         <v>28569000.0</v>
       </c>
       <c r="I23">
         <v>22371000.0</v>
       </c>
       <c r="J23">
         <v>22541000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>1220000.0</v>
       </c>
       <c r="C25">
         <v>1107000.0</v>
       </c>
       <c r="D25">
         <v>1032000.0</v>
       </c>
       <c r="E25">
         <v>966000.0</v>
       </c>
       <c r="F25">
         <v>897000.0</v>
       </c>
       <c r="G25">
         <v>970000.0</v>
       </c>
       <c r="H25">
         <v>1028000.0</v>
       </c>
       <c r="I25">
         <v>903000.0</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
         <v>109818000.0</v>
       </c>
       <c r="C26">
         <v>114072000.0</v>
       </c>
       <c r="D26">
         <v>85172000.0</v>
       </c>
       <c r="E26">
         <v>61680000.0</v>
       </c>
       <c r="F26">
         <v>56858000.0</v>
       </c>
       <c r="G26">
         <v>60764000.0</v>
       </c>
       <c r="H26">
         <v>22844000.0</v>
       </c>
       <c r="I26">
         <v>19026000.0</v>
       </c>
       <c r="J26">
         <v>19126000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>1032000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
-        <v>900000.0</v>
+        <v>-900000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>33186000.0</v>
       </c>
       <c r="C28">
         <v>28823000.0</v>
       </c>
       <c r="D28">
         <v>25608000.0</v>
       </c>
       <c r="E28">
         <v>25087000.0</v>
       </c>
       <c r="F28">
         <v>22013000.0</v>
       </c>
       <c r="G28">
         <v>13422000.0</v>
       </c>
       <c r="H28">
         <v>5725000.0</v>
       </c>
       <c r="I28">
         <v>3345000.0</v>
       </c>
       <c r="J28">
         <v>3415000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>141784000.0</v>
       </c>
       <c r="C30">
         <v>141788000.0</v>
       </c>
       <c r="D30">
         <v>109748000.0</v>
       </c>
       <c r="E30">
         <v>91767000.0</v>
       </c>
       <c r="F30">
         <v>78871000.0</v>
       </c>
       <c r="G30">
         <v>74186000.0</v>
       </c>
       <c r="H30">
         <v>27569000.0</v>
       </c>
       <c r="I30">
         <v>22371000.0</v>
       </c>
       <c r="J30">
         <v>21641000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>13536000.0</v>
       </c>
       <c r="C31">
         <v>15048000.0</v>
       </c>
       <c r="D31">
         <v>10083000.0</v>
       </c>
       <c r="E31">
         <v>2645000.0</v>
       </c>
       <c r="F31">
         <v>156000.0</v>
       </c>
       <c r="G31">
         <v>483000.0</v>
       </c>
       <c r="H31">
         <v>1686000.0</v>
       </c>
       <c r="I31">
         <v>1008000.0</v>
       </c>
       <c r="J31">
         <v>512000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>93</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>320000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>310000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>302000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>304000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>270000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>272000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>261000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>263000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>257000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>259000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>253000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>247000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>221000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>247000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>251000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>229000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>217000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>222000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>229000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>250000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>270000.0</v>
+      </c>
+      <c r="C3">
         <v>320000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>288000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>310000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>302000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>304000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>270000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>272000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>261000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>263000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>257000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>259000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>253000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>247000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>221000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>247000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>251000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>229000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>217000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>222000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>229000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>234000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>240000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>246000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270000.0</v>
       </c>
       <c r="AA3">
         <v>270000.0</v>
       </c>
       <c r="AB3">
+        <v>270000.0</v>
+      </c>
+      <c r="AC3">
         <v>246000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>242000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-35767000.0</v>
+      </c>
+      <c r="C5">
         <v>-30505000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-32587000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-32718000.0</v>
+        <v>-36355000.0</v>
       </c>
       <c r="F5">
+        <v>-30021000.0</v>
+      </c>
+      <c r="G5">
         <v>-36307000.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
-        <v>-36017000.0</v>
+        <v>-34566000.0</v>
       </c>
       <c r="I5">
-        <v>-28990000.0</v>
+        <v>-31963000.0</v>
       </c>
       <c r="J5">
+        <v>-25011000.0</v>
+      </c>
+      <c r="K5">
         <v>-28330000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>-24992000.0</v>
+        <v>-25478000.0</v>
       </c>
       <c r="M5">
-        <v>-25678000.0</v>
+        <v>-22944000.0</v>
       </c>
       <c r="N5">
-        <v>-22119000.0</v>
+        <v>-23945000.0</v>
       </c>
       <c r="O5">
+        <v>-20847000.0</v>
+      </c>
+      <c r="P5">
         <v>-20694000.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
-        <v>-23258000.0</v>
+        <v>-20287000.0</v>
       </c>
       <c r="R5">
-        <v>-22805000.0</v>
+        <v>-23159000.0</v>
       </c>
       <c r="S5">
-        <v>-18456000.0</v>
+        <v>-22771000.0</v>
       </c>
       <c r="T5">
-        <v>-21057000.0</v>
+        <v>-18426000.0</v>
       </c>
       <c r="U5">
+        <v>-21009000.0</v>
+      </c>
+      <c r="V5">
         <v>-16553000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-16410000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-12631000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-11123000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8872000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-8771000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7097000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6355000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6346000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-35497000.0</v>
+      </c>
+      <c r="C6">
         <v>-30185000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-32299000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-32416000.0</v>
+        <v>-36045000.0</v>
       </c>
       <c r="F6">
+        <v>-29719000.0</v>
+      </c>
+      <c r="G6">
         <v>-36003000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>-35745000.0</v>
+        <v>-34296000.0</v>
       </c>
       <c r="I6">
-        <v>-28729000.0</v>
+        <v>-31691000.0</v>
       </c>
       <c r="J6">
+        <v>-24750000.0</v>
+      </c>
+      <c r="K6">
         <v>-28067000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>-24733000.0</v>
+        <v>-25221000.0</v>
       </c>
       <c r="M6">
-        <v>-25425000.0</v>
+        <v>-22685000.0</v>
       </c>
       <c r="N6">
-        <v>-21872000.0</v>
+        <v>-23692000.0</v>
       </c>
       <c r="O6">
+        <v>-20600000.0</v>
+      </c>
+      <c r="P6">
         <v>-20473000.0</v>
       </c>
-      <c r="P6">
-[...1 lines deleted...]
-      </c>
       <c r="Q6">
-        <v>-23007000.0</v>
+        <v>-20040000.0</v>
       </c>
       <c r="R6">
-        <v>-22576000.0</v>
+        <v>-22908000.0</v>
       </c>
       <c r="S6">
-        <v>-18239000.0</v>
+        <v>-22542000.0</v>
       </c>
       <c r="T6">
-        <v>-20835000.0</v>
+        <v>-18209000.0</v>
       </c>
       <c r="U6">
+        <v>-20787000.0</v>
+      </c>
+      <c r="V6">
         <v>-16324000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-16176000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-12391000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-10877000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8622000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-8501000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-6827000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-6109000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6104000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>100</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-320000.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-310000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-302000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-304000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-270000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-272000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-261000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-263000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-257000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-259000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-253000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-247000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-221000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-247000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-251000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-229000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-217000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-222000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-229000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-250000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-35767000.0</v>
+      </c>
+      <c r="C10">
         <v>-30505000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-32587000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-36355000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-30021000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-36307000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-34566000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-31963000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-25011000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-28330000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-25478000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-22944000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-23945000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-20847000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-24829000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-20287000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-23159000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-22771000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-18426000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-21009000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-16509000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-28259000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-25548000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-11024000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8872000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8354000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-6549000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5965000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-6015000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>-272000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>217724.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2243000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-257000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>136915.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1986000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1272000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-865000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-409000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-99000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-34000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-30000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-33000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-88000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-30000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-10000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-25000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-548000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-417000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-548000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-390000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-592000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>1986000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1986000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1272000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>865000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>409000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>99000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>34000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>30000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>33000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>44000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>30000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>241000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>417000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>548000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>390000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>261000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>1733000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1272000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>865000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>409000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>99000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>34000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>30000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>33000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>44000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>30000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>25000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>241000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>343000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>476000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>317000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>261000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-35767000.0</v>
+      </c>
+      <c r="C15">
         <v>-30505000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-32587000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-36355000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-30021000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-36307000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-34566000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-31963000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-25011000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-28330000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-25478000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-22944000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-23945000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-20847000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-24829000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-20287000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-23159000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-22771000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-18426000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-21009000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-16509000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-28259000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-25548000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-11024000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-8872000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-8354000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-6549000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-5965000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-6015000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-22944000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-23945000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-20847000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-24829000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-20287000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-23159000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-22771000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-18426000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-21009000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-16509000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-28259000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-25548000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-11024000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-8872000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-6549000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-5965000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-6015000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-35767000.0</v>
+      </c>
+      <c r="C17">
         <v>-30505000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-32587000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-36355000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-30021000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-36307000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-34566000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-31963000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-25011000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-28330000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-25478000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-22944000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-23945000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-20847000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-24829000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-20287000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-23159000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-22771000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-18426000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-21009000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-16509000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-28259000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-25548000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-11024000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-8872000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-8354000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-6549000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-5965000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-6015000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>1733000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1272000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>865000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>409000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>99000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>34000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>30000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>33000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>44000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>30000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>10000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>25000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>241000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>343000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>476000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>317000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>261000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>2048000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>15000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>-10000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-39619000.0</v>
+      </c>
+      <c r="C21">
         <v>-34551000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-36671000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-39064000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-32718000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-39570000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-38318000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-36017000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-28990000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-31428000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-28682000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-24992000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-25678000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-22119000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-25694000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-20696000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-23258000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-22805000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-18456000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-21057000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-16553000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-28282000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-25602000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-11123000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-9179000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-8771000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-7097000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-6355000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-6346000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>39619000.0</v>
+      </c>
+      <c r="C23">
         <v>34551000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>36671000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>39064000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>32718000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>39570000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>38318000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>36017000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>28990000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>31428000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>28682000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>24992000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>25678000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22119000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25694000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>20696000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>23258000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22805000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18456000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>21057000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16553000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>28282000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>25602000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11123000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9179000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8771000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7097000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6355000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6346000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>270000.0</v>
+      </c>
+      <c r="C25">
         <v>320000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>288000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>310000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>302000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>304000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>270000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>272000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>261000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>263000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>257000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>259000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>253000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>247000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>221000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>247000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>251000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>229000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>217000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>222000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>229000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>234000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>240000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>246000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270000.0</v>
       </c>
       <c r="AA25">
         <v>270000.0</v>
       </c>
       <c r="AB25">
+        <v>270000.0</v>
+      </c>
+      <c r="AC25">
         <v>246000.0</v>
       </c>
-      <c r="AC25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>31437000.0</v>
+      </c>
+      <c r="C26">
         <v>25856000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>28773000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>30549000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>24640000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>31970000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>31202000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>28940000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>21960000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>24481000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>22388000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>18787000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>19516000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>16295000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>14723000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>13834000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>16828000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>16745000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>12899000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15517000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>11697000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>12113000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>8831000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>7723000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>7254000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6960000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>5632000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>5040000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>5212000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
+      <c r="I27"/>
       <c r="J27">
+        <v>-261000.0</v>
+      </c>
+      <c r="K27">
         <v>263000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>24843000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>8182000.0</v>
+      </c>
+      <c r="C28">
         <v>8695000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7898000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8515000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8078000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7116000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7077000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7030000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6947000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6294000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6205000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6162000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5824000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5971000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6862000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6430000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6060000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5557000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5540000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4856000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4297000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3800000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1925000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1811000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1465000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1315000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1134000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>39619000.0</v>
+      </c>
+      <c r="C30">
         <v>34231000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36671000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>39064000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32718000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39266000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>38318000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>36017000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>28729000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31165000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>28682000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24992000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25678000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>22119000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>25694000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20696000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>23258000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>22805000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18456000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>21057000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16553000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>28282000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>25602000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11123000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8929000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8771000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7097000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6355000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6346000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>3852000.0</v>
+      </c>
+      <c r="C31">
         <v>4046000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4084000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2709000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2697000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3263000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3752000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4054000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3979000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3098000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3204000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2048000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1733000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1272000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>865000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>409000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>99000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>34000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>30000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>48000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>44000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>23000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>54000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>99000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>307000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>417000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>548000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>390000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>331000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>1066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>1538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
@@ -9206,50 +9394,53 @@
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
+        <v>0.0</v>
+      </c>
+      <c r="AD32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -9284,2987 +9475,3053 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>59897000.0</v>
       </c>
       <c r="C2">
         <v>23875000.0</v>
       </c>
       <c r="D2">
         <v>67308000.0</v>
       </c>
       <c r="E2">
         <v>226474000.0</v>
       </c>
       <c r="F2">
         <v>78446000.0</v>
       </c>
       <c r="G2">
         <v>89159000.0</v>
       </c>
       <c r="H2">
         <v>42636000.0</v>
       </c>
       <c r="I2">
         <v>25819000.0</v>
       </c>
       <c r="J2">
         <v>46683000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>712000</v>
       </c>
       <c r="C3">
         <v>1188000</v>
       </c>
       <c r="D3">
         <v>849000</v>
       </c>
       <c r="E3">
         <v>2078000</v>
       </c>
       <c r="F3">
         <v>939000</v>
       </c>
       <c r="G3">
         <v>667000</v>
       </c>
       <c r="H3">
         <v>768000</v>
       </c>
       <c r="I3">
         <v>525000</v>
       </c>
       <c r="J3">
         <v>486000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-159166000.0</v>
       </c>
       <c r="F4">
         <v>148028000.0</v>
       </c>
       <c r="G4">
         <v>-10713000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1030000.0</v>
       </c>
       <c r="F5">
         <v>1142000.0</v>
       </c>
       <c r="G5">
         <v>17585000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>-13737000.0</v>
       </c>
       <c r="C6">
         <v>36022000.0</v>
       </c>
       <c r="D6">
         <v>-43433000.0</v>
       </c>
       <c r="E6">
         <v>-159166000.0</v>
       </c>
       <c r="F6">
         <v>148028000.0</v>
       </c>
       <c r="G6">
         <v>-10713000.0</v>
       </c>
       <c r="H6">
         <v>46523000.0</v>
       </c>
       <c r="I6">
         <v>16817000.0</v>
       </c>
       <c r="J6">
         <v>-20864000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>-5459000.0</v>
       </c>
       <c r="C7">
         <v>1968000.0</v>
       </c>
       <c r="D7">
         <v>4898000.0</v>
       </c>
       <c r="E7">
         <v>-445000.0</v>
       </c>
       <c r="F7">
         <v>4073000.0</v>
       </c>
       <c r="G7">
         <v>2045000.0</v>
       </c>
       <c r="H7">
         <v>1220000.0</v>
       </c>
       <c r="I7">
         <v>-707000.0</v>
       </c>
       <c r="J7">
         <v>95000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>193000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1475000.0</v>
       </c>
       <c r="F11">
         <v>2931000.0</v>
       </c>
       <c r="G11">
         <v>4303000.0</v>
       </c>
       <c r="H11">
         <v>986000.0</v>
       </c>
       <c r="I11">
         <v>-410000.0</v>
       </c>
       <c r="J11">
         <v>6000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>14500000.0</v>
       </c>
       <c r="F12">
         <v>12855000.0</v>
       </c>
       <c r="G12">
         <v>25420000.0</v>
       </c>
       <c r="H12">
         <v>1102000.0</v>
       </c>
       <c r="I12">
         <v>484000.0</v>
       </c>
       <c r="J12">
         <v>251000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1030000.0</v>
       </c>
       <c r="F13">
         <v>1142000.0</v>
       </c>
       <c r="G13">
         <v>-2258000.0</v>
       </c>
       <c r="H13">
         <v>234000.0</v>
       </c>
       <c r="I13">
         <v>-297000.0</v>
       </c>
       <c r="J13">
         <v>89000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>1220000.0</v>
       </c>
       <c r="C14">
         <v>1107000.0</v>
       </c>
       <c r="D14">
         <v>1032000.0</v>
       </c>
       <c r="E14">
         <v>966000.0</v>
       </c>
       <c r="F14">
         <v>897000.0</v>
       </c>
       <c r="G14">
         <v>970000.0</v>
       </c>
       <c r="H14">
         <v>1028000.0</v>
       </c>
       <c r="I14">
         <v>903000.0</v>
       </c>
       <c r="J14">
         <v>900000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>46160000.0</v>
       </c>
       <c r="C16">
         <v>59897000.0</v>
       </c>
       <c r="D16">
         <v>23875000.0</v>
       </c>
       <c r="E16">
         <v>67308000.0</v>
       </c>
       <c r="F16">
         <v>226474000.0</v>
       </c>
       <c r="G16">
         <v>78446000.0</v>
       </c>
       <c r="H16">
         <v>89159000.0</v>
       </c>
       <c r="I16">
         <v>42636000.0</v>
       </c>
       <c r="J16">
         <v>25819000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>-114079000.0</v>
       </c>
       <c r="C18">
         <v>-113850000.0</v>
       </c>
       <c r="D18">
         <v>-86537000.0</v>
       </c>
       <c r="E18">
         <v>-77221000.0</v>
       </c>
       <c r="F18">
         <v>-60480000.0</v>
       </c>
       <c r="G18">
         <v>-45935000.0</v>
       </c>
       <c r="H18">
         <v>-24301000.0</v>
       </c>
       <c r="I18">
         <v>-21208000.0</v>
       </c>
       <c r="J18">
         <v>-21318000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
         <v>-147319000.0</v>
       </c>
       <c r="C19">
         <v>22137000.0</v>
       </c>
       <c r="D19">
         <v>-43403000.0</v>
       </c>
       <c r="E19">
         <v>-107170000.0</v>
       </c>
       <c r="F19">
         <v>159374000.0</v>
       </c>
       <c r="G19">
         <v>-215959000.0</v>
       </c>
       <c r="H19">
         <v>-215485000.0</v>
       </c>
       <c r="I19">
         <v>-508000.0</v>
       </c>
       <c r="J19">
         <v>-215485000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20">
         <v>244369000.0</v>
       </c>
       <c r="C20">
         <v>125000000.0</v>
       </c>
       <c r="D20">
         <v>85000000.0</v>
       </c>
       <c r="E20">
         <v>25000000.0</v>
       </c>
       <c r="F20">
         <v>50000000.0</v>
       </c>
       <c r="G20">
         <v>271308000.0</v>
       </c>
       <c r="H20">
         <v>70792000.0</v>
       </c>
       <c r="I20">
         <v>37929000.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-129467999.0</v>
       </c>
       <c r="C22">
         <v>-127847000.0</v>
       </c>
       <c r="D22">
         <v>-100697000.0</v>
       </c>
       <c r="E22">
         <v>-89122000.0</v>
       </c>
       <c r="F22">
         <v>-78715000.0</v>
       </c>
       <c r="G22">
         <v>-73703000.0</v>
       </c>
       <c r="H22">
         <v>-26883000.0</v>
       </c>
       <c r="I22">
         <v>-21363000.0</v>
       </c>
       <c r="J22">
         <v>-22029000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>245264000.0</v>
       </c>
       <c r="C23">
         <v>1547000.0</v>
       </c>
       <c r="D23">
         <v>658000.0</v>
       </c>
       <c r="E23">
         <v>225000.0</v>
       </c>
       <c r="F23">
         <v>-866000.0</v>
       </c>
       <c r="G23">
         <v>-20794000.0</v>
       </c>
       <c r="H23">
         <v>70824000.0</v>
       </c>
       <c r="I23">
         <v>38008000.0</v>
       </c>
       <c r="J23">
         <v>-99000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
         <v>-712000.0</v>
       </c>
       <c r="C24">
         <v>-1188000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-2078000.0</v>
       </c>
       <c r="F24">
         <v>-1375000.0</v>
       </c>
       <c r="G24">
         <v>193000.0</v>
       </c>
       <c r="H24">
         <v>193000.0</v>
       </c>
       <c r="I24">
         <v>17000.0</v>
       </c>
       <c r="J24">
         <v>194000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>20339999.0</v>
       </c>
       <c r="C25">
         <v>-8103000.0</v>
       </c>
       <c r="D25">
         <v>-6147000.0</v>
       </c>
       <c r="E25">
         <v>-1002000.0</v>
       </c>
       <c r="F25">
         <v>1351000.0</v>
       </c>
       <c r="G25">
         <v>19843000.0</v>
       </c>
       <c r="H25">
         <v>8000.0</v>
       </c>
       <c r="I25">
         <v>15000.0</v>
       </c>
       <c r="J25">
         <v>1996000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>545000.0</v>
       </c>
       <c r="F26">
         <v>50986000.0</v>
       </c>
       <c r="G26">
         <v>271751000.0</v>
       </c>
       <c r="H26">
         <v>70923000.0</v>
       </c>
       <c r="I26">
         <v>38008000.0</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>25037000.0</v>
       </c>
       <c r="C27">
         <v>20213000.0</v>
       </c>
       <c r="D27">
         <v>15226000.0</v>
       </c>
       <c r="E27">
         <v>14460000.0</v>
       </c>
       <c r="F27">
         <v>12853000.0</v>
       </c>
       <c r="G27">
         <v>5278000.0</v>
       </c>
       <c r="H27">
         <v>1094000.0</v>
       </c>
       <c r="I27">
         <v>469000.0</v>
       </c>
       <c r="J27">
         <v>217.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>247661000.0</v>
       </c>
       <c r="C28">
         <v>126547000.0</v>
       </c>
       <c r="D28">
         <v>85658000.0</v>
       </c>
       <c r="E28">
         <v>25225000.0</v>
       </c>
       <c r="F28">
         <v>49134000.0</v>
       </c>
       <c r="G28">
         <v>250514000.0</v>
       </c>
       <c r="H28">
         <v>70824000.0</v>
       </c>
       <c r="I28">
         <v>38008000.0</v>
       </c>
       <c r="J28">
         <v>260000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>-113367000.0</v>
       </c>
       <c r="C29">
         <v>-112662000.0</v>
       </c>
       <c r="D29">
         <v>-85688000.0</v>
       </c>
       <c r="E29">
         <v>-75143000.0</v>
       </c>
       <c r="F29">
         <v>-59541000.0</v>
       </c>
       <c r="G29">
         <v>-45268000.0</v>
       </c>
       <c r="H29">
         <v>-23533000.0</v>
       </c>
       <c r="I29">
         <v>-20683000.0</v>
       </c>
       <c r="J29">
         <v>-20832000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>-148031000.0</v>
       </c>
       <c r="C30">
         <v>22137000.0</v>
       </c>
       <c r="D30">
         <v>-43403000.0</v>
       </c>
       <c r="E30">
         <v>-109248000.0</v>
       </c>
       <c r="F30">
         <v>158435000.0</v>
       </c>
       <c r="G30">
         <v>-215959000.0</v>
       </c>
       <c r="H30">
         <v>-768000.0</v>
       </c>
       <c r="I30">
         <v>-508000.0</v>
       </c>
       <c r="J30">
         <v>-292000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>46160000.0</v>
+      </c>
+      <c r="C2">
         <v>50159000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>76355000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>49825000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59406000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>44230000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>50322000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>56360000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23384000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26729000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>103683000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>59458000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>67308000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>29544000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>49080000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>112644000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>226006000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>241594000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>170078000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>104208000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>78446000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>62031000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>196642000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>79442000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>89159000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>96424000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>96305000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>52269000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>42636000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>2000</v>
+      </c>
+      <c r="C3">
         <v>387000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>35000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>63000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>387000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>219000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>418000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>333000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>218000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>57000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>77000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>405000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>310000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>287000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>401000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>667000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>723000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>389000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>233000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>134999</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>182000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>411000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>50000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>202000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>56000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>219000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>393000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>100000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>44716000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-7850000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>37764000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-20004000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-63564000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-113362000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-15120000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>71516000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>65870000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>25762000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-211000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1103000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1277000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1865000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1576000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-536000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>132000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>703000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1125000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1432000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>10727000.0</v>
+      </c>
+      <c r="C6">
         <v>-3999000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-26196000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>26530000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-10072000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>15176000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5601000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6529000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>32976000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2854000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-77445000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>44716000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7850000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>37764000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-20004000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-63564000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-113362000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-15120000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>71516000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>65870000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>25762000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16415000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-134611000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>117200000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>79442000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7265000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>119000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>44036000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9633000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>-4001000.0</v>
+      </c>
+      <c r="C7">
         <v>1664000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2143000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-780000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8486000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4380000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2389000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3366000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8167000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1984000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3634000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1031000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>311000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2721000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2365000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1734000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3797000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2611000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2340000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>928000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1806000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1373000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1043000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-187000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-184000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>493000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>644000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>32000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>51000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
-[...1 lines deleted...]
-      </c>
+      <c r="U9"/>
       <c r="V9">
         <v>193000.0</v>
       </c>
       <c r="W9">
         <v>193000.0</v>
       </c>
-      <c r="X9"/>
+      <c r="X9">
+        <v>193000.0</v>
+      </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>2271000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-820000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-792000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1444000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-158000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3261000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2479000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1637000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2053000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-3238000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2032000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>896000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1612000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-237000.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>292000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-128000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>340000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3834000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3614000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3170000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3293000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4092000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3945000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3499000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3396000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3645000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2744000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8827000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14685000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1381000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>527000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>275000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>193000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>191000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-211000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1103000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1277000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1865000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1576000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-536000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>132000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>703000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1125000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1432000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-659000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>147000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1799000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>53000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>352000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>160000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-289000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>270000.0</v>
+      </c>
+      <c r="C14">
         <v>320000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>288000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>310000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>302000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>304000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>270000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>272000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>261000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>263000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>257000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>259000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>253000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>247000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>221000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>247000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>251000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>229000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>217000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>222000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>229000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>234000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>240000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>246000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270000.0</v>
       </c>
       <c r="AA14">
         <v>270000.0</v>
       </c>
       <c r="AB14">
+        <v>270000.0</v>
+      </c>
+      <c r="AC14">
         <v>246000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>242000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>56887000.0</v>
+      </c>
+      <c r="C16">
         <v>46160000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>50159000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>76355000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>49334000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>59406000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>44721000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>49831000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>56360000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>23875000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>26238000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>104174000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>59458000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>67308000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>29076000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>49080000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>112644000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>226474000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>241594000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>170078000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>104208000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>78446000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>62031000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>196642000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>79442000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>89159000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>96424000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>96305000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>52269000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-32440000.0</v>
+      </c>
+      <c r="C18">
         <v>-22870000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-25147000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-30905000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-33162000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-28273000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-29215000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-25958000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-30572000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24327000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-19722000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-21550000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20938000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-15616000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-19721000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-18443000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-23441000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-16673000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12375000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-16687999.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-15083000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-18236000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9630000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9786000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-8282999.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7204000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5579000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5887000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5631000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
+        <v>-17973000.0</v>
+      </c>
+      <c r="C19">
         <v>17211000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-110535000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-76930000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>22450000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>42655000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>23070000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>18280000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-61868000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>20963000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-57831000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-18908000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>13088000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>28587000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-284000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-45536000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-89937000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>740000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>35305000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>82500000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>40829000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-91256000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-124690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-124640000.0</v>
       </c>
       <c r="Y19">
         <v>-124640000.0</v>
       </c>
       <c r="Z19">
+        <v>-124640000.0</v>
+      </c>
+      <c r="AA19">
         <v>-56000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-219000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-393000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20">
+        <v>60881000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>110444000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>133925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>125000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>226000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>-226000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>84774000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>25000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>50000000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-35767000.0</v>
+      </c>
+      <c r="C22">
         <v>-30505000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-32587000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-36355000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-30021000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-36307000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-34566000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-31963000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-25011000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-28330000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-25478000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-22944000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-23945000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-20847000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-24829000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-20287000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-23159000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-22771000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-18426000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-21009000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-16509000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-28259000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-25548000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-11024000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-8872000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-8354000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-6549000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-5965000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-6015000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>-993000.0</v>
+      </c>
+      <c r="C23">
         <v>1500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-993000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>377000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-242000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>125575000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>126000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>816000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>198000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>227000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>31000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>174000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12778000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-207000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>415000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>813000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1414000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-281000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-7812000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-341000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>126986000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1627000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-61000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5698000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>49923000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>15264000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
+        <v>-2000.0</v>
+      </c>
+      <c r="C24">
         <v>223000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-485000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-387000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-969000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-218000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>21020.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-57754.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-18908.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-310000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2078000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-284.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-45536000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-723000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1375000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>35305000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>82500000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-260000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-124640000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>193000.0</v>
       </c>
-      <c r="Z24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>193000.0</v>
       </c>
       <c r="AC24">
         <v>193000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24">
+        <v>193000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>162000.0</v>
+      </c>
+      <c r="C25">
         <v>-240000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-587000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-591000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5430000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1634000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1946000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2296000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2395000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2110000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1922000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1254000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-861000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-580000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-370000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-94000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>42000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>148000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>330000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3306000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>441000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7138000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13004000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1381000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>527000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>340000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-10951216000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>10951216000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-17220409000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>8619552000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8600857000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>545000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>415000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>16000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>813000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>50099000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>58000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>16000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>12000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>15279000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>6898000.0</v>
+      </c>
+      <c r="C27">
         <v>6278000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5631000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6574000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6554000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5203000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5056000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4996000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4958000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3923000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3864000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3825000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3614000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3130000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3293000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4092000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3945000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3499000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3397000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3213000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2744000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1689000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1681000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1381000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>527000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>442000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>271000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>190000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>191000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>61140000.0</v>
+      </c>
+      <c r="C28">
         <v>1500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>109451000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>134302000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>253000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>575000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>126000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>816000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>125198000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>453000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85174000.0</v>
       </c>
       <c r="M28">
         <v>85174000.0</v>
       </c>
       <c r="N28">
+        <v>85174000.0</v>
+      </c>
+      <c r="O28">
         <v>24793000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>415000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>16000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>813000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>48586000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>58000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>125496000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-341000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>126986000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1627000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-61000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5698000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>49923000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15264000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-32438000.0</v>
+      </c>
+      <c r="C29">
         <v>-22483000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-25112000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-30842000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-32775000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-28054000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-28797000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-25625000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-30354000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-24270000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-19645000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-21145000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-20628000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-15329000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-19320000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-17776000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-22718000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-16284000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-12142000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-16553000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-14901000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-17825000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9580000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-9584000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-8279000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7148000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-5360000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-5494000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-5531000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-17975000.0</v>
+      </c>
+      <c r="C30">
         <v>16984000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-110535000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-76930000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22450000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42655000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23070000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18280000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-61868000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20963000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-57831000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-19313000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12778000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>28300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-685000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-46203000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-90660000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>351000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>35072000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>82365000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>40647000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-91256000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-124690000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-202000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>189000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-56000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-219000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-393000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>