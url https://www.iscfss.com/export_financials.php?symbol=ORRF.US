--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1549,51 +1552,53 @@
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1026000.0</v>
+      </c>
       <c r="C8">
         <v>1027000.0</v>
       </c>
       <c r="D8">
         <v>583000.0</v>
       </c>
       <c r="E8">
         <v>584000.0</v>
       </c>
       <c r="F8">
         <v>586000.0</v>
       </c>
       <c r="G8">
         <v>586000.0</v>
       </c>
       <c r="H8">
         <v>584000.0</v>
       </c>
       <c r="I8">
         <v>491000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2711,51 +2716,53 @@
         <v>311903000.0</v>
       </c>
       <c r="AB23">
         <v>265053000.0</v>
       </c>
       <c r="AC23">
         <v>235822000.0</v>
       </c>
       <c r="AD23">
         <v>190242000.0</v>
       </c>
       <c r="AE23">
         <v>157556000.0</v>
       </c>
       <c r="AF23">
         <v>145998000.0</v>
       </c>
       <c r="AG23">
         <v>123004000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>55</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>311823000.0</v>
+      </c>
       <c r="C24">
         <v>184044000.0</v>
       </c>
       <c r="D24">
         <v>169593000.0</v>
       </c>
       <c r="E24">
         <v>138165000.0</v>
       </c>
       <c r="F24">
         <v>33859000.0</v>
       </c>
       <c r="G24">
         <v>89948000.0</v>
       </c>
       <c r="H24">
         <v>94914000.0</v>
       </c>
       <c r="I24">
         <v>115309000.0</v>
       </c>
       <c r="J24">
         <v>83815000.0</v>
       </c>
       <c r="K24">
@@ -2857,51 +2864,53 @@
       <c r="P25">
         <v>53798000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>57</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>952740000.0</v>
+      </c>
       <c r="C26">
         <v>829711000.0</v>
       </c>
       <c r="D26">
         <v>513519000.0</v>
       </c>
       <c r="E26">
         <v>513728000.0</v>
       </c>
       <c r="F26">
         <v>472438000.0</v>
       </c>
       <c r="G26">
         <v>466465000.0</v>
       </c>
       <c r="H26">
         <v>2120061000.0</v>
       </c>
       <c r="I26">
         <v>1702827000.0</v>
       </c>
       <c r="J26">
         <v>1003305000.0</v>
       </c>
       <c r="K26">
@@ -3060,51 +3069,53 @@
         <v>28748000.0</v>
       </c>
       <c r="AB28">
         <v>27528000.0</v>
       </c>
       <c r="AC28">
         <v>11935000.0</v>
       </c>
       <c r="AD28">
         <v>-503000.0</v>
       </c>
       <c r="AE28">
         <v>-7387000.0</v>
       </c>
       <c r="AF28">
         <v>-7936000.0</v>
       </c>
       <c r="AG28">
         <v>-4199000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>60</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>903358000.0</v>
+      </c>
       <c r="C29">
         <v>700726000.0</v>
       </c>
       <c r="D29">
         <v>434649000.0</v>
       </c>
       <c r="E29">
         <v>367061000.0</v>
       </c>
       <c r="F29">
         <v>305515000.0</v>
       </c>
       <c r="G29">
         <v>336197000.0</v>
       </c>
       <c r="H29">
         <v>473032000.0</v>
       </c>
       <c r="I29">
         <v>352811000.0</v>
       </c>
       <c r="J29">
         <v>322156000.0</v>
       </c>
       <c r="K29"/>
@@ -4248,51 +4259,53 @@
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
     </row>
     <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>76</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>86092000.0</v>
+      </c>
       <c r="C45">
         <v>83140000.0</v>
       </c>
       <c r="D45">
         <v>60471000.0</v>
       </c>
       <c r="E45">
         <v>59663000.0</v>
       </c>
       <c r="F45">
         <v>65883000.0</v>
       </c>
       <c r="G45">
         <v>35149000.0</v>
       </c>
       <c r="H45">
         <v>37524000.0</v>
       </c>
       <c r="I45">
         <v>38201000.0</v>
       </c>
       <c r="J45">
         <v>34809000.0</v>
       </c>
       <c r="K45">
@@ -5755,697 +5768,701 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE62"/>
+  <dimension ref="A1:DF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
+      <c r="DF1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>57603000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>55407000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>47404000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>61850000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>74219000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>50099000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>41351000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>40820000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>37959000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>40038000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>49343000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>38029000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>36630000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>37032000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>35727000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>34720000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>35126000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>39644000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>28675000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22821000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>17132000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>25642000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16380000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>17178000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17001000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>21178000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15110000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15166000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13928000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14621000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13550000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13937000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12228000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11736000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11804000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>11920000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16375000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13877000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>24821000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10874000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>46156000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>14529000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11520000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12815000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>11662000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10827000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>11569000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>10187000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1286901000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1260206000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1207373000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1188377000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1138869000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>899000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>999000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>915170000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1280000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1322000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1278000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>8774000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7344000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1026000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1277000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8466000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6922000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>929000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1028000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>6781000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>862000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>758000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>495000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>550000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>264000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>302000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>280000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4976000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>243000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>231000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>229000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4282000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>212000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>219000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>247000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3821000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>259000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>283000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>315000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>281168000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>399000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>366000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>541000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3280000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>498000.0</v>
       </c>
-      <c r="CZ2"/>
-      <c r="DA2">
+      <c r="DA2"/>
+      <c r="DB2">
         <v>407000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>422000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
+      <c r="DF2"/>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6513,52 +6530,53 @@
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
+      <c r="DF3"/>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6626,410 +6644,412 @@
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-19720000.0</v>
+      </c>
+      <c r="C5">
         <v>-15201000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-17538000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-24479000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-24024000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-26316000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-15888000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-28404000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-28668000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-28476000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-44343000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-34196000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-32825000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-39913000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-43468000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-29370000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-14674000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4449000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5661000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7578000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3315000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3345000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1455000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5114000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-15097000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-480000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2675000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3408000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>810000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2972000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5472000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2693000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2238000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2845000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1580000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2857000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-98000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1165000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5136000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7421000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4434000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1199000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3207000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>745000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3522000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1576000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>55000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1285000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2037000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-4813000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-3682000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3133000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1325000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1828000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2593000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1550000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3314000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4089000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5772000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2875000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>15000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-88000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>6129000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>3728000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>584000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-501000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1692000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>453000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1505000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1369000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-236000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>146000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>934000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>567000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>333000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>19000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>554000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>507000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>350000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-345000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>31000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>187000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>446000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>673000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>253000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>826000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>853000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>514000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1435000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1134000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1109000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1717000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1475000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2049000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1543000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>898000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>176000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>280000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1379000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>657000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1151000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>462000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-226000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-689000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-717000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-578000.0</v>
       </c>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
+      <c r="DF5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7073,101 +7093,104 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
+      <c r="DF6"/>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7235,111 +7258,116 @@
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1026000.0</v>
+      </c>
       <c r="C8">
         <v>1026000.0</v>
       </c>
       <c r="D8">
         <v>1026000.0</v>
       </c>
       <c r="E8">
         <v>1026000.0</v>
       </c>
       <c r="F8">
-        <v>1027000.0</v>
+        <v>1026000.0</v>
       </c>
       <c r="G8">
         <v>1027000.0</v>
       </c>
       <c r="H8">
-        <v>583000.0</v>
+        <v>1027000.0</v>
       </c>
       <c r="I8">
         <v>583000.0</v>
       </c>
       <c r="J8">
         <v>583000.0</v>
       </c>
       <c r="K8">
         <v>583000.0</v>
       </c>
       <c r="L8">
         <v>583000.0</v>
       </c>
       <c r="M8">
-        <v>584000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="N8">
         <v>584000.0</v>
       </c>
       <c r="O8">
-        <v>585000.0</v>
+        <v>584000.0</v>
       </c>
       <c r="P8">
         <v>585000.0</v>
       </c>
       <c r="Q8">
         <v>585000.0</v>
       </c>
       <c r="R8">
-        <v>586000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="S8">
         <v>586000.0</v>
       </c>
       <c r="T8">
         <v>586000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>586000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7384,586 +7412,591 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>187859000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>187572000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>189264000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>188730000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>188178000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>188033000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>189689000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>189168000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>188772000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>188511000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>189066000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>188588000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>188226000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>187843000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>188365000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>188582000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>188414000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>151702000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>151678000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>126260000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>126402000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>125988000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>125458000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>125120000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>124727000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>124365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124935000.0</v>
       </c>
       <c r="AM9">
         <v>124935000.0</v>
       </c>
       <c r="AN9">
+        <v>124935000.0</v>
+      </c>
+      <c r="AO9">
         <v>124807000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>124548000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>124317000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>124102000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>123829000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>123573000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>123392000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>123280000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>123169000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>123164000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>123105000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>123100000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>122827000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>122822000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>122724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122616000.0</v>
       </c>
       <c r="BD9">
         <v>122616000.0</v>
       </c>
       <c r="BE9">
+        <v>122616000.0</v>
+      </c>
+      <c r="BF9">
         <v>122535000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>122514000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>122324000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>121962000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>49014000.0</v>
+      </c>
+      <c r="C10">
         <v>42083000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>184146000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>149377000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>287120000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>248874000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>236780000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>132509000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>182722000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>65161000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>94939000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>76318000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>98323000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>60823000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>66927000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>111906000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>214238000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>208710000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>311415000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>336762000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>326245000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>125258000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>87307000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>52290000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>57137000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>55963000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>50923000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>108138000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>77217000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>71820000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>41017000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>22582000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>30172000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>29807000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>22474000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>38012000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>28551000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>30273000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>37641000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>63649000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>66915000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>28340000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>34272000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>23794000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>33038000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>31409000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>35737000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>40012000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>30357000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>37560000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>70376000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>84336000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>94770000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>150688000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>107604000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>125523000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>154672000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>109669000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>81631000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>18055000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>15308000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>11325000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>15553000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>17838000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>15283000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>14541000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>21471000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>13802000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>13876000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>13280000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>17486000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>21259000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>19023000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>17856000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>15162000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>17968000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>18659000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>21625000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>19787000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>22724000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>15709000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>15346000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>18279000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>17065000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>9900000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>12580000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>11811000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>9815000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>9174000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>13284000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>12876000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>13848000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>14390000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>11751000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>12699000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>13791000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>10410000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>13329000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>9867000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>10262000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>8888000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>11193000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>7959000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>11226000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>7453000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>8700000.0</v>
       </c>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
+      <c r="DF10"/>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8031,1345 +8064,1356 @@
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>996032000.0</v>
+      </c>
+      <c r="C12">
         <v>994823000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>851351000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>815515000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>287120000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1078585000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1063608000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>661591000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>697631000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>578680000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>590101000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>584930000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>618555000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>574551000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>570523000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>624604000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>743968000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>681148000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>756433000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>787164000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>733935000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>591723000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>565595000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>536226000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>536736000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>546848000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>532043000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>605068000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>567438000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>537664000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>530373000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>472001000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>484972000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>445115000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>443929000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>439916000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>452152000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>430427000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>412543000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>388189000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>394505000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>422464000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>428523000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>400230000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>382865000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>407608000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>438300000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>429973000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>462143000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>444503000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>454898000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>442818000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>444503000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>452658000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>107604000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>125523000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>154672000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>420034000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>81879000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>20783000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>18054000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>14053000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>18281000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>24085000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>21683000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>20929000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>21471000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>13802000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>13876000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>13280000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>17486000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>21259000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>19023000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>17856000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>15162000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>17968000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>18659000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>21625000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>19787000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>22724000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>15709000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>15346000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>18279000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>17065000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>9900000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>12580000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>11811000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>9815000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>9174000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>13284000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>12876000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>13848000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>14390000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>11751000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>12699000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>13791000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>10410000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>13329000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>9867000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>10262000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>8888000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>11193000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>7959000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>11226000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>7453000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>8700000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
         <v>1026000.0</v>
       </c>
       <c r="C13">
         <v>1026000.0</v>
       </c>
       <c r="D13">
         <v>1026000.0</v>
       </c>
       <c r="E13">
         <v>1026000.0</v>
       </c>
       <c r="F13">
-        <v>1027000.0</v>
+        <v>1026000.0</v>
       </c>
       <c r="G13">
         <v>1027000.0</v>
       </c>
       <c r="H13">
-        <v>583000.0</v>
+        <v>1027000.0</v>
       </c>
       <c r="I13">
         <v>583000.0</v>
       </c>
       <c r="J13">
         <v>583000.0</v>
       </c>
       <c r="K13">
         <v>583000.0</v>
       </c>
       <c r="L13">
         <v>583000.0</v>
       </c>
       <c r="M13">
-        <v>584000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="N13">
         <v>584000.0</v>
       </c>
       <c r="O13">
-        <v>585000.0</v>
+        <v>584000.0</v>
       </c>
       <c r="P13">
         <v>585000.0</v>
       </c>
       <c r="Q13">
         <v>585000.0</v>
       </c>
       <c r="R13">
-        <v>586000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="S13">
         <v>586000.0</v>
       </c>
       <c r="T13">
         <v>586000.0</v>
       </c>
       <c r="U13">
         <v>586000.0</v>
       </c>
       <c r="V13">
         <v>586000.0</v>
       </c>
       <c r="W13">
         <v>586000.0</v>
       </c>
       <c r="X13">
         <v>586000.0</v>
       </c>
       <c r="Y13">
         <v>586000.0</v>
       </c>
       <c r="Z13">
-        <v>584000.0</v>
+        <v>586000.0</v>
       </c>
       <c r="AA13">
         <v>584000.0</v>
       </c>
       <c r="AB13">
         <v>584000.0</v>
       </c>
       <c r="AC13">
+        <v>584000.0</v>
+      </c>
+      <c r="AD13">
         <v>494000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>491000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>437000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>438000.0</v>
       </c>
       <c r="AG13">
         <v>438000.0</v>
       </c>
       <c r="AH13">
-        <v>435000.0</v>
+        <v>438000.0</v>
       </c>
       <c r="AI13">
         <v>435000.0</v>
       </c>
       <c r="AJ13">
         <v>435000.0</v>
       </c>
       <c r="AK13">
+        <v>435000.0</v>
+      </c>
+      <c r="AL13">
         <v>434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>437000.0</v>
       </c>
       <c r="AM13">
         <v>437000.0</v>
       </c>
       <c r="AN13">
         <v>437000.0</v>
       </c>
       <c r="AO13">
         <v>437000.0</v>
       </c>
       <c r="AP13">
-        <v>435000.0</v>
+        <v>437000.0</v>
       </c>
       <c r="AQ13">
         <v>435000.0</v>
       </c>
       <c r="AR13">
+        <v>435000.0</v>
+      </c>
+      <c r="AS13">
         <v>436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430000.0</v>
       </c>
       <c r="AT13">
         <v>430000.0</v>
       </c>
       <c r="AU13">
         <v>430000.0</v>
       </c>
       <c r="AV13">
-        <v>422000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="AW13">
         <v>422000.0</v>
       </c>
       <c r="AX13">
         <v>422000.0</v>
       </c>
       <c r="AY13">
         <v>422000.0</v>
       </c>
       <c r="AZ13">
-        <v>421000.0</v>
+        <v>422000.0</v>
       </c>
       <c r="BA13">
         <v>421000.0</v>
       </c>
       <c r="BB13">
         <v>421000.0</v>
       </c>
       <c r="BC13">
-        <v>420000.0</v>
+        <v>421000.0</v>
       </c>
       <c r="BD13">
         <v>420000.0</v>
       </c>
       <c r="BE13">
-        <v>419000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="BF13">
         <v>419000.0</v>
       </c>
       <c r="BG13">
         <v>419000.0</v>
       </c>
       <c r="BH13">
+        <v>419000.0</v>
+      </c>
+      <c r="BI13">
         <v>417000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>416000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>-32000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>416000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>415000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>414000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>337000.0</v>
       </c>
       <c r="BO13">
         <v>337000.0</v>
       </c>
       <c r="BP13">
         <v>337000.0</v>
       </c>
       <c r="BQ13">
-        <v>336000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="BR13">
         <v>336000.0</v>
       </c>
       <c r="BS13">
         <v>336000.0</v>
       </c>
       <c r="BT13">
         <v>336000.0</v>
       </c>
       <c r="BU13">
         <v>336000.0</v>
       </c>
       <c r="BV13">
         <v>336000.0</v>
       </c>
       <c r="BW13">
         <v>336000.0</v>
       </c>
       <c r="BX13">
         <v>336000.0</v>
       </c>
       <c r="BY13">
-        <v>320000.0</v>
+        <v>336000.0</v>
       </c>
       <c r="BZ13">
         <v>320000.0</v>
       </c>
       <c r="CA13">
         <v>320000.0</v>
       </c>
       <c r="CB13">
         <v>320000.0</v>
       </c>
       <c r="CC13">
-        <v>283000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="CD13">
         <v>283000.0</v>
       </c>
       <c r="CE13">
+        <v>283000.0</v>
+      </c>
+      <c r="CF13">
         <v>269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268000.0</v>
       </c>
       <c r="CG13">
         <v>268000.0</v>
       </c>
       <c r="CH13">
+        <v>268000.0</v>
+      </c>
+      <c r="CI13">
         <v>267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266000.0</v>
       </c>
       <c r="CJ13">
         <v>266000.0</v>
       </c>
       <c r="CK13">
+        <v>266000.0</v>
+      </c>
+      <c r="CL13">
         <v>265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264000.0</v>
       </c>
       <c r="CM13">
         <v>264000.0</v>
       </c>
       <c r="CN13">
+        <v>264000.0</v>
+      </c>
+      <c r="CO13">
         <v>263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="CP13">
         <v>250000.0</v>
       </c>
       <c r="CQ13">
-        <v>249000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="CR13">
         <v>249000.0</v>
       </c>
       <c r="CS13">
-        <v>248000.0</v>
+        <v>249000.0</v>
       </c>
       <c r="CT13">
         <v>248000.0</v>
       </c>
       <c r="CU13">
+        <v>248000.0</v>
+      </c>
+      <c r="CV13">
         <v>247000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>235000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>233000.0</v>
       </c>
       <c r="CY13">
         <v>233000.0</v>
       </c>
       <c r="CZ13">
+        <v>233000.0</v>
+      </c>
+      <c r="DA13">
         <v>232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="DB13">
         <v>231000.0</v>
       </c>
-      <c r="DC13"/>
+      <c r="DC13">
+        <v>231000.0</v>
+      </c>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>19410000.0</v>
+      </c>
+      <c r="C14">
         <v>16757000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19364000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>19342000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19328000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>19300000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>19226000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10553000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10482000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10419000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10405000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10421000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10496000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10550000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10369000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10744000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11007000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11113000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11122000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11112000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11074000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11057000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11025000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10993000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11062000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11097000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11094000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10514000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>9326000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>9316000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8271000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>8282999.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>8268313.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>8347039.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8239374.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>8207689.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8198000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8157164.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8149416.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>8135999.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>8139000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8136442.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8156867.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>8138000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8134000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8124450.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>8122323.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8109532.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8108000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8106451.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8091172.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8090993.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8084000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8079520.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8065268.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8064549.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8055118.0</v>
       </c>
       <c r="BF14">
         <v>8055118.0</v>
       </c>
       <c r="BG14">
+        <v>8055118.0</v>
+      </c>
+      <c r="BH14">
         <v>8026925.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>7999650.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8026065.0</v>
       </c>
       <c r="BJ14">
         <v>8026065.0</v>
       </c>
       <c r="BK14">
+        <v>8026065.0</v>
+      </c>
+      <c r="BL14">
         <v>8026230.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>7979000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>6546000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6498000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>6479000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>6730000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>6723000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>6386000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>6762000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6740000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>6770833.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>6372549.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>6746000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>6708333.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>6680333.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>6589167.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>6827273.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6466604.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>5967501.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>5942751.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>5944058.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>5893350.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>5878157.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>5660714.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>5863402.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>5812673.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>5799295.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>5610558.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>5777816.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>5724155.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>5706926.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>5558327.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>5690192.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>5634600.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>5613073.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>5486003.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>5581067.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>5526196.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>5457909.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5426603.0</v>
       </c>
       <c r="CY14">
         <v>5426603.0</v>
       </c>
       <c r="CZ14">
+        <v>5426603.0</v>
+      </c>
+      <c r="DA14">
         <v>5412194.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>5397071.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5387507.0</v>
       </c>
       <c r="DC14">
         <v>5387507.0</v>
       </c>
       <c r="DD14">
+        <v>5387507.0</v>
+      </c>
+      <c r="DE14">
         <v>5006441.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>5376210.0</v>
       </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>584000.0</v>
       </c>
       <c r="N15">
         <v>584000.0</v>
       </c>
       <c r="O15">
-        <v>585000.0</v>
+        <v>584000.0</v>
       </c>
       <c r="P15">
         <v>585000.0</v>
       </c>
       <c r="Q15">
         <v>585000.0</v>
       </c>
       <c r="R15">
-        <v>586000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="S15">
         <v>586000.0</v>
       </c>
       <c r="T15">
         <v>586000.0</v>
       </c>
       <c r="U15">
         <v>586000.0</v>
       </c>
       <c r="V15">
         <v>586000.0</v>
       </c>
       <c r="W15">
         <v>586000.0</v>
       </c>
       <c r="X15">
         <v>586000.0</v>
       </c>
       <c r="Y15">
         <v>586000.0</v>
       </c>
       <c r="Z15">
-        <v>584000.0</v>
+        <v>586000.0</v>
       </c>
       <c r="AA15">
         <v>584000.0</v>
       </c>
       <c r="AB15">
         <v>584000.0</v>
       </c>
       <c r="AC15">
+        <v>584000.0</v>
+      </c>
+      <c r="AD15">
         <v>494000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>491000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>437000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>438000.0</v>
       </c>
       <c r="AG15">
         <v>438000.0</v>
       </c>
       <c r="AH15">
-        <v>435000.0</v>
+        <v>438000.0</v>
       </c>
       <c r="AI15">
         <v>435000.0</v>
       </c>
       <c r="AJ15">
         <v>435000.0</v>
       </c>
       <c r="AK15">
+        <v>435000.0</v>
+      </c>
+      <c r="AL15">
         <v>434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>437000.0</v>
       </c>
       <c r="AM15">
         <v>437000.0</v>
       </c>
       <c r="AN15">
         <v>437000.0</v>
       </c>
       <c r="AO15">
         <v>437000.0</v>
       </c>
       <c r="AP15">
-        <v>435000.0</v>
+        <v>437000.0</v>
       </c>
       <c r="AQ15">
         <v>435000.0</v>
       </c>
       <c r="AR15">
+        <v>435000.0</v>
+      </c>
+      <c r="AS15">
         <v>436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430000.0</v>
       </c>
       <c r="AT15">
         <v>430000.0</v>
       </c>
       <c r="AU15">
         <v>430000.0</v>
       </c>
       <c r="AV15">
-        <v>422000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="AW15">
         <v>422000.0</v>
       </c>
       <c r="AX15">
         <v>422000.0</v>
       </c>
       <c r="AY15">
         <v>422000.0</v>
       </c>
       <c r="AZ15">
-        <v>421000.0</v>
+        <v>422000.0</v>
       </c>
       <c r="BA15">
         <v>421000.0</v>
       </c>
       <c r="BB15">
         <v>421000.0</v>
       </c>
       <c r="BC15">
-        <v>420000.0</v>
+        <v>421000.0</v>
       </c>
       <c r="BD15">
         <v>420000.0</v>
       </c>
       <c r="BE15">
-        <v>419000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="BF15">
         <v>419000.0</v>
       </c>
       <c r="BG15">
         <v>419000.0</v>
       </c>
       <c r="BH15">
+        <v>419000.0</v>
+      </c>
+      <c r="BI15">
         <v>417000.0</v>
       </c>
-      <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ15"/>
       <c r="BR15">
         <v>336000.0</v>
       </c>
       <c r="BS15">
         <v>336000.0</v>
       </c>
       <c r="BT15">
         <v>336000.0</v>
       </c>
       <c r="BU15">
         <v>336000.0</v>
       </c>
       <c r="BV15">
         <v>336000.0</v>
       </c>
-      <c r="BW15"/>
+      <c r="BW15">
+        <v>336000.0</v>
+      </c>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
-[...1 lines deleted...]
-      </c>
+      <c r="CC15"/>
       <c r="CD15">
         <v>283000.0</v>
       </c>
       <c r="CE15">
+        <v>283000.0</v>
+      </c>
+      <c r="CF15">
         <v>269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268000.0</v>
       </c>
       <c r="CG15">
         <v>268000.0</v>
       </c>
       <c r="CH15">
+        <v>268000.0</v>
+      </c>
+      <c r="CI15">
         <v>267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266000.0</v>
       </c>
       <c r="CJ15">
         <v>266000.0</v>
       </c>
       <c r="CK15">
+        <v>266000.0</v>
+      </c>
+      <c r="CL15">
         <v>265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264000.0</v>
       </c>
       <c r="CM15">
         <v>264000.0</v>
       </c>
       <c r="CN15">
+        <v>264000.0</v>
+      </c>
+      <c r="CO15">
         <v>263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="CP15">
         <v>250000.0</v>
       </c>
       <c r="CQ15">
-        <v>249000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="CR15">
         <v>249000.0</v>
       </c>
       <c r="CS15">
-        <v>248000.0</v>
+        <v>249000.0</v>
       </c>
       <c r="CT15">
         <v>248000.0</v>
       </c>
       <c r="CU15">
+        <v>248000.0</v>
+      </c>
+      <c r="CV15">
         <v>247000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>235000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>233000.0</v>
       </c>
       <c r="CY15">
         <v>233000.0</v>
       </c>
       <c r="CZ15">
+        <v>233000.0</v>
+      </c>
+      <c r="DA15">
         <v>232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="DB15">
         <v>231000.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>231000.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
+      <c r="DF15"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>39278000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-56248000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>32545000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-61814000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-21325000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25239000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15859000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15915000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10068000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16539000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
@@ -9414,52 +9458,53 @@
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9527,87 +9572,86 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -9651,145 +9695,148 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>539424000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>526485000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>546427000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>519180000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>595598000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>560130000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -9825,157 +9872,158 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
         <v>69751000.0</v>
       </c>
       <c r="C20">
         <v>69751000.0</v>
       </c>
       <c r="D20">
         <v>69751000.0</v>
       </c>
       <c r="E20">
-        <v>68106000.0</v>
+        <v>69751000.0</v>
       </c>
       <c r="F20">
         <v>68106000.0</v>
       </c>
       <c r="G20">
+        <v>68106000.0</v>
+      </c>
+      <c r="H20">
         <v>70655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18724000.0</v>
       </c>
       <c r="I20">
         <v>18724000.0</v>
       </c>
       <c r="J20">
         <v>18724000.0</v>
       </c>
       <c r="K20">
         <v>18724000.0</v>
       </c>
       <c r="L20">
         <v>18724000.0</v>
       </c>
       <c r="M20">
         <v>18724000.0</v>
       </c>
       <c r="N20">
         <v>18724000.0</v>
       </c>
       <c r="O20">
         <v>18724000.0</v>
       </c>
       <c r="P20">
         <v>18724000.0</v>
       </c>
       <c r="Q20">
         <v>18724000.0</v>
       </c>
       <c r="R20">
         <v>18724000.0</v>
       </c>
       <c r="S20">
         <v>18724000.0</v>
       </c>
       <c r="T20">
         <v>18724000.0</v>
       </c>
       <c r="U20">
         <v>18724000.0</v>
       </c>
       <c r="V20">
         <v>18724000.0</v>
       </c>
       <c r="W20">
         <v>18724000.0</v>
       </c>
       <c r="X20">
         <v>18724000.0</v>
       </c>
       <c r="Y20">
+        <v>18724000.0</v>
+      </c>
+      <c r="Z20">
         <v>20142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19925000.0</v>
       </c>
       <c r="AA20">
         <v>19925000.0</v>
       </c>
       <c r="AB20">
+        <v>19925000.0</v>
+      </c>
+      <c r="AC20">
         <v>19621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12592000.0</v>
       </c>
       <c r="AD20">
         <v>12592000.0</v>
       </c>
       <c r="AE20">
-        <v>0.0</v>
+        <v>12592000.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>719000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
@@ -10007,1729 +10055,1750 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
-      <c r="BJ20">
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20"/>
+      <c r="BK20">
         <v>19447000.0</v>
       </c>
-      <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-      <c r="BN20">
+      <c r="BN20"/>
+      <c r="BO20">
         <v>19447000.0</v>
       </c>
-      <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>19447000.0</v>
       </c>
-      <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>748000.0</v>
       </c>
-      <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>35751000.0</v>
+      </c>
+      <c r="C21">
         <v>37990000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>40338000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>42748000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>45230000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>47765000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>46144000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1974000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2189000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2414000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2650000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2589000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2828000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3078000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3338000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3610000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3891000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4183000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4486000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4800000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5124000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5458000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5803000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6160000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6717000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7180000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7654000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8140000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3702000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3910000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2931000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2917000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2883000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>356000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2880000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2848000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2791000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2835000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>122000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>132000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>155000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>207000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>258000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>309000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>363000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>414000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>465000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>517000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>570000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>622000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>674000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>727000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>780000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>832000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>884000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3593000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>989000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1041000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5172000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>5685000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>5849000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5715000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>6003000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>4762000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>4714000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4605000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3856000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3768000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3689000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3983000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3688000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>3442000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>3409000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3490000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3536000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3363000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3176000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>3279000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>21629000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>21692000.0</v>
       </c>
-      <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>1894000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-257480000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-579153000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-551957000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-522521000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-119363000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-88091000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-109234000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-71850000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-76139000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>-222880000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-216944000.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197000.0</v>
       </c>
       <c r="Z22">
         <v>197000.0</v>
       </c>
       <c r="AA22">
+        <v>197000.0</v>
+      </c>
+      <c r="AB22">
         <v>642000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>735000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>454000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1133000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>286000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>395000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4988000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7050000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9475000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6194000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4368000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3114000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4675000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7278000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3994000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6627000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5139000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5192000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6608000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4091000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5292000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3524000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5264000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2923000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2613000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4217000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>9105000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>9738000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>10624000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7162000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>6581000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4718000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>10224000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>6185000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4654000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3805000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>8108000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1264000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>873000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1065000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>920000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>939000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>558000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>608000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>649000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>227000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>225000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>199000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>189000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>318000.0</v>
       </c>
       <c r="BZ22">
         <v>318000.0</v>
       </c>
       <c r="CA22">
+        <v>318000.0</v>
+      </c>
+      <c r="CB22">
         <v>774000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>950000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1197000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1754000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>225000.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
-      <c r="CK22">
-[...1 lines deleted...]
-      </c>
+      <c r="CK22"/>
       <c r="CL22">
         <v>211000.0</v>
       </c>
       <c r="CM22">
-        <v>261000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="CN22">
         <v>261000.0</v>
       </c>
       <c r="CO22">
-        <v>211000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="CP22">
         <v>211000.0</v>
       </c>
       <c r="CQ22">
         <v>211000.0</v>
       </c>
       <c r="CR22">
         <v>211000.0</v>
       </c>
-      <c r="CS22"/>
-      <c r="CT22">
+      <c r="CS22">
         <v>211000.0</v>
       </c>
-      <c r="CU22"/>
+      <c r="CT22"/>
+      <c r="CU22">
+        <v>211000.0</v>
+      </c>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>5576972000.0</v>
+      </c>
+      <c r="C23">
         <v>5542255000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5470233000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5387645000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5441586000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5441589000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5470589000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3198782000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3183331000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3064240000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3054435000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3008197000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3011548000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2922408000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2852092000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2824201000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2900537000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2834565000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2870182000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2912717000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2963534000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2750572000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2781667000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2772796000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2387488000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2383274000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2313677000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2399508000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1973283000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1934388000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1720755000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1644118000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1635906000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1558849000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1533586000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1474930000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1453946000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1414504000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1354154000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1311353000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1287279000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1292816000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1274340000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1232783000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1189420000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1190443000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1183392000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1167308000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1198017000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1177812000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1212478000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1191217000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1197038000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1232668000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1269319000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1328475000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1446741000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1444097000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1517315000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1531290000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1512393000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1511722000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1477780000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1358756000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1316038000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1196432000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1159996000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1112989000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1084363000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1051783000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1008291000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>939519000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>917559000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>884979000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>872113000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>828314000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>821998000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>809031000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>783830000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>767939000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>607590000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>601460000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>581180000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>574019000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>531011000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>514651000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>519403000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>492036000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>478394000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>472393000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>464958000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>449762000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>428540000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>410298000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>409116000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>384033000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>375961000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>373728000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>368944000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>334940000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>321146000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>311903000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>300277000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>286090000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>277347000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>265053000.0</v>
       </c>
-      <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
+      <c r="DF23"/>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
         <v>55</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>243968000.0</v>
+      </c>
       <c r="C24">
+        <v>311823000.0</v>
+      </c>
+      <c r="D24">
         <v>246188000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>205355000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>169199000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>184044000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>183888000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>147128000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>147111000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>169593000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>189326000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>168786000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>194368000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>138165000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>33577000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>33672000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>31978000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>33859000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>33951000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>89769000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>89860000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>89948000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>215262000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>234679000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>233027000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>94914000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>94999000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>115082000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>135166000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>115309000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>83543000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>83635000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>83725000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>83815000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>63903000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>23991000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4077000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>24163000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>24247000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>24331000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>24413000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>24495000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>24575000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>24655000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>24734000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>14812000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>14986000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>15354000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>25718000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>16077000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>16431000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>26782000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>37128000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>37470000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>37808000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>38142000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>48472000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>53798000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>34120000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>44753000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>45067000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>65178000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>40828000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>57132000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>47484000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>64858000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>85700000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>105067000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>112929000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>118287000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>103616000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>88038000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>88455000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>75903000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>52250000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>28482000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>36212000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>32440000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>22638000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>23247000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>37085000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>40306000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>33718000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>33886000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>35403000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>35569000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>35705000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>35869000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>36031000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>37193000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>37326000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>37486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28539000.0</v>
       </c>
       <c r="CP24">
         <v>28539000.0</v>
       </c>
       <c r="CQ24">
+        <v>28539000.0</v>
+      </c>
+      <c r="CR24">
         <v>31512000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>31513000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>31512000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>26512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29200000.0</v>
       </c>
       <c r="CV24">
         <v>29200000.0</v>
       </c>
       <c r="CW24">
+        <v>29200000.0</v>
+      </c>
+      <c r="CX24">
         <v>29487000.0</v>
       </c>
-      <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>32059000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>32042000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>138165000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>32010000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>31994000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>31978000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33859000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>31948000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>89769000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>89860000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>89948000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>215262000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>234679000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>233027000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>94914000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>31834000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>115082000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>135166000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>115309000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>83543000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>83635000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>83725000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>83815000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>63903000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>23991000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4077000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>24163000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>24247000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>24331000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>24413000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>24495000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>24575000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>24655000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>24734000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>14812000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>14986000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>15354000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>25718000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>16077000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>16431000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>26782000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>37128000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>37470000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>37808000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>38142000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>48472000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>53798000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>34120000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>44753000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
+      <c r="DF25"/>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
         <v>57</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>947018000.0</v>
+      </c>
       <c r="C26">
+        <v>952740000.0</v>
+      </c>
+      <c r="D26">
         <v>890357000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>885373000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>855456000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>829711000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>826828000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>529082000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>514909000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>513519000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>495162000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>508612000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>520232000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>513728000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>503596000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>512698000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>529730000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>472438000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>445018000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>450402000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>407690000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>466465000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2488433000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2507736000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2120744000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2120061000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>481120000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2091292000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1746264000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1702827000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1075894000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1055941000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1034773000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1003305000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>976666000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>926813000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>892012000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>873384000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>837167000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>825120000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>794855000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>774062000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>753438000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>741808000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>718469000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>693358000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>668519000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>660538000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>655437000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>652008000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>664038000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>655802000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>660011000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>688435000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>775087000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>806570000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>874859000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>924278000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>970811000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>976766000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11797,449 +11866,457 @@
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>214218000.0</v>
+      </c>
+      <c r="C28">
         <v>294282000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>94543000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>86025000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-94790000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-38967000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-30960000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>29244000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-23512000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>114217000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>112378000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>107970000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>110034000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>77342000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-33350000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-78234000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-180472000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-174851000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-277464000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-246993000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-236385000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-35310000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>145400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>206105000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>186758000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>348689000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>80681000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>16317000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>67528000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>107558000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>87879000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>124891000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>147284000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>147584000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>133000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>76541000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>88940000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>81754000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>29458000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4075000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>20191000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>85311000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>45134000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>104137000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>66968000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>70145000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>35528000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>29262000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>44182000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>37549000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-28625000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-30935000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-42398000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-103568000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-57730000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-59888000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-52448000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-20858000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-19977000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>89576000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>116510000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>141703000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>150144000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>84661000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>142414000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>148231000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>171299000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>175664000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>174966000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>169014000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>173483000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>132106000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>122956000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>116177000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>96892000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>58963000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>61781000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>52518000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>45571000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>36523000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>52253000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>61098000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>50010000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>45173000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>46048000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>61975000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>58001000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>44576000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>49667000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>53349000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>51558000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>47948000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>34087000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>37596000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>47170000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>40215000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>47274000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>48069000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>55137000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>37123000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>42696000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>28748000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>34147000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>36240000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>38905000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>27528000.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
+      <c r="DF28"/>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
         <v>60</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>847152000.0</v>
+      </c>
       <c r="C29">
+        <v>903358000.0</v>
+      </c>
+      <c r="D29">
         <v>818124000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>753803000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>702135000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>700726000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>700094000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>425504000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>418793000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>434649000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>432406000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>414427000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>434529000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>367061000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>261225000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>271199000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>288570000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>305515000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>302520000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>355707000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>344308000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>336197000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>448109000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>460317000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>443597000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12279,586 +12356,591 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>21176000.0</v>
+      </c>
+      <c r="C30">
         <v>21473000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20443000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19958000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>19893000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21058000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20562000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14120000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13496000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13630000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12212000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11773000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10911000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11027000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9212000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8425000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8642000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8234000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8015000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7930000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9070000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8927000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8812000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8182000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6697000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6040000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6546000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6558000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6340000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5927000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5393000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5568000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4902000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5048000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4252000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4467000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4104000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4672000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3690000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3759000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3582000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3845000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3537000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3359000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3049000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3097000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3151000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2955000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3313000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3400000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3380000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3621000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3444000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3188000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3696000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3593000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4431000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4548000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5172000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>5685000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5849000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>5715000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6003000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>4762000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4714000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4605000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3856000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3768000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3689000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3983000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3688000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3442000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3409000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3490000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3536000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3363000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3176000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3279000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2979000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2739000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2065000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2169000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1975000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2022000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1851000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1775000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1695000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1656000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1608000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1647000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1681000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1633000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1668000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1606000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1631000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1665000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1545000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1541000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1773000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1770000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1885000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2016000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1748000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1784000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1616000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1599000.0</v>
       </c>
-      <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
+      <c r="DF30"/>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:110">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>224328000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>218609000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>207094000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>205586000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>215193000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>232189000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>248749000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>245359000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>242414000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>230600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>222067000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>208320000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>200754000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>183711000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>196144000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>195914000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>192107000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>162873000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>156931000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>145557000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>145137000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>142556000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>144765000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>144384000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>143263000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>137469000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>134859000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>139673000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>140907000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>138092000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>132854000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>134470000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>129953000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>131491000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>126851000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>106053000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>101935000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>95682000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>90817000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>88964000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>87077000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>88069000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>86862000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>86436000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>106693000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>118236000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>127156000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>138630000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>132848000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
+      <c r="DF31"/>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:110">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -12926,1201 +13008,1208 @@
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
+      <c r="DF32"/>
     </row>
-    <row r="33" spans="1:109">
+    <row r="33" spans="1:110">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>188836000.0</v>
+      </c>
+      <c r="C33">
         <v>192701000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4598439000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4552172000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5134573000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4341946000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4386419000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2523071000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2472204000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2471930000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2452122000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2411494000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2382082000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>564858000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>557115000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>568461000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>586049000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>529390000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>502507000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>508455000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>466257000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>525796000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2207260000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2228388000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>543556000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1830386000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1775088000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1787882000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1399505000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1390797000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1184989000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1166549000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1146032000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1108686000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1085405000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1030547000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>997690000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>979405000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>937921000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>919405000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>889192000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>866507000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>842280000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>829194000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>803506000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>779738000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>741941000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>734380000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>732561000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>729909000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>754200000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>744778000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>749091000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>776822000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1158019000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1199359000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1287638000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1019515000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1430264000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1504822000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1488490000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1491954000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1453496000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1329909000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1289641000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1170898000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1134669000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1095419000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1066798000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1034520000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>987117000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>914818000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>895127000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>863633000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>853415000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>806983000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>800163000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>784127000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>761064000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>742476000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>589816000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>583945000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>560926000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>554932000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>519260000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>500296000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>505897000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>480565000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>467612000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>457462000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>450401000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>434281000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>412482000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>396941000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>394786000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>368577000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>364006000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>358858000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>357304000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>322908000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>310373000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>298694000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>290570000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>273080000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>268278000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>254754000.0</v>
       </c>
-      <c r="DC33"/>
       <c r="DD33"/>
       <c r="DE33"/>
+      <c r="DF33"/>
     </row>
-    <row r="34" spans="1:109">
+    <row r="34" spans="1:110">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>152229000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>176315000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>22632000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>25965000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>26412000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>29598000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>22872000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>22794000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>17445000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>23716000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>10933000.0</v>
       </c>
-      <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
-      <c r="AZ34">
+      <c r="AZ34"/>
+      <c r="BA34">
         <v>14529000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>11520000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>12815000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>11662000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>10827000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>11569000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>10187000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>9589000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>10012000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
+      <c r="DF34"/>
     </row>
-    <row r="35" spans="1:109">
+    <row r="35" spans="1:110">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>4954524000.0</v>
+      </c>
+      <c r="C35">
         <v>4055272000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>332236000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>292525000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>251803000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>275948000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>281598000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>202897000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>203599000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>230585000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>246929000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>224193000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>241772000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>61850000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>61219000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>33672000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>33766000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>33859000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>33951000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>89769000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>89860000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>89948000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>251892000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>271711000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>233027000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>121365000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>94999000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>115082000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>135166000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>115309000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>83543000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>83635000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>83725000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>83815000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>63903000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>23991000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4077000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>24163000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>24247000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>24331000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>24413000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>24495000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>24575000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>24655000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>24734000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>14812000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>14986000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>15354000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>25718000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>16077000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>16431000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>26782000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>37128000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>37470000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>37808000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>38142000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>48472000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>43611000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>34120000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>44753000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>45068000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>65178000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>50109000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>65037000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>55169000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>64858000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>91903000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>111721000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>119994000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>109513000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>103616000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>96339000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>97541000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>75903000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>52250000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>33285000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>42229000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>32440000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>27764000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>27433000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>41197000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>44640000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>38838000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>38843000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>40782000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>16076000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>40207000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>39431000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>40194000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>35540000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>40821000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>40932000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>3840000.0</v>
       </c>
-      <c r="CP35"/>
-      <c r="CQ35">
+      <c r="CQ35"/>
+      <c r="CR35">
         <v>34744000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>34456000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>34600000.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>32078000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>31923000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>32021000.0</v>
       </c>
-      <c r="CX35"/>
-      <c r="CY35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>22953000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>22897000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>23030000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>22968000.0</v>
       </c>
-      <c r="DC35"/>
       <c r="DD35"/>
       <c r="DE35"/>
+      <c r="DF35"/>
     </row>
-    <row r="36" spans="1:109">
+    <row r="36" spans="1:110">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>242129000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>243365000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>244404000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>244072000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>245896000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>132914000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>126715000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>123955000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>130857000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>125975000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>123611000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-28134000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-26875000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>109920000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>134809000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-17556000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>128446000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-508455000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-442409000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-501614000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>124308000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>129134000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1300564000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>126718000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>118572000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>124251000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>89061000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>99111000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>73173000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>76050000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>76872000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>69497000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>73514000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>68698000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>70911000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>71150000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>66002000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>62774000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>64493000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>68278000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>64342000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>62763000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>60349000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>61166000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>47664000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>47358000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>50123000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>50838000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>63113000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>61914000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>61843000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>60773000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>63470000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>81792000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>73399000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>67013000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>57745000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>59050000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>65604000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>60744000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>60409000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>61026000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>92362000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>54099000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>50866000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>33395000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>44999000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>40603000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>35584000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>35292000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>54571000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>29858000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>32947000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>37652000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>42306000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>41858000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>30050000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>39547000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>39284000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>45343000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>36466000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>42795000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>27914000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>22295000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>35581000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>24832000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>23489000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>16327000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>29613000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>26704000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>23307000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>19329000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>30663000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>22277000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>32333000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>34705000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>36606000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>13279000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>25240000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>13016000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>20959000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>10134000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>12312000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>9254000.0</v>
       </c>
-      <c r="DC36"/>
       <c r="DD36"/>
       <c r="DE36"/>
+      <c r="DF36"/>
     </row>
-    <row r="37" spans="1:109">
+    <row r="37" spans="1:110">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -14164,1624 +14253,1636 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
+      <c r="DF37"/>
     </row>
-    <row r="38" spans="1:109">
+    <row r="38" spans="1:110">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38">
+        <v>4370928000.0</v>
+      </c>
+      <c r="C38">
         <v>4333258000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>4302962000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4227094000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4300590000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4320493000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3526152000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-446644000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2560328000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>-457360000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1867917000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2382922000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2297220000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1771972000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1715242000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2128909000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1561878000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1615793000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3372689000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3421172000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3429791000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3276368000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-2149870000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>-2621000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-65000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>12916000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-1708205000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>-1713881000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-1347286000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>51659000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1149067000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1131991000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1111645000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1502306000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1050180000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>995511000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>962923000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>960572000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>-902450000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1667404000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1644713000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1711107000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1693091000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1633842000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1563935000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>12635000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1611713000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1583753000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1656804000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>23540000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1624049000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1576761000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1574008000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>301970000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1227546000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1639472000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1786121000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1782686000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1093706000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2003024000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1967649000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1994694000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1967174000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1750340000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1633461000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1457668000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1384327000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1336953000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1285598000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1224659000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1182338000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1072777000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1043068000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1022931000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1013794000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>828314000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>949168000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>937993000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>915274000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>900229000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>511715000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>501301000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>471308000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>462698000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>426278000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>407245000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>410263000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>393013000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>378327000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>357220000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>351839000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>336734000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>319026000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>296986000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>301821000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>281899000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>282889000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>281417000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>281595000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>250041000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>238850000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>219506000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>216015000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>200313000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>195459000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>187490000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
+      <c r="DF38"/>
     </row>
-    <row r="39" spans="1:109">
+    <row r="39" spans="1:110">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>257480000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>146629000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>196218000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>78791000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>107151000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>88091000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>109234000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>71850000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>76139000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-506198000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>222880000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>216944000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1603227000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1609168000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1754272000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1624126000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1668969000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1682592000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1300564000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1275371000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1223358000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1221683000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>854883000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>870250000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>10158000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>11063000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>8561000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>12532000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>12469000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>9649000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>7453000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11811000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>528267000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>563354000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>531758000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>448216000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>423529000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>428135000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>428991000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>378325000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>313620000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>317935000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>273774000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>295903000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>342629000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>359234000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>372121000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>447238000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>838557000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>888362000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>948258000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>991291000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1028308000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1033088000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1033234000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1008982000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>964102000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>938325000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>972218000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>909662000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>910338000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>871455000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>865563000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>861644000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>813070000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>781560000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>769618000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>725681000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>711734000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>685252000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>672993000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>655165000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>629620000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>610186000.0</v>
       </c>
-      <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
+      <c r="DF39"/>
     </row>
-    <row r="40" spans="1:109">
+    <row r="40" spans="1:110">
       <c r="A40" t="s">
         <v>71</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>870906000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4533560000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4516625000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4633716000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4623096000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4650853000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2702884000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2695951000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2558814000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2546435000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2467454000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2515626000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-61850000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-13000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-50099000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-25492000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-24905000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-27891000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-23499000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-49343000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-38029000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2242853000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2214699000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1897296000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1875522000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1923454000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2015541000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1620696000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1558756000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1429170000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1325866000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1299514000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1219515000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1216727000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1195936000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1183876000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1152452000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1133332000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1088347000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1048376000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1032167000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1047978000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>962854000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>945756000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>949704000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>989234000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>981705000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1002744000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1000390000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1035264000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1035483000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1044297000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1085039000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1120463000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1144384000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1213723000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1227089000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1296490000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1270218000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1217902000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1198210000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1138869000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1089550000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>997675000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>922774000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>849094000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>809122000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>782076000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>766142000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>708802000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>677136000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>667104000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>646356000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>658871000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>653761000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>643673000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>638719000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>625141000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>618702000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>476343000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>462812000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>452288000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>453446000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>418851000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>405363000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>397411000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>388320000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>370313000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>358643000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>355685000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>343963000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>337348000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>319168000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>309530000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>292519000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>282630000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>281168000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>269606000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>255381000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>238090000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>242008000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>230606000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>212995000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>205910000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>204389000.0</v>
       </c>
-      <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
+      <c r="DF40"/>
     </row>
-    <row r="41" spans="1:109">
+    <row r="41" spans="1:110">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>32111000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>28301000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>40085000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>52851000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>33629000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>27389000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>28787000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>27855000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>29396000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>38344000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>26609000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>25207000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>25484000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>24695000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>24153000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>23218000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>26965000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>19192000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>21520000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>16544000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>25187000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>16380000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>17178000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>17001000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>21178000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>15110000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>15166000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>13928000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>14621000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>13550000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>13937000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>12228000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>11736000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>11804000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>11920000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>16375000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>13877000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>24821000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>10874000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>46156000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>14529000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>11520000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>12815000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>11662000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>10827000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>11569000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>10187000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>9589000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>10012000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>10530000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>9833000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>9281000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>8804000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>8684000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>7604000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>7483000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>7976000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>8343000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>8774000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>7344000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>9327000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>10363000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>8466000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>6922000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>5732000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>7045000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>6781000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>5988000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>4944000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>4607000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>4884000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>5384000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>5259000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>5659000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>4976000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>4745000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>3793000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>4392000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>4282000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>3707000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>3665000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>4087000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>3821000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>3491000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>3226000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>3403000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>3355000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>3277000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>3089000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>3075000.0</v>
       </c>
-      <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
+      <c r="DF41"/>
     </row>
-    <row r="42" spans="1:109">
+    <row r="42" spans="1:110">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>419174000.0</v>
+      </c>
+      <c r="C42">
         <v>418958000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>417922000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>417978000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>416387000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>415431000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>413756000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>176527000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>175692000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>175282000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>174696000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>174015000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>174883000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>175752000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>175394000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>174589000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>183950000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>187921000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>188200000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>188722000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>188245000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>188218000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>187778000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>187304000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>186673000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>187899000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>187544000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>188414000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>151702000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>151442000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>126063000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>125808000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>125689000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>125443000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>125105000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>124647000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>124285000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>123918000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>123739000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>123394000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>123521000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>123488000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>123935000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>123809000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>123553000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>123372000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>123260000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>123149000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>123144000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>123085000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>123080000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>122807000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>122802000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>122704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123016000.0</v>
       </c>
       <c r="BD42">
         <v>123016000.0</v>
       </c>
       <c r="BE42">
+        <v>123016000.0</v>
+      </c>
+      <c r="BF42">
         <v>122934000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>122494000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>122723000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>121942000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>121988000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>121892000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>121702000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>121176000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>120552000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>82530000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>81699000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>81184000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>80858000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>80522000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>81629000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>81511000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>81336000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>81353000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>81764000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>81780000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>71777000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>71947000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>71815000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>71990000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>46881000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>46876000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>35595000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>35174000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>34858000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>34434000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>34034000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>33767000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>33445000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>32928000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>32551000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>32353000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>26089000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>25913000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>25707000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>25558000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>25334000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>25077000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>24787000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>19835000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>19606000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>19360000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>19091000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>18888000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>18589000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>18498000.0</v>
       </c>
-      <c r="DC42"/>
       <c r="DD42"/>
       <c r="DE42"/>
+      <c r="DF42"/>
     </row>
-    <row r="43" spans="1:109">
+    <row r="43" spans="1:110">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15849,87 +15950,86 @@
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
+      <c r="DF43"/>
     </row>
-    <row r="44" spans="1:109">
+    <row r="44" spans="1:110">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -15973,1631 +16073,1645 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
+      <c r="DF44"/>
     </row>
-    <row r="45" spans="1:109">
+    <row r="45" spans="1:110">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>86092000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>83140000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>60471000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>59663000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>34529000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>34719000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>35149000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>35476000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>36976000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>37098000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>37524000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>43031000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>41508000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>38107000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>38201000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>35922000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>34558000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>34387000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>34809000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>35225000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>35036000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>34767000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>34871000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>34630000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>31379000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>29689000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>23960000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>24242000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>24314000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>24325000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>24800000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>25293000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>25967000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>26431000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>26441000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>26375000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>26335000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>26457000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>26782000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>26929000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>26983000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>26906000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>27183000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>27125000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>27340000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>27557000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>27774000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>28163000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>28566000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>28939000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>29601000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>29994000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>30150000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>30606000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>31050000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>30898000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>29828000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>27180000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>25980000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>22217000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>20563000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>19729000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>19852000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>17289000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>17349000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>14046000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>13636000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>13158000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>13123000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>13172000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>13222000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>12544000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>11786000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>11435000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>11168000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>10993000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>10512000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>10138000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>9849000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>9568000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>9487000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>9318000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>9019000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>8995000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>9125000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>9203000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>9269000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>9295000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>9200000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>7435000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>6809000.0</v>
       </c>
-      <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
+      <c r="DF45"/>
     </row>
-    <row r="46" spans="1:109">
+    <row r="46" spans="1:110">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>50532000.0</v>
+      </c>
+      <c r="C46">
         <v>51029000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>51312000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>51703000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>51729000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>50217000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>49839000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>28484000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>28952000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>29393000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>29385000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>29629000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>29106000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>29328000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>31457000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>33429000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>33704000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>34045000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>34279000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>34529000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>34719000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>35149000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>35476000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>36976000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>37098000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>37524000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>43031000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>41508000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>38107000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>38201000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>35922000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>34558000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>34387000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>34809000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>35225000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>35036000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>34767000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>34871000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>34630000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>31379000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>29689000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>23960000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>24242000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>24314000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>24325000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>24800000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>25293000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>25967000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>26431000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>26441000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>26375000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>26335000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>26457000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>26782000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>26929000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>26983000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>26906000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>27183000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>27125000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>27340000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>27557000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>27774000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>28163000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>28566000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>28939000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>29601000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>29994000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>30150000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>30606000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>31050000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>30898000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>29828000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>27180000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>25980000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>22217000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>20563000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>19729000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>19852000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>17289000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>17349000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>14046000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>13636000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>13158000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>13123000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>13172000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>13222000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>12544000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>11786000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>11435000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>11168000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>10993000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>10512000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>10138000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>9849000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>9568000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>9487000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>9318000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>9019000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>8995000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>9125000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>9203000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>9269000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>9295000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>9200000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>7435000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>6809000.0</v>
       </c>
-      <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
+      <c r="DF46"/>
     </row>
-    <row r="47" spans="1:109">
+    <row r="47" spans="1:110">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>29629000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>29106000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>29328000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>31457000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>33429000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>33704000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>34045000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>34279000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>44086000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>44472000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>43835000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>35476000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>36976000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>37098000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>37524000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>53939000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>41508000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>38107000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>38201000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>35922000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>34558000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>34387000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>34809000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>35225000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>35036000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>34767000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>34871000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>34630000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>31379000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>29689000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>23960000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>24242000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>24314000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>24325000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>24800000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>25293000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>25967000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>26431000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>26441000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>26375000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>26335000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>26457000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>26782000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>26929000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>26983000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>26906000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>27183000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>27125000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>27340000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>27557000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>27774000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>28163000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>28566000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>28939000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>29601000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>29994000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>30150000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>30606000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>31050000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>30898000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>29828000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>27180000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>25980000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>22217000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>20563000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>19729000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>19852000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>17289000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>17349000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>14046000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>13636000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>13158000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>13123000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>13172000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>13222000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>12544000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>11786000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>11435000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>11168000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>10993000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>10512000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>10138000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>9849000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>9568000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>9487000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>9318000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>9019000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>8995000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>9125000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>9203000.0</v>
       </c>
-      <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
+      <c r="DF47"/>
     </row>
-    <row r="48" spans="1:109">
+    <row r="48" spans="1:110">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>202704000.0</v>
+      </c>
+      <c r="C48">
         <v>186752000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>170526000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>153923000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>139547000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>126540000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>117311000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>129670000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>124075000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>117667000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>112144000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>105239000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>97519000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>92473000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>84867000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>91723000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>84943000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>78700000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>74122000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>69052000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>62302000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>54100000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>45938000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>42862000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>38408000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>35246000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>32690000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>27462000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>26161000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>24472000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>24529000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>21584000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>18667000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>16042000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>17264000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>15324000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>12848000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>11669000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>10483000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>9787000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>9855000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>7939000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>7151000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>5272000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>4349000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1887000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-17227000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-22404000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-25277000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-27255000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-30182000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-32291000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-35699000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-37259000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-38289000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-16937000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-7023000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1195000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>30676000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>28207000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>40670000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>38680000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>36102000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>32999000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>30846000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>28857000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>27258000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>24788000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>22739000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>21120000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>19447000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>17698000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>15507000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>13868000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>12169000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>10091000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>18509000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>16934000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>15178000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>13401000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>11483000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>9964000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>18909000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>16961000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>15174000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>13723000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>12282000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>10985000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>9703000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>8509000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>7208000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>6005000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>10814000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>9750000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>8727000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>7577000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>6486000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>5557000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>4644000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>8358000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>7406000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>6619000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>5832000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>5117000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>4354000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>3717000.0</v>
       </c>
-      <c r="DC48"/>
       <c r="DD48"/>
       <c r="DE48"/>
+      <c r="DF48"/>
     </row>
-    <row r="49" spans="1:109">
+    <row r="49" spans="1:110">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>105239000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>97519000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>92473000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>84867000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>91723000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>84943000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>78700000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>74122000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>69052000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>62302000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>54099000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>45938000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>42862000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>38408000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>35246000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>32690000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>27462000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>26161000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>24472000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>24529000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>21584000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>18667000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>16042000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>17264000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>15324000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>12848000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>11669000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>10483000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>9787000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>9855000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>7939000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>7151000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>5272000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>4349000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>1887000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-17227000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-22404000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-25277000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-27255000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-30182000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-32291000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-35699000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-37259000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-38289000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-16937000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-7023000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>1195000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>30676000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>28207000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
+      <c r="DF49"/>
     </row>
-    <row r="50" spans="1:109">
+    <row r="50" spans="1:110">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>189065000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>154869000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>36605000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>9373000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>9579000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>40382000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>128896000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>147473000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>177456000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>365000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>155474000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>114553000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>117491000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>20000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>42852000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>43393000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>62693000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>113651000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>101554000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -17616,1014 +17730,1022 @@
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
+      <c r="DF50"/>
     </row>
-    <row r="51" spans="1:109">
+    <row r="51" spans="1:110">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>263232000.0</v>
+      </c>
+      <c r="C51">
         <v>336365000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>278689000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>235402000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>192330000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>209907000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>205820000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>161753000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>159210000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>179378000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>207317000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>184288000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>208357000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>261829000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>53335000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>56854000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>57470000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>58764000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>59839000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>113268000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>278925000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>279013000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>232707000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>258395000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>422092000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>404652000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>131604000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>124455000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>144745000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>179378000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>128896000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>147473000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>177456000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>177391000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>155474000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>114553000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>117491000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>112027000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>67099000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>67724000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>87106000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>113651000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>79406000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>127931000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>100006000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>101554000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>71265000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>69274000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>74539000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>75109000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>41751000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>53401000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>52372000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>47120000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>49874000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>65635000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>102224000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>88811000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>61654000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>107631000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>131818000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>153028000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>165697000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>102499000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>157697000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>162772000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>192770000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>189466000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>188842000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>182294000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>190969000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>153365000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>141979000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>134033000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>112054000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>76931000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>80440000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>74143000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>65358000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>59247000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>67962000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>76444000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>68289000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>62238000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>55948000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>74555000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>69812000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>54391000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>58841000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>66633000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>64434000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>61796000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>48477000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>49347000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>59869000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>54006000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>57684000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>61398000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>65004000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>47385000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>51584000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>39941000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>42106000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>47466000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>46358000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>36228000.0</v>
       </c>
-      <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
+      <c r="DF51"/>
     </row>
-    <row r="52" spans="1:109">
+    <row r="52" spans="1:110">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
+        <v>19264000.0</v>
+      </c>
+      <c r="C52">
         <v>24542000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>32501000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>30047000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>23131000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>25863000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>21932000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>14625000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>12099000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9785000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>17991000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15502000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>13989000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>123664000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>21325000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>24860000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>25492000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>24905000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>27891000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>23499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189065000.0</v>
       </c>
       <c r="V52">
         <v>189065000.0</v>
       </c>
       <c r="W52">
+        <v>189065000.0</v>
+      </c>
+      <c r="X52">
         <v>17445000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>23716000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>189065000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>163138000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>36605000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>9373000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>9579000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>64069000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>45353000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>63838000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>93731000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>93576000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>91571000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>90562000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>113414000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>87864000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>42852000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>43393000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>62693000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>89156000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>54831000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>103276000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>75272000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>86742000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>56279000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>53920000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>48821000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>59032000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>25320000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>26619000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>15244000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>9650000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>12066000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>27493000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>53752000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>35013000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>27534000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>62878000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>86750000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>87850000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>124869000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>45367000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>110213000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>97914000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>107070000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>84399000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>75913000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>64007000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>87353000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>65327000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>53524000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>58130000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>59804000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>48449000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>44228000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>41703000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>42720000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>36000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>30877000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>36138000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>34571000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>28352000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>20545000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>38986000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>34107000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>18522000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>22810000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>31093000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>27108000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>24310000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>48477000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>49347000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>28357000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>22493000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>26172000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>61398000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>35804000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>18185000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>22097000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>39941000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>21290000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>26650000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>25543000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>15406000.0</v>
       </c>
-      <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
+      <c r="DF52"/>
     </row>
-    <row r="53" spans="1:109">
+    <row r="53" spans="1:110">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53">
+        <v>947018000.0</v>
+      </c>
+      <c r="C53">
         <v>952740000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>667205000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>666138000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>855456000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>829711000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>826828000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>529082000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>514909000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>513519000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>495162000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>508612000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>520232000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>513728000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>503596000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>512698000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>529730000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>472438000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>445018000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>450402000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>407690000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>466465000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>478288000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>483936000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>479599000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>490386000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>481120000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>496930000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>490221000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>465844000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>489356000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>449419000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>454800000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>415308000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>421455000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>401904000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>423601000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>400154000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>374902000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>324540000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>327590000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>394124000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>394251000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>376436000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>349827000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>376199000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>402563000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>389961000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>431786000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>406943000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>384522000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>358482000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>349733000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>301970000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>291649000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>283078000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>311485000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>310365000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>248000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>2728000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>2746000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2728000.0</v>
       </c>
       <c r="BK53">
         <v>2728000.0</v>
       </c>
       <c r="BL53">
+        <v>2728000.0</v>
+      </c>
+      <c r="BM53">
         <v>6247000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>6400000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>6388000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>165281000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>164864000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>141616000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>14342000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>121900000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>82169000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>77005000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>1039000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>98034000.0</v>
       </c>
-      <c r="BX53"/>
-      <c r="BY53">
+      <c r="BY53"/>
+      <c r="BZ53">
         <v>85936000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>19299000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>92526000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>93249000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>67256000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>26875000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>9517000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>4830000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>9312000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>25026000.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
+      <c r="DF53"/>
     </row>
-    <row r="54" spans="1:109">
+    <row r="54" spans="1:110">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -18667,1428 +18789,1441 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
+      <c r="DF54"/>
     </row>
-    <row r="55" spans="1:109">
+    <row r="55" spans="1:110">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>5576972000.0</v>
+      </c>
+      <c r="C55">
         <v>5542255000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5470233000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5387645000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5441586000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5441589000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5470589000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3198782000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3183331000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3064240000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3054435000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3008197000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3011548000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2922408000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2852092000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2824201000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2900537000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2834565000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2870182000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2912717000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2963534000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2750572000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2781667000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2772796000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2387488000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2383274000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2313677000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2399508000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1973283000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1934388000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1720755000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1644118000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1635906000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1558849000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1533586000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1474930000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1453946000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1414504000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1354154000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1311353000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1287279000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1292816000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1274340000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1232783000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1189420000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1190443000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1183392000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1167308000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1198017000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1177812000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1212478000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1191217000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1197038000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1232668000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1269319000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1328475000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1446741000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1444097000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1517315000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1531290000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1512393000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1511722000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1477780000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1358756000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1316038000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1196432000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1159996000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1112989000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1084363000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1051783000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1008291000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>939519000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>917559000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>884979000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>872113000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>828314000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>821998000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>809031000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>783830000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>767939000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>607590000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>601460000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>581180000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>574019000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>531011000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>514651000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>519403000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>492036000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>478394000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>472393000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>464958000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>449762000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>428540000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>410298000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>409116000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>384033000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>375961000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>373728000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>368944000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>334940000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>321146000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>311903000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>300277000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>286090000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>277347000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>265053000.0</v>
       </c>
-      <c r="DC55"/>
       <c r="DD55"/>
       <c r="DE55"/>
+      <c r="DF55"/>
     </row>
-    <row r="56" spans="1:109">
+    <row r="56" spans="1:110">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>1017208000.0</v>
+      </c>
+      <c r="C56">
         <v>1016296000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>871794000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>835473000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>307013000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1099643000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1084170000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>675711000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>711127000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>592310000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>602313000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>596703000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>629466000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>585578000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>579735000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>126831000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>752610000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>689382000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2367675000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2404262000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2497277000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2224776000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>574407000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>544408000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1843997000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>552888000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>538589000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>611626000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>573778000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>543591000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>535766000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>477569000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>489874000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>450163000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>448181000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>444383000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>456256000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>435099000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>416233000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>391948000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>398087000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>426309000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>432060000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>403589000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>385914000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>410705000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>441451000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>432928000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>465456000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>447903000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>458278000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>446439000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>447947000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>455846000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>111300000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>129116000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>159103000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>424582000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>87051000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>26468000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>23903000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>19768000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>24284000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>28847000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>26397000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>25534000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>25327000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>17570000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>17565000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>17263000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>21174000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>24701000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>22432000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>21346000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>18698000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>21331000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>21835000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>24904000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>22766000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>25463000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>17774000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>17515000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>20254000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>19087000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>11751000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>14355000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>13506000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>11471000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>10782000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>14931000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>14557000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>15481000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>16058000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>13357000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>14330000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>15456000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>11955000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>14870000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>11640000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>12032000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>10773000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>13209000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>9707000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>13010000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>9069000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>10299000.0</v>
       </c>
-      <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
+      <c r="DF56"/>
     </row>
-    <row r="57" spans="1:109">
+    <row r="57" spans="1:110">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>19264000.0</v>
+      </c>
+      <c r="C57">
         <v>895448000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4566061000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4546672000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4656847000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4648959000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4672785000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2717509000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2708050000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2568599000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2564426000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2538363000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2529615000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>61850000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>61219000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>50099000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>41351000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>40820000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>37959000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>40038000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>49343000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>38029000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2296928000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2275447000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>224792000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2038660000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1995185000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2064558000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1658950000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1645646000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1491655000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1415346000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1409625000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1330269000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1325299000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1307676000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1312400000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1255482000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1190112000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1145983000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1124619000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1135260000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1115037000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1077866000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1032832000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1048366000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1061888000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1049502000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1076047000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1070296000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1106409000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1076631000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1071061000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1107504000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1144191000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1182704000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1279044000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1272289000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1324024000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1333096000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1304652000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1286060000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1263738000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1135816000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1108887000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1020688000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>957444000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>894843000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>859267000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>838923000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>803499000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>743489000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>721905000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>712952000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>725597000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>703139000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>688929000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>687203000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>668723000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>655460000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>507715000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>499510000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>487123000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>482100000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>439676000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>449325000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>431761000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>407073000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>393352000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>394018000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>383005000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>368492000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>386072000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>372336000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>338146000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>315295000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>309117000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>342566000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>305809000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>273932000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>260728000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>285229000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>252394000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>239645000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>231860000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>220217000.0</v>
       </c>
-      <c r="DC57"/>
       <c r="DD57"/>
       <c r="DE57"/>
+      <c r="DF57"/>
     </row>
-    <row r="58" spans="1:109">
+    <row r="58" spans="1:110">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>4973788000.0</v>
+      </c>
+      <c r="C58">
         <v>4950720000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4898297000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4839197000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4908650000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4924907000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4954383000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2920406000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2911649000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2799184000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2811355000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2762556000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2771387000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2693512000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2634714000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2586674000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2645733000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2562909000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2601613000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2646779000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2709086000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2504323000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2548820000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2547158000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2176918000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2160025000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2090184000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2179640000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1794116000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1760955000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1575198000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1498981000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1493350000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1414084000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1389202000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1331667000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1316477000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1279645000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1214359000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1170314000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1149032000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1159755000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1139612000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1102521000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1057566000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1063178000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1076874000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1064856000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1101765000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1086373000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1122840000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1103413000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1108189000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1144974000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1181999000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1220846000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1327516000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1315900000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1358144000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1377849000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1349720000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1351238000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1313847000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1200853000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1164056000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1085546000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1049347000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1006564000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>979261000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>948436000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>907115000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>839828000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>819446000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>788855000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>777847000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>736424000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>731158000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>719643000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>696487000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>682893000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>548912000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>544150000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>525961000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>520943000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>480458000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>465401000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>471968000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>446504000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>433546000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>429558000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>423826000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>409424000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>389912000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>372336000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>372890000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>349751000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>343717000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>342566000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>337887000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>305855000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>292749000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>285229000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>275347000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>262542000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>254890000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>243185000.0</v>
       </c>
-      <c r="DC58"/>
       <c r="DD58"/>
       <c r="DE58"/>
+      <c r="DF58"/>
     </row>
-    <row r="59" spans="1:109">
+    <row r="59" spans="1:110">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -20132,671 +20267,678 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
+      <c r="DF59"/>
     </row>
-    <row r="60" spans="1:109">
+    <row r="60" spans="1:110">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>603184000.0</v>
+      </c>
+      <c r="C60">
         <v>591535000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>571936000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>548448000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>532936000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>516682000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>516206000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>278376000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>271682000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>265056000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>243080000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>245641000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>240161000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>228896000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>217378000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>237527000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>254804000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>271656000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>268569000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>265938000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>254448000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>246249000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>232847000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>225638000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>210570000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>223249000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>223493000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>219868000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>179167000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>173433000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>145557000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>145137000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>142556000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>144765000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>144384000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>143263000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>137469000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>134859000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>139795000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>141039000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>138247000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>133061000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>134728000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>130262000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>131854000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>127265000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>106518000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>102452000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>96252000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>91439000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>89638000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>87804000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>88849000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>87694000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>87320000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>107629000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>119225000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>128197000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>159171000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>153441000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>162673000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>160484000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>163933000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>157903000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>151982000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>110886000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>110649000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>106425000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>105102000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>103347000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>101176000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>99691000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>98113000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>96124000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>94266000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>91890000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>90840000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>89388000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>87343000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>85046000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>58678000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>57310000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>55219000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>53076000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>50553000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>49250000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>47435000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>45532000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>44848000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>42835000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>41132000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>40338000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>38628000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>37962000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>36226000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>34282000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>32244000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>31162000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>31057000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>29085000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>28397000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>26674000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>24930000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>23548000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>22457000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>21868000.0</v>
       </c>
-      <c r="DC60"/>
       <c r="DD60"/>
       <c r="DE60"/>
+      <c r="DF60"/>
     </row>
-    <row r="61" spans="1:109">
+    <row r="61" spans="1:110">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-13844000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-12689000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-13512000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-13336000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-13589000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-4083000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-1768000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-968000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-50000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-266000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-848000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-810000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-922000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-1170000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-466000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-1038000.0</v>
       </c>
-      <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
+      <c r="AD61"/>
+      <c r="AE61">
         <v>-236000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-197000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-594000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15000.0</v>
       </c>
       <c r="AI61">
         <v>-15000.0</v>
       </c>
       <c r="AJ61">
-        <v>-80000.0</v>
+        <v>-15000.0</v>
       </c>
       <c r="AK61">
         <v>-80000.0</v>
       </c>
       <c r="AL61">
+        <v>-80000.0</v>
+      </c>
+      <c r="AM61">
         <v>-1017000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-1196000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-1413000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-1027000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-829000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000.0</v>
       </c>
       <c r="AS61">
         <v>-20000.0</v>
       </c>
       <c r="AT61">
         <v>-20000.0</v>
       </c>
       <c r="AU61">
         <v>-20000.0</v>
       </c>
       <c r="AV61">
         <v>-20000.0</v>
       </c>
       <c r="AW61">
         <v>-20000.0</v>
       </c>
       <c r="AX61">
         <v>-20000.0</v>
       </c>
       <c r="AY61">
         <v>-20000.0</v>
       </c>
       <c r="AZ61">
         <v>-20000.0</v>
       </c>
       <c r="BA61">
         <v>-20000.0</v>
       </c>
       <c r="BB61">
         <v>-20000.0</v>
       </c>
       <c r="BC61">
         <v>-20000.0</v>
       </c>
       <c r="BD61">
         <v>-20000.0</v>
       </c>
       <c r="BE61">
         <v>-20000.0</v>
       </c>
       <c r="BF61">
         <v>-20000.0</v>
       </c>
       <c r="BG61">
         <v>-20000.0</v>
       </c>
       <c r="BH61">
         <v>-20000.0</v>
       </c>
       <c r="BI61">
+        <v>-20000.0</v>
+      </c>
+      <c r="BJ61">
         <v>-7000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-32000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-248000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-53000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-241000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-702000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-1571000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-1930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2033000.0</v>
       </c>
       <c r="BR61">
         <v>-2033000.0</v>
       </c>
       <c r="BS61">
+        <v>-2033000.0</v>
+      </c>
+      <c r="BT61">
         <v>-952000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-908000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-1152000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-1135000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-1087000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-912000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-581000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-396000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-543000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-368000.0</v>
       </c>
-      <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
+      <c r="DF61"/>
     </row>
-    <row r="62" spans="1:109">
+    <row r="62" spans="1:110">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20864,50 +21006,51 @@
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
+      <c r="DF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21000,51 +21143,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
         <v>103893000.0</v>
       </c>
       <c r="C2">
         <v>110225000.0</v>
       </c>
       <c r="D2">
         <v>46673000.0</v>
       </c>
       <c r="E2">
         <v>13212000.0</v>
       </c>
       <c r="F2">
         <v>7811000.0</v>
       </c>
       <c r="G2">
         <v>21349000.0</v>
       </c>
       <c r="H2">
         <v>24599000.0</v>
       </c>
       <c r="I2">
         <v>14310000.0</v>
       </c>
@@ -21101,51 +21244,51 @@
       </c>
       <c r="AA2">
         <v>10678000.0</v>
       </c>
       <c r="AB2">
         <v>8621000.0</v>
       </c>
       <c r="AC2">
         <v>7618000.0</v>
       </c>
       <c r="AD2">
         <v>6037000.0</v>
       </c>
       <c r="AE2">
         <v>5379000.0</v>
       </c>
       <c r="AF2">
         <v>4812000.0</v>
       </c>
       <c r="AG2">
         <v>3312000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
         <v>13970000.0</v>
       </c>
       <c r="C3">
         <v>9690000.0</v>
       </c>
       <c r="D3">
         <v>4340000.0</v>
       </c>
       <c r="E3">
         <v>4620000.0</v>
       </c>
       <c r="F3">
         <v>5305000.0</v>
       </c>
       <c r="G3">
         <v>6573000.0</v>
       </c>
       <c r="H3">
         <v>5547000.0</v>
       </c>
       <c r="I3">
         <v>3642000.0</v>
       </c>
@@ -21202,88 +21345,88 @@
       </c>
       <c r="AA3">
         <v>735000.0</v>
       </c>
       <c r="AB3">
         <v>528000.0</v>
       </c>
       <c r="AC3">
         <v>438000.0</v>
       </c>
       <c r="AD3">
         <v>364000.0</v>
       </c>
       <c r="AE3">
         <v>329000.0</v>
       </c>
       <c r="AF3">
         <v>265000.0</v>
       </c>
       <c r="AG3">
         <v>212000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
         <v>102712000.0</v>
       </c>
       <c r="C5">
         <v>27806000.0</v>
       </c>
       <c r="D5">
         <v>45033000.0</v>
       </c>
       <c r="E5">
         <v>26616000.0</v>
       </c>
       <c r="F5">
         <v>40895000.0</v>
       </c>
       <c r="G5">
         <v>32511000.0</v>
       </c>
       <c r="H5">
         <v>19634000.0</v>
       </c>
       <c r="I5">
         <v>14445000.0</v>
       </c>
@@ -21340,51 +21483,51 @@
       </c>
       <c r="AA5">
         <v>5709000.0</v>
       </c>
       <c r="AB5">
         <v>5066000.0</v>
       </c>
       <c r="AC5">
         <v>4299000.0</v>
       </c>
       <c r="AD5">
         <v>3580000.0</v>
       </c>
       <c r="AE5">
         <v>3086000.0</v>
       </c>
       <c r="AF5">
         <v>2696000.0</v>
       </c>
       <c r="AG5">
         <v>2155000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
         <v>116682000.0</v>
       </c>
       <c r="C6">
         <v>37496000.0</v>
       </c>
       <c r="D6">
         <v>49373000.0</v>
       </c>
       <c r="E6">
         <v>31236000.0</v>
       </c>
       <c r="F6">
         <v>46200000.0</v>
       </c>
       <c r="G6">
         <v>39084000.0</v>
       </c>
       <c r="H6">
         <v>25181000.0</v>
       </c>
       <c r="I6">
         <v>18087000.0</v>
       </c>
@@ -21441,127 +21584,127 @@
       </c>
       <c r="AA6">
         <v>6444000.0</v>
       </c>
       <c r="AB6">
         <v>5594000.0</v>
       </c>
       <c r="AC6">
         <v>4737000.0</v>
       </c>
       <c r="AD6">
         <v>3944000.0</v>
       </c>
       <c r="AE6">
         <v>3415000.0</v>
       </c>
       <c r="AF6">
         <v>2961000.0</v>
       </c>
       <c r="AG6">
         <v>2367000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-2635000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
         <v>249970000.0</v>
       </c>
       <c r="C9">
         <v>173862000.0</v>
       </c>
       <c r="D9">
         <v>127624000.0</v>
       </c>
       <c r="E9">
         <v>121107000.0</v>
       </c>
       <c r="F9">
         <v>113834000.0</v>
       </c>
       <c r="G9">
         <v>105534000.0</v>
       </c>
       <c r="H9">
         <v>95919000.0</v>
       </c>
       <c r="I9">
         <v>71575000.0</v>
       </c>
@@ -21618,51 +21761,51 @@
       </c>
       <c r="AA9">
         <v>14822000.0</v>
       </c>
       <c r="AB9">
         <v>13284000.0</v>
       </c>
       <c r="AC9">
         <v>2253000.0</v>
       </c>
       <c r="AD9">
         <v>1551000.0</v>
       </c>
       <c r="AE9">
         <v>1240000.0</v>
       </c>
       <c r="AF9">
         <v>935000.0</v>
       </c>
       <c r="AG9">
         <v>860000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
         <v>102637000.0</v>
       </c>
       <c r="C10">
         <v>27806000.0</v>
       </c>
       <c r="D10">
         <v>45033000.0</v>
       </c>
       <c r="E10">
         <v>26616000.0</v>
       </c>
       <c r="F10">
         <v>40895000.0</v>
       </c>
       <c r="G10">
         <v>32511000.0</v>
       </c>
       <c r="H10">
         <v>19634000.0</v>
       </c>
       <c r="I10">
         <v>14445000.0</v>
       </c>
@@ -21719,51 +21862,51 @@
       </c>
       <c r="AA10">
         <v>5709000.0</v>
       </c>
       <c r="AB10">
         <v>5066000.0</v>
       </c>
       <c r="AC10">
         <v>4299000.0</v>
       </c>
       <c r="AD10">
         <v>3580000.0</v>
       </c>
       <c r="AE10">
         <v>3086000.0</v>
       </c>
       <c r="AF10">
         <v>2696000.0</v>
       </c>
       <c r="AG10">
         <v>2155000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
         <v>21782000.0</v>
       </c>
       <c r="C11">
         <v>5756000.0</v>
       </c>
       <c r="D11">
         <v>9370000.0</v>
       </c>
       <c r="E11">
         <v>4579000.0</v>
       </c>
       <c r="F11">
         <v>8014000.0</v>
       </c>
       <c r="G11">
         <v>6048000.0</v>
       </c>
       <c r="H11">
         <v>2710000.0</v>
       </c>
       <c r="I11">
         <v>1640000.0</v>
       </c>
@@ -21820,51 +21963,51 @@
       </c>
       <c r="AA11">
         <v>1537000.0</v>
       </c>
       <c r="AB11">
         <v>1311000.0</v>
       </c>
       <c r="AC11">
         <v>1180000.0</v>
       </c>
       <c r="AD11">
         <v>974000.0</v>
       </c>
       <c r="AE11">
         <v>838000.0</v>
       </c>
       <c r="AF11">
         <v>742000.0</v>
       </c>
       <c r="AG11">
         <v>520000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
         <v>103942000.0</v>
       </c>
       <c r="C12">
         <v>93679000.0</v>
       </c>
       <c r="D12">
         <v>44991000.0</v>
       </c>
       <c r="E12">
         <v>9024000.0</v>
       </c>
       <c r="F12">
         <v>6721000.0</v>
       </c>
       <c r="G12">
         <v>16024000.0</v>
       </c>
       <c r="H12">
         <v>23699000.0</v>
       </c>
       <c r="I12">
         <v>13467000.0</v>
       </c>
@@ -21921,53 +22064,55 @@
       </c>
       <c r="AA12">
         <v>10318000.0</v>
       </c>
       <c r="AB12">
         <v>8074000.0</v>
       </c>
       <c r="AC12">
         <v>7348000.0</v>
       </c>
       <c r="AD12">
         <v>5822000.0</v>
       </c>
       <c r="AE12">
         <v>5139000.0</v>
       </c>
       <c r="AF12">
         <v>4542000.0</v>
       </c>
       <c r="AG12">
         <v>3241000.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>187</v>
+      </c>
+      <c r="B13">
+        <v>303734000.0</v>
+      </c>
       <c r="C13">
         <v>248933000.0</v>
       </c>
       <c r="D13">
         <v>141964000.0</v>
       </c>
       <c r="E13">
         <v>108654000.0</v>
       </c>
       <c r="F13">
         <v>93695000.0</v>
       </c>
       <c r="G13">
         <v>99631000.0</v>
       </c>
       <c r="H13">
         <v>92994000.0</v>
       </c>
       <c r="I13">
         <v>64837000.0</v>
       </c>
       <c r="J13">
         <v>51015000.0</v>
       </c>
       <c r="K13">
@@ -21978,88 +22123,88 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
         <v>80855000.0</v>
       </c>
       <c r="C15">
         <v>22050000.0</v>
       </c>
       <c r="D15">
         <v>35663000.0</v>
       </c>
       <c r="E15">
         <v>22037000.0</v>
       </c>
       <c r="F15">
         <v>32881000.0</v>
       </c>
       <c r="G15">
         <v>26463000.0</v>
       </c>
       <c r="H15">
         <v>16924000.0</v>
       </c>
       <c r="I15">
         <v>12805000.0</v>
       </c>
@@ -22116,51 +22261,51 @@
       </c>
       <c r="AA15">
         <v>4172000.0</v>
       </c>
       <c r="AB15">
         <v>3755000.0</v>
       </c>
       <c r="AC15">
         <v>3119000.0</v>
       </c>
       <c r="AD15">
         <v>2606000.0</v>
       </c>
       <c r="AE15">
         <v>2248000.0</v>
       </c>
       <c r="AF15">
         <v>1954000.0</v>
       </c>
       <c r="AG15">
         <v>1635000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>22037000.0</v>
       </c>
       <c r="F16">
         <v>32881000.0</v>
       </c>
       <c r="G16">
         <v>26463000.0</v>
       </c>
       <c r="H16">
         <v>16924000.0</v>
       </c>
       <c r="I16">
         <v>12805000.0</v>
       </c>
       <c r="J16">
         <v>8090000.0</v>
       </c>
       <c r="K16">
         <v>6628000.0</v>
       </c>
@@ -22197,53 +22342,55 @@
       <c r="V16">
         <v>9987000.0</v>
       </c>
       <c r="W16">
         <v>7770000.0</v>
       </c>
       <c r="X16">
         <v>6980000.0</v>
       </c>
       <c r="Y16">
         <v>5915000.0</v>
       </c>
       <c r="Z16">
         <v>5092000.0</v>
       </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>191</v>
+      </c>
+      <c r="B17">
+        <v>80855000.0</v>
+      </c>
       <c r="C17">
         <v>22050000.0</v>
       </c>
       <c r="D17">
         <v>37646000.0</v>
       </c>
       <c r="E17">
         <v>22037000.0</v>
       </c>
       <c r="F17">
         <v>32881000.0</v>
       </c>
       <c r="G17">
         <v>26463000.0</v>
       </c>
       <c r="H17">
         <v>16924000.0</v>
       </c>
       <c r="I17">
         <v>12805000.0</v>
       </c>
       <c r="J17">
         <v>8090000.0</v>
       </c>
       <c r="K17">
@@ -22262,53 +22409,55 @@
         <v>-38454000.0</v>
       </c>
       <c r="P17">
         <v>-31964000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>192</v>
+      </c>
+      <c r="B18">
+        <v>199792000.0</v>
+      </c>
       <c r="C18">
         <v>155254000.0</v>
       </c>
       <c r="D18">
         <v>106372000.0</v>
       </c>
       <c r="E18">
         <v>99630000.0</v>
       </c>
       <c r="F18">
         <v>86974000.0</v>
       </c>
       <c r="G18">
         <v>83607000.0</v>
       </c>
       <c r="H18">
         <v>69295000.0</v>
       </c>
       <c r="I18">
         <v>51370000.0</v>
       </c>
       <c r="J18">
         <v>43371000.0</v>
       </c>
       <c r="K18">
@@ -22319,133 +22468,133 @@
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>802000.0</v>
       </c>
       <c r="K20">
         <v>1850000.0</v>
       </c>
       <c r="L20">
         <v>1440000.0</v>
       </c>
       <c r="M20">
         <v>705000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
         <v>102712000.0</v>
       </c>
       <c r="C21">
         <v>27806000.0</v>
       </c>
       <c r="D21">
         <v>45033000.0</v>
       </c>
       <c r="E21">
         <v>26616000.0</v>
       </c>
       <c r="F21">
         <v>40895000.0</v>
       </c>
       <c r="G21">
         <v>32511000.0</v>
       </c>
       <c r="H21">
         <v>19634000.0</v>
       </c>
       <c r="I21">
         <v>14445000.0</v>
       </c>
@@ -22502,88 +22651,88 @@
       </c>
       <c r="AA21">
         <v>5709000.0</v>
       </c>
       <c r="AB21">
         <v>5066000.0</v>
       </c>
       <c r="AC21">
         <v>4299000.0</v>
       </c>
       <c r="AD21">
         <v>3580000.0</v>
       </c>
       <c r="AE21">
         <v>3086000.0</v>
       </c>
       <c r="AF21">
         <v>2696000.0</v>
       </c>
       <c r="AG21">
         <v>2155000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
         <v>251151000.0</v>
       </c>
       <c r="C23">
         <v>256281000.0</v>
       </c>
       <c r="D23">
         <v>129264000.0</v>
       </c>
       <c r="E23">
         <v>107703000.0</v>
       </c>
       <c r="F23">
         <v>80750000.0</v>
       </c>
       <c r="G23">
         <v>94372000.0</v>
       </c>
       <c r="H23">
         <v>100884000.0</v>
       </c>
       <c r="I23">
         <v>71440000.0</v>
       </c>
@@ -22640,192 +22789,194 @@
       </c>
       <c r="AA23">
         <v>19791000.0</v>
       </c>
       <c r="AB23">
         <v>16839000.0</v>
       </c>
       <c r="AC23">
         <v>5572000.0</v>
       </c>
       <c r="AD23">
         <v>4008000.0</v>
       </c>
       <c r="AE23">
         <v>3533000.0</v>
       </c>
       <c r="AF23">
         <v>3051000.0</v>
       </c>
       <c r="AG23">
         <v>2017000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>199</v>
+      </c>
+      <c r="B25">
+        <v>15271000.0</v>
+      </c>
       <c r="C25">
         <v>9690000.0</v>
       </c>
       <c r="D25">
         <v>4278000.0</v>
       </c>
       <c r="E25">
         <v>1105000.0</v>
       </c>
       <c r="F25">
         <v>1275000.0</v>
       </c>
       <c r="G25">
         <v>6573000.0</v>
       </c>
       <c r="H25">
         <v>5547000.0</v>
       </c>
       <c r="I25">
         <v>3642000.0</v>
       </c>
       <c r="J25">
         <v>3265000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27">
         <v>2291000.0</v>
       </c>
       <c r="C27">
         <v>2587000.0</v>
       </c>
       <c r="D27">
         <v>2157000.0</v>
       </c>
       <c r="E27">
         <v>2264000.0</v>
       </c>
       <c r="F27">
         <v>2178000.0</v>
       </c>
       <c r="G27">
         <v>1660000.0</v>
       </c>
       <c r="H27">
         <v>1967000.0</v>
       </c>
       <c r="I27">
         <v>1592000.0</v>
       </c>
@@ -22852,51 +23003,51 @@
       </c>
       <c r="Q27">
         <v>1209000.0</v>
       </c>
       <c r="R27">
         <v>1111000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
         <v>88175000.0</v>
       </c>
       <c r="C28">
         <v>80041000.0</v>
       </c>
       <c r="D28">
         <v>53858000.0</v>
       </c>
       <c r="E28">
         <v>50025000.0</v>
       </c>
       <c r="F28">
         <v>45683000.0</v>
       </c>
       <c r="G28">
         <v>44957000.0</v>
       </c>
       <c r="H28">
         <v>40865000.0</v>
       </c>
       <c r="I28">
         <v>34189000.0</v>
       </c>
@@ -22953,53 +23104,55 @@
       </c>
       <c r="AA28">
         <v>4755000.0</v>
       </c>
       <c r="AB28">
         <v>4297000.0</v>
       </c>
       <c r="AC28">
         <v>3491000.0</v>
       </c>
       <c r="AD28">
         <v>2901000.0</v>
       </c>
       <c r="AE28">
         <v>2621000.0</v>
       </c>
       <c r="AF28">
         <v>2326000.0</v>
       </c>
       <c r="AG28">
         <v>2115000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>203</v>
+      </c>
+      <c r="B29">
+        <v>21782000.0</v>
+      </c>
       <c r="C29">
         <v>5756000.0</v>
       </c>
       <c r="D29">
         <v>9577000.0</v>
       </c>
       <c r="E29">
         <v>4579000.0</v>
       </c>
       <c r="F29">
         <v>8014000.0</v>
       </c>
       <c r="G29">
         <v>6048000.0</v>
       </c>
       <c r="H29">
         <v>2710000.0</v>
       </c>
       <c r="I29">
         <v>1640000.0</v>
       </c>
       <c r="J29">
         <v>4338000.0</v>
       </c>
       <c r="K29">
@@ -23010,51 +23163,51 @@
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
         <v>147258000.0</v>
       </c>
       <c r="C30">
         <v>146056000.0</v>
       </c>
       <c r="D30">
         <v>82591000.0</v>
       </c>
       <c r="E30">
         <v>94491000.0</v>
       </c>
       <c r="F30">
         <v>72939000.0</v>
       </c>
       <c r="G30">
         <v>73023000.0</v>
       </c>
       <c r="H30">
         <v>76285000.0</v>
       </c>
       <c r="I30">
         <v>57130000.0</v>
       </c>
@@ -23111,51 +23264,51 @@
       </c>
       <c r="AA30">
         <v>9113000.0</v>
       </c>
       <c r="AB30">
         <v>8218000.0</v>
       </c>
       <c r="AC30">
         <v>-2046000.0</v>
       </c>
       <c r="AD30">
         <v>-2029000.0</v>
       </c>
       <c r="AE30">
         <v>-1846000.0</v>
       </c>
       <c r="AF30">
         <v>-1761000.0</v>
       </c>
       <c r="AG30">
         <v>-1295000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31">
         <v>-75000.0</v>
       </c>
       <c r="C31">
         <v>-49162000.0</v>
       </c>
       <c r="D31">
         <v>-96604000.0</v>
       </c>
       <c r="E31">
         <v>-26895000.0</v>
       </c>
       <c r="F31">
         <v>-10634000.0</v>
       </c>
       <c r="G31">
         <v>-11939000.0</v>
       </c>
       <c r="H31">
         <v>-10219000.0</v>
       </c>
       <c r="I31">
         <v>-13467000.0</v>
       </c>
@@ -23212,51 +23365,51 @@
       </c>
       <c r="AA31">
         <v>-10318000.0</v>
       </c>
       <c r="AB31">
         <v>-8074000.0</v>
       </c>
       <c r="AC31">
         <v>4299000.0</v>
       </c>
       <c r="AD31">
         <v>3580000.0</v>
       </c>
       <c r="AE31">
         <v>3086000.0</v>
       </c>
       <c r="AF31">
         <v>2696000.0</v>
       </c>
       <c r="AG31">
         <v>2155000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
         <v>353863000.0</v>
       </c>
       <c r="C32">
         <v>284087000.0</v>
       </c>
       <c r="D32">
         <v>174297000.0</v>
       </c>
       <c r="E32">
         <v>134319000.0</v>
       </c>
       <c r="F32">
         <v>121645000.0</v>
       </c>
       <c r="G32">
         <v>126883000.0</v>
       </c>
       <c r="H32">
         <v>120518000.0</v>
       </c>
       <c r="I32">
         <v>85885000.0</v>
       </c>
@@ -23332,1086 +23485,1093 @@
       <c r="AG32">
         <v>4172000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE32"/>
+  <dimension ref="A1:DF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
+      <c r="DF1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
+        <v>25711000.0</v>
+      </c>
+      <c r="C2">
         <v>25729000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26530000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>25430000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26204000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31197000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>44971000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17990000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16067000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14428000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12608000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10925000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8712000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5196000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3464000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3007000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1517000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2421000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1936000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2380000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1074000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2997000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5598000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6124000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6630000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6151000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7057000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6157000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5298000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4583000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3722000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3171000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2791000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3084000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2117000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1850000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1593000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1365000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1670000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1321000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1311000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1246000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>569000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>970000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>913000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>-41000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>-1870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085000.0</v>
       </c>
       <c r="AW2">
         <v>1085000.0</v>
       </c>
       <c r="AX2">
+        <v>1085000.0</v>
+      </c>
+      <c r="AY2">
         <v>-620000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1216000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>-112000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1377000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2516000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>6802000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>25083000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>21447000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>28674000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10566000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>23957000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6132000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4429000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4242000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8236000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4706000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7156000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4809000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4630000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4770000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5504000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4947000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>4778000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5629000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6466000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6061000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5750000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5459000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5552000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4951000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4016000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3242000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2876000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2587000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2233000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1985000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1840000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1832000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1713000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1811000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1863000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1691000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1740000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1954000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2122000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2187000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2184000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2212000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2681000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2851000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2754000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2895000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2974000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2790000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2546000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2368000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2455000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2123000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2031000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>2012000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
+        <v>3547000.0</v>
+      </c>
+      <c r="C3">
         <v>2348000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3730000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3648000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4244000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3897000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3657000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1064000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1072000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1146000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1080000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1051000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1063000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1084000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1162000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1164000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1210000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1291000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1322000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1339000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1353000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1593000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2273000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1319000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1388000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1577000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1604000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1287000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1079000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1070000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>851000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>852000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>869000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>883000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>843000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>644000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>895000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>771000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>722000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>717000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>741000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>746000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>698000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>722000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>741000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>769000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>563000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>741000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>765000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>741000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>717000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>698000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>661000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>650000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>669000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>640000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>654000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>723000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>664000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>616000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>775000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>-1726000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>835000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>679000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>666000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>992000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1049000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>905000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>809000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>734000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>533000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>557000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>471000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>459000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>440000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>476000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>461000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>470000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>552000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>394000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>314000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>539000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>299000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>275000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>311000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>399000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>279000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>266000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>253000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>318000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>247000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>226000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>222000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>286000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>206000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>194000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>188000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>259000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>147000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>213000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>209000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>219000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>292000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>66000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>158000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>196000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>100000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>120000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>112000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -24581,752 +24741,759 @@
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
-      <c r="CX4"/>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
+        <v>27502000.0</v>
+      </c>
+      <c r="C5">
         <v>27568000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>27677000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>24704000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>22763000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>17135000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9897000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9824000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>10744000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9699000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11561000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>12385000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11388000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>11889000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6399000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>10743000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>10383000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8501000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8871000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>10907000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12616000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12530000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6214000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7660000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6107000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5262000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>8241000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2797000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3334000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1282000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4660000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4386000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4117000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3028000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3150000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3824000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2426000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2203000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1567000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>930000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3194000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1585000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2923000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1823000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3177000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2958000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>5201000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2873000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1978000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2942000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1828000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3438000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1590000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2035000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2324000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-17160000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-13050000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-37773000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3049000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-12933000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4830000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>5981000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>7042000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>5264000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>4764000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>3699000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>5107000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>4518000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>4099000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>4169000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>4580000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>5166000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>4670000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4267000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4898000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>4534000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>4056000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>4198000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>4274000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>4433000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3577000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3602000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3951000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3735000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>3108000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2972000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2822000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2617000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2536000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2322000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2626000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2510000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2200000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2027000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2091000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2139000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1883000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1794000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1884000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1791000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1561000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1577000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1369000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>1479000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>1284000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1237000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1319000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>1338000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>1172000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
+        <v>31049000.0</v>
+      </c>
+      <c r="C6">
         <v>29916000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>31407000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>28352000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>27007000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21032000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6240000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10888000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11816000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>10845000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12641000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13436000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>12451000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>12973000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5237000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11907000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11593000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9792000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10193000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12246000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>13969000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14123000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8487000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8979000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7495000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6839000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>9845000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4084000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4413000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2352000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5511000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5238000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4986000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3911000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3993000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4468000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3321000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2974000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2289000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1647000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3935000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2331000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3621000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2545000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3918000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3727000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5764000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3614000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2743000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3683000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2545000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>4136000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2251000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2685000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1655000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-16520000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-12396000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-37050000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>3713000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-12317000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>5605000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4255000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>7877000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>5943000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>5430000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>4691000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>6156000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>5423000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>4908000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4903000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>5113000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>5723000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>5141000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>4726000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>5338000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>5010000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>4517000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>4668000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>4826000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>4827000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>3891000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>4141000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4250000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>4010000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3419000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>3371000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3101000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2883000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2789000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2640000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2873000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2736000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2422000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>2313000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2297000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2333000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>2071000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>2053000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2031000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>2004000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1770000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1796000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1661000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1545000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1442000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1433000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1419000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>1458000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>1284000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -25496,94 +25663,95 @@
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
-      <c r="CX7"/>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -25753,1462 +25921,1481 @@
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
-      <c r="CX8"/>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
+        <v>64230000.0</v>
+      </c>
+      <c r="C9">
         <v>64923000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>63082000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>61703000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>60262000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>59260000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>49618000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>32122000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32862000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>31759000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>31694000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>32826000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>31345000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>32790000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>29684000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>29219000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>29442000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>28451000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>27612000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>27621000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>30150000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>30331000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>25201000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>25842000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>24160000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>24636000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>26111000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>25851000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19259000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>19326000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>17809000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>17468000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>17015000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15509000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>16041000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>16047000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>14394000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>14486000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>13395000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>13251000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>14154000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>12631000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>13943000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>13266000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>13477000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>13882000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>15845000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>13412000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>12774000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>13322000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>12083000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>13491000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>12284000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>12635000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>8809000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-6427000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-2164000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-7282000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>13876000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-3211000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>14269000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>16431000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>16557000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>13782000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>17570000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>11815000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>13091000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>12862000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>11776000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>11555000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>11896000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>12051000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>11370000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>10874000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>11118000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>10659000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>10025000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>10063000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>10139000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>9783000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>8125000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>8201000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>8578000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>7879000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>7135000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>6827000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>6592000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>6313000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>5933000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>5767000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>5854000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>5728000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>5319000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>5221000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>5084000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>4952000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>4571000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>4465000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>4348000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>4446000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>4018000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>4037000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>3689000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>3675000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>3421000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>10652000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>1072000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>856000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>704000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
+        <v>27502000.0</v>
+      </c>
+      <c r="C10">
         <v>27493000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>27677000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24704000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22763000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>17135000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-9897000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9824000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10744000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9699000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11561000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12385000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11388000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11889000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6399000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10743000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10383000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8501000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8871000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10907000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>12616000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12530000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6214000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7660000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6107000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5262000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8241000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2797000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3334000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1282000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4660000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4386000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4117000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3028000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3150000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3824000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2426000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2203000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1567000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>930000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3194000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1585000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2923000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1823000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3177000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2958000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5201000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2873000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1978000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2942000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1828000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3438000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1590000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2035000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2324000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-17160000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-13050000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-37773000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3049000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-12933000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4830000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5981000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7042000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5264000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>4764000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3699000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>5107000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4518000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4099000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4169000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>4580000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>5166000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4670000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4267000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>4898000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>4534000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4056000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4198000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4274000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4433000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3577000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3602000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3951000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3735000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3108000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2972000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2822000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2617000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2536000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2322000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2626000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2510000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2200000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2027000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2091000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2139000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1883000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1794000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1884000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1791000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1561000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1577000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>1369000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>1479000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1284000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1237000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1319000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1338000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>1172000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
+        <v>5693000.0</v>
+      </c>
+      <c r="C11">
         <v>6002000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5812000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5256000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4712000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3451000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1994000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2086000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2213000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2056000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2535000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2547000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2232000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2263000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1571000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1872000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2015000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1795000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1679000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2131000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2409000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2471000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1237000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1301000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1039000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1028000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1340000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>110000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>232000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>130000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>644000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>374000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>492000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3022000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>376000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>516000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>424000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>275000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>125000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>252000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>614000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>136000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>462000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>321000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>715000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-16156000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>24000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-4005000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4894000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>15000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="BA11">
         <v>30000.0</v>
       </c>
       <c r="BB11">
+        <v>30000.0</v>
+      </c>
+      <c r="BC11">
         <v>1005000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>19028000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-7246000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-4832000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-8291000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-1265000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-2310000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1003000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1606000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2146000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1360000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1358000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>685000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1227000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1064000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1074000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1082000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1417000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1563000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1420000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1219000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1471000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1314000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1193000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1214000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1270000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1287000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1079000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1108000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1189000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1175000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>937000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>865000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>856000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>726000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>730000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>438000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>891000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>693000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>656000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>525000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>509000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>642000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>501000.0</v>
       </c>
       <c r="CU11">
         <v>501000.0</v>
       </c>
       <c r="CV11">
+        <v>501000.0</v>
+      </c>
+      <c r="CW11">
         <v>500000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>436000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>455000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>342000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>405000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>335000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>294000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>345000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>349000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>323000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
+        <v>25359000.0</v>
+      </c>
+      <c r="C12">
         <v>25729000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>26134000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25321000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>26758000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29442000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>31290000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17178000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15769000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14010000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12472000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10526000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7983000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4611000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1964000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1232000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1217000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1321000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1571000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1755000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2074000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2697000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3398000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4224000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5705000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6151000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6736000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5957000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4877000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4383000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3522000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2971000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2591000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2284000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2017000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1750000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1593000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1365000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1420000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1321000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1311000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1246000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1172000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>970000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>913000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>959000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085000.0</v>
       </c>
       <c r="AW12">
         <v>1085000.0</v>
       </c>
       <c r="AX12">
+        <v>1085000.0</v>
+      </c>
+      <c r="AY12">
         <v>1130000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1216000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1288000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1377000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1516000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1702000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2083000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2247000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2424000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2666000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2727000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2937000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3054000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3112000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3236000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3286000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3556000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4059000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4330000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4555000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4726000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4690000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4521000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5471000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5956000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5971000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5660000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5399000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>5270000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4915000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3980000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3206000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2804000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2563000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2209000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1961000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1840000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1802000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1683000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1661000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1672000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1667000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1716000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1702000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1852000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>2037000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2034000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>2062000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>2467000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2681000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2694000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2835000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>2839000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>2715000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>2471000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>2293000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2178000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>2033000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>1941000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>1922000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>187</v>
+      </c>
+      <c r="B13">
+        <v>74364000.0</v>
+      </c>
       <c r="C13">
+        <v>76260000.0</v>
+      </c>
+      <c r="D13">
         <v>77122000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>74833000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>75519000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>80015000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>82987000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>43281000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>42650000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>40028000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>38691000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>36901000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>34277000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>32095000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>27419000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>25350000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>23790000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>23919000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>22191000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>23656000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>23929000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>26426000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>24216000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>25022000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>23967000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>24405000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>24656000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>24367000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>19566000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -27244,86 +27431,85 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -27493,863 +27679,872 @@
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
-      <c r="CX14"/>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
+      <c r="DF14"/>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
+        <v>21809000.0</v>
+      </c>
+      <c r="C15">
         <v>21491000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>21865000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>19448000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>18051000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13684000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-7903000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7738000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8531000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7643000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9026000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9838000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9156000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9626000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-4828000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8871000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8368000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6706000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7192000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8776000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10207000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10059000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4977000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6359000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5068000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4234000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6901000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2687000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3102000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1152000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4016000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4012000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3625000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2774000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3308000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2002000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1928000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1442000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>678000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2580000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1449000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2461000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1502000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2462000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19114000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5177000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2873000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1978000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2927000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2109000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3408000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1560000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1030000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-21352000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-9914000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-8218000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-29482000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>4314000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-10623000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3827000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4375000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4896000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3904000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3406000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>3014000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>3880000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>3454000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3025000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3087000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3163000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3603000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3250000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3048000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3427000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>3220000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2863000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2984000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>3004000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3146000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2498000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2494000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2762000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2560000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2171000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2107000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1966000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1891000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1806000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1884000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1735000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1817000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1544000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1502000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1582000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1497000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1334000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1293000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1383000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1291000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1125000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1122000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1027000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1074000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>949000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>943000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>974000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>989000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>849000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>9838000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9156000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9626000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5442000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8871000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8368000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6706000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7192000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8776000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10207000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10059000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4977000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6359000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5068000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4234000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6901000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2687000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3102000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1152000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4016000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4012000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3625000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2774000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3308000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2002000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1928000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1442000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>678000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2580000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1449000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2461000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1502000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2462000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>19114000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5177000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2873000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1978000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2927000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2109000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3408000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1560000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1030000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-21352000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-9914000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-8218000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-4314000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>4314000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-10623000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3827000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4375000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4896000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3904000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3406000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3014000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3880000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3454000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>3025000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3087000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3163000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3603000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3250000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>3048000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3427000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3220000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2863000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2984000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>3004000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3146000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2498000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2494000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2762000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2560000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2171000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2107000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1966000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1891000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1806000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1884000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1735000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1817000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1544000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1502000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1582000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1497000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1334000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1293000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1383000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1291000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1125000.0</v>
       </c>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>191</v>
+      </c>
+      <c r="B17">
+        <v>21809000.0</v>
+      </c>
       <c r="C17">
+        <v>21491000.0</v>
+      </c>
+      <c r="D17">
         <v>21865000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>19448000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>18051000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13684000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-7903000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>7738000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8531000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>7643000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9026000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>9838000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>9156000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>9626000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5442000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>8871000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8368000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>6706000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7192000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8776000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>10207000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>10059000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>4977000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6359000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>5068000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4234000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>6901000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2687000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3102000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1152000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>4016000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>4012000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3625000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>6000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2774000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3308000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2002000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1928000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>1442000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>678000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2580000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>1449000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2461000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1502000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2462000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>19114000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>5177000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2873000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1978000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2927000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>2109000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3408000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1560000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>1030000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-21352000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-9914000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-8218000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>4314000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-10623000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -28426,146 +28621,153 @@
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
-      <c r="CX17"/>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>192</v>
+      </c>
+      <c r="B18">
+        <v>49005000.0</v>
+      </c>
       <c r="C18">
+        <v>50531000.0</v>
+      </c>
+      <c r="D18">
         <v>50988000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>49512000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>48761000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>50573000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>51697000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>26103000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>26881000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>26018000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>26219000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>26375000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>26294000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>27484000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>25455000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>24118000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>22573000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>22598000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>20620000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>21901000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21855000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>23729000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>20818000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>20798000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>18262000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>18254000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>17920000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>18432000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>14689000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -28601,54 +28803,55 @@
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -28714,137 +28917,136 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-66000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>66000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-249000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1555000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-657000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>153000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>5366000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-4017000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>320000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>181000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1440000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>705000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -28963,423 +29165,427 @@
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
-      <c r="CX20"/>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
+        <v>27502000.0</v>
+      </c>
+      <c r="C21">
         <v>27568000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>27677000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24704000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>22763000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17135000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9897000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9824000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10744000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9699000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11561000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>12385000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11388000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>11889000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6399000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>10743000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10383000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8501000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8871000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10907000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>12616000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12530000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6214000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7660000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6107000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5262000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8241000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2797000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3334000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1282000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4660000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4386000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4117000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3028000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3150000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3824000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2426000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2203000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1567000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>930000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3194000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1585000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2923000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1823000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3177000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2958000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5201000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2873000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1978000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2942000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1828000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3438000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1590000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2035000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-2324000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-17160000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-13050000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-37773000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3049000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-12933000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4830000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5981000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>7042000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>5264000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>4764000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3699000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>5107000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4518000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>4099000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4169000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>4580000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5166000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4670000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>4267000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4898000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4534000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>4056000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4198000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4274000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4433000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>3577000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3602000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3951000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3735000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3108000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2972000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2822000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2617000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2536000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>2322000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2626000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2510000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>2200000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>2027000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2091000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2139000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1883000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1794000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1884000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1791000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1561000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>1577000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>1369000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1479000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>1284000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1237000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1319000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1338000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>1172000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -29549,391 +29755,397 @@
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
-      <c r="CX22"/>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
+        <v>62439000.0</v>
+      </c>
+      <c r="C23">
         <v>63084000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>61935000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>62429000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>63703000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>73322000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>104486000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>40288000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>38185000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>36488000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>32741000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>31366000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>28669000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>26097000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>39547000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21483000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20576000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22371000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20677000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19094000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18608000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>20798000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>24585000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>24306000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>24683000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>25525000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>24927000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>29211000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>21223000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>22627000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>16871000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>16253000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>15689000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>15565000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15008000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14073000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>13561000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>13648000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13498000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>13642000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>12271000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>12292000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>11589000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>12413000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>11213000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10883000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8774000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>11624000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11881000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9760000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>11471000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9941000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>12071000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>13116000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>17935000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>35816000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>32333000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>59165000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>21393000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>33679000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>15571000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>14879000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>13757000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>16754000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>17512000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>15272000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>12793000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>12974000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>12447000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>12890000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>12263000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>11663000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>12329000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>13073000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>12281000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>11875000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>11428000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>11417000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>10816000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>9366000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>7790000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>7475000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>7214000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>6377000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>6012000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>5695000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>5602000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>5409000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>5208000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>5308000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4919000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>4958000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>5073000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>5316000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>5180000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>4997000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>4900000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>5352000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>5315000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>5409000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>5352000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>5434000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>5110000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>4742000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>4505000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>11870000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1876000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1549000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1544000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29999,413 +30211,417 @@
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>199</v>
+      </c>
+      <c r="B25">
+        <v>3547000.0</v>
+      </c>
       <c r="C25">
+        <v>3649000.0</v>
+      </c>
+      <c r="D25">
         <v>3730000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3648000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4244000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3897000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3657000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1064000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1072000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1146000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>228000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>239000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>250000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>260000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>272000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>281000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>292000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>303000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>314000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>324000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>334000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1593000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2273000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1319000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1388000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1577000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1604000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1287000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1079000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1070000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>851000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>852000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>869000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>883000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>843000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>644000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>895000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>771000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>722000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>717000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>741000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>746000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>698000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>722000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>741000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>769000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>563000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>741000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>765000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>741000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>717000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>698000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>661000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>650000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>669000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>640000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>654000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>723000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>664000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>616000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>775000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1726000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2219000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1333000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1098000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>992000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1049000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>905000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>809000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>734000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>533000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>557000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>471000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>459000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>440000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>476000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>461000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>470000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>552000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>394000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>314000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>539000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>299000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>275000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>311000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>399000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>279000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>266000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>253000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>318000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>247000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>226000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>222000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>286000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>206000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>194000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>188000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>259000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>147000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>213000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>209000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>219000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>292000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>66000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>158000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>196000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>120000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>112000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -30575,754 +30791,765 @@
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
-      <c r="CX26"/>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>201</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>561000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>154000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1077000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>499000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>878000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>537000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>774000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>398000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>501000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>332000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>919000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>405000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>750000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>278000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>881000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>355000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>744000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>735000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>274000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>425000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>507000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>197000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>167000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>789000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>619000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>279000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>548000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>521000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>694000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>279000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>237000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>382000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>497000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>325000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>391000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>387000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>473000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>433000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>355000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>456000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>524000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>471000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>324000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>245000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>348000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>204000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>218000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>425000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>535000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>231000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>274000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>211000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>296000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>434000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>308000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>372000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>416000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>276000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>296000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>258000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>889000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>384000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>230000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>180000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>372000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000.0</v>
       </c>
       <c r="BQ27">
         <v>113000.0</v>
       </c>
       <c r="BR27">
+        <v>113000.0</v>
+      </c>
+      <c r="BS27">
         <v>344000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>101000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>145000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>98000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>278000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>92000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>108000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>78000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>301000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>102000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>122000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>77000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>250000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>89000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>66000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
+        <v>25378000.0</v>
+      </c>
+      <c r="C28">
         <v>21980000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22441000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22331000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>21423000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>23536000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28175000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13886000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14444000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13556000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13561000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13794000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12947000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13230000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13212000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11732000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11851000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12582000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11871000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10605000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10625000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11435000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11139000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10541000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11842000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11043000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10708000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9404000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9098000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9743000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8167000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8397000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8635000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8293000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8158000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8042000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7901000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7636000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7414000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7982000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6822000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7073000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6624000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6683000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6493000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6460000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6459000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6396000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6276000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6575000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6231000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6013000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6411000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3202000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5799000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5869000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5338000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4528000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6481000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5834000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6229000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7160000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5824000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5261000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5608000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3452000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4584000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4551000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>4518000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3933000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4095000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3811000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4017000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3701000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3751000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3588000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3704000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3503000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3508000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3288000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2716000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2302000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2480000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2275000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2200000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2030000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2076000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1893000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1910000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1748000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1737000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1626000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1676000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1514000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1567000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1433000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1479000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1302000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1351000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1213000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1284000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1218000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1220000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1141000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1176000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1080000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1164000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1052000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1001000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>203</v>
+      </c>
+      <c r="B29">
+        <v>5693000.0</v>
+      </c>
       <c r="C29">
+        <v>6002000.0</v>
+      </c>
+      <c r="D29">
         <v>5812000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5256000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4712000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3451000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1994000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2086000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2213000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2056000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2535000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2547000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2232000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2263000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1159000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1872000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2015000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1795000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1679000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2131000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2409000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2471000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1237000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1301000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1039000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1028000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1340000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>110000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>232000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -31358,1033 +31585,1041 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
+        <v>36728000.0</v>
+      </c>
+      <c r="C30">
         <v>37355000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35405000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>36999000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>37499000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42125000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>59515000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22298000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22118000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22060000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20133000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20441000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19957000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20901000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>36083000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18476000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>19059000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19950000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18741000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16714000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17534000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17801000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>18987000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18182000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18053000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19374000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17870000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23054000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15925000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>18044000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>13149000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>13082000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12898000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12481000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>12891000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12223000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>11968000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>12283000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>11828000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12321000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10960000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>11046000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>11020000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>11443000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10300000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>10924000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>10644000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>10539000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10796000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>10380000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10255000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10053000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>10694000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>10600000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>11133000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>10733000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>10886000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>30491000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>10827000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>9722000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>9439000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>10450000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>9515000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>8518000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>12806000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>8116000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7984000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>8344000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>7677000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7386000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>7316000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>6885000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>6700000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>6607000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>6220000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6125000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>5969000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5865000.0</v>
       </c>
       <c r="CA30">
         <v>5865000.0</v>
       </c>
       <c r="CB30">
+        <v>5865000.0</v>
+      </c>
+      <c r="CC30">
         <v>5350000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4548000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>4599000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4627000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4144000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4027000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>3855000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>3770000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3696000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3397000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3445000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3228000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3218000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3119000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3194000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2993000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2813000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2688000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2671000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2464000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2655000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2457000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2460000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2320000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2196000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2137000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>9415000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-247000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-482000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-468000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:110">
       <c r="A31" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>205</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-75000.0</v>
       </c>
-      <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-968000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-9653000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-11584000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-17234000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3655000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1338000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4312000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-23118000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-21553000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-7733000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>11889000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6399000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2115000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2135000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2651000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-10706000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-11437000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2063000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1593000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-16269000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-14712000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2345000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-7253000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3336000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-19659000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-14723000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2854000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1815000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-9633000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-8933000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1535000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-8571000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-7354000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-8172000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1365000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-7584000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-7863000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1608000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1691000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1771000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-5870000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1624000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1406000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2125000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2232000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-5979000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2228000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2487000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-400000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-692000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-910000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-10972000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-27011000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-24094000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-37773000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3278000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-12933000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3660000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3054000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-3112000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>5264000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-3286000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-3556000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-4059000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-4330000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4555000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-4726000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4690000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-4521000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-5471000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-5956000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-5971000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-5660000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-5399000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>3414000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-4915000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-5426000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-4597000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>3282000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>3951000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>3735000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>3108000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>2972000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>2822000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>2617000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>2536000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>2322000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>2626000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>2510000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>2200000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>2027000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>2091000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>2139000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>1883000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-2467000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-2681000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2694000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-2835000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-2839000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-2715000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-2471000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-2293000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-2178000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>1319000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>1338000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>1172000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:110">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
+        <v>89941000.0</v>
+      </c>
+      <c r="C32">
         <v>90652000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>89612000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>87133000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>86466000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>90457000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>94589000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>50112000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>48929000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>46187000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>44302000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>43751000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>40057000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>37986000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>33148000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>32226000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>30959000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>30872000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>29548000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>30001000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>31224000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>33328000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>30799000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>31966000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>30790000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>30787000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>33168000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>32008000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>24557000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>23909000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>21531000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>20639000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>19806000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>18593000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>18158000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>17897000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>15987000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>15851000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>15065000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>14572000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>15465000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>13877000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>14512000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>14236000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>14390000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>13841000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>13975000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>14497000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>13859000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>12702000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>13299000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>13379000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>13661000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>15151000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>15611000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>18656000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>19283000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>21392000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>24442000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>20746000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>20401000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>20860000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>20799000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>22018000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>22276000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>18971000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>17900000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>17492000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>16546000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>17059000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>16843000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>16829000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>16999000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>17340000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>17179000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>16409000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>15484000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>15615000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>15090000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>13799000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>11367000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>11077000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>11165000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>10112000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>9120000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>8667000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>8424000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>8026000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>7744000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>7630000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>7545000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>7468000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>7273000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>7343000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>7271000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>7136000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>6783000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>7146000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>7199000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>7200000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>6913000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>7011000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>6479000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>6221000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>5789000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>13107000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>3195000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>2887000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>2716000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -32479,51 +32714,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
         <v>248874000.0</v>
       </c>
       <c r="C2">
         <v>65161000.0</v>
       </c>
       <c r="D2">
         <v>60823000.0</v>
       </c>
       <c r="E2">
         <v>208710000.0</v>
       </c>
       <c r="F2">
         <v>125258000.0</v>
       </c>
       <c r="G2">
         <v>55963000.0</v>
       </c>
       <c r="H2">
         <v>88815000.0</v>
       </c>
       <c r="I2">
         <v>29807000.0</v>
       </c>
@@ -32580,54 +32815,54 @@
       </c>
       <c r="AA2">
         <v>8585000.0</v>
       </c>
       <c r="AB2">
         <v>15100000.0</v>
       </c>
       <c r="AC2">
         <v>8821000.0</v>
       </c>
       <c r="AD2">
         <v>8172000.0</v>
       </c>
       <c r="AE2">
         <v>6647000.0</v>
       </c>
       <c r="AF2">
         <v>4593000.0</v>
       </c>
       <c r="AG2">
         <v>5327000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>4235000</v>
       </c>
       <c r="C3">
         <v>1582000</v>
       </c>
       <c r="D3">
         <v>2293000</v>
       </c>
       <c r="E3">
         <v>895000</v>
       </c>
       <c r="F3">
         <v>1254000</v>
       </c>
       <c r="G3">
         <v>1303000</v>
       </c>
       <c r="H3">
         <v>2911000</v>
       </c>
       <c r="I3">
         <v>4791000</v>
       </c>
       <c r="J3">
         <v>2653000</v>
       </c>
@@ -32681,51 +32916,51 @@
       </c>
       <c r="AA3">
         <v>3153000</v>
       </c>
       <c r="AB3">
         <v>2071000</v>
       </c>
       <c r="AC3">
         <v>491000</v>
       </c>
       <c r="AD3">
         <v>1537000</v>
       </c>
       <c r="AE3">
         <v>1178000</v>
       </c>
       <c r="AF3">
         <v>266000</v>
       </c>
       <c r="AG3">
         <v>691000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-147887000.0</v>
       </c>
       <c r="F4">
         <v>83452000.0</v>
       </c>
       <c r="G4">
         <v>69295000.0</v>
       </c>
       <c r="H4">
         <v>-32353000.0</v>
       </c>
       <c r="I4">
         <v>59008000.0</v>
       </c>
       <c r="J4">
         <v>-466000.0</v>
       </c>
       <c r="K4">
         <v>1933000.0</v>
       </c>
@@ -32742,51 +32977,51 @@
         <v>41019000.0</v>
       </c>
       <c r="P4">
         <v>430000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>5714000.0</v>
       </c>
       <c r="F5">
         <v>-2170000.0</v>
       </c>
       <c r="G5">
         <v>6676000.0</v>
       </c>
       <c r="H5">
         <v>-2696000.0</v>
       </c>
       <c r="I5">
         <v>-471000.0</v>
       </c>
       <c r="J5">
         <v>52000.0</v>
       </c>
       <c r="K5">
         <v>-775000.0</v>
       </c>
@@ -32803,54 +33038,54 @@
         <v>-12407000.0</v>
       </c>
       <c r="P5">
         <v>1034000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
-        <v>-11656000.0</v>
+        <v>-99100000.0</v>
       </c>
       <c r="C6">
         <v>183713000.0</v>
       </c>
       <c r="D6">
         <v>4338000.0</v>
       </c>
       <c r="E6">
         <v>-147887000.0</v>
       </c>
       <c r="F6">
         <v>83452000.0</v>
       </c>
       <c r="G6">
         <v>69295000.0</v>
       </c>
       <c r="H6">
         <v>-32353000.0</v>
       </c>
       <c r="I6">
         <v>59008000.0</v>
       </c>
       <c r="J6">
         <v>-466000.0</v>
       </c>
@@ -32904,53 +33139,55 @@
       </c>
       <c r="AA6">
         <v>5485000.0</v>
       </c>
       <c r="AB6">
         <v>-6515000.0</v>
       </c>
       <c r="AC6">
         <v>6279000.0</v>
       </c>
       <c r="AD6">
         <v>649000.0</v>
       </c>
       <c r="AE6">
         <v>1525000.0</v>
       </c>
       <c r="AF6">
         <v>2054000.0</v>
       </c>
       <c r="AG6">
         <v>-734000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>212</v>
+      </c>
+      <c r="B7">
+        <v>-5376000.0</v>
+      </c>
       <c r="C7">
         <v>-6445000.0</v>
       </c>
       <c r="D7">
         <v>-4080000.0</v>
       </c>
       <c r="E7">
         <v>17699000.0</v>
       </c>
       <c r="F7">
         <v>1860000.0</v>
       </c>
       <c r="G7">
         <v>-1934000.0</v>
       </c>
       <c r="H7">
         <v>-4043000.0</v>
       </c>
       <c r="I7">
         <v>1817000.0</v>
       </c>
       <c r="J7">
         <v>1636000.0</v>
       </c>
       <c r="K7">
@@ -33003,51 +33240,51 @@
       </c>
       <c r="AA7">
         <v>-224000.0</v>
       </c>
       <c r="AB7">
         <v>-2071000.0</v>
       </c>
       <c r="AC7">
         <v>547000.0</v>
       </c>
       <c r="AD7">
         <v>110000.0</v>
       </c>
       <c r="AE7">
         <v>342000.0</v>
       </c>
       <c r="AF7">
         <v>30000.0</v>
       </c>
       <c r="AG7">
         <v>54000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2793000.0</v>
       </c>
       <c r="F8">
         <v>693000.0</v>
       </c>
       <c r="G8">
         <v>-2887000.0</v>
       </c>
       <c r="H8">
         <v>1248000.0</v>
       </c>
       <c r="I8">
         <v>-879000.0</v>
       </c>
       <c r="J8">
         <v>-376000.0</v>
       </c>
       <c r="K8">
         <v>-827000.0</v>
       </c>
@@ -33064,53 +33301,55 @@
         <v>1360000.0</v>
       </c>
       <c r="P8">
         <v>1167000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>214</v>
+      </c>
+      <c r="B9">
+        <v>5429000.0</v>
+      </c>
       <c r="C9">
         <v>-10610000.0</v>
       </c>
       <c r="D9">
         <v>1571000.0</v>
       </c>
       <c r="E9">
         <v>-2793000.0</v>
       </c>
       <c r="F9">
         <v>693000.0</v>
       </c>
       <c r="G9">
         <v>-2887000.0</v>
       </c>
       <c r="H9">
         <v>1248000.0</v>
       </c>
       <c r="I9">
         <v>-879000.0</v>
       </c>
       <c r="J9">
         <v>-376000.0</v>
       </c>
       <c r="K9">
@@ -33145,51 +33384,51 @@
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9">
         <v>64000.0</v>
       </c>
       <c r="AD9">
         <v>-370000.0</v>
       </c>
       <c r="AE9">
         <v>64000.0</v>
       </c>
       <c r="AF9">
         <v>-260000.0</v>
       </c>
       <c r="AG9">
         <v>43000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-10891000.0</v>
       </c>
       <c r="F10">
         <v>-1281000.0</v>
       </c>
       <c r="G10">
         <v>-953000.0</v>
       </c>
       <c r="H10">
         <v>5291000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>3149000.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
@@ -33204,51 +33443,51 @@
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>140000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>20492000.0</v>
       </c>
       <c r="F11">
         <v>1167000.0</v>
       </c>
       <c r="G11">
         <v>953000.0</v>
       </c>
       <c r="H11">
         <v>-5291000.0</v>
       </c>
       <c r="I11">
         <v>2696000.0</v>
       </c>
       <c r="J11">
         <v>2012000.0</v>
       </c>
       <c r="K11">
         <v>561000.0</v>
       </c>
@@ -33275,51 +33514,51 @@
       <c r="T11">
         <v>61000.0</v>
       </c>
       <c r="U11">
         <v>287000.0</v>
       </c>
       <c r="V11">
         <v>119000.0</v>
       </c>
       <c r="W11">
         <v>34000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-15771000.0</v>
       </c>
       <c r="F12">
         <v>3371000.0</v>
       </c>
       <c r="G12">
         <v>-931000.0</v>
       </c>
       <c r="H12">
         <v>-4095000.0</v>
       </c>
       <c r="I12">
         <v>3288000.0</v>
       </c>
       <c r="J12">
         <v>-727000.0</v>
       </c>
       <c r="K12">
         <v>1754000.0</v>
       </c>
@@ -33336,51 +33575,51 @@
         <v>59081000.0</v>
       </c>
       <c r="P12">
         <v>56572000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>20492000.0</v>
       </c>
       <c r="F13">
         <v>1167000.0</v>
       </c>
       <c r="G13">
         <v>953000.0</v>
       </c>
       <c r="H13">
         <v>-5291000.0</v>
       </c>
       <c r="I13">
         <v>2696000.0</v>
       </c>
       <c r="J13">
         <v>2012000.0</v>
       </c>
       <c r="K13">
         <v>561000.0</v>
       </c>
@@ -33391,54 +33630,54 @@
         <v>-177000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
-        <v>941000.0</v>
+        <v>15271000.0</v>
       </c>
       <c r="C14">
         <v>9690000.0</v>
       </c>
       <c r="D14">
         <v>4340000.0</v>
       </c>
       <c r="E14">
         <v>4620000.0</v>
       </c>
       <c r="F14">
         <v>5305000.0</v>
       </c>
       <c r="G14">
         <v>6573000.0</v>
       </c>
       <c r="H14">
         <v>5547000.0</v>
       </c>
       <c r="I14">
         <v>3642000.0</v>
       </c>
       <c r="J14">
         <v>3265000.0</v>
       </c>
@@ -33492,60 +33731,60 @@
       </c>
       <c r="AA14">
         <v>735000.0</v>
       </c>
       <c r="AB14">
         <v>528000.0</v>
       </c>
       <c r="AC14">
         <v>438000.0</v>
       </c>
       <c r="AD14">
         <v>364000.0</v>
       </c>
       <c r="AE14">
         <v>329000.0</v>
       </c>
       <c r="AF14">
         <v>265000.0</v>
       </c>
       <c r="AG14">
         <v>212000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
-        <v>-20643000.0</v>
+        <v>20643000.0</v>
       </c>
       <c r="C15">
-        <v>-13177000.0</v>
+        <v>13177000.0</v>
       </c>
       <c r="D15">
-        <v>-8485000.0</v>
+        <v>8485000.0</v>
       </c>
       <c r="E15">
         <v>8264000.0</v>
       </c>
       <c r="F15">
         <v>8280000.0</v>
       </c>
       <c r="G15">
         <v>7610000.0</v>
       </c>
       <c r="H15">
         <v>6150000.0</v>
       </c>
       <c r="I15">
         <v>4375000.0</v>
       </c>
       <c r="J15">
         <v>3488000.0</v>
       </c>
       <c r="K15">
         <v>2898000.0</v>
       </c>
       <c r="L15">
         <v>1822000.0</v>
       </c>
@@ -33593,54 +33832,54 @@
       </c>
       <c r="AA15">
         <v>1270000.0</v>
       </c>
       <c r="AB15">
         <v>1165000.0</v>
       </c>
       <c r="AC15">
         <v>986000.0</v>
       </c>
       <c r="AD15">
         <v>903000.0</v>
       </c>
       <c r="AE15">
         <v>694000.0</v>
       </c>
       <c r="AF15">
         <v>599000.0</v>
       </c>
       <c r="AG15">
         <v>512000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
-        <v>4939000.0</v>
+        <v>149774000.0</v>
       </c>
       <c r="C16">
         <v>248874000.0</v>
       </c>
       <c r="D16">
         <v>65161000.0</v>
       </c>
       <c r="E16">
         <v>60823000.0</v>
       </c>
       <c r="F16">
         <v>208710000.0</v>
       </c>
       <c r="G16">
         <v>125258000.0</v>
       </c>
       <c r="H16">
         <v>56462000.0</v>
       </c>
       <c r="I16">
         <v>88815000.0</v>
       </c>
       <c r="J16">
         <v>29807000.0</v>
       </c>
@@ -33694,91 +33933,91 @@
       </c>
       <c r="AA16">
         <v>14070000.0</v>
       </c>
       <c r="AB16">
         <v>8585000.0</v>
       </c>
       <c r="AC16">
         <v>15100000.0</v>
       </c>
       <c r="AD16">
         <v>8821000.0</v>
       </c>
       <c r="AE16">
         <v>8172000.0</v>
       </c>
       <c r="AF16">
         <v>6647000.0</v>
       </c>
       <c r="AG16">
         <v>4593000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
-        <v>38665000.0</v>
+        <v>70499000.0</v>
       </c>
       <c r="C18">
         <v>33377000.0</v>
       </c>
       <c r="D18">
         <v>41408000.0</v>
       </c>
       <c r="E18">
         <v>35297000.0</v>
       </c>
       <c r="F18">
         <v>39557000.0</v>
       </c>
       <c r="G18">
         <v>28868000.0</v>
       </c>
       <c r="H18">
         <v>6179000.0</v>
       </c>
       <c r="I18">
         <v>17696000.0</v>
       </c>
       <c r="J18">
         <v>13697000.0</v>
       </c>
@@ -33832,53 +34071,55 @@
       </c>
       <c r="AA18">
         <v>1470000.0</v>
       </c>
       <c r="AB18">
         <v>74000.0</v>
       </c>
       <c r="AC18">
         <v>3767000.0</v>
       </c>
       <c r="AD18">
         <v>1689000.0</v>
       </c>
       <c r="AE18">
         <v>1973000.0</v>
       </c>
       <c r="AF18">
         <v>2215000.0</v>
       </c>
       <c r="AG18">
         <v>989000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>224</v>
+      </c>
+      <c r="B19">
+        <v>-104728000.0</v>
+      </c>
       <c r="C19">
         <v>60993000.0</v>
       </c>
       <c r="D19">
         <v>-200955000.0</v>
       </c>
       <c r="E19">
         <v>-270238000.0</v>
       </c>
       <c r="F19">
         <v>-1837000.0</v>
       </c>
       <c r="G19">
         <v>-292347000.0</v>
       </c>
       <c r="H19">
         <v>-6178000.0</v>
       </c>
       <c r="I19">
         <v>-148108000.0</v>
       </c>
       <c r="J19">
         <v>-143254000.0</v>
       </c>
       <c r="K19">
@@ -33897,92 +34138,94 @@
         <v>193596000.0</v>
       </c>
       <c r="P19">
         <v>6411000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>160000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>226</v>
+      </c>
+      <c r="B21">
+        <v>125579000.0</v>
+      </c>
       <c r="C21">
         <v>-14365000.0</v>
       </c>
       <c r="D21">
         <v>23895000.0</v>
       </c>
       <c r="E21">
         <v>98193000.0</v>
       </c>
       <c r="F21">
         <v>-52314000.0</v>
       </c>
       <c r="G21">
         <v>-140425000.0</v>
       </c>
       <c r="H21">
         <v>18965000.0</v>
       </c>
       <c r="I21">
         <v>1985000.0</v>
       </c>
       <c r="J21">
         <v>65364000.0</v>
       </c>
       <c r="K21">
@@ -34001,51 +34244,51 @@
         <v>-41691000.0</v>
       </c>
       <c r="P21">
         <v>-64217000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
         <v>80855000.0</v>
       </c>
       <c r="C22">
         <v>22050000.0</v>
       </c>
       <c r="D22">
         <v>35663000.0</v>
       </c>
       <c r="E22">
         <v>22037000.0</v>
       </c>
       <c r="F22">
         <v>32881000.0</v>
       </c>
       <c r="G22">
         <v>26463000.0</v>
       </c>
       <c r="H22">
         <v>16924000.0</v>
       </c>
       <c r="I22">
         <v>12805000.0</v>
       </c>
@@ -34102,54 +34345,54 @@
       </c>
       <c r="AA22">
         <v>4172000.0</v>
       </c>
       <c r="AB22">
         <v>3755000.0</v>
       </c>
       <c r="AC22">
         <v>3119000.0</v>
       </c>
       <c r="AD22">
         <v>2606000.0</v>
       </c>
       <c r="AE22">
         <v>2248000.0</v>
       </c>
       <c r="AF22">
         <v>1954000.0</v>
       </c>
       <c r="AG22">
         <v>1635000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
-        <v>-29678000.0</v>
+        <v>-94689000.0</v>
       </c>
       <c r="C23">
         <v>117696000.0</v>
       </c>
       <c r="D23">
         <v>101438000.0</v>
       </c>
       <c r="E23">
         <v>108430000.0</v>
       </c>
       <c r="F23">
         <v>-525000.0</v>
       </c>
       <c r="G23">
         <v>606364000.0</v>
       </c>
       <c r="H23">
         <v>-59000.0</v>
       </c>
       <c r="I23">
         <v>178958000.0</v>
       </c>
       <c r="J23">
         <v>67200000.0</v>
       </c>
@@ -34203,53 +34446,55 @@
       </c>
       <c r="AA23">
         <v>37619000.0</v>
       </c>
       <c r="AB23">
         <v>20631000.0</v>
       </c>
       <c r="AC23">
         <v>41683000.0</v>
       </c>
       <c r="AD23">
         <v>-22000.0</v>
       </c>
       <c r="AE23">
         <v>9929000.0</v>
       </c>
       <c r="AF23">
         <v>-14000.0</v>
       </c>
       <c r="AG23">
         <v>9133000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>228</v>
+      </c>
+      <c r="B24">
+        <v>-72997000.0</v>
+      </c>
       <c r="C24">
         <v>14315000.0</v>
       </c>
       <c r="D24">
         <v>-143873000.0</v>
       </c>
       <c r="E24">
         <v>142000.0</v>
       </c>
       <c r="F24">
         <v>1078000.0</v>
       </c>
       <c r="G24">
         <v>2594000.0</v>
       </c>
       <c r="H24">
         <v>28051000.0</v>
       </c>
       <c r="I24">
         <v>-95143000.0</v>
       </c>
       <c r="J24">
         <v>-128581000.0</v>
       </c>
       <c r="K24">
@@ -34298,54 +34543,54 @@
         <v>-32336000.0</v>
       </c>
       <c r="Z24">
         <v>-40934000.0</v>
       </c>
       <c r="AA24">
         <v>-28510000.0</v>
       </c>
       <c r="AB24">
         <v>-21932000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
         <v>178000.0</v>
       </c>
       <c r="AF24">
         <v>22000.0</v>
       </c>
       <c r="AG24">
         <v>20000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
-        <v>-43546000.0</v>
+        <v>-27028000.0</v>
       </c>
       <c r="C25">
         <v>1812000.0</v>
       </c>
       <c r="D25">
         <v>6073000.0</v>
       </c>
       <c r="E25">
         <v>-9727000.0</v>
       </c>
       <c r="F25">
         <v>-2126000.0</v>
       </c>
       <c r="G25">
         <v>-1050000.0</v>
       </c>
       <c r="H25">
         <v>-12700000.0</v>
       </c>
       <c r="I25">
         <v>2187000.0</v>
       </c>
       <c r="J25">
         <v>-1105000.0</v>
       </c>
@@ -34399,54 +34644,54 @@
       </c>
       <c r="AA25">
         <v>-53000.0</v>
       </c>
       <c r="AB25">
         <v>36000.0</v>
       </c>
       <c r="AC25">
         <v>127000.0</v>
       </c>
       <c r="AD25">
         <v>153000.0</v>
       </c>
       <c r="AE25">
         <v>294000.0</v>
       </c>
       <c r="AF25">
         <v>310000.0</v>
       </c>
       <c r="AG25">
         <v>-21000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
-        <v>-2400000.0</v>
+        <v>-2272000.0</v>
       </c>
       <c r="C26">
         <v>-2393000.0</v>
       </c>
       <c r="D26">
         <v>-2963000.0</v>
       </c>
       <c r="E26">
         <v>-14457000.0</v>
       </c>
       <c r="F26">
         <v>-2383000.0</v>
       </c>
       <c r="G26">
         <v>-1887000.0</v>
       </c>
       <c r="H26">
         <v>-1772000.0</v>
       </c>
       <c r="I26">
         <v>-651000.0</v>
       </c>
       <c r="J26">
         <v>137000.0</v>
       </c>
@@ -34476,54 +34721,54 @@
       </c>
       <c r="S26">
         <v>-1376000.0</v>
       </c>
       <c r="T26">
         <v>-937000.0</v>
       </c>
       <c r="U26">
         <v>-543000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27">
-        <v>704000.0</v>
+        <v>5013000.0</v>
       </c>
       <c r="C27">
         <v>8719000.0</v>
       </c>
       <c r="D27">
         <v>2356000.0</v>
       </c>
       <c r="E27">
         <v>2154000.0</v>
       </c>
       <c r="F27">
         <v>1949000.0</v>
       </c>
       <c r="G27">
         <v>2092000.0</v>
       </c>
       <c r="H27">
         <v>1586000.0</v>
       </c>
       <c r="I27">
         <v>1493000.0</v>
       </c>
       <c r="J27">
         <v>1386000.0</v>
       </c>
@@ -34567,54 +34812,54 @@
         <v>-88000.0</v>
       </c>
       <c r="X27">
         <v>-199000.0</v>
       </c>
       <c r="Y27">
         <v>-21000.0</v>
       </c>
       <c r="Z27">
         <v>-11000.0</v>
       </c>
       <c r="AA27">
         <v>-114000.0</v>
       </c>
       <c r="AB27">
         <v>-423000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
-        <v>-50321000.0</v>
+        <v>8126000.0</v>
       </c>
       <c r="C28">
         <v>87761000.0</v>
       </c>
       <c r="D28">
         <v>113885000.0</v>
       </c>
       <c r="E28">
         <v>86912000.0</v>
       </c>
       <c r="F28">
         <v>44654000.0</v>
       </c>
       <c r="G28">
         <v>331471000.0</v>
       </c>
       <c r="H28">
         <v>-60405000.0</v>
       </c>
       <c r="I28">
         <v>175917000.0</v>
       </c>
       <c r="J28">
         <v>129076000.0</v>
       </c>
@@ -34668,54 +34913,54 @@
       </c>
       <c r="AA28">
         <v>40925000.0</v>
       </c>
       <c r="AB28">
         <v>28936000.0</v>
       </c>
       <c r="AC28">
         <v>40815000.0</v>
       </c>
       <c r="AD28">
         <v>28626000.0</v>
       </c>
       <c r="AE28">
         <v>9229000.0</v>
       </c>
       <c r="AF28">
         <v>18734000.0</v>
       </c>
       <c r="AG28">
         <v>8165000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
-        <v>38665000.0</v>
+        <v>74734000.0</v>
       </c>
       <c r="C29">
         <v>34959000.0</v>
       </c>
       <c r="D29">
         <v>43701000.0</v>
       </c>
       <c r="E29">
         <v>36192000.0</v>
       </c>
       <c r="F29">
         <v>40811000.0</v>
       </c>
       <c r="G29">
         <v>30171000.0</v>
       </c>
       <c r="H29">
         <v>9090000.0</v>
       </c>
       <c r="I29">
         <v>22487000.0</v>
       </c>
       <c r="J29">
         <v>16350000.0</v>
       </c>
@@ -34769,53 +35014,55 @@
       </c>
       <c r="AA29">
         <v>4623000.0</v>
       </c>
       <c r="AB29">
         <v>2145000.0</v>
       </c>
       <c r="AC29">
         <v>4258000.0</v>
       </c>
       <c r="AD29">
         <v>3226000.0</v>
       </c>
       <c r="AE29">
         <v>3151000.0</v>
       </c>
       <c r="AF29">
         <v>2481000.0</v>
       </c>
       <c r="AG29">
         <v>1680000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>234</v>
+      </c>
+      <c r="B30">
+        <v>-181960000.0</v>
+      </c>
       <c r="C30">
         <v>60993000.0</v>
       </c>
       <c r="D30">
         <v>-153248000.0</v>
       </c>
       <c r="E30">
         <v>-270991000.0</v>
       </c>
       <c r="F30">
         <v>-2013000.0</v>
       </c>
       <c r="G30">
         <v>-292347000.0</v>
       </c>
       <c r="H30">
         <v>18962000.0</v>
       </c>
       <c r="I30">
         <v>-139396000.0</v>
       </c>
       <c r="J30">
         <v>-145892000.0</v>
       </c>
       <c r="K30">
@@ -34887,1204 +35134,1213 @@
       <c r="AG30">
         <v>-10579000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE30"/>
+  <dimension ref="A1:DF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
+      <c r="DF1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
+        <v>149774000.0</v>
+      </c>
+      <c r="C2">
         <v>184146000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>149377000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>287120000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>248874000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>236780000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>132509000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>182722000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>65161000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>94939000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>76318000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>98323000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>60823000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>66927000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>111906000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>214238000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>208710000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>311415000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>336762000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>326245000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>125258000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>87307000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>52290000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>57137000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>55963000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>50923000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>116380000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>77217000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>88815000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>41017000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22582000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>30172000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>29807000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>22474000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>38012000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>28551000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>30273000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>37641000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>63649000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>66915000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>28340000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>34272000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>23794000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>33038000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>31409000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>35737000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>40012000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>30357000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>37560000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>70376000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>84336000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>94770000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>150688000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13960000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>125523000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>154672000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>109669000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>16233000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>16700000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>36251000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>19200000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>33611000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>38543000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>66969000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>21940000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>37226000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>18395000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>29890000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>26804000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>19759000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>24922000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>42100000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>18433000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>21299000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>28816000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>36032000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>39134000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>27422000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>38887000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>29868000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>35331000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>37321000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>44939000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>23338000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>19849000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>33239000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>21522000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>19298000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>16112000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>28924000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>27401000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>24073000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>18873000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>31365000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>24665000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>30945000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>36997000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>35945000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>9592000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>24106000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>14070000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>18570000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>11133000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>9582000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>8585000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>18830000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6733000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>12719000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>15100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
-        <v>5420000</v>
+        <v>422000</v>
       </c>
       <c r="C3">
+        <v>624000</v>
+      </c>
+      <c r="D3">
         <v>506000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>790000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2315000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1119000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>363000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>37000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>63000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>522000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>266000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1257000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>248000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>90000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>333000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>237000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>235000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>363000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>335000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>400000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>156000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>389000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>450000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>381000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>83000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>315000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1737000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>800000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>689000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1713000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2025000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>808000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>245000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>281000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>874000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>831000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>667000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>957000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3827000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2264000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6321000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>302000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>486000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>557000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>126000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>116000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>28000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>122000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>649000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>650000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>607000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>427000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>184000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>358000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>464000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>573000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>208000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>551000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>295000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>298000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>302000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>170000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>123000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>174000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>143000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>172000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>414000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>85000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>116000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>480000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1607000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3084000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1578000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3192000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1757000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2559000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>251000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2962000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>295000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1184000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>724000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>783000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>334000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>246000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>241000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1008000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1037000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>617000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>520000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>421000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>729000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>600000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>511000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>504000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>287000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>363000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>487000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>217000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>48000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>118000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>129000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>192000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>369000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1821000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>771000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>481000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1048000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>409000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>133000</v>
       </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-22005000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>37500000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-6104000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-44979000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-102332000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>5528000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-102705000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-25347000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>10517000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>200987000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>37951000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>35017000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-4847000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>1174000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>5539000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-65956000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>39662000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-11598000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>47798000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>18435000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-7590000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>365000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>7333000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-15538000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>9461000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1722000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-7368000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-26008000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-3266000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>38575000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-5932000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>10478000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-9244000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1629000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-4328000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-4275000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>9655000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-7203000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-32816000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-13960000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-10434000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-55918000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>46689000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-1838000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-4995000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>1163000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -36092,204 +36348,205 @@
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>303000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-145000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>285000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>11363000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1558000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4376000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2059000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-781000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-78000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3370000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5976000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2027000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2078000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3405000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1446000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2839000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-875000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-428000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1578000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>552000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-270000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2331000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>412000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-265000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>254000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-349000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-55000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>325000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-8000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1037000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1593000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1675000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>105000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-986000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>828000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-158000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>879000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>80000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>15656000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-4751000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3807000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2356000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2666000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-4997000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-9093000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-983000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -36297,814 +36554,823 @@
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
+      <c r="DF5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>211</v>
+      </c>
+      <c r="B6">
+        <v>11362000.0</v>
+      </c>
       <c r="C6">
+        <v>-34372000.0</v>
+      </c>
+      <c r="D6">
         <v>34769000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-137743000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>38246000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12094000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>104271000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-50213000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>117561000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-29778000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>18621000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-22005000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>37500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6104000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-44979000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-102332000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5528000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-102705000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-25347000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10517000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>200987000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>37951000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>35017000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4847000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1174000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5539000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-65956000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>39163000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-11598000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>47798000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>18435000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-7590000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>365000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>7333000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-15538000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9461000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1722000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-7368000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-26008000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-3266000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>38575000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-5932000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>10478000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-9244000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1629000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-4328000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-4275000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>9655000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-7203000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-32816000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-13960000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-10434000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-55918000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>136728000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-17919000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-29149000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>45003000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3397000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-467000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-19551000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>17051000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-14411000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-4932000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-28426000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>45029000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-15286000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>18831000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-11495000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>3086000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>7045000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-5163000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-17178000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>23667000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-2866000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-7517000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-7216000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-3102000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>11712000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-11465000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>9019000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-5463000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1990000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-7618000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>21601000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3489000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-13390000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>11717000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2224000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3186000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-12812000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1523000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>3328000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>5200000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-12492000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>6700000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-6280000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-6052000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1052000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>26353000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-14514000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>10036000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-4500000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>7437000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1551000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>997000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-10245000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>12097000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-5986000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-2381000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
-        <v>-17262000.0</v>
+        <v>1779000.0</v>
       </c>
       <c r="C7">
+        <v>-1791000.0</v>
+      </c>
+      <c r="D7">
         <v>2680000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5504000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-11383000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-260000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>366000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2320000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4231000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3724000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1720000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5144000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-11228000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1594000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6065000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7164000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4531000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1169000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1755000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-9506000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11952000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1342000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1219000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1048000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1009000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>833000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4459000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2347000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-2764000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2208000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-5089000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>4593000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>105000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-619000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1461000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>282000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>512000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2737000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-624000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>894000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-124000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-399000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>314000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-378000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-68000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-3369000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>912000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1987000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>596000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1086000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1139000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>6555000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>427000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-4801000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-622000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-96000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1646000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>7505000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>381000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>127000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-71000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>3889000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-2625000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-3602000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-277000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1116000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-61249000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-35115000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-36031000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1436000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-55276000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>55030.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-35507030.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-2349000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-20252000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>4502818.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-775393818.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>734845000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-16517000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-126128508.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-7887492.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-11600000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-5300000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-41900000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-15300000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-429800000.0</v>
       </c>
-      <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>1522000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1294000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1815000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-787000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>217000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-408000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-219000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-85000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1140000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-143000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-115000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-630000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1485000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-657000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>506000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>12000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>1143000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-413000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-534000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>175000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-666000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>146000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-796000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>215000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-363000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>568000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-982000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>69000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-177000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>263000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-308000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-178000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-310000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>48000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>54000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-196000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>329000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>116000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-94000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>315000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-177000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-256000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>508000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-103000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>838000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>117000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
@@ -37112,843 +37378,849 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9">
-        <v>3063000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="C9">
+        <v>-2519000.0</v>
+      </c>
+      <c r="D9">
         <v>4307000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4219000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-578000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1973000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-9831000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1613000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1139000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-600000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-645000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1522000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1294000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1815000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>29000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1108000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2797000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-219000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-85000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1140000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-143000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-115000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-630000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1485000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-657000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>506000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1143000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-413000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-534000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>175000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-666000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>146000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-796000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>215000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-363000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>568000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-982000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>69000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-177000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>263000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-308000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-178000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-310000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>48000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>54000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-196000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>329000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>116000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-94000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>315000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-177000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-256000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>508000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-103000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>838000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>117000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>624000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>513000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>164000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-134000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BK9"/>
+      <c r="BL9">
         <v>-1241000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-48000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-109000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-9975000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1075000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3622000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12522000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-1169000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>2671000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1435000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2852000.0</v>
       </c>
-      <c r="AH10">
-[...1 lines deleted...]
-      </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>3149000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3674000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>185000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2798000.0</v>
       </c>
-      <c r="AP10">
-[...1 lines deleted...]
-      </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>5926000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6214000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4717000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>682000.0</v>
       </c>
-      <c r="BB10">
-[...1 lines deleted...]
-      </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>140000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
-      <c r="BI10"/>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
+      <c r="DF10"/>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>3622000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-12522000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>221000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10992000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8748000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>531000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1388000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1670000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-10646000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>12095000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1457000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-589000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>437000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-352000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>327000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-4471000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1204000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2351000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2742000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-5264000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5259000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-41000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>177000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1246000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>645000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-56000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>570000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-693000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1071000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-387000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1709000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>492000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-68000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-116000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-4428000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3163000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1115000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1196000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-704000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-217000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-37000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1000.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>-58000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-277000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-148000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>26000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>63000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>13000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>61000.0</v>
       </c>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>287000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>119000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>34000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-630000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6126000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-11541000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-6212000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-351000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1249000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-883000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4280000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2593000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-6879000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>839000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-4925000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3053000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-1502000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>280000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-2244000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-629000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1299000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>445000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-646000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2190000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5683000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-3938000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-2030000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-442000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1575000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1825000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-3198000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1552000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-2654000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-98000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>713000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-2923000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-16628000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-5466000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-546000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-1489000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-3028000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1441000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2671000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>721000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1273000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>24822000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>20627000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12359000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
@@ -37956,165 +38228,166 @@
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>3622000.0</v>
       </c>
       <c r="N13">
+        <v>3622000.0</v>
+      </c>
+      <c r="O13">
         <v>221000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>10992000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8748000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>531000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1388000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1670000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-10646000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>12095000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1457000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-589000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>437000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-352000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>327000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-4471000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1204000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2351000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2742000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-5264000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>5259000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-41000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2012000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1246000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>645000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-56000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>561000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>325000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-8000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-1037000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>2017000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-177000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -38133,1041 +38406,1051 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
-        <v>8368000.0</v>
+        <v>3547000.0</v>
       </c>
       <c r="C14">
+        <v>3649000.0</v>
+      </c>
+      <c r="D14">
         <v>3730000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3648000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4244000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3897000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3657000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1064000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1072000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1146000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1080000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1051000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1063000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1084000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1162000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1164000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1210000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1291000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1322000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1339000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1353000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1593000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2273000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1319000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1388000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1577000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1604000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1287000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1079000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1070000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>851000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>852000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>869000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>883000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>843000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>644000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>895000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>771000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>722000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>717000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>741000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>746000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>698000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>722000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>741000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>769000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>563000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>741000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>765000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>741000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>717000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>698000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>661000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>650000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>669000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>640000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>654000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>723000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>664000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>616000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>775000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>-1726000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>835000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>679000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>666000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>992000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1049000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>905000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>809000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>734000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>533000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>557000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>471000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>459000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>440000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>476000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>461000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>470000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>552000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>394000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>314000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>539000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>299000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>275000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>311000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>399000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>279000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>266000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>253000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>318000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>247000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>226000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>222000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>286000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>206000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>194000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>188000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>259000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>147000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>213000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>209000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>219000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>292000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>66000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>158000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>196000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>100000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>120000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>112000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
-        <v>-411000.0</v>
+        <v>5857000.0</v>
       </c>
       <c r="C15">
-        <v>-5262000.0</v>
+        <v>5265000.0</v>
       </c>
       <c r="D15">
-        <v>-5072000.0</v>
+        <v>5262000.0</v>
       </c>
       <c r="E15">
-        <v>-5044000.0</v>
+        <v>5072000.0</v>
       </c>
       <c r="F15">
+        <v>5044000.0</v>
+      </c>
+      <c r="G15">
         <v>4455000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4456000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2143000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2123000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2120000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2121000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2118000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2126000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2020000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2028000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2091000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2125000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2128000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2122000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2026000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2004000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1898000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1901000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1905000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1906000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1678000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1673000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1386000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1413000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1209000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1071000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1095000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>999000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>834000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>832000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>823000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>746000.0</v>
       </c>
       <c r="AN15">
         <v>746000.0</v>
       </c>
       <c r="AO15">
+        <v>746000.0</v>
+      </c>
+      <c r="AP15">
         <v>664000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>661000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>582000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>579000.0</v>
       </c>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>1822000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF15">
         <v>1000.0</v>
       </c>
       <c r="BG15">
+        <v>1000.0</v>
+      </c>
+      <c r="BH15">
         <v>1845000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1840000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1837000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1797000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1793000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1751000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1417000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1415000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1410000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1405000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414000.0</v>
       </c>
       <c r="BS15">
         <v>1414000.0</v>
       </c>
       <c r="BT15">
+        <v>1414000.0</v>
+      </c>
+      <c r="BU15">
         <v>1412000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349000.0</v>
       </c>
       <c r="BW15">
         <v>1349000.0</v>
       </c>
       <c r="BX15">
+        <v>1349000.0</v>
+      </c>
+      <c r="BY15">
         <v>1286000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227000.0</v>
       </c>
       <c r="CA15">
         <v>1227000.0</v>
       </c>
       <c r="CB15">
+        <v>1227000.0</v>
+      </c>
+      <c r="CC15">
         <v>1229000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>979000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>888000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>812000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>757000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>719000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>667000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>664000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>613000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>612000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>531000.0</v>
       </c>
       <c r="CN15">
         <v>531000.0</v>
       </c>
       <c r="CO15">
+        <v>531000.0</v>
+      </c>
+      <c r="CP15">
         <v>480000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>478000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>432000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>407000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>405000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>380000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>356000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>338000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>337000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>335000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>312000.0</v>
       </c>
       <c r="CZ15">
         <v>312000.0</v>
       </c>
       <c r="DA15">
+        <v>312000.0</v>
+      </c>
+      <c r="DB15">
         <v>311000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>342000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>289000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>266000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>268000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
-        <v>4939000.0</v>
+        <v>161136000.0</v>
       </c>
       <c r="C16">
+        <v>149774000.0</v>
+      </c>
+      <c r="D16">
         <v>184146000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>149377000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>287120000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>248874000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>236780000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>132509000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>182722000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>65161000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>94939000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>76318000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>98323000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>60823000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>66927000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>111906000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>214238000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>208710000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>311415000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>336762000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>326245000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>125258000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>87307000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>52290000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>57137000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>56462000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>50424000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>116380000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>77217000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>88815000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>41017000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>22582000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>30172000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>29807000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>22474000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>38012000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>28551000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>30273000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>37641000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>63649000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>66915000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>28340000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>34272000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>23794000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>33038000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>31409000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>35737000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>40012000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>30357000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>37560000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>70376000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>84336000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>94770000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>150688000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>107604000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>125523000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>154672000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>19630000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>16233000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>16700000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>36251000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>19200000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>33611000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>38543000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>66969000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>21940000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>37226000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>18395000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>29890000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>26804000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>19759000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>24922000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>42100000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>18433000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>21299000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>28816000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>36032000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>39134000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>27422000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>38887000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>29868000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>35331000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>37321000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>44939000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>23338000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>19849000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>33239000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>21522000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>19298000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>16112000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>28924000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>27401000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>24073000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>18873000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>31365000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>24665000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>30945000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>36997000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>35945000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>9592000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>24106000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>14070000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>18570000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>11133000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>9582000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>8585000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>18830000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>6733000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>12719000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -39233,551 +39516,559 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
-        <v>-25000000.0</v>
+        <v>25115000.0</v>
       </c>
       <c r="C18">
+        <v>15865000.0</v>
+      </c>
+      <c r="D18">
         <v>22309000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>23687000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8638000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7241000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7133000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6396000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>12607000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>13174000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8083000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>14985000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5166000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1656000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>12134000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>18412000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>6407000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>10233000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>10045000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2802000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>16477000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>13444000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>9030000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2046000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4348000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>5950000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4047000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4536000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-260000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5644000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-841000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>8179000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4714000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6730000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>912000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2790000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>3265000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>4289000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1142000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1976000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1237000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3653000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2800000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3600000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>634000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1128000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>5358000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>6558000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3355000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>15999000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1049000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>12177000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1867000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>7466000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>240000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>4168000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>5163000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>13518000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>7314000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>6198000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>6379000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>12326000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>4383000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>3208000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>4791000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>666000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>5404000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>3228000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>2866000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>5069000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-610000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-15000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>3048000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-900000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>3347000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-112000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>2643000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>146000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>4066000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>1874000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>2045000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>1419000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>2240000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>2142000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>2473000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>2392000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>2044000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1432000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>1474000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>2081000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>1422000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1114000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>1481000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>2341000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1165000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>1259000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>993000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>2274000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>1507000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>1534000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>837000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-346000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>2489000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-1124000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>451000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>76000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-1172000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>198000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>972000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>224</v>
+      </c>
+      <c r="B19">
+        <v>338000.0</v>
+      </c>
       <c r="C19">
+        <v>-58219000.0</v>
+      </c>
+      <c r="D19">
         <v>4883000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-82555000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>39867000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>32341000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>101964000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-63932000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-9380000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-25770000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-34181000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-19816000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-56367000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-73387000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-79052000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2640000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-76720000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-69504000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>11370000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-37821000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>57909000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-395677000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>34907000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>84911000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-15731000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-68452000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>28028000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>71224000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-36978000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>11181000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-65253000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-11747000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-82289000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-23407000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-76856000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1658000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-41333000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-75075000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-71277000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-20568000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>50747000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-27225000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-24943000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-57987000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>6191000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>3544000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-19760000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>27437000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-12050000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-47740000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-3089000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-15696000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-22476000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>75965000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>36734000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>96007000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-15110000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -39785,54 +40076,55 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -39898,214 +40190,219 @@
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>226</v>
+      </c>
+      <c r="B21">
+        <v>-73269000.0</v>
+      </c>
       <c r="C21">
+        <v>57541000.0</v>
+      </c>
+      <c r="D21">
         <v>42854000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>42917000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-17733000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3931000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-636000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-24086000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>52925000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>100758000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3333000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-447000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1215000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3876000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-51636000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-27000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3225000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-123307000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-25702000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>14421000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5837000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>118166000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7134000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-71693000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-34642000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>50480000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-18578000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-29982000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>65000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>21917000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>40921000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2938000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5464000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>44928000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-625000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-19382000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-26545000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>34245000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-48525000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>27925000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1548000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>30289000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1991000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-5265000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-570000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>33358000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-11650000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1029000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5252000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-2754000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-15761000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-36589000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>13413000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -40113,2829 +40410,2857 @@
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
+        <v>21809000.0</v>
+      </c>
+      <c r="C22">
         <v>21491000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21865000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19448000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18051000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13684000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-7903000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7738000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8531000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7643000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9026000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9838000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9156000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9626000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-4828000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8871000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8368000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6706000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7192000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8776000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10207000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10059000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4977000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6359000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5068000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4234000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6901000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2687000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3102000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1152000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4016000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4012000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3625000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2774000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3308000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2002000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1928000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1442000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>678000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2580000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1449000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2461000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1502000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2462000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>19114000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5177000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2873000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1978000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2927000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2109000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3408000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1560000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1030000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-21352000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-9914000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-8218000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-29482000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>4314000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-10623000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3827000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4375000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4896000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3904000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>3406000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3014000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3880000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3454000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>3025000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3087000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3163000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3603000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3250000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>3048000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3427000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3220000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2863000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2984000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>3004000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3146000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2498000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2494000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2762000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2560000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2171000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2107000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1966000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1891000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1806000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1884000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1735000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1817000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1544000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1502000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1582000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1497000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1334000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1293000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1383000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>1291000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1125000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1122000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>1027000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1074000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>949000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>943000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>974000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>989000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>849000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
-        <v>-49910000.0</v>
+        <v>98634000.0</v>
       </c>
       <c r="C23">
+        <v>-4714000.0</v>
+      </c>
+      <c r="D23">
         <v>-15645000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-117434000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10670000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-28083000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1659000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6903000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>137217000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12378000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>23562000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2084000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>92415000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-29660000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>27330000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-67379000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>81149000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-37183000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7540000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-52998000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>190272000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>545038000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>18743000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-104195000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>21807000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-47963000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-92070000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6595000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>61931000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-31018000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>103370000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>26371000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>80075000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2788000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20867000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>12060000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>31485000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>19120000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>45363000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>39593000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>16209000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-15811000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>85124000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>17098000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3948000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-39530000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7529000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-20700000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2015000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-34543000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-550000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-8814000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-40742000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-35424000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-23921000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-69339000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3179000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-70020000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>26691000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>52833000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>18986000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>49475000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>49319000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>91875000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>82505000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>99949000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>39972000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>27046000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>24708000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>48511000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>31666000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>10032000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>20748000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-12556000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5110000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>10065000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4954000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>13354000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>6439000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>37081000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>13521000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>10534000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-1158000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>34595000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>13488000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>7952000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>9091000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>18007000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>11670000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2980000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>11722000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>6593000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>18180000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>9638000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>17010000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>9890000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1462000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>11561000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>14448000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>17521000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-3672000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>11671000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>18226000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>6975000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1611000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>10864000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>7285000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>2612000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>173000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
-        <v>-77567000.0</v>
+        <v>-32275000.0</v>
       </c>
       <c r="C24">
+        <v>-39403000.0</v>
+      </c>
+      <c r="D24">
         <v>-45403000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-51554000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>63363000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>53886000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10672000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-44576000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-5667000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-28709000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-32107000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-15621000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>12000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-67356000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-69921000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-38297000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5572000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-38846000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>8807000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>100587000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-64378000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-418396000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>25154000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>76288000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-9536000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-52687000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>9194000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>42811000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-17424000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-10023000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-16608000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-19127000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-37570000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-29812000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-50118000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-32706000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-17972000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-38724000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-15931000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-26811000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-20542000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-20121000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-12646000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-25373000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-22917000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-24638000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-2935000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-4465000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-3439000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>14016000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-9653000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2387000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>27559000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>88557000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>29335000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>46029000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>31124000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-10218000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-60067000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-31223000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-20510000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-46099000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-21553000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>3707000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-17114000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-12464000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-29745000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-18125000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-8936000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-35727000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-32156000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-30971000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-20930000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-16175000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-31712000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-17440000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-17197000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-13953000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-28330000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-22244000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-13064000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-26402000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-16580000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-22361000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-12642000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-11811000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-7593000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-13620000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-13448000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-18360000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-12401000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-14320000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-18547000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-6884000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-11822000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-9168000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-4462000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-2145000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-7899000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-23813000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-7077000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-11464000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-4975000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-6555000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-5516000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-21932000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>302000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-302000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
-        <v>-21970000.0</v>
+        <v>-5750000.0</v>
       </c>
       <c r="C25">
+        <v>-3211000.0</v>
+      </c>
+      <c r="D25">
         <v>-7330000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-5751000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-7083000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-9287000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6002000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-343000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5440000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1580000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-99000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>39000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4553000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-13126000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13333000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1042000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-381000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-300000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1034000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2886000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-5746000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1661000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3747000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-3893000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2565000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1869000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-7916000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1217000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1698000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2759000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>980000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1163000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-389000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3554000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-3158000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1356000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-145000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-344000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4099000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-2275000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>919000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2701000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-988000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1893000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-3235000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-15381000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1384000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1074000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>653000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>14063000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-112000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1938000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-636000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>10922000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-890000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>14062000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>17163000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>44632000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4286000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>18282000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4035000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5948000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1400000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2401000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1139000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-3168000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>889000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-1046000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-852000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1728000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-2699000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-1091000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>905000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1215000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1237000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-1249000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-430000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-346000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>805000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-482000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-43000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-831000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-487000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-447000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>232000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>894000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>836000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-108000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-65000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>300000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>169000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-329000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>226000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1057000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-336000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-69000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-42000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>939000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>25000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>148000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-368000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-1495000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1539000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-443000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>115000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-582000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-1198000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-502000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>144000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
-        <v>-2465000.0</v>
+        <v>-1399000.0</v>
       </c>
       <c r="C26">
+        <v>-177000.0</v>
+      </c>
+      <c r="D26">
         <v>-1552000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-76000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-467000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-1756000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-637000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-6000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-70000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1404000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1553000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-139000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-30000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-9890000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-4398000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-800000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1069000.0</v>
       </c>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
         <v>-514000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-38000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-19000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-323000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1507000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-78000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1400000.0</v>
       </c>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>-294000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-160000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>66000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-344000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-307000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>76000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>61000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>631000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>66000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-386000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-245000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-662000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-147000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>105000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>47000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="AW26">
         <v>47000.0</v>
       </c>
       <c r="AX26">
+        <v>47000.0</v>
+      </c>
+      <c r="AY26">
         <v>1000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="BA26">
         <v>59000.0</v>
       </c>
       <c r="BB26">
+        <v>59000.0</v>
+      </c>
+      <c r="BC26">
         <v>86000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>82000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>21000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>2000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
-        <v>-26000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>-26000.0</v>
       </c>
       <c r="BK26">
+        <v>-26000.0</v>
+      </c>
+      <c r="BL26">
         <v>72486000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-39000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-39000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>-15000.0</v>
       </c>
-      <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-5000.0</v>
       </c>
-      <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27">
-        <v>-3272000.0</v>
+        <v>1540000.0</v>
       </c>
       <c r="C27">
+        <v>1037000.0</v>
+      </c>
+      <c r="D27">
         <v>1332000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1286000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1358000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1231000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5657000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>864000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>967000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>593000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>609000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>535000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>619000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>546000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>741000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>529000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>338000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>521000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>483000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>478000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>467000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>479000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>437000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>651000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>525000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>432000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>475000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>180000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>499000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>381000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>188000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>444000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>480000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>338000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>382000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>363000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>303000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>180000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>279000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>259000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>240000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>215000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>234000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>157000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>134000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>111000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>62000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>5000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>12000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>81000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>5000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>39000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>23000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>-23000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>5000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>18000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>41000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>10000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>117000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>123000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>161000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
-        <v>-50321000.0</v>
+        <v>18184000.0</v>
       </c>
       <c r="C28">
+        <v>47385000.0</v>
+      </c>
+      <c r="D28">
         <v>52980000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-79665000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12574000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-28607000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5189000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7286000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>114271000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-17704000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>44453000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1553000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>88689000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>68939000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>21939000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-79807000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>75841000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-44512000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-46762000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-55051000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>190979000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>419795000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-8879000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-92002000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>12557000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>68447000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-88007000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-66485000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>25640000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>18413000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>83721000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-5050000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>78833000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>23706000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>60954000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8290000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>36126000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>63305000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>44058000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>19079000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-11205000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>17111000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>35908000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>44549000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-5449000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-9240000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9577000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-25965000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1492000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1184000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-12007000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-7785000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-35431000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-38092000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-39659000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-105851000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>10255000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-42713000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-20767000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>27177000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-3965000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>35189000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>110899000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>35523000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>114035000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>35480000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>42268000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>26567000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>29850000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>37318000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>67841000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>20188000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>27329000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7998000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>38726000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>4925000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>9794000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>21043000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>11148000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>26899000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>4065000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>18546000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4501000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>40427000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>14079000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-7063000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>24115000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>13267000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3784000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4951000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>14027000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>19585000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>17006000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-1157000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>22591000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>6030000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>955000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>4224000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>31710000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>12984000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>7634000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>9170000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>12554000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>7771000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>11430000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-7218000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>29138000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2794000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>4222000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
-        <v>-19580000.0</v>
+        <v>25537000.0</v>
       </c>
       <c r="C29">
+        <v>16489000.0</v>
+      </c>
+      <c r="D29">
         <v>22815000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24477000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10953000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8360000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7496000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6433000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12670000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13696000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8349000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16242000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5414000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1566000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>12467000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>18649000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6642000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10596000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10380000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3202000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16633000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13833000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9480000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2427000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4431000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5635000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2310000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5336000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>429000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7357000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1184000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>8987000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>4959000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7011000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1786000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>3621000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3932000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>5246000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>4969000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>288000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>5084000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>3955000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>3286000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>4157000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>760000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1244000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>5330000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>6680000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>4004000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>16649000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1656000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>12604000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2051000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7824000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>704000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>4741000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>5389000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>14069000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>7609000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>6496000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>6681000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>12496000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>4506000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>3382000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>4934000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>838000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>5818000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>3313000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>2982000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>5549000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>997000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>3069000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>4626000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>2292000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>5104000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2447000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>2894000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>3108000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>4361000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>3058000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>2769000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>2202000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>2574000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>2388000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2714000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>3400000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>3081000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>2049000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>1994000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>2502000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2151000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>1714000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1992000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2845000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>1452000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>1622000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1480000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>2491000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>1555000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>1652000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>966000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-154000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>2858000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>697000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>1222000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>557000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-124000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>607000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>1105000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
-        <v>83714000.0</v>
+        <v>-32359000.0</v>
       </c>
       <c r="C30">
+        <v>-98246000.0</v>
+      </c>
+      <c r="D30">
         <v>-41026000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-82555000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39867000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>32341000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>101964000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-63932000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-9380000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-25770000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-34181000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-36694000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-56603000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-73477000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-79385000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-41174000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-76955000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-68789000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11035000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>62366000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6625000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-395677000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>34416000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>84728000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-15814000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-68543000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>24361000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>100312000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-37667000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22028000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-66470000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-11527000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-83427000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-23384000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-78278000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2450000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-41780000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-75919000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-75035000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-22633000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>44696000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-26998000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-28716000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-57950000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6318000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3668000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-19182000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>28940000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-12699000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-48281000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3609000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-15253000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-22538000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>76957000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>21036000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>71961000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>29377000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>32041000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>12691000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-53224000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>14335000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-62096000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-120337000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-67331000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-73940000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-51604000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-29255000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-41375000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-29746000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-35822000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-74001000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-40435000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-8288000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-13156000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-51347000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-14588000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-15790000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-12439000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-26974000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-20938000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-12297000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-22738000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-14693000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-21214000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-13304000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-9727000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-15479000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-13092000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-2592000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-20265000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-14655000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-17971000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-13798000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-14180000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-17343000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-13932000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-8487000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-5663000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-9961000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-26101000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1436000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-13516000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-7975000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-6917000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-11655000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-3584000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-16917000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-9387000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-7708000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>