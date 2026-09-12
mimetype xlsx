--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -2858,51 +2858,51 @@
       <c r="H39">
         <v>9375000.0</v>
       </c>
       <c r="I39">
         <v>13151000.0</v>
       </c>
       <c r="J39">
         <v>13098000.0</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39">
         <v>9328000.0</v>
       </c>
       <c r="O39"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40">
         <v>63431000.0</v>
       </c>
       <c r="C40">
-        <v>50056000.0</v>
+        <v>53433000.0</v>
       </c>
       <c r="D40">
         <v>60089000.0</v>
       </c>
       <c r="E40">
         <v>48768000.0</v>
       </c>
       <c r="F40">
         <v>50084000.0</v>
       </c>
       <c r="G40">
         <v>42642000.0</v>
       </c>
       <c r="H40">
         <v>41356999.0</v>
       </c>
       <c r="I40">
         <v>40769000.0</v>
       </c>
       <c r="J40">
         <v>44126000.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
@@ -3198,51 +3198,51 @@
       <c r="H51">
         <v>19135000.0</v>
       </c>
       <c r="I51">
         <v>19494000.0</v>
       </c>
       <c r="J51">
         <v>20027000.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51">
         <v>18912000.0</v>
       </c>
       <c r="O51"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>55</v>
       </c>
       <c r="B52">
         <v>3380000.0</v>
       </c>
       <c r="C52">
-        <v>6754000.0</v>
+        <v>3377000.0</v>
       </c>
       <c r="D52">
         <v>3520000.0</v>
       </c>
       <c r="E52">
         <v>3204000.0</v>
       </c>
       <c r="F52">
         <v>3237000.0</v>
       </c>
       <c r="G52">
         <v>3318000.0</v>
       </c>
       <c r="H52">
         <v>3017000.0</v>
       </c>
       <c r="I52">
         <v>2795000.0</v>
       </c>
       <c r="J52">
         <v>2505000.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>