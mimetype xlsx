--- v0 (2026-09-13)
+++ v1 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
@@ -5504,753 +5507,759 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ62"/>
+  <dimension ref="A1:DK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
         <v>92</v>
       </c>
       <c r="D1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
         <v>95</v>
       </c>
       <c r="H1" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
         <v>98</v>
       </c>
       <c r="L1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
         <v>101</v>
       </c>
       <c r="P1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
         <v>104</v>
       </c>
       <c r="T1" t="s">
+        <v>105</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
         <v>107</v>
       </c>
       <c r="X1" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
         <v>110</v>
       </c>
       <c r="AB1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
         <v>113</v>
       </c>
       <c r="AF1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
         <v>116</v>
       </c>
       <c r="AJ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
         <v>119</v>
       </c>
       <c r="AN1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
         <v>122</v>
       </c>
       <c r="AR1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
         <v>125</v>
       </c>
       <c r="AV1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
         <v>128</v>
       </c>
       <c r="AZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
         <v>131</v>
       </c>
       <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
         <v>134</v>
       </c>
       <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
         <v>137</v>
       </c>
       <c r="BL1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
         <v>140</v>
       </c>
       <c r="BP1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
         <v>143</v>
       </c>
       <c r="BT1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
         <v>146</v>
       </c>
       <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
         <v>149</v>
       </c>
       <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
         <v>152</v>
       </c>
       <c r="CF1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
         <v>155</v>
       </c>
       <c r="CJ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
         <v>158</v>
       </c>
       <c r="CN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
         <v>161</v>
       </c>
       <c r="CR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
         <v>164</v>
       </c>
       <c r="CV1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
         <v>167</v>
       </c>
       <c r="CZ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
         <v>170</v>
       </c>
       <c r="DD1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
         <v>173</v>
       </c>
       <c r="DH1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
+        <v>11556000.0</v>
+      </c>
+      <c r="C2">
         <v>11030000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11122000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13726000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10378000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15643000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12005000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13310000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13279000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14593000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12148000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17452000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16538000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17605000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17255000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17357000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9824000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9119000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7231000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8204000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7881000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6918000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5788000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5684000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5778000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9113000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10835000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13074000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11643000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14957000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7202000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3456000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6520000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4822000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8144000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6038000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8377000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7437000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8915000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6704000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7929000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8635000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8803000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4357000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5984000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>9952000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10680000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8786000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10360000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6614000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6378000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6077000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6323000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>6846000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7765000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5110000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4548000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>7944000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7328000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4869000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7076000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>8989000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8857000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4734000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3744000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4287000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4505000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3885000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4193000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4986000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>10349000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6420000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6395000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6760000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7757000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5333000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>8323000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7548000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>7579000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4004000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4339000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3805000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4753000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2951000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3133000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2967000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3065000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2124000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2214586.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1445736.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1697950.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1818859.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2512470.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2645073.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1849572.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2052209.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2403025.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2119525.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3326652.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2497789.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2307331.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2388424.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2791000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1280305.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1831399.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>875234.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6323,185 +6332,186 @@
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
+      <c r="AC4"/>
+      <c r="AD4">
         <v>-13826000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-13397000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-12886000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-12422000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-11989000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-11533000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-11163000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-13963000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-17056000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-16658000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-15814000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-15294000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-15228000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-14704000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-14409000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-13767000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-13603000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-13204000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-12721000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-13157000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-13150000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-13354000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-12932000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-12483000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-11967000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-10412000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-9946000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-9701000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-9140000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-8649000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-8517000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-7909000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-7670000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-7837000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
@@ -6509,433 +6519,435 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
+        <v>-8775000.0</v>
+      </c>
+      <c r="C5">
         <v>-8458000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-8063000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6145000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6704000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5745000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11268000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-13918000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7406000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13279000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-12764000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-11079000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-14633000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-11923000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12888000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-14550000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-23401000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-18653000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-13306000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11182000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12884000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-10597000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-11154000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10220000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-13690000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-17139000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-17579000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-13295000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-16777000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-13743000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-12433000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-12986000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-11797000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-10556000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7239000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-8568000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5845000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7052000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-8844000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-8283000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-6220000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-6227000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4979000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5794000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4774000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4764000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-6046000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2502000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-729000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2124000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2044000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1966000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1291000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2207000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2199000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>60000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1894000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3597000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>470000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1617000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1503000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>6156000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>4642000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>503000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1972000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-5034000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>725000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>4250000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>5707000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>3546000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>236000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>3691000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>4938000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>9729000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>9644000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>6205000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>4887000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2389000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1654000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1316000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>152000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-25000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-613000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1281000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1191000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1263000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-62000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>340000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-381000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-500447.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-486732.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-346547.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-611894.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-620259.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-539348.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-480630.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-267885.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-353195.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-634696.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-449273.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-453081.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-708125.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-549644.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1596102.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-434928.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-91845.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1893.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>400000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-700000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-600000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
@@ -6964,61 +6976,63 @@
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
-      <c r="BF6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF6">
+        <v>0.0</v>
+      </c>
+      <c r="BG6"/>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7027,146 +7041,147 @@
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
+      <c r="DK6"/>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
         <v>35</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>7418000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7956000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6139000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8775000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9410000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8905000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6932000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>7431000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7003000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6008000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6824000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5294000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5543000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8093000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8442000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8517000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>9193000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>9932000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10180000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>10579000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>11154000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>11661000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>12399000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>12523000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>11749000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>12600000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>11299000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>11304000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>7474000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>7852000.0</v>
       </c>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -7205,119 +7220,120 @@
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
         <v>36</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>37000.0</v>
       </c>
       <c r="D8">
         <v>37000.0</v>
       </c>
       <c r="E8">
-        <v>38000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="F8">
         <v>38000.0</v>
       </c>
       <c r="G8">
         <v>38000.0</v>
       </c>
       <c r="H8">
         <v>38000.0</v>
       </c>
       <c r="I8">
         <v>38000.0</v>
       </c>
       <c r="J8">
         <v>38000.0</v>
       </c>
       <c r="K8">
         <v>38000.0</v>
       </c>
       <c r="L8">
         <v>38000.0</v>
       </c>
       <c r="M8">
-        <v>40000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="N8">
         <v>40000.0</v>
       </c>
       <c r="O8">
         <v>40000.0</v>
       </c>
       <c r="P8">
         <v>40000.0</v>
       </c>
       <c r="Q8">
         <v>40000.0</v>
       </c>
       <c r="R8">
         <v>40000.0</v>
       </c>
       <c r="S8">
         <v>40000.0</v>
       </c>
       <c r="T8">
         <v>40000.0</v>
       </c>
       <c r="U8">
         <v>40000.0</v>
       </c>
       <c r="V8">
         <v>40000.0</v>
       </c>
-      <c r="W8"/>
+      <c r="W8">
+        <v>40000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -7365,229 +7381,230 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>128651000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>127726000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>126356000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>123983000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>122534000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>122098000.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>115162000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>114073000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>110019000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>107305000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>104669000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>102140000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>100975000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>100250000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>99018000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>99223000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>98022000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>98819000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>97378000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>97140000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>97166000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>96109000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>94694000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>94272000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>93644000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>93310000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>93224000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>92115000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>91106000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>90307000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>89125000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>88358000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>87871000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>87481000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>88832000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>87708000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>86891000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>85766000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>84769000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>83720000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>82819000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>82450000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>81892000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>81131000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>80432000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>79871000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>76133000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>75574000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>75031000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>74965000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>73970000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>73521000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>72676000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>71720000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>70089000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>69191000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
@@ -7595,441 +7612,445 @@
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>51393000.0</v>
+      </c>
+      <c r="C10">
         <v>43337000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>49754000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>70499000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>85554000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>92886000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>105211000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>83160000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>77478000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>63843000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>63859000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43530000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>68496000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>83094000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>106519000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>96501000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>81835000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>77583000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>83645000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>63380000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>58633000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>66530000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>70819000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>88394000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>85931000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>83984000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>79624000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>84282000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>54889000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>49126000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>69907000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>76364000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>91935000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>101432000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>126484000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>78661000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>49261000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>56402000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>56278000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>44353000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>31457000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>35578000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>70321000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>78522000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>144002000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>82110000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>74207000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>137381000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>125910000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>123314000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>109492000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>98607000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>92121000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>85649000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>104644000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>106469000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>96141000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>85145000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>93377000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>84497000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>77494000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>84630000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>86022000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>85533000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>86432000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>75993000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>76120000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>67601000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>71230000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>67589000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>57329000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>57714000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>50695000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>42076000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>47815000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>38833000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>40042000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>29294000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>19959000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>14768000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>23486000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>15866000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>15068000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>16962000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>11682000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>9876000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>6478000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>8138000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>8800000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>6204810.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3801893.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>4817114.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>5523655.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3983028.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3892494.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2615935.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2737958.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3059148.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>3967621.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>6342440.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>7836359.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>12079160.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>14398461.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>13832645.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>14987353.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1684167.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3435188.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>2600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>4700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>3700000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>1300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>1700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>70499000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>85554000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>92886000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>105211000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>83160000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>77478000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>68496000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>83094000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>106519000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>96501000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>81835000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>77583000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
@@ -8081,432 +8102,436 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>51393000.0</v>
+      </c>
+      <c r="C12">
         <v>43337000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>49754000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>70499000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>85554000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>92886000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>105211000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>83160000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>77478000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>63843000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>63859000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>43530000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>68496000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>83094000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>106519000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>98829000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>93617000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>97809000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>119947000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>98488000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>97815000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>109256000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>115207000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>115253000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>112742000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>110780000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>105276000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>109793000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>81331000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>75422000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>95270000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>99153000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>91935000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>101432000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>166437000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>158394000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>158724000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>156216000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>145976000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>144201000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>141539000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>135750000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>125199000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>123483000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>183979000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>157010000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>149086000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>137381000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>125910000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>123314000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>109492000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>98607000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>92121000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>85649000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>104644000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>106469000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>96141000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>85145000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>93377000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>84497000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>77494000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>84630000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>86022000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>85533000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>86432000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>75993000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>76120000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>67601000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>71230000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>67589000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>57329000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>57714000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>50695000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>42076000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>47815000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>38833000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>40042000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>29294000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>19959000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>14768000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>23486000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>15866000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>15068000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>16962000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>11682000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>9876000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>6478000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>8138000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>8800000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>6204810.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3801893.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>4817114.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>5523655.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3983028.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3892494.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2615935.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>2737958.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3059148.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3967621.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>6342440.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>7836359.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>12079160.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>14398461.0</v>
       </c>
-      <c r="CZ12"/>
-      <c r="DA12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>14987353.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>1684167.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3435188.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>2600000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>4700000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>3700000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>1300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>1700000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>1100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
         <v>37000.0</v>
       </c>
       <c r="C13">
         <v>37000.0</v>
       </c>
       <c r="D13">
         <v>37000.0</v>
       </c>
       <c r="E13">
-        <v>38000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="F13">
         <v>38000.0</v>
       </c>
       <c r="G13">
         <v>38000.0</v>
       </c>
       <c r="H13">
         <v>38000.0</v>
       </c>
       <c r="I13">
         <v>38000.0</v>
       </c>
       <c r="J13">
         <v>38000.0</v>
       </c>
       <c r="K13">
         <v>38000.0</v>
       </c>
       <c r="L13">
         <v>38000.0</v>
       </c>
       <c r="M13">
-        <v>40000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="N13">
         <v>40000.0</v>
       </c>
       <c r="O13">
         <v>40000.0</v>
       </c>
       <c r="P13">
         <v>40000.0</v>
       </c>
       <c r="Q13">
         <v>40000.0</v>
       </c>
       <c r="R13">
         <v>40000.0</v>
       </c>
       <c r="S13">
         <v>40000.0</v>
       </c>
       <c r="T13">
         <v>40000.0</v>
       </c>
       <c r="U13">
         <v>40000.0</v>
       </c>
@@ -8582,578 +8607,582 @@
       <c r="AS13">
         <v>40000.0</v>
       </c>
       <c r="AT13">
         <v>40000.0</v>
       </c>
       <c r="AU13">
         <v>40000.0</v>
       </c>
       <c r="AV13">
         <v>40000.0</v>
       </c>
       <c r="AW13">
         <v>40000.0</v>
       </c>
       <c r="AX13">
         <v>40000.0</v>
       </c>
       <c r="AY13">
         <v>40000.0</v>
       </c>
       <c r="AZ13">
         <v>40000.0</v>
       </c>
       <c r="BA13">
-        <v>39000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="BB13">
         <v>39000.0</v>
       </c>
       <c r="BC13">
         <v>39000.0</v>
       </c>
       <c r="BD13">
         <v>39000.0</v>
       </c>
       <c r="BE13">
         <v>39000.0</v>
       </c>
       <c r="BF13">
         <v>39000.0</v>
       </c>
       <c r="BG13">
         <v>39000.0</v>
       </c>
       <c r="BH13">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="BI13">
         <v>38000.0</v>
       </c>
       <c r="BJ13">
         <v>38000.0</v>
       </c>
       <c r="BK13">
         <v>38000.0</v>
       </c>
       <c r="BL13">
         <v>38000.0</v>
       </c>
       <c r="BM13">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BN13">
         <v>37000.0</v>
       </c>
       <c r="BO13">
         <v>37000.0</v>
       </c>
       <c r="BP13">
         <v>37000.0</v>
       </c>
       <c r="BQ13">
         <v>37000.0</v>
       </c>
       <c r="BR13">
         <v>37000.0</v>
       </c>
       <c r="BS13">
         <v>37000.0</v>
       </c>
       <c r="BT13">
         <v>37000.0</v>
       </c>
       <c r="BU13">
         <v>37000.0</v>
       </c>
       <c r="BV13">
         <v>37000.0</v>
       </c>
       <c r="BW13">
         <v>37000.0</v>
       </c>
       <c r="BX13">
         <v>37000.0</v>
       </c>
       <c r="BY13">
         <v>37000.0</v>
       </c>
       <c r="BZ13">
         <v>37000.0</v>
       </c>
       <c r="CA13">
         <v>37000.0</v>
       </c>
       <c r="CB13">
         <v>37000.0</v>
       </c>
       <c r="CC13">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="CD13">
         <v>36000.0</v>
       </c>
       <c r="CE13">
         <v>36000.0</v>
       </c>
       <c r="CF13">
         <v>36000.0</v>
       </c>
       <c r="CG13">
         <v>36000.0</v>
       </c>
       <c r="CH13">
         <v>36000.0</v>
       </c>
       <c r="CI13">
+        <v>36000.0</v>
+      </c>
+      <c r="CJ13">
         <v>35000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>34000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>33000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>32572.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>31720.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>30425.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>30415.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28389.0</v>
       </c>
       <c r="CQ13">
         <v>28389.0</v>
       </c>
       <c r="CR13">
         <v>28389.0</v>
       </c>
       <c r="CS13">
         <v>28389.0</v>
       </c>
       <c r="CT13">
         <v>28389.0</v>
       </c>
       <c r="CU13">
-        <v>28263.0</v>
+        <v>28389.0</v>
       </c>
       <c r="CV13">
         <v>28263.0</v>
       </c>
       <c r="CW13">
-        <v>28261.0</v>
+        <v>28263.0</v>
       </c>
       <c r="CX13">
         <v>28261.0</v>
       </c>
       <c r="CY13">
+        <v>28261.0</v>
+      </c>
+      <c r="CZ13">
         <v>28257.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>28000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>27737.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>27341.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>26873.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
+        <v>39039000.0</v>
+      </c>
+      <c r="C14">
         <v>38142000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>38070000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38468000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>38768000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39012000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>39027000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>39887000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>39458000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39007000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38463000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>40095000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>40454000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>40399000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>40057000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39906000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39723000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>40157000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>39687000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>39458000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>39629000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>39694000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>39996000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>39990000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>40033000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>40028000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>40338000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>40176000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>40129000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>40038000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>40036000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>40055000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>39922000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>39908000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>40059000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>39829000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>39821000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>39842000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>39770000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>39790000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>39834000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>39769000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>39755000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>39812000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>39733000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>39738000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>39660000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>39597000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>39541000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>39471000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>39389000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>39114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39226000.0</v>
       </c>
       <c r="BB14">
         <v>39226000.0</v>
       </c>
       <c r="BC14">
+        <v>39226000.0</v>
+      </c>
+      <c r="BD14">
         <v>39064000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>38675000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>38833000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>38742000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>38352000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>38440000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>38606000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>38752000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>38468000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>37518000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>38159000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>38201000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>38287000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>37400000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>38154000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>38091000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>38022000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>37308000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>38204000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>38198000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>38308000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>37109000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>38387000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>38228000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>38001000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>36251000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>37712000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>37690000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>37712000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>35848000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>37703000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>37295000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>36326000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>32578000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>35172000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>35240319.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>31898000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>30391827.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>31222297.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>28436854.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28389484.0</v>
       </c>
       <c r="CR14">
         <v>28389484.0</v>
       </c>
       <c r="CS14">
         <v>28389484.0</v>
       </c>
       <c r="CT14">
+        <v>28389484.0</v>
+      </c>
+      <c r="CU14">
         <v>28346416.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28260558.0</v>
       </c>
       <c r="CV14">
         <v>28260558.0</v>
       </c>
       <c r="CW14">
         <v>28260558.0</v>
       </c>
       <c r="CX14">
+        <v>28260558.0</v>
+      </c>
+      <c r="CY14">
         <v>28259387.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>27893127.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27477514.0</v>
       </c>
       <c r="DA14">
         <v>27477514.0</v>
       </c>
       <c r="DB14">
+        <v>27477514.0</v>
+      </c>
+      <c r="DC14">
         <v>27268903.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>26786287.0</v>
       </c>
-      <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
+      <c r="DK14"/>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>40000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="P15">
         <v>40000.0</v>
       </c>
+      <c r="Q15"/>
       <c r="R15">
         <v>40000.0</v>
       </c>
       <c r="S15">
         <v>40000.0</v>
       </c>
       <c r="T15">
         <v>40000.0</v>
       </c>
       <c r="U15">
         <v>40000.0</v>
       </c>
       <c r="V15">
         <v>40000.0</v>
       </c>
       <c r="W15">
         <v>40000.0</v>
       </c>
       <c r="X15">
         <v>40000.0</v>
       </c>
       <c r="Y15">
         <v>40000.0</v>
       </c>
       <c r="Z15">
@@ -9216,543 +9245,549 @@
       <c r="AS15">
         <v>40000.0</v>
       </c>
       <c r="AT15">
         <v>40000.0</v>
       </c>
       <c r="AU15">
         <v>40000.0</v>
       </c>
       <c r="AV15">
         <v>40000.0</v>
       </c>
       <c r="AW15">
         <v>40000.0</v>
       </c>
       <c r="AX15">
         <v>40000.0</v>
       </c>
       <c r="AY15">
         <v>40000.0</v>
       </c>
       <c r="AZ15">
         <v>40000.0</v>
       </c>
       <c r="BA15">
-        <v>39000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="BB15">
         <v>39000.0</v>
       </c>
       <c r="BC15">
         <v>39000.0</v>
       </c>
       <c r="BD15">
         <v>39000.0</v>
       </c>
       <c r="BE15">
         <v>39000.0</v>
       </c>
       <c r="BF15">
         <v>39000.0</v>
       </c>
       <c r="BG15">
         <v>39000.0</v>
       </c>
       <c r="BH15">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="BI15">
         <v>38000.0</v>
       </c>
       <c r="BJ15">
         <v>38000.0</v>
       </c>
       <c r="BK15">
         <v>38000.0</v>
       </c>
       <c r="BL15">
         <v>38000.0</v>
       </c>
       <c r="BM15">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BN15">
         <v>37000.0</v>
       </c>
       <c r="BO15">
+        <v>37000.0</v>
+      </c>
+      <c r="BP15">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="BQ15">
         <v>37000.0</v>
       </c>
       <c r="BR15">
         <v>37000.0</v>
       </c>
       <c r="BS15">
         <v>37000.0</v>
       </c>
       <c r="BT15">
         <v>37000.0</v>
       </c>
       <c r="BU15">
         <v>37000.0</v>
       </c>
       <c r="BV15">
         <v>37000.0</v>
       </c>
       <c r="BW15">
         <v>37000.0</v>
       </c>
       <c r="BX15">
         <v>37000.0</v>
       </c>
       <c r="BY15">
         <v>37000.0</v>
       </c>
       <c r="BZ15">
         <v>37000.0</v>
       </c>
       <c r="CA15">
         <v>37000.0</v>
       </c>
       <c r="CB15">
         <v>37000.0</v>
       </c>
       <c r="CC15">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="CD15">
         <v>36000.0</v>
       </c>
       <c r="CE15">
         <v>36000.0</v>
       </c>
       <c r="CF15">
         <v>36000.0</v>
       </c>
       <c r="CG15">
         <v>36000.0</v>
       </c>
       <c r="CH15">
         <v>36000.0</v>
       </c>
       <c r="CI15">
+        <v>36000.0</v>
+      </c>
+      <c r="CJ15">
         <v>35000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>34000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>33000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>32572.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>31720.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>30425.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>30415.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28389.0</v>
       </c>
       <c r="CQ15">
         <v>28389.0</v>
       </c>
       <c r="CR15">
         <v>28389.0</v>
       </c>
       <c r="CS15">
         <v>28389.0</v>
       </c>
       <c r="CT15">
         <v>28389.0</v>
       </c>
       <c r="CU15">
-        <v>28263.0</v>
+        <v>28389.0</v>
       </c>
       <c r="CV15">
         <v>28263.0</v>
       </c>
       <c r="CW15">
-        <v>28261.0</v>
+        <v>28263.0</v>
       </c>
       <c r="CX15">
         <v>28261.0</v>
       </c>
       <c r="CY15">
+        <v>28261.0</v>
+      </c>
+      <c r="CZ15">
         <v>28257.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>27867.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>27737.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>27341.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>26873.0</v>
       </c>
-      <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16">
+        <v>57439000.0</v>
+      </c>
+      <c r="C16">
         <v>61272000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>60732000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>71641000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>50535000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>54460000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51850000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>67465000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>48418000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>55928000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>55573000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>69331000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>50760000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>52372000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>54072000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>64637000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>44271000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>48342000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>50988000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>54617000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>42375000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>43058000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>43162000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>43417000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>36607000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>37728000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>33349000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>30338000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>29456000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>28322000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>33356000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>34412000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>28344000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>30675000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>30433000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>33295000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>31331000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>30588000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>38102000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>36364000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>30507000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>28331000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>29120000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>22450000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>19001000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>18049000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>18206000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17830000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>18090000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>17048000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>14977000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>15703000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>12533000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>10766000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>9411000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8146000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7661000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7721000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8082000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8649000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7982000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>10324000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>10766000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6464000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>6233000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6879000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>7862000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>7188000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>5719000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>5589000.0</v>
       </c>
-      <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>5881000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>5649000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>6200000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5234000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>5608000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3920000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2777000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2836000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2081000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1635000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1773000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1089000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1765000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1145000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1500000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1488000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>620000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>549000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>620940.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1169205.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>386446.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>678708.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1193332.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1905638.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>720051.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>408371.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>367532.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>577191.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>869893.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1483938.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>1209165.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>1167851.0</v>
       </c>
-      <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9825,213 +9860,214 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1240000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1210000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>1893000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1942000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2010000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1286000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1641000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1736000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1739000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1912000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4379000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4364000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4387000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4623000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3758000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4017000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2668000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2661000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>6111000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>16078000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>14942000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>7753000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>795000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>821000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>853000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>840000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1025000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>956000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>8008000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>77000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>102000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>126000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>213000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>838000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>530000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>326000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>436000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>332000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>234000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>221000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>141000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>262000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>373000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>394000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1850000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1419000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>2255000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
@@ -10039,52 +10075,53 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10157,1447 +10194,1458 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20">
+        <v>127687000.0</v>
+      </c>
+      <c r="C20">
         <v>127828000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>128144000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>103840000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>102291000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>103262000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>94200000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>92365000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>96132000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>93072000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>93069000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>93684000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>91369000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>93294000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>92243000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>90514000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>86194000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>90421000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>94586000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>96174000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>96223000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>97842000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>97453000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>97552000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>94159000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>91646000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>91556000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>94612000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>91037000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>92903000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>92730000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>91841000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>94672000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>95456000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>57025000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>56332000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>56384000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>55763000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>54706000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>54409000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>70822000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>70937000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>71812000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>80853000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>21060000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>21272000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>20454000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>22208000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>23195000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>24428000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>23608000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>23532000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>23082000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>22001000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>12781000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>13176000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>12820000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>12539000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>13298000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>12910000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>13556000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>17204000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>16377000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>12772000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>13118000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>11765000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>12967000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>13813000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>14044000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>13537000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>12726000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>13584000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>14053000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>15361000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>15362000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>14319000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>13957000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>13186000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>13049000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>12685000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>8951000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>8805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6665000.0</v>
       </c>
       <c r="CF20">
         <v>6665000.0</v>
       </c>
       <c r="CG20">
-        <v>6637000.0</v>
+        <v>6665000.0</v>
       </c>
       <c r="CH20">
         <v>6637000.0</v>
       </c>
       <c r="CI20">
+        <v>6637000.0</v>
+      </c>
+      <c r="CJ20">
         <v>6642000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="CK20">
         <v>250000.0</v>
       </c>
       <c r="CL20">
         <v>250000.0</v>
       </c>
       <c r="CM20">
         <v>250000.0</v>
       </c>
       <c r="CN20">
         <v>250000.0</v>
       </c>
       <c r="CO20">
         <v>250000.0</v>
       </c>
       <c r="CP20">
         <v>250000.0</v>
       </c>
       <c r="CQ20">
         <v>250000.0</v>
       </c>
       <c r="CR20">
         <v>250000.0</v>
       </c>
       <c r="CS20">
         <v>250000.0</v>
       </c>
       <c r="CT20">
         <v>250000.0</v>
       </c>
       <c r="CU20">
         <v>250000.0</v>
       </c>
-      <c r="CV20"/>
+      <c r="CV20">
+        <v>250000.0</v>
+      </c>
       <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>3135613.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>1439000.0</v>
       </c>
-      <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
-      <c r="DD20">
+      <c r="DD20"/>
+      <c r="DE20">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DF20">
         <v>500000.0</v>
       </c>
       <c r="DG20">
         <v>500000.0</v>
       </c>
       <c r="DH20">
+        <v>500000.0</v>
+      </c>
+      <c r="DI20">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DJ20">
         <v>600000.0</v>
       </c>
+      <c r="DK20">
+        <v>600000.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>14131000.0</v>
+      </c>
+      <c r="C21">
         <v>15288000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16481000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9741000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9983000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10675000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6923000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7481000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8117000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8679000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10146000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10832000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11912000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12628000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>13323000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12482000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13038000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>18117000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>19728000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>21270000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>22614000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>24227000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>25697000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>27196000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>28743000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>30652000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>33052000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>36209000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>37752000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>40571000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>43436000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>45462000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>46540000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>49138000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>35733000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>37888000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>40084000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>42212000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>44361000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>46549000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>31319000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>33471000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>35728000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>37970000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9556000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10662000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>11692000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>12819000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>13997000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>15293000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>15675000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>16733000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>17777000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>18729000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>6147000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6507000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6904000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7296000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>7691000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>8091000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>8539000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>11411000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>11308000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1603000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1588000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1547000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1706000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1797000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1873000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1885000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1875000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1997000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1871000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2109000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2164000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2295000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>4468000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2621000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2788000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>5393000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1707000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1881000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>982000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>7719000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>7673000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>7852000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>7966000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1384000.0</v>
       </c>
       <c r="CK21">
         <v>1384000.0</v>
       </c>
       <c r="CL21">
+        <v>1384000.0</v>
+      </c>
+      <c r="CM21">
         <v>1465172.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1546751.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1628329.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1754290.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1881940.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2022496.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2160471.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2304007.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>2423471.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2280398.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2411888.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2850536.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2951633.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1438537.0</v>
       </c>
       <c r="CZ21">
         <v>1438537.0</v>
       </c>
       <c r="DA21">
+        <v>1438537.0</v>
+      </c>
+      <c r="DB21">
         <v>1452796.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1628169.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1788065.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>2000000.0</v>
       </c>
-      <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22">
+        <v>11102000.0</v>
+      </c>
+      <c r="C22">
         <v>9512000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9137000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10466000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11236000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11447000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11028000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10792000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13019000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12507000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14594000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15553000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>15456000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>15003000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>15640000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12054000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9467000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9997000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>10388000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>10345000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11715000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9498000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>11346000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>13093000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>14029000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>16443000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>18373000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>19819000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>18977000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>20220000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>15241000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>14428000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>15307000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>14454000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>11504000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>12040000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>17395000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>17675000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>18823000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>17420000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>18439000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>17919000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>18024000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>20618000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>21902000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>30285000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>32697000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>33875000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>31430000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>25692000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>25816000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>25653000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>26312000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>25488000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>21688000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>18675000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>17695000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>17089000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>19568000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>16033000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>16807000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>14174000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>11771000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>10710000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>8036000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>8261000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>8904000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9015000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>10222000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>12321000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>12857000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>13376000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>10899000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>10833000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>8418000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>7076000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>6670000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>6896000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>5725000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4275000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2682000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2762000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2295000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1570000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2517000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2140000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1281000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1346000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1180000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>995920.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1185408.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1074647.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1654366.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1653007.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1296077.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1579125.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1015292.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1491089.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1634115.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2012567.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>2239583.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1729830.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2049231.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1111751.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>800232.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>937781.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>796824.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DE22">
         <v>800000.0</v>
       </c>
       <c r="DF22">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DG22">
         <v>1300000.0</v>
       </c>
       <c r="DH22">
         <v>1300000.0</v>
       </c>
       <c r="DI22">
+        <v>1300000.0</v>
+      </c>
+      <c r="DJ22">
         <v>1700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
+        <v>399236000.0</v>
+      </c>
+      <c r="C23">
         <v>387022000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>383146000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>397702000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>343523000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>357099000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>333810000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>338734000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>289274000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>286863000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>277142000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>289191000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>282693000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>298645000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>317306000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>335082000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>299531000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>311909000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>335911000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>342271000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>341345000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>354328000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>362477000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>375203000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>369533000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>368461000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>376997000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>382542000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>365277000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>347173000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>355479000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>355218000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>333421000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>347092000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>346868000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>337622000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>335686000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>328980000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>328039000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>326646000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>315131000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>314123000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>311415000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>311822000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>286640000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>271519000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>259012000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>251551000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>240314000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>230187000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>216044000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>212624000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>200996000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>189638000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>184755000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>186506000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>178152000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>170961000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>172592000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>168923000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>157597000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>163132000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>157876000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>142941000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>136224000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>125244000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>130758000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>132724000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>127872000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>122354000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>116352000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>127950000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>124684000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>119054000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>109109000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>100676000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>91823000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>83961000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>73142000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>62646000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>52521000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>48401000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>39918000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>41505000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>33287000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>30161000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>26160000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>20250000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>18254000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>16215262.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>14600535.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>13383180.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>14761181.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>13522013.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>13412154.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>11133440.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>12864227.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>14020286.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>15185917.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>17450996.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>22964850.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>27000827.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>28680013.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>29313319.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>24305439.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>12142288.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>13666175.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>12300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>12900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>12500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>8600000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>9500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>9100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>9300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
         <v>52</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>5000000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>7474000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>7852000.0</v>
       </c>
-      <c r="AF24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG24"/>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
@@ -11626,188 +11674,191 @@
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
-      <c r="BF24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24"/>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>38000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>34000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>32000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>3441000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>3442000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>3444000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>3668000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>3752000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>3728000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>3740000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>3764000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>3821000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>3839000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>8837000.0</v>
       </c>
-      <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
+      <c r="D25"/>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
-      <c r="J25"/>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
-      <c r="S25"/>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
@@ -11859,121 +11910,122 @@
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
+      <c r="DK25"/>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
         <v>54</v>
       </c>
-      <c r="B26">
-[...1 lines deleted...]
-      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>11834000.0</v>
       </c>
       <c r="D26">
         <v>11834000.0</v>
       </c>
-      <c r="E26"/>
+      <c r="E26">
+        <v>11834000.0</v>
+      </c>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...2 lines deleted...]
-      <c r="I26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>4100000.0</v>
       </c>
       <c r="AE26">
         <v>4100000.0</v>
       </c>
       <c r="AF26">
         <v>4100000.0</v>
       </c>
       <c r="AG26">
         <v>4100000.0</v>
       </c>
       <c r="AH26">
+        <v>4100000.0</v>
+      </c>
+      <c r="AI26">
         <v>4072000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4813000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4361000.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>4073000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
@@ -12003,52 +12055,53 @@
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12121,478 +12174,482 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
+        <v>-38002000.0</v>
+      </c>
+      <c r="C28">
         <v>-30919000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-41798000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-64360000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-76779000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-83476000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-96306000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-73877000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-70047000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-56840000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-57851000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-34679000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-63202000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-77551000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-98426000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-85801000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-73318000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-68390000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-73713000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-53200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-48054000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-55376000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-59158000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-75995000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-73408000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-72235000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-67024000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-70347000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-43585000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-41652000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-62055000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-76364000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-91935000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-101432000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-126484000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-78661000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-49261000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-56402000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-56278000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-44353000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-31457000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-35578000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-70321000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-78522000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-144002000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-82110000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-74207000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-137381000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-125910000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-123314000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-109492000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-98607000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-92121000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-85649000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-104644000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-106469000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-96141000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-85145000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-93377000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-84497000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-77494000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-84630000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-86022000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-85533000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-86432000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-75993000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-76120000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-67601000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-71230000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-67589000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-57329000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-57714000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-50695000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-42076000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-47815000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-38833000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-36722000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-26029000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-16822000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-12614000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-20407000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-12778000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-14292000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-13789000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-9200000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-7936000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-6478000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-8138000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-8800000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-6204810.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-3801893.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-4817114.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-5523655.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-473171.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-326731.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1005716.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>934461.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>702770.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-427720.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-2515568.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-3959347.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-8113046.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-10417352.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-9706537.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-11065824.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2416826.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>5864936.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>6400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>4100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>5200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>13500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>13400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>13100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>11900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
         <v>57</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>278480000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>272016000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>271843000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>238323000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>242507000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>231119000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>212530000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>194586000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>178579000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>170869000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>159141000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>177318000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>186599000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>199331000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>203311000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>194922000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>204342000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>223595000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>219780000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>230619000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>238645000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>246480000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>257340000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>259216000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>257207000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>260639000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -12635,559 +12692,563 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
+        <v>57478000.0</v>
+      </c>
+      <c r="C30">
         <v>56149000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>46788000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>74268000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>44198000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49429000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40182000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>64916000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35231000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>49835000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>37249000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>69526000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>43627000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>43634000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>36541000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>69652000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>48308000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>45010000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>41114000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>61306000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>49370000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>51005000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>52982000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>64739000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>61084000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>61195000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>70360000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>67645000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>82709000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>73352000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>63756000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>67593000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>49187000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>46619000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>39319000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>48126000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>34612000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>28315000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>35237000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>36879000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>27499000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>32691000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>37897000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>29936000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>36867000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>39153000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>31029000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>29994000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>27368000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>22074000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>21438000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>28528000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>27590000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>26695000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>27117000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>27989000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>30618000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>34310000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>23017000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>32301000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>29498000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>23124000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>21507000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>23984000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>18989000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>19976000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>22529000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>31486000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>21242000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>18603000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>22960000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>32403000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>38783000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>40045000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>27322000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>30640000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>21151000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>25008000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>24088000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>20584000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>13391000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>16692000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>12144000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>12172000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>8552000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>7272000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>7525000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>6278000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3937000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4803159.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4951774.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2522670.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2724610.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3864131.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>4217742.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2870533.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>4613350.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>4471363.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>5130629.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>3791916.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>4062612.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>4724591.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>3233053.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>6486397.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>3079784.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>3857825.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>3409678.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DF30">
         <v>2300000.0</v>
       </c>
       <c r="DG30">
+        <v>2300000.0</v>
+      </c>
+      <c r="DH30">
         <v>2800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>3600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>3300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>80677000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>93765000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>100315000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>95690000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>95804000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>109281000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>102336000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>111782000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>116576000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>123330000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>132592000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>136314000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>134909000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>136031000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>133200000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>125286000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>111341000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>111792000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>115138000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>108664000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>106322000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>161468000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>143710000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>168841000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>162605000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>159124000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>155621000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>154050000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>150174000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>144647000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>129225000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>213972000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>200433000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>184186000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>170846000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>157972000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>146376000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>139144000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>134013000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>125774000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>118527000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>137986000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>136637000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>131630000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>124858000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>119763000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>114798000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>104416000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>99415000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
@@ -13195,134 +13256,135 @@
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
+      <c r="DK31"/>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
         <v>60</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>31373000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>24882000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>57642000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>67499000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>73908000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>83523000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>64790000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>61429000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>50164000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>41996000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>31513000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>54732000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>62644000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>79306000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>86726000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>89830000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>91474000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>108256000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>98013000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>104928000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>110562000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>122122000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>131874000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>135486000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>131191000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>139300000.0</v>
       </c>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -13365,561 +13427,565 @@
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
+      <c r="DK32"/>
     </row>
-    <row r="33" spans="1:114">
+    <row r="33" spans="1:115">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
+        <v>260641000.0</v>
+      </c>
+      <c r="C33">
         <v>259432000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>260263000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>225489000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>185993000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>187616000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>163251000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>163669000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>147401000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>142996000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>142975000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>142848000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>136630000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>138694000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>141047000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>137542000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>132120000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>141390000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>147215000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>155182000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>163091000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>166886000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>165753000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>168025000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>167408000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>166778000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>169028000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>172741000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>167397000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>169881000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>168761000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>160870000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>164482000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>170280000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>118583000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>109685000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>116250000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>118477000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>118641000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>119171000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>120169000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>119745000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>121590000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>128457000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>39908000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>40653000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>41647000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>45112000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>47830000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>51425000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>51079000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>50599000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>46849000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>47040000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>26209000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>27071000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>27862000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>27026000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>28451000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>29165000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>28709000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>36379000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>34388000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>20287000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>20653000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>19004000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>20590000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>21839000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>22336000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>21738000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>20786000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>22048000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>22226000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>24117000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>23358000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>21759000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>21718000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>21047000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>21303000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>21326000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>11936000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>11969000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>8736000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>9326000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>9218000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>9426000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>9653000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>3128000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>3083000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>3257515.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>3449509.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>3725522.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>3900670.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>2900216.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>3200911.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>3529957.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>3769583.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>4259078.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>3916064.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>4153661.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>7485162.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>7640497.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>8248253.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>6804351.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>4535210.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>4724072.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>4825844.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>4900000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>3400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>3600000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>2100000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>2600000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>2100000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:114">
+    <row r="34" spans="1:115">
       <c r="A34" t="s">
         <v>62</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>3937000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3949000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1622000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4893000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4904000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2043000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1927000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2780000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3177000.0</v>
       </c>
       <c r="L34">
         <v>3177000.0</v>
       </c>
       <c r="M34">
+        <v>3177000.0</v>
+      </c>
+      <c r="N34">
         <v>2963000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>3047000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>19812000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1197000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>6995000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>7277000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>29866000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>32129000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>35759000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>10195000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>39656000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>40647000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>39299000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>8021000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>43302000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>41813000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>36008000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>34643000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>31502000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>25367000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>20520000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>19204000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>20348000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>25786000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>9516000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>9489000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>1881000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>1878000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>51000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>59000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>67000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>76000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>39000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>43000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>49000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>55000.0</v>
       </c>
-      <c r="AW34"/>
       <c r="AX34"/>
-      <c r="AY34">
+      <c r="AY34"/>
+      <c r="AZ34">
         <v>65000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>57000.0</v>
       </c>
-      <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-      <c r="BD34">
+      <c r="BD34"/>
+      <c r="BE34">
         <v>97000.0</v>
       </c>
-      <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>106000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -13929,769 +13995,774 @@
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
+      <c r="DK34"/>
     </row>
-    <row r="35" spans="1:114">
+    <row r="35" spans="1:115">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
+        <v>15480000.0</v>
+      </c>
+      <c r="C35">
         <v>17325000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>13129000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11288000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15169000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>19017000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>15655000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15929000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>14244000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14581000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>14102000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>15220000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>14044000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>14739000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>21022000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>20956999.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>27028000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>28522000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>31876000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>33415000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>37400000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>38803000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>41395000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>42559000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>43678000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>40762000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>47689000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>46436000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>39766000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>38660000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>34170000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>28028000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>26631000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>35282000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>35290000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>33539000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>10311000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>10310000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2881000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>898000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>891000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1084000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1023000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>8085000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>116000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>145000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>175000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>268000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>838000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>530000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>391000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>860000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>332000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>234000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>221000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>238000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>262000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>373000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>394000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1956000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1419000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2255000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1693000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>683000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1545000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1230000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1110000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1095000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>958000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>959000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>971000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>2694000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>2704000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2697000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>2004000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>2658000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1763000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1428000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1258000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1178000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>696000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>472000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>248000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>256000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>238000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>239000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>200000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>152000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>103000.0</v>
       </c>
-      <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
-      <c r="CP35">
+      <c r="CP35"/>
+      <c r="CQ35">
         <v>37798.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>34028.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>32006.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>3441305.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>3442849.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>3444151.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>3667882.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>3752208.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>3728367.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>3739427.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>3763858.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>3821611.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>3839451.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>8836837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8400000.0</v>
       </c>
       <c r="DE35">
         <v>8400000.0</v>
       </c>
       <c r="DF35">
+        <v>8400000.0</v>
+      </c>
+      <c r="DG35">
         <v>8500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8400000.0</v>
       </c>
       <c r="DH35">
         <v>8400000.0</v>
       </c>
       <c r="DI35">
+        <v>8400000.0</v>
+      </c>
+      <c r="DJ35">
         <v>8500000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>11500000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:114">
+    <row r="36" spans="1:115">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
+        <v>15535000.0</v>
+      </c>
+      <c r="C36">
         <v>14752000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14686000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>15751000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>15661000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>15116000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>12585000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>14616000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12672000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>12039000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>11517000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>11718000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>10611000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10609000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>10832000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>11142000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>10183000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>9747000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>9002000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>13803000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>12971000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>12738000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>11509000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>11179000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>10451000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>9719000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>8967000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7821000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>8154000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>8080000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>8340000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>8400000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>7476000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6649000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>7062000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>10689000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>15969000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>17212000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>16431000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>14932000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>14182000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>11263000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>10053000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>6535000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>6671000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>5950000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>6815000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>7260000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>7661000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>8512000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>8742000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>7189000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2681000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2840000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3557000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>3336000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>4208000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>3195000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>3216000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>3759000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2049000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2067000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1253000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1141000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1122000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1032000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>970000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1040000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>1132000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1494000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1789000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>2291000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>3234000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>3647000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>3292000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>2790000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1046000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>3467000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>3845000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="CD36">
         <v>26000.0</v>
       </c>
       <c r="CE36">
+        <v>26000.0</v>
+      </c>
+      <c r="CF36">
         <v>25000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>625000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-428000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-399000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-219000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>906000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>956000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1041306.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1104077.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1215101.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1298810.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>82428.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>81419.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>81161.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>73292.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>98201.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>56801.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>27273.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>1155205.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>1309979.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>1396492.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>1568285.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>1692593.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>1728256.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>1717556.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>1700000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>2400000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>2600000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>1200000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>700000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>1100000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:114">
+    <row r="37" spans="1:115">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-      <c r="AG37">
-[...1 lines deleted...]
-      </c>
+      <c r="AG37"/>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
@@ -14720,61 +14791,63 @@
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
-      <c r="BF37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37"/>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -14783,1668 +14856,1680 @@
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
+      <c r="DK37"/>
     </row>
-    <row r="38" spans="1:114">
+    <row r="38" spans="1:115">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>70484000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>44654000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>44099000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>33158000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>35132000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>14442000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>12454000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>12496000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>12751000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>13843000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>14345000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>14584000.0</v>
       </c>
-      <c r="S38"/>
-      <c r="T38">
+      <c r="T38"/>
+      <c r="U38">
         <v>17784000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>23638000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>23314000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>20322000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>31442000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>20938000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>21532000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>20725000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>20096000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>14809000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>-6234000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>9821000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>13217000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>12694000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>15033000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>14712000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>104909000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>112437000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>115187000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>115498000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>116830000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>116323000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>115671000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>116472000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>125358000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>37287000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>37884000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>38961000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>42287000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>44853000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>48233000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>48025000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>47087000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>43540000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>43570000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>22485000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>23019000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>23932000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>23030000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>24205000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>24760000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>24144000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>30682000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>28938000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>15516000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>15828000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>14344000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>15643000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>16650000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>17049000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>16916000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>16390000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>17872000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>19158000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>21117000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>20818000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>19619000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>19838000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>19274000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>19682000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>19904000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>10684000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>10712000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>7672000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>8344000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>8268000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>8476000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>8770000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>2290000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>2340000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>2506000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>2651000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>2843000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>3052000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1964000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>2104000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>2242000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>2377000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>2522000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>2337000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>2439000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>4006000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>4262000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>4532000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>3007000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>3145000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>3356000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>3506000.0</v>
       </c>
-      <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
+      <c r="DK38"/>
     </row>
-    <row r="39" spans="1:114">
+    <row r="39" spans="1:115">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
+        <v>18622000.0</v>
+      </c>
+      <c r="C39">
         <v>18592000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>17204000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>16980000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>16542000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>15721000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14138000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>16197000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>16145000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>17682000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>18465000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>17734000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>18484000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>18220000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>17559000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>17005000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>16019000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>17703000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17247000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>16950000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>19354000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>17683000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17189000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>14093000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>14270000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>13265000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>13960000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>12544000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>14863000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>14532000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>12451000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>10438000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>12510000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>14307000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>11025000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>5501000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8705000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>8297000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>9362000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>8659000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>7485000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8018000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>8705000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4778000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3984000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4418000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>4553000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>4976000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>7777000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>7687000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>8219000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>8857000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>8124000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>4766000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>5097000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>6302000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>5795000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>7391000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>8179000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>6927000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>5089000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4825000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4188000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2427000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2114000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>2010000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2615000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>2783000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>2842000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>2103000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>2420000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2409000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>2081000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1983000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>2196000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>2368000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>2242000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1716000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>2067000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1693000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1026000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1112000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1675000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>1475000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1318000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1447000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1223000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1300000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1254000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>953858.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>1211951.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1243227.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>957880.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>1121631.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>804930.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>670215.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>728044.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>739608.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>537488.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>1150412.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>1341134.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>826749.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>751015.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>1078000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>902860.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>938443.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>1198641.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>1100000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>1700000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>1600000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>1100000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>400000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>900000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:114">
+    <row r="40" spans="1:115">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
+        <v>29724000.0</v>
+      </c>
+      <c r="C40">
         <v>21001000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>22238000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>26125000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>17451000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>16776000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>14558000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>22746000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>15587000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>20661000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>19906000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>23374000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>21849000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>24958000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>23694000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>24124000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>21899000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>20150000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>21486000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>25152000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>22085000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>25907000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>24685000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>23585000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>22273000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>24415000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>23233000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>22292000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>24171000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>22392000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>21609000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>58250000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>23514000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>22100000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>20662000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>24714000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>20072000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>17244000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>19748000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>18087000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>16664000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>16067000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>14304000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>24437000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>15738000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>13023000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>12259000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>32405000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>14404000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>13659000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>11806000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>26641000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>11519000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>11752000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>11363000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>13659000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>13646000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>13626000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>15420000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>13226000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>14037000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>12777000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>10310000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>8335000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>10170000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>8679000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>8488000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>15088000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>8523000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>8260000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>12666000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>10628000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>11672000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>10196000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>9947000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>9106000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>8345000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>7300000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>6362000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>7448000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>5110000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>4469000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>4185000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>6163000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>3791000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2972000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>3112000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>3382000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>3813000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>2989518.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>2523508.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>2355209.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>3709777.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>2424390.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>2059466.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>2206809.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>1790519.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>1754143.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>2009639.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>2269468.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>2236985.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>3135550.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>3008411.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>5048000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>2638782.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>3245788.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>4403410.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="DF40">
         <v>2600000.0</v>
       </c>
       <c r="DG40">
+        <v>2600000.0</v>
+      </c>
+      <c r="DH40">
         <v>9000000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>9600000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>8100000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:114">
+    <row r="41" spans="1:115">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>9196000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>12515000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>18511000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>19329000.0</v>
       </c>
-      <c r="S41"/>
-      <c r="T41">
+      <c r="T41"/>
+      <c r="U41">
         <v>23235000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>26821000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>27649000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>29734000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>30160000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>31155000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>29013000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>35089000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>35137000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>28462000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>31186000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>26318000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>28028000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>26631000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>35282000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>35290000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>25786000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>9516000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>9489000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1881000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1878000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>51000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>59000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>67000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>76000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>39000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>43000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>49000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>55000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>577000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>235000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>71000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>172000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>171000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>114000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>90000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>97000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>94000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>178000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>100000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1632000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1062000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1051000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>686000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>503000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1329000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>985000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>834000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>767000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>723000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>706000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>710000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2240000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>2206000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>2155000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1427000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>2047000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1234000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>928000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>736000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>658000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>539000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>298000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>248000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>256000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>238000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>239000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>200000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>152000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>103000.0</v>
       </c>
-      <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
+      <c r="DK41"/>
     </row>
-    <row r="42" spans="1:114">
+    <row r="42" spans="1:115">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
+        <v>68960000.0</v>
+      </c>
+      <c r="C42">
         <v>63841000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>63619000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>68130000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>74049000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>78976000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>76603000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>75154000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>74721000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>72860000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>71188000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>71243000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>93413000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>95851000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>91797000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>89083000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>86447000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>83918000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>88474000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>87749000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>86517000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>91285000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>92992000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>93789000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>97378000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>97140000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>97166000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>96109000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>94694000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>94272000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>93644000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>93310000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>93224000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>92115000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>91106000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>90307000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>89125000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>88358000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>87871000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>87481000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>88832000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>87708000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>86891000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>85766000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>84769000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>83720000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>82819000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>82450000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>81892000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>81131000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>80432000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>79871000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>76133000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>75574000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>75031000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>74965000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>73970000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>73521000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>72676000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>71720000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>70089000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>69191000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>68814000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>68428000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>68510000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>68439000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>67745000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>67371000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>67072000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>66773000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>66475000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>66700000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>66278000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>65597000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>65179000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>64734000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>64372000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>63596000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>62576000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>61251000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>60592000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>60123000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>59575000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>59625000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>58934000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>58437000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>56598000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>51825000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>50360000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>50283616.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>49066207.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>47167362.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>47162596.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>36189681.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>36474837.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>36763330.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>37071721.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>37432104.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>37529268.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>37693098.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>37806231.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>38286278.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>38647174.0</v>
       </c>
-      <c r="CZ42"/>
-      <c r="DA42">
+      <c r="DA42"/>
+      <c r="DB42">
         <v>36569858.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>26966738.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>21745836.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>20800000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>21100000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>21200000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>10700000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>9800000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>10400000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>9900000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:114">
+    <row r="43" spans="1:115">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16517,89 +16602,88 @@
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
+      <c r="DK43"/>
     </row>
-    <row r="44" spans="1:114">
+    <row r="44" spans="1:115">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-      <c r="AG44">
-[...1 lines deleted...]
-      </c>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
@@ -16628,1654 +16712,1665 @@
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
-      <c r="BF44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44"/>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
-      <c r="CJ44">
+      <c r="CJ44"/>
+      <c r="CK44">
         <v>1504000.0</v>
       </c>
-      <c r="CK44">
+      <c r="CL44">
         <v>2806000.0</v>
       </c>
-      <c r="CL44">
+      <c r="CM44">
         <v>2878000.0</v>
       </c>
-      <c r="CM44">
+      <c r="CN44">
         <v>4043000.0</v>
       </c>
-      <c r="CN44">
+      <c r="CO44">
         <v>5786000.0</v>
       </c>
-      <c r="CO44">
+      <c r="CP44">
         <v>5831000.0</v>
       </c>
-      <c r="CP44">
+      <c r="CQ44">
         <v>9690000.0</v>
       </c>
-      <c r="CQ44">
+      <c r="CR44">
         <v>9399000.0</v>
       </c>
-      <c r="CR44">
+      <c r="CS44">
         <v>9108000.0</v>
       </c>
-      <c r="CS44">
+      <c r="CT44">
         <v>8817000.0</v>
       </c>
-      <c r="CT44">
+      <c r="CU44">
         <v>8526000.0</v>
       </c>
-      <c r="CU44">
+      <c r="CV44">
         <v>8235000.0</v>
       </c>
-      <c r="CV44">
+      <c r="CW44">
         <v>7944000.0</v>
       </c>
-      <c r="CW44">
+      <c r="CX44">
         <v>7653000.0</v>
       </c>
-      <c r="CX44">
+      <c r="CY44">
         <v>7362000.0</v>
       </c>
-      <c r="CY44">
+      <c r="CZ44">
         <v>7071000.0</v>
       </c>
-      <c r="CZ44">
+      <c r="DA44">
         <v>6780000.0</v>
       </c>
-      <c r="DA44">
+      <c r="DB44">
         <v>6489000.0</v>
       </c>
-      <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
+      <c r="DK44"/>
     </row>
-    <row r="45" spans="1:114">
+    <row r="45" spans="1:115">
       <c r="A45" t="s">
         <v>73</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>60820000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>58252000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>55560000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>52963000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>51657000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>48882000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>46839000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>46066000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>43504000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>41352000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>38422000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>20895000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>20276000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>43438000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>20703000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>37901000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>21503000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>22281000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>23191000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>23568000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>22948000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>23695000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>22034000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>19699000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>14512000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>14647000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>6250000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>6476000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>6581000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>6300000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>4776000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>3813000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>3290000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3143000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3281000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3846000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>4074000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3997000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>3099000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2621000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2769000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2686000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2825000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>2977000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>3192000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>3054000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>3145000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>3309000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>3470000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>3724000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>4052000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>3930000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>3996000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>4246000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>4405000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>4565000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>5697000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>5450000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>4771000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>4825000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>4660000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>4947000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>5189000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>5287000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>4822000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>4396000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>4176000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3068000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>2540000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>2140000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1880000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1773000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1621000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1422000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1252000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1257000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1064000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950000.0</v>
       </c>
       <c r="CH45">
         <v>950000.0</v>
       </c>
       <c r="CI45">
+        <v>950000.0</v>
+      </c>
+      <c r="CJ45">
         <v>883000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>838000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>743000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>751037.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>798681.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>882092.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>847570.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>935848.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>1096996.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1288325.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1392284.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>1737406.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1714500.0</v>
       </c>
       <c r="CV45">
         <v>1714500.0</v>
       </c>
       <c r="CW45">
+        <v>1714500.0</v>
+      </c>
+      <c r="CX45">
         <v>3479421.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>3378885.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>3716148.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>3797529.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>1389821.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>1367647.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>1320223.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DF45">
         <v>500000.0</v>
       </c>
       <c r="DG45">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DH45">
         <v>400000.0</v>
       </c>
       <c r="DI45">
         <v>400000.0</v>
       </c>
       <c r="DJ45">
         <v>400000.0</v>
       </c>
+      <c r="DK45">
+        <v>400000.0</v>
+      </c>
     </row>
-    <row r="46" spans="1:114">
+    <row r="46" spans="1:115">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
+        <v>32552000.0</v>
+      </c>
+      <c r="C46">
         <v>30535000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>30049000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>29590000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>29065000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>29580000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>28970000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>28691000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>28710000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>27513000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>26561000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>24893000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>20895000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>20276000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>22730000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>20703000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>18543000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>18268000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>19102000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>19954000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>20616000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>21503000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>22281000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>23191000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>23568000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>22948000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>23695000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>22034000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>19699000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>20746000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>14647000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>6250000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>6476000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>6581000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>6300000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>4776000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3813000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3290000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3143000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3281000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3846000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>4074000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3997000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3099000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2621000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2769000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2686000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2825000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2977000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3192000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3054000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3145000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3309000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3470000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>3724000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>4052000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>3930000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>3996000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>4246000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>4405000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>4565000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>5697000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>5450000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>4771000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>4825000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>4660000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>4947000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>5189000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>5287000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>4822000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>4396000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>4176000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3068000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>2540000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>2140000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1880000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1773000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1621000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1422000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1252000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1257000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1064000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950000.0</v>
       </c>
       <c r="CH46">
         <v>950000.0</v>
       </c>
       <c r="CI46">
+        <v>950000.0</v>
+      </c>
+      <c r="CJ46">
         <v>883000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>838000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>743000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>751037.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>798681.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>882092.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>847570.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>935848.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>1096996.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1288325.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1392284.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1737406.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>1578865.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1714500.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>3479421.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>3378885.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>3716148.0</v>
       </c>
-      <c r="CZ46"/>
-      <c r="DA46">
+      <c r="DA46"/>
+      <c r="DB46">
         <v>1389821.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>1367647.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>1320223.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DF46">
         <v>500000.0</v>
       </c>
       <c r="DG46">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DH46">
         <v>400000.0</v>
       </c>
       <c r="DI46">
         <v>400000.0</v>
       </c>
       <c r="DJ46">
         <v>400000.0</v>
       </c>
+      <c r="DK46">
+        <v>400000.0</v>
+      </c>
     </row>
-    <row r="47" spans="1:114">
+    <row r="47" spans="1:115">
       <c r="A47" t="s">
         <v>75</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>29590000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>29065000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>29580000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>28970000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>28691000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>28710000.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>20895000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>15599000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>15095000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>20703000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>10796000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>18268000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>10253000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>19954000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>20616000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>21503000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>11722000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>11835000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>12060000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>22948000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>12157000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>11454000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>8796000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>6234000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>5879000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>6250000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>6476000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>6581000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>6300000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>4776000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3813000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3290000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3143000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3281000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3846000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>4074000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3997000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3099000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2621000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2769000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2686000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2825000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>2977000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3192000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>3054000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>3145000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>3309000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>3470000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>3724000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>4052000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>3930000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>3996000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>4246000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>4405000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>4565000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>5697000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>5450000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>4771000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>4825000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>4660000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>4947000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>5189000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>5287000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>4822000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>4396000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>4176000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3068000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>2540000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>2140000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1880000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1773000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1621000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1422000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1252000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1257000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1064000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950000.0</v>
       </c>
       <c r="CH47">
         <v>950000.0</v>
       </c>
       <c r="CI47">
+        <v>950000.0</v>
+      </c>
+      <c r="CJ47">
         <v>883000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>838000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>743000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>751000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>798000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>882000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>848000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>936000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>1097000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>1288000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1392000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1737000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>1579000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>1715000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>3479000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>3379000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>3716000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>3797000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>1390000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>1368000.0</v>
       </c>
-      <c r="DC47">
+      <c r="DD47">
         <v>1320000.0</v>
       </c>
-      <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
+      <c r="DK47"/>
     </row>
-    <row r="48" spans="1:114">
+    <row r="48" spans="1:115">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
+        <v>220578000.0</v>
+      </c>
+      <c r="C48">
         <v>218060000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>216423000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>209821000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>170940000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>169238000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>165746000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>151256000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>127233000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>118960000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>112407000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>98939000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>98498000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>102631000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>120382000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>128738000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>131836000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>139037000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>148387000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>143173000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>156946000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>157917000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>164602000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>173731000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>175488000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>177166000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>181012000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>179440000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>176118000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>164246000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>166707000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>172378000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>168409000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>169317000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>170319000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>156152000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>181989000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>179234000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>179124000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>178550000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>173539000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>173061000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>170235000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>168036000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>164553000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>153371000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>139519000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>125885000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>113961000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>102797000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>95911000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>92401000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>89171000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>85851000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>84043000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>81256000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>79239000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>74730000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>67567000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>65658000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>54881000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>52645000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>50024000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>47524000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>40870000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>38376000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>37291000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>36718000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>31883000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>30361000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>28319000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>24856000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>22044000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>12920000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>5461000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>565000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-2707000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-8579000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-15435000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-20398000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-25494000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-28781000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-31814000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-32985000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-35948000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-37698000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-39279000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-40672000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-41153000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-42303684.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-43191668.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-43693494.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-43858067.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-41405905.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-42126726.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-42608077.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-40708586.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-39899704.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-38229275.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-38069082.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-32176394.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-28596860.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-27073686.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-26035112.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-26186946.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-23938126.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-22687195.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-21900000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-21100000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-20900000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-20600000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-19700000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-18200000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-17500000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:114">
+    <row r="49" spans="1:115">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>102631000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>120382000.0</v>
       </c>
-      <c r="P49"/>
-      <c r="Q49">
+      <c r="Q49"/>
+      <c r="R49">
         <v>131836000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>139037000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>148387000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>143173000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>156946000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>157917000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>164602000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>173731000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>175488000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>177166000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>181012000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>181167000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>176118000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>164246000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>166707000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>172378000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>168409000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>169317000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>170319000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>156151000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>181989000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>179234000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>179124000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>178551000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>173539000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>173061000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>170235000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>168036000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>164553000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>153371000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>139519000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>125885000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>113961000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>102797000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>95911000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>92401000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>89170000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>85851000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>84043000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>81256000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>79239000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>74730000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>67567000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>65658000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>54881000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>52645000.0</v>
       </c>
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
@@ -18283,88 +18378,89 @@
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
+      <c r="DK49"/>
     </row>
-    <row r="50" spans="1:114">
+    <row r="50" spans="1:115">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>3075000.0</v>
       </c>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
@@ -18403,837 +18499,843 @@
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
+      <c r="DK50"/>
     </row>
-    <row r="51" spans="1:114">
+    <row r="51" spans="1:115">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
+        <v>13391000.0</v>
+      </c>
+      <c r="C51">
         <v>12418000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7956000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6139000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8775000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9410000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8905000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>9283000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>7431000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>7003000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6008000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>8851000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5294000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5543000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>8093000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>10700000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>8517000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>9193000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>9932000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>10180000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>10579000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>11154000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>11661000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>12399000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>12523000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>11749000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>12600000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>13935000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>11304000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>7474000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>7852000.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
-      <c r="BY51">
+      <c r="BY51"/>
+      <c r="BZ51">
         <v>3320000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>3265000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>3137000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>2154000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>3079000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>3088000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>776000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>3173000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>2482000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1940000.0</v>
       </c>
-      <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
-      <c r="CP51">
+      <c r="CP51"/>
+      <c r="CQ51">
         <v>3509857.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>3565763.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>3621651.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>3672419.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>3761918.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>3539901.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>3826872.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>3877012.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>3966114.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>3981109.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>4126108.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>3921529.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>4100993.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>9300124.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>9000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>8800000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>8900000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>14800000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>15100000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>14200000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>14100000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:114">
+    <row r="52" spans="1:115">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
+        <v>2229000.0</v>
+      </c>
+      <c r="C52">
         <v>2027000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2160000.0</v>
       </c>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
         <v>2324000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2380000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1997000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2351000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3160000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2521000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4544000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2027000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2184000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2372000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3531735.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2258000.0</v>
       </c>
-      <c r="Q52">
-[...1 lines deleted...]
-      </c>
       <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
         <v>3531735.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>2476000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>985000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>997000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>967000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2618000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2459000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2571000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>2636000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>3075000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>342000.0</v>
       </c>
-      <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
-      <c r="AJ52">
+      <c r="AJ52"/>
+      <c r="AK52">
         <v>1000.0</v>
       </c>
-      <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52">
         <v>22670000.0</v>
       </c>
-      <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>1121000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>18494000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>14889000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>14213000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>16789000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>17387000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>16156000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>15628000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>15375000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>15390000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>13039000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>10978000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>12702000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>12400000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>12304000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>13828000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>13599000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>15900000.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>311000.0</v>
       </c>
-      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52">
         <v>9194000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>10341000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>8964000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>8852000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>9106000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>3320000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>3265000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>3137000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>2154000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>3079000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>3088000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>776000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>3173000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>2482000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>1940000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>3112000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>2947000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>2567000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>2232735.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>2304356.0</v>
       </c>
-      <c r="CN52"/>
-      <c r="CO52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>2667002.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>3472059.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>3531735.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>3557639.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>231114.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>319069.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>95750.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>158990.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>124804.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>237747.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>241682.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>362250.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>99918.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>261542.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>463287.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>600000.0</v>
       </c>
-      <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
+      <c r="DK52"/>
     </row>
-    <row r="53" spans="1:114">
+    <row r="53" spans="1:115">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
-[...1 lines deleted...]
-      </c>
+      <c r="L53"/>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
         <v>0.0</v>
       </c>
       <c r="P53">
+        <v>0.0</v>
+      </c>
+      <c r="Q53">
         <v>2328000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>11782000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>20226000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>36302000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>35108000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>39182000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>42726000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>44388000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>26859000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>26811000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>26796000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>25652000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>25511000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>26442000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>26296000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>25363000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>22789000.0</v>
       </c>
-      <c r="AG53">
-[...1 lines deleted...]
-      </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
+        <v>0.0</v>
+      </c>
+      <c r="AJ53">
         <v>39953000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>79733000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>109463000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>99814000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>89698000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>99848000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>110082000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>100172000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>54878000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>44961000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>39977000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>74900000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>74879000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>64940000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>44924000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>29972000.0</v>
       </c>
-      <c r="AY53">
-[...1 lines deleted...]
-      </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
-      <c r="BF53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53"/>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>181000.0</v>
       </c>
-      <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
-      <c r="CJ53">
+      <c r="CJ53"/>
+      <c r="CK53">
         <v>82000.0</v>
       </c>
-      <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
+      <c r="DK53"/>
     </row>
-    <row r="54" spans="1:114">
+    <row r="54" spans="1:115">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-      <c r="AG54">
-[...1 lines deleted...]
-      </c>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
@@ -19262,61 +19364,63 @@
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
-      <c r="BF54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54"/>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -19325,1465 +19429,1476 @@
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
+      <c r="DK54"/>
     </row>
-    <row r="55" spans="1:114">
+    <row r="55" spans="1:115">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>399236000.0</v>
+      </c>
+      <c r="C55">
         <v>387022000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>383146000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>397702000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>343523000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>357099000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>333810000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>338734000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>289274000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>286863000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>277142000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>289191000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>282693000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>298645000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>317306000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>335082000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>299531000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>311909000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>335911000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>342271000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>341345000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>354328000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>362477000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>375203000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>369533000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>368461000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>376997000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>382542000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>365277000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>347173000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>355479000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>355218000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>333421000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>347092000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>346868000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>337622000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>335686000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>328980000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>328039000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>326646000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>315131000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>314123000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>311415000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>311822000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>286640000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>271519000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>259012000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>251551000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>240314000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>230187000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>216044000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>212624000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>200996000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>189638000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>184755000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>186506000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>178152000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>170961000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>172592000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>168923000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>157597000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>163132000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>157876000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>142941000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>136224000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>125244000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>130758000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>132724000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>127872000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>122354000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>116352000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>127950000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>124684000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>119054000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>109109000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>100676000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>91823000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>83961000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>73142000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>62646000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>52521000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>48401000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>39918000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>41505000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>33287000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>30161000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>26160000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>20250000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>18254000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>16215262.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>14600535.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>13383180.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>14761181.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>13522013.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>13412154.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>11133440.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>12864227.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>14020286.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>15185917.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>17450996.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>22964850.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>27000827.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>28680013.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>29313319.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>24305439.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>12142288.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>13666175.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>12300000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>12900000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>12500000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>8600000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>9600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>9100000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>9400000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:114">
+    <row r="56" spans="1:115">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>138595000.0</v>
+      </c>
+      <c r="C56">
         <v>127590000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>122883000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>172213000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>157530000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>169483000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>170559000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>175065000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>141873000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>143867000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>134167000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>146343000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>146063000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>159951000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>176259000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>197540000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>167411000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>170519000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>188696000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>187089000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>178254000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>187442000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>196724000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>207178000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>202125000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>201683000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>207969000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>209801000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>197880000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>183526000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>186718000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>194348000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>168939000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>176812000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>228285000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>227937000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>219436000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>210503000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>209398000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>207475000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>194962000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>194378000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>189825000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>183365000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>246732000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>230866000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>217365000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>206439000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>192484000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>178762000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>164965000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>162025000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>154147000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>142598000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>158546000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>159435000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>150290000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>143935000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>144141000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>139758000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>128888000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>126753000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>123488000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>122654000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>115571000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>106240000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>110168000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>110885000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>105536000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>100616000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>95566000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>105902000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>102458000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>94937000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>85751000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>78917000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>70105000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>62914000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>51839000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>41320000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>40585000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>36432000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>31182000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>32179000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>24069000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>20735000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>16507000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>17122000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>15171000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>12957747.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>11151026.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>9657658.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>10860511.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>10621797.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>10211243.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>7603483.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>9094644.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>9761208.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>11269853.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>13297335.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>15479688.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>19360330.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>20431760.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>22508968.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>19770229.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>7418216.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>8840331.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>7400000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>9500000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>8900000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>6500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="DI56">
         <v>7000000.0</v>
       </c>
       <c r="DJ56">
+        <v>7000000.0</v>
+      </c>
+      <c r="DK56">
         <v>7100000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:114">
+    <row r="57" spans="1:115">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
+        <v>102956000.0</v>
+      </c>
+      <c r="C57">
         <v>96217000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>98001000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>114571000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>90031000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>95575000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>87036000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>110275000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>80444000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>93703000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>92171000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>114830000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>91331000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>97307000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>96953000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>110814000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>77581000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>79045000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>80440000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>89076000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>73326000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>76880000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>74602000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>75304000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>66639000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>70492000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>68669000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>73812000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>71436000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>63698000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>73351000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>73478000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>56914000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>60894000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>57352000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>66152000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>60066000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>58090000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>66967000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>67960000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>58049000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>58457000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>58205000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>55689000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>41936000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>39007000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>42505000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>45410000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>44312000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>43565000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>37226000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>37486000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>34030000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>30147000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>27620000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>29948000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>26536000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>25895000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>31446000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>31168000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>29667000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>32847000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>32665000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>25765000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>23290000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>22507000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>23849000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>23253000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>22215000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>20678000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>20314000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>29972000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>28683000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>28074000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>26784000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>26479000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>23471000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>25090000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>23052000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>19262000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>16539000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>16576000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>12486000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>15854000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>11218000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>10410000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>8668000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>7067000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>6486000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>5825044.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>5138449.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>4439605.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>6207344.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>9602251.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>10141912.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>8290356.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>4482213.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>4843769.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>4802105.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>6625003.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>6343516.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>6889793.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>6806368.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>8201554.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>4019005.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>5338729.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>5741931.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>4900000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>3900000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10800000.0</v>
       </c>
       <c r="DH57">
         <v>10800000.0</v>
       </c>
       <c r="DI57">
+        <v>10800000.0</v>
+      </c>
+      <c r="DJ57">
         <v>9000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>5600000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:114">
+    <row r="58" spans="1:115">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
+        <v>118436000.0</v>
+      </c>
+      <c r="C58">
         <v>113542000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>111130000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>125859000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>105200000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>114592000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>102691000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>126204000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>94688000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>108284000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>106273000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>130050000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>105375000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>112046000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>117975000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>131770999.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>104609000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>107567000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>112316000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>122491000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>110726000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>115683000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>115997000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>117863000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>110317000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>111254000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>116358000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>120248000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>111202000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>102358000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>107521000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>101506000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>83545000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>96176000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>92642000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>99691000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>70377000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>68400000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>69848000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>68858000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>58940000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>59541000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>59228000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>63774000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>42052000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>39152000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>42680000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>45678000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>45150000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>44095000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>37617000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>38346000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>34362000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>30381000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>27841000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>30186000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>26798000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>26268000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>31840000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>33124000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>31086000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>35102000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>34358000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>26448000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>24835000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>23737000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>24959000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>24348000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>23173000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>21637000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>21285000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>32666000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>31387000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>30771000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>28788000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>29137000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>25234000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>26518000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>24310000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>20440000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>17235000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>17048000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>12734000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>16110000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>11456000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>10649000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>8868000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>7219000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>6589000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>5825044.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>5138449.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>4439605.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>6207344.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>9640049.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>10175940.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>8322362.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>7923518.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>8286618.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>8246256.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>10292885.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>10095724.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>10618160.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>10545795.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>11965412.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>7840616.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>9178180.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>14578768.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>13300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>12300000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>11800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19200000.0</v>
       </c>
       <c r="DH58">
         <v>19200000.0</v>
       </c>
       <c r="DI58">
+        <v>19200000.0</v>
+      </c>
+      <c r="DJ58">
         <v>17500000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>17100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:114">
+    <row r="59" spans="1:115">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-      <c r="AG59">
-[...1 lines deleted...]
-      </c>
+      <c r="AG59"/>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
@@ -20812,61 +20927,63 @@
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
-      <c r="BF59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59"/>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -20875,445 +20992,447 @@
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
+      <c r="DK59"/>
     </row>
-    <row r="60" spans="1:114">
+    <row r="60" spans="1:115">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>280800000.0</v>
+      </c>
+      <c r="C60">
         <v>273480000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>272016000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>271843000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>238323000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>242507000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>231119000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>212530000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>194586000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>178579000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>170869000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>159141000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>177318000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>186599000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>199331000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>203311000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>194922000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>204342000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>223595000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>219780000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>230619000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>238645000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>246480000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>257340000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>259216000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>257207000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>260639000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>262293999.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>254075000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>244815000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>247958000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>253712000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>249876000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>250916000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>254226000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>237931000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>265309000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>260580000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>258191000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>257788000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>256191000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>254582000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>252187000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>248048000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>244588000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>232367000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>216332000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>205873000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>195164000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>186092000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>178427000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>174278000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>166634000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>159257000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>156914000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>156320000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>151354000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>144693000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>140752000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>135799000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>126511000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>128030000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>123518000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>116493000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>111389000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>101507000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>105799000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>108376000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>104699000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>100717000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>95067000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>95284000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>93297000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>88283000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>80321000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>71539000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>66589000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>57443000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>48832000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>42206000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>35286000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>31353000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>27184000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>25395000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>21831000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>19512000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>17292000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>13031000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>11665000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>10390218.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>9462086.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>8943575.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>8553837.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>3881964.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>3236214.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>2811078.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>4940709.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>5733668.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>6928638.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>7147088.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>12858103.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>16371644.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>18123195.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>17348000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>16464823.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>2964108.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>-912593.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>-1000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>600000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>700000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>-10600000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>-9700000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>-8400000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>-7800000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:114">
+    <row r="61" spans="1:115">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-12501000.0</v>
       </c>
       <c r="U61">
         <v>-12501000.0</v>
       </c>
       <c r="V61">
+        <v>-12501000.0</v>
+      </c>
+      <c r="W61">
         <v>-7938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5030000.0</v>
       </c>
       <c r="X61">
         <v>-5030000.0</v>
       </c>
-      <c r="Y61"/>
+      <c r="Y61">
+        <v>-5030000.0</v>
+      </c>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-      <c r="AG61">
-[...1 lines deleted...]
-      </c>
+      <c r="AG61"/>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
@@ -21342,61 +21461,63 @@
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
-      <c r="BF61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61"/>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
@@ -21405,52 +21526,53 @@
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
+      <c r="DK61"/>
     </row>
-    <row r="62" spans="1:114">
+    <row r="62" spans="1:115">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21523,50 +21645,51 @@
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
+      <c r="DK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21650,51 +21773,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
         <v>71277000.0</v>
       </c>
       <c r="C2">
         <v>68603000.0</v>
       </c>
       <c r="D2">
         <v>77391000.0</v>
       </c>
       <c r="E2">
         <v>70436000.0</v>
       </c>
       <c r="F2">
         <v>71546000.0</v>
       </c>
       <c r="G2">
         <v>63439000.0</v>
       </c>
       <c r="H2">
         <v>85646000.0</v>
       </c>
       <c r="I2">
         <v>64813000.0</v>
       </c>
@@ -21742,435 +21865,435 @@
       </c>
       <c r="X2">
         <v>9010157.0</v>
       </c>
       <c r="Y2">
         <v>7170644.0</v>
       </c>
       <c r="Z2">
         <v>10590485.0</v>
       </c>
       <c r="AA2">
         <v>8653206.0</v>
       </c>
       <c r="AB2">
         <v>6200000.0</v>
       </c>
       <c r="AC2">
         <v>6949308.0</v>
       </c>
       <c r="AD2">
         <v>6286688.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B3">
-        <v>15040000.0</v>
+        <v>10070000.0</v>
       </c>
       <c r="C3">
         <v>8364000.0</v>
       </c>
       <c r="D3">
         <v>6479000.0</v>
       </c>
       <c r="E3">
         <v>7066000.0</v>
       </c>
       <c r="F3">
         <v>8926000.0</v>
       </c>
       <c r="G3">
-        <v>12907000.0</v>
+        <v>12003000.0</v>
       </c>
       <c r="H3">
         <v>11545000.0</v>
       </c>
       <c r="I3">
         <v>12138000.0</v>
       </c>
       <c r="J3">
         <v>10601000.0</v>
       </c>
       <c r="K3">
         <v>10777000.0</v>
       </c>
       <c r="L3">
-        <v>4942000.0</v>
+        <v>6302000.0</v>
       </c>
       <c r="M3">
-        <v>4532000.0</v>
+        <v>6156000.0</v>
       </c>
       <c r="N3">
-        <v>3325000.0</v>
+        <v>5042000.0</v>
       </c>
       <c r="O3">
-        <v>1905000.0</v>
+        <v>3644000.0</v>
       </c>
       <c r="P3">
-        <v>1967000.0</v>
+        <v>3809000.0</v>
       </c>
       <c r="Q3">
-        <v>443000.0</v>
+        <v>2458000.0</v>
       </c>
       <c r="R3">
-        <v>453000.0</v>
+        <v>3343000.0</v>
       </c>
       <c r="S3">
         <v>3381000.0</v>
       </c>
       <c r="T3">
         <v>3004000.0</v>
       </c>
       <c r="U3">
         <v>1242000.0</v>
       </c>
       <c r="V3">
         <v>1076000.0</v>
       </c>
       <c r="W3">
         <v>734000.0</v>
       </c>
       <c r="X3">
         <v>1061018.0</v>
       </c>
       <c r="Y3">
         <v>1351804.0</v>
       </c>
       <c r="Z3">
         <v>5576096.0</v>
       </c>
       <c r="AA3">
         <v>1415763.0</v>
       </c>
       <c r="AB3">
         <v>1100000.0</v>
       </c>
       <c r="AC3">
         <v>994483.0</v>
       </c>
       <c r="AD3">
         <v>1248807.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>873000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B5">
         <v>49362000.0</v>
       </c>
       <c r="C5">
         <v>49249000.0</v>
       </c>
       <c r="D5">
         <v>-11560000.0</v>
       </c>
       <c r="E5">
         <v>-13805000.0</v>
       </c>
       <c r="F5">
         <v>-26142000.0</v>
       </c>
       <c r="G5">
         <v>-5258000.0</v>
       </c>
       <c r="H5">
         <v>14189000.0</v>
       </c>
       <c r="I5">
         <v>-920000.0</v>
       </c>
       <c r="J5">
         <v>6192000.0</v>
       </c>
       <c r="K5">
         <v>9599000.0</v>
       </c>
       <c r="L5">
-        <v>51813000.0</v>
+        <v>50453000.0</v>
       </c>
       <c r="M5">
-        <v>39712000.0</v>
+        <v>38088000.0</v>
       </c>
       <c r="N5">
-        <v>15429000.0</v>
+        <v>13712000.0</v>
       </c>
       <c r="O5">
-        <v>22766000.0</v>
+        <v>21027000.0</v>
       </c>
       <c r="P5">
-        <v>22798000.0</v>
+        <v>24765000.0</v>
       </c>
       <c r="Q5">
-        <v>11947000.0</v>
+        <v>12390000.0</v>
       </c>
       <c r="R5">
-        <v>12190000.0</v>
+        <v>12643000.0</v>
       </c>
       <c r="S5">
         <v>28137000.0</v>
       </c>
       <c r="T5">
         <v>30893000.0</v>
       </c>
       <c r="U5">
         <v>18942000.0</v>
       </c>
       <c r="V5">
         <v>11528000.0</v>
       </c>
       <c r="W5">
         <v>5133000.0</v>
       </c>
       <c r="X5">
         <v>1123092.0</v>
       </c>
       <c r="Y5">
         <v>-4742350.0</v>
       </c>
       <c r="Z5">
         <v>-7005395.0</v>
       </c>
       <c r="AA5">
         <v>-2600626.0</v>
       </c>
       <c r="AB5">
         <v>-900000.0</v>
       </c>
       <c r="AC5">
         <v>-1293707.0</v>
       </c>
       <c r="AD5">
         <v>-3935233.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
-        <v>64402000.0</v>
+        <v>59432000.0</v>
       </c>
       <c r="C6">
         <v>57613000.0</v>
       </c>
       <c r="D6">
         <v>-5081000.0</v>
       </c>
       <c r="E6">
         <v>-6739000.0</v>
       </c>
       <c r="F6">
         <v>-17216000.0</v>
       </c>
       <c r="G6">
-        <v>7649000.0</v>
+        <v>6745000.0</v>
       </c>
       <c r="H6">
         <v>25734000.0</v>
       </c>
       <c r="I6">
         <v>11218000.0</v>
       </c>
       <c r="J6">
         <v>16793000.0</v>
       </c>
       <c r="K6">
         <v>20376000.0</v>
       </c>
       <c r="L6">
         <v>56755000.0</v>
       </c>
       <c r="M6">
         <v>44244000.0</v>
       </c>
       <c r="N6">
         <v>18754000.0</v>
       </c>
       <c r="O6">
         <v>24671000.0</v>
       </c>
       <c r="P6">
-        <v>24765000.0</v>
+        <v>28574000.0</v>
       </c>
       <c r="Q6">
-        <v>12390000.0</v>
+        <v>14848000.0</v>
       </c>
       <c r="R6">
-        <v>12643000.0</v>
+        <v>15986000.0</v>
       </c>
       <c r="S6">
         <v>31518000.0</v>
       </c>
       <c r="T6">
         <v>33897000.0</v>
       </c>
       <c r="U6">
         <v>20184000.0</v>
       </c>
       <c r="V6">
         <v>12604000.0</v>
       </c>
       <c r="W6">
         <v>5867000.0</v>
       </c>
       <c r="X6">
         <v>2184110.0</v>
       </c>
       <c r="Y6">
         <v>-3390546.0</v>
       </c>
       <c r="Z6">
         <v>-1429299.0</v>
       </c>
       <c r="AA6">
         <v>-1184863.0</v>
       </c>
       <c r="AB6">
         <v>200000.0</v>
       </c>
       <c r="AC6">
         <v>-299224.0</v>
       </c>
       <c r="AD6">
         <v>-2686426.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>2996000.0</v>
       </c>
       <c r="J8">
         <v>-28100000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
         <v>171903000.0</v>
       </c>
       <c r="C9">
         <v>174576000.0</v>
       </c>
       <c r="D9">
         <v>157715000.0</v>
       </c>
       <c r="E9">
         <v>148570000.0</v>
       </c>
       <c r="F9">
         <v>142935000.0</v>
       </c>
       <c r="G9">
         <v>152252000.0</v>
       </c>
       <c r="H9">
         <v>167838000.0</v>
       </c>
       <c r="I9">
         <v>147467000.0</v>
       </c>
@@ -22218,51 +22341,51 @@
       </c>
       <c r="X9">
         <v>13855785.0</v>
       </c>
       <c r="Y9">
         <v>11742534.0</v>
       </c>
       <c r="Z9">
         <v>16136364.0</v>
       </c>
       <c r="AA9">
         <v>19412474.0</v>
       </c>
       <c r="AB9">
         <v>13200000.0</v>
       </c>
       <c r="AC9">
         <v>8066619.0</v>
       </c>
       <c r="AD9">
         <v>6015497.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10">
         <v>49362000.0</v>
       </c>
       <c r="C10">
         <v>46487000.0</v>
       </c>
       <c r="D10">
         <v>-27313000.0</v>
       </c>
       <c r="E10">
         <v>-11693000.0</v>
       </c>
       <c r="F10">
         <v>-26143000.0</v>
       </c>
       <c r="G10">
         <v>-3420000.0</v>
       </c>
       <c r="H10">
         <v>14409000.0</v>
       </c>
       <c r="I10">
         <v>3553000.0</v>
       </c>
@@ -22310,51 +22433,51 @@
       </c>
       <c r="X10">
         <v>1157659.0</v>
       </c>
       <c r="Y10">
         <v>-4398549.0</v>
       </c>
       <c r="Z10">
         <v>-12046752.0</v>
       </c>
       <c r="AA10">
         <v>-3766526.0</v>
       </c>
       <c r="AB10">
         <v>-1900000.0</v>
       </c>
       <c r="AC10">
         <v>-2961842.0</v>
       </c>
       <c r="AD10">
         <v>-5309839.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11">
         <v>-23542000.0</v>
       </c>
       <c r="C11">
         <v>-10595000.0</v>
       </c>
       <c r="D11">
         <v>2486000.0</v>
       </c>
       <c r="E11">
         <v>2741000.0</v>
       </c>
       <c r="F11">
         <v>4441000.0</v>
       </c>
       <c r="G11">
         <v>2035000.0</v>
       </c>
       <c r="H11">
         <v>6545000.0</v>
       </c>
       <c r="I11">
         <v>-293000.0</v>
       </c>
@@ -22402,51 +22525,51 @@
       </c>
       <c r="X11">
         <v>396936.0</v>
       </c>
       <c r="Y11">
         <v>140446.0</v>
       </c>
       <c r="Z11">
         <v>-12782.0</v>
       </c>
       <c r="AA11">
         <v>395246.0</v>
       </c>
       <c r="AB11">
         <v>300000.0</v>
       </c>
       <c r="AC11">
         <v>687002.0</v>
       </c>
       <c r="AD11">
         <v>606579.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>2090000.0</v>
       </c>
       <c r="E12">
         <v>595000.0</v>
       </c>
       <c r="F12">
         <v>1000.0</v>
       </c>
       <c r="G12">
         <v>1838000.0</v>
       </c>
       <c r="H12">
         <v>220000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
@@ -22490,51 +22613,51 @@
       </c>
       <c r="X12">
         <v>80163.0</v>
       </c>
       <c r="Y12">
         <v>269867.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>1457627.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13">
         <v>1985000.0</v>
       </c>
       <c r="C13">
         <v>1807000.0</v>
       </c>
       <c r="D13">
         <v>2090000.0</v>
       </c>
       <c r="E13">
         <v>13595000.0</v>
       </c>
       <c r="F13">
         <v>99000.0</v>
       </c>
       <c r="G13">
         <v>404000.0</v>
       </c>
       <c r="H13">
         <v>747000.0</v>
       </c>
       <c r="I13">
         <v>1265000.0</v>
       </c>
@@ -22546,85 +22669,85 @@
       </c>
       <c r="L13">
         <v>1564000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
         <v>72904000.0</v>
       </c>
       <c r="C15">
         <v>57082000.0</v>
       </c>
       <c r="D15">
         <v>-29799000.0</v>
       </c>
       <c r="E15">
         <v>-14434000.0</v>
       </c>
       <c r="F15">
         <v>-30584000.0</v>
       </c>
       <c r="G15">
         <v>-5455000.0</v>
       </c>
       <c r="H15">
         <v>7864000.0</v>
       </c>
       <c r="I15">
         <v>3846000.0</v>
       </c>
@@ -22672,51 +22795,51 @@
       </c>
       <c r="X15">
         <v>2755694.0</v>
       </c>
       <c r="Y15">
         <v>-4538995.0</v>
       </c>
       <c r="Z15">
         <v>-12033970.0</v>
       </c>
       <c r="AA15">
         <v>-4161772.0</v>
       </c>
       <c r="AB15">
         <v>-2200000.0</v>
       </c>
       <c r="AC15">
         <v>-3648844.0</v>
       </c>
       <c r="AD15">
         <v>-5916418.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16">
         <v>72904000.0</v>
       </c>
       <c r="C16">
         <v>57082000.0</v>
       </c>
       <c r="D16">
         <v>-29799000.0</v>
       </c>
       <c r="E16">
         <v>-14434000.0</v>
       </c>
       <c r="F16">
         <v>-30584000.0</v>
       </c>
       <c r="G16">
         <v>-5455000.0</v>
       </c>
       <c r="H16">
         <v>8789000.0</v>
       </c>
       <c r="I16">
         <v>3846000.0</v>
       </c>
@@ -22750,51 +22873,51 @@
       <c r="S16">
         <v>24291000.0</v>
       </c>
       <c r="T16">
         <v>20963000.0</v>
       </c>
       <c r="U16">
         <v>12587000.0</v>
       </c>
       <c r="V16">
         <v>7687000.0</v>
       </c>
       <c r="W16">
         <v>3021000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B17">
         <v>72904000.0</v>
       </c>
       <c r="C17">
         <v>57082000.0</v>
       </c>
       <c r="D17">
         <v>-33337000.0</v>
       </c>
       <c r="E17">
         <v>-14434000.0</v>
       </c>
       <c r="F17">
         <v>-30584000.0</v>
       </c>
       <c r="G17">
         <v>-5455000.0</v>
       </c>
       <c r="H17">
         <v>8789000.0</v>
       </c>
       <c r="I17">
         <v>3846000.0</v>
       </c>
@@ -22814,51 +22937,51 @@
         <v>10967000.0</v>
       </c>
       <c r="O17">
         <v>16229000.0</v>
       </c>
       <c r="P17">
         <v>24251000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B18">
         <v>1985000.0</v>
       </c>
       <c r="C18">
         <v>1807000.0</v>
       </c>
       <c r="D18">
         <v>2073000.0</v>
       </c>
       <c r="E18">
         <v>595000.0</v>
       </c>
       <c r="F18">
         <v>-1000.0</v>
       </c>
       <c r="G18">
         <v>404000.0</v>
       </c>
       <c r="H18">
         <v>747000.0</v>
       </c>
       <c r="I18">
         <v>1265000.0</v>
       </c>
@@ -22868,51 +22991,51 @@
       <c r="K18">
         <v>785000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-15000.0</v>
       </c>
       <c r="G19">
         <v>1838000.0</v>
       </c>
       <c r="H19">
         <v>220000.0</v>
       </c>
       <c r="I19">
         <v>3529000.0</v>
       </c>
       <c r="J19">
         <v>2189000.0</v>
       </c>
       <c r="K19">
         <v>1040000.0</v>
       </c>
       <c r="L19">
         <v>81000.0</v>
@@ -22924,85 +23047,85 @@
         <v>240000.0</v>
       </c>
       <c r="O19">
         <v>409000.0</v>
       </c>
       <c r="P19">
         <v>500000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B21">
         <v>50074000.0</v>
       </c>
       <c r="C21">
         <v>44805000.0</v>
       </c>
       <c r="D21">
         <v>-28871000.0</v>
       </c>
       <c r="E21">
         <v>-27115000.0</v>
       </c>
       <c r="F21">
         <v>-26128000.0</v>
       </c>
       <c r="G21">
         <v>-5258000.0</v>
       </c>
       <c r="H21">
         <v>14189000.0</v>
       </c>
       <c r="I21">
         <v>24000.0</v>
       </c>
@@ -23050,85 +23173,85 @@
       </c>
       <c r="X21">
         <v>1123092.0</v>
       </c>
       <c r="Y21">
         <v>-4144057.0</v>
       </c>
       <c r="Z21">
         <v>-13105507.0</v>
       </c>
       <c r="AA21">
         <v>-2600626.0</v>
       </c>
       <c r="AB21">
         <v>-900000.0</v>
       </c>
       <c r="AC21">
         <v>-1209979.0</v>
       </c>
       <c r="AD21">
         <v>-3935233.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B23">
         <v>193106000.0</v>
       </c>
       <c r="C23">
         <v>198374000.0</v>
       </c>
       <c r="D23">
         <v>263977000.0</v>
       </c>
       <c r="E23">
         <v>246121000.0</v>
       </c>
       <c r="F23">
         <v>240609000.0</v>
       </c>
       <c r="G23">
         <v>220949000.0</v>
       </c>
       <c r="H23">
         <v>239295000.0</v>
       </c>
       <c r="I23">
         <v>212256000.0</v>
       </c>
@@ -23176,85 +23299,85 @@
       </c>
       <c r="X23">
         <v>21742850.0</v>
       </c>
       <c r="Y23">
         <v>22737492.0</v>
       </c>
       <c r="Z23">
         <v>35548604.0</v>
       </c>
       <c r="AA23">
         <v>30666306.0</v>
       </c>
       <c r="AB23">
         <v>20300000.0</v>
       </c>
       <c r="AC23">
         <v>16225906.0</v>
       </c>
       <c r="AD23">
         <v>16237418.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B25">
         <v>10070000.0</v>
       </c>
       <c r="C25">
         <v>8364000.0</v>
       </c>
       <c r="D25">
         <v>5899000.0</v>
       </c>
       <c r="E25">
         <v>7066000.0</v>
       </c>
       <c r="F25">
         <v>8926000.0</v>
       </c>
       <c r="G25">
         <v>12003000.0</v>
       </c>
       <c r="H25">
         <v>11545000.0</v>
       </c>
       <c r="I25">
         <v>12138000.0</v>
       </c>
@@ -23262,51 +23385,51 @@
         <v>10601000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B26">
         <v>34156000.0</v>
       </c>
       <c r="C26">
         <v>32423000.0</v>
       </c>
       <c r="D26">
         <v>38420000.0</v>
       </c>
       <c r="E26">
         <v>41735000.0</v>
       </c>
       <c r="F26">
         <v>47414000.0</v>
       </c>
       <c r="G26">
         <v>41194000.0</v>
       </c>
       <c r="H26">
         <v>42463000.0</v>
       </c>
       <c r="I26">
         <v>32197000.0</v>
       </c>
@@ -23354,51 +23477,51 @@
       </c>
       <c r="X26">
         <v>2281056.0</v>
       </c>
       <c r="Y26">
         <v>3116497.0</v>
       </c>
       <c r="Z26">
         <v>4980544.0</v>
       </c>
       <c r="AA26">
         <v>4581000.0</v>
       </c>
       <c r="AB26">
         <v>3600000.0</v>
       </c>
       <c r="AC26">
         <v>1787893.0</v>
       </c>
       <c r="AD26">
         <v>1801575.0</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B27">
         <v>46950000.0</v>
       </c>
       <c r="C27">
         <v>44546000.0</v>
       </c>
       <c r="D27">
         <v>70235000.0</v>
       </c>
       <c r="E27">
         <v>60949000.0</v>
       </c>
       <c r="F27">
         <v>62730000.0</v>
       </c>
       <c r="G27">
         <v>60856000.0</v>
       </c>
       <c r="H27">
         <v>57819000.0</v>
       </c>
       <c r="I27">
         <v>63805000.0</v>
       </c>
@@ -23428,51 +23551,51 @@
       </c>
       <c r="R27">
         <v>30299000.0</v>
       </c>
       <c r="S27">
         <v>35352000.0</v>
       </c>
       <c r="T27">
         <v>27181000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27">
         <v>3380777.0</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B28">
         <v>45693000.0</v>
       </c>
       <c r="C28">
         <v>46007000.0</v>
       </c>
       <c r="D28">
         <v>58267000.0</v>
       </c>
       <c r="E28">
         <v>55552000.0</v>
       </c>
       <c r="F28">
         <v>53031000.0</v>
       </c>
       <c r="G28">
         <v>46338000.0</v>
       </c>
       <c r="H28">
         <v>43897000.0</v>
       </c>
       <c r="I28">
         <v>41589000.0</v>
       </c>
@@ -23516,51 +23639,51 @@
         <v>22919000.0</v>
       </c>
       <c r="W28">
         <v>15189000.0</v>
       </c>
       <c r="X28">
         <v>12732000.0</v>
       </c>
       <c r="Y28">
         <v>15567000.0</v>
       </c>
       <c r="Z28">
         <v>24959000.0</v>
       </c>
       <c r="AA28">
         <v>20598000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28">
         <v>4768378.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B29">
         <v>-23542000.0</v>
       </c>
       <c r="C29">
         <v>-10595000.0</v>
       </c>
       <c r="D29">
         <v>2065000.0</v>
       </c>
       <c r="E29">
         <v>2741000.0</v>
       </c>
       <c r="F29">
         <v>4441000.0</v>
       </c>
       <c r="G29">
         <v>2035000.0</v>
       </c>
       <c r="H29">
         <v>6706000.0</v>
       </c>
       <c r="I29">
         <v>-293000.0</v>
       </c>
@@ -23572,51 +23695,51 @@
       </c>
       <c r="L29">
         <v>8704000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B30">
         <v>121829000.0</v>
       </c>
       <c r="C30">
         <v>129771000.0</v>
       </c>
       <c r="D30">
         <v>186586000.0</v>
       </c>
       <c r="E30">
         <v>175685000.0</v>
       </c>
       <c r="F30">
         <v>169063000.0</v>
       </c>
       <c r="G30">
         <v>157510000.0</v>
       </c>
       <c r="H30">
         <v>153649000.0</v>
       </c>
       <c r="I30">
         <v>147443000.0</v>
       </c>
@@ -23664,51 +23787,51 @@
       </c>
       <c r="X30">
         <v>12732693.0</v>
       </c>
       <c r="Y30">
         <v>15566848.0</v>
       </c>
       <c r="Z30">
         <v>24958119.0</v>
       </c>
       <c r="AA30">
         <v>22013100.0</v>
       </c>
       <c r="AB30">
         <v>14100000.0</v>
       </c>
       <c r="AC30">
         <v>9276598.0</v>
       </c>
       <c r="AD30">
         <v>9950730.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B31">
         <v>-712000.0</v>
       </c>
       <c r="C31">
         <v>1682000.0</v>
       </c>
       <c r="D31">
         <v>1558000.0</v>
       </c>
       <c r="E31">
         <v>15422000.0</v>
       </c>
       <c r="F31">
         <v>-15000.0</v>
       </c>
       <c r="G31">
         <v>1838000.0</v>
       </c>
       <c r="H31">
         <v>220000.0</v>
       </c>
       <c r="I31">
         <v>4473000.0</v>
       </c>
@@ -23756,51 +23879,51 @@
       </c>
       <c r="X31">
         <v>34567.0</v>
       </c>
       <c r="Y31">
         <v>499880.0</v>
       </c>
       <c r="Z31">
         <v>-1258558.0</v>
       </c>
       <c r="AA31">
         <v>-1165900.0</v>
       </c>
       <c r="AB31">
         <v>-1000000.0</v>
       </c>
       <c r="AC31">
         <v>-1768355.0</v>
       </c>
       <c r="AD31">
         <v>-1374606.0</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B32">
         <v>243180000.0</v>
       </c>
       <c r="C32">
         <v>243179000.0</v>
       </c>
       <c r="D32">
         <v>235106000.0</v>
       </c>
       <c r="E32">
         <v>219006000.0</v>
       </c>
       <c r="F32">
         <v>214481000.0</v>
       </c>
       <c r="G32">
         <v>215691000.0</v>
       </c>
       <c r="H32">
         <v>253484000.0</v>
       </c>
       <c r="I32">
         <v>212280000.0</v>
       </c>
@@ -23867,1158 +23990,1167 @@
       <c r="AD32">
         <v>12302185.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DC32"/>
+  <dimension ref="A1:DD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:107">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
         <v>92</v>
       </c>
       <c r="D1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
         <v>95</v>
       </c>
       <c r="H1" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
         <v>98</v>
       </c>
       <c r="L1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
         <v>101</v>
       </c>
       <c r="P1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
         <v>104</v>
       </c>
       <c r="T1" t="s">
+        <v>105</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
         <v>107</v>
       </c>
       <c r="X1" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
         <v>110</v>
       </c>
       <c r="AB1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
         <v>113</v>
       </c>
       <c r="AF1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
         <v>116</v>
       </c>
       <c r="AJ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
         <v>119</v>
       </c>
       <c r="AN1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
         <v>122</v>
       </c>
       <c r="AR1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
         <v>125</v>
       </c>
       <c r="AV1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
         <v>128</v>
       </c>
       <c r="AZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
         <v>131</v>
       </c>
       <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
         <v>134</v>
       </c>
       <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
         <v>137</v>
       </c>
       <c r="BL1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
         <v>140</v>
       </c>
       <c r="BP1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
         <v>143</v>
       </c>
       <c r="BT1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
         <v>146</v>
       </c>
       <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
         <v>149</v>
       </c>
       <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
         <v>152</v>
       </c>
       <c r="CF1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
         <v>155</v>
       </c>
       <c r="CJ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
         <v>158</v>
       </c>
       <c r="CN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
         <v>161</v>
       </c>
       <c r="CR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
         <v>164</v>
       </c>
       <c r="CV1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
         <v>167</v>
       </c>
       <c r="CZ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
         <v>170</v>
       </c>
+      <c r="DD1" t="s">
+        <v>171</v>
+      </c>
     </row>
-    <row r="2" spans="1:107">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
+        <v>17360000.0</v>
+      </c>
+      <c r="C2">
         <v>15983000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17433000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>16622000.0</v>
+      </c>
+      <c r="F2">
         <v>15053000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15876000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16275000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15879000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14694000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20583000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17448000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19462000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18169000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21439000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18321000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18667000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18716000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>17284000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15769000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24898000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15881000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17446000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16533000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13666000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15478000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18225000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16070000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>21374000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>26669000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17880000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16039000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>22553000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17952000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13573000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>10735000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18598000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>14480000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>13646000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>12053000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>15643000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11547000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>15768000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12839000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17241000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>23755000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>26895000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>27461000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>27072000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>17038000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>16633000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>13027000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>15419000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14102000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13378000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12278000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14455000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>12437000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17191000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10380000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>16502000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>13633000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>16677000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>13678000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9709000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>7756000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7306000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>7227000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>9576000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6736000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7746000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6477000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>10246000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>11866000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>10007000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>8889000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>10229000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>10009000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11755000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>8875000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>7548000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5922000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6650000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4239000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>6484000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5138000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4296000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4223000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3266000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2244000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2098857.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1575389.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2282619.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2146119.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2422199.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2162541.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1228351.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2067273.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1646160.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2228860.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2543179.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2348403.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2906178.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2792725.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2942028.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1979615.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2124171.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1607391.0</v>
       </c>
     </row>
-    <row r="3" spans="1:107">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>178</v>
+      </c>
+      <c r="B3">
+        <v>4806000.0</v>
+      </c>
       <c r="C3">
-        <v>4465000.0</v>
+        <v>3434000.0</v>
       </c>
       <c r="D3">
-        <v>4258000.0</v>
+        <v>3132000.0</v>
       </c>
       <c r="E3">
+        <v>2918000.0</v>
+      </c>
+      <c r="F3">
         <v>2567000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2456000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2129000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2278000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1941000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2063000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2082000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1955000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1689000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1516000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1319000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1375000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1648000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1946000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2097000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2166000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2178000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2272000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2310000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2810000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3096000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3078000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3019000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2966000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2845000.0</v>
       </c>
-      <c r="AD3">
-[...1 lines deleted...]
-      </c>
       <c r="AE3">
+        <v>2872000.0</v>
+      </c>
+      <c r="AF3">
         <v>2862000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3072000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3046000.0</v>
       </c>
-      <c r="AH3">
-[...1 lines deleted...]
-      </c>
       <c r="AI3">
+        <v>2773000.0</v>
+      </c>
+      <c r="AJ3">
         <v>2747000.0</v>
       </c>
-      <c r="AJ3">
-[...1 lines deleted...]
-      </c>
       <c r="AK3">
-        <v>2203000.0</v>
+        <v>2708000.0</v>
       </c>
       <c r="AL3">
-        <v>2201000.0</v>
+        <v>2635000.0</v>
       </c>
       <c r="AM3">
+        <v>2625000.0</v>
+      </c>
+      <c r="AN3">
         <v>2633000.0</v>
       </c>
-      <c r="AN3">
-[...1 lines deleted...]
-      </c>
       <c r="AO3">
-        <v>2196000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="AP3">
-        <v>2203000.0</v>
+        <v>2655000.0</v>
       </c>
       <c r="AQ3">
-        <v>2224000.0</v>
+        <v>2653000.0</v>
       </c>
       <c r="AR3">
-        <v>1594000.0</v>
+        <v>2622000.0</v>
       </c>
       <c r="AS3">
-        <v>1091000.0</v>
+        <v>1943000.0</v>
       </c>
       <c r="AT3">
-        <v>1120000.0</v>
+        <v>1430000.0</v>
       </c>
       <c r="AU3">
-        <v>1136000.0</v>
+        <v>1460000.0</v>
       </c>
       <c r="AV3">
-        <v>1140000.0</v>
+        <v>1469000.0</v>
       </c>
       <c r="AW3">
-        <v>1143000.0</v>
+        <v>1481000.0</v>
       </c>
       <c r="AX3">
-        <v>1129000.0</v>
+        <v>1507000.0</v>
       </c>
       <c r="AY3">
-        <v>1120000.0</v>
+        <v>1602000.0</v>
       </c>
       <c r="AZ3">
-        <v>1118000.0</v>
+        <v>1566000.0</v>
       </c>
       <c r="BA3">
-        <v>1114000.0</v>
+        <v>1555000.0</v>
       </c>
       <c r="BB3">
-        <v>651000.0</v>
+        <v>1536000.0</v>
       </c>
       <c r="BC3">
-        <v>441000.0</v>
+        <v>1078000.0</v>
       </c>
       <c r="BD3">
-        <v>478000.0</v>
+        <v>873000.0</v>
       </c>
       <c r="BE3">
-        <v>476000.0</v>
+        <v>908000.0</v>
       </c>
       <c r="BF3">
-        <v>472000.0</v>
+        <v>888000.0</v>
       </c>
       <c r="BG3">
-        <v>479000.0</v>
+        <v>909000.0</v>
       </c>
       <c r="BH3">
-        <v>482000.0</v>
+        <v>939000.0</v>
       </c>
       <c r="BI3">
-        <v>486000.0</v>
+        <v>946000.0</v>
       </c>
       <c r="BJ3">
-        <v>707000.0</v>
+        <v>579000.0</v>
       </c>
       <c r="BK3">
-        <v>681000.0</v>
+        <v>1351000.0</v>
       </c>
       <c r="BL3">
+        <v>933000.0</v>
+      </c>
+      <c r="BM3">
         <v>582000.0</v>
       </c>
-      <c r="BM3">
-[...1 lines deleted...]
-      </c>
       <c r="BN3">
-        <v>108000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="BO3">
-        <v>115000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="BP3">
+        <v>732000.0</v>
+      </c>
+      <c r="BQ3">
         <v>990000.0</v>
       </c>
-      <c r="BQ3">
-[...1 lines deleted...]
-      </c>
       <c r="BR3">
-        <v>110000.0</v>
+        <v>848000.0</v>
       </c>
       <c r="BS3">
+        <v>677000.0</v>
+      </c>
+      <c r="BT3">
         <v>828000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>745000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>824000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>893000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>919000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>741000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>779000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>765000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>719000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>544000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>316000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>185000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>197000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>254000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>267000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>310000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>245000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>231000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>170362.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>165711.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>166927.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>243655.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>267260.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>243743.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>306360.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>316175.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>319518.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>372260.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>343851.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3461836.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>844942.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>663004.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>606314.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>575621.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>335382.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>249197.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>255563.0</v>
       </c>
     </row>
-    <row r="4" spans="1:107">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
         <v>873000.0</v>
       </c>
-      <c r="AW4">
-[...1 lines deleted...]
-      </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
         <v>-3691000.0</v>
       </c>
-      <c r="BJ4">
-[...1 lines deleted...]
-      </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
@@ -25110,732 +25242,741 @@
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4">
         <v>0.0</v>
       </c>
+      <c r="DD4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:107">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>180</v>
+      </c>
+      <c r="B5">
+        <v>9243000.0</v>
+      </c>
       <c r="C5">
-        <v>14431000.0</v>
+        <v>8772000.0</v>
       </c>
       <c r="D5">
-        <v>12521000.0</v>
+        <v>15101000.0</v>
       </c>
       <c r="E5">
-        <v>8407000.0</v>
+        <v>12994000.0</v>
       </c>
       <c r="F5">
+        <v>8923000.0</v>
+      </c>
+      <c r="G5">
         <v>10554000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>17603000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
+        <v>12345000.0</v>
+      </c>
+      <c r="J5">
         <v>11949000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9348000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>15607000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6052000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1730000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-11918000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7424000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2527000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>856000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5550000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6584000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6923000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1733000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-7828000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9294000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2041000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2355000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1687000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>825000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5894000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>17119000.0</v>
       </c>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
       <c r="AE5">
+        <v>-2278000.0</v>
+      </c>
+      <c r="AF5">
         <v>-5527000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4101000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3114000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2611000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1648000.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
-        <v>5544000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="AL5">
-        <v>24000.0</v>
+        <v>5112000.0</v>
       </c>
       <c r="AM5">
+        <v>-400000.0</v>
+      </c>
+      <c r="AN5">
         <v>302000.0</v>
       </c>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
       <c r="AO5">
-        <v>-1284000.0</v>
+        <v>2187000.0</v>
       </c>
       <c r="AP5">
-        <v>1183000.0</v>
+        <v>1275000.0</v>
       </c>
       <c r="AQ5">
-        <v>891000.0</v>
+        <v>3386000.0</v>
       </c>
       <c r="AR5">
+        <v>3115000.0</v>
+      </c>
+      <c r="AS5">
         <v>5168000.0</v>
       </c>
-      <c r="AS5">
-[...1 lines deleted...]
-      </c>
       <c r="AT5">
-        <v>14633000.0</v>
+        <v>13455000.0</v>
       </c>
       <c r="AU5">
-        <v>14941000.0</v>
+        <v>15753000.0</v>
       </c>
       <c r="AV5">
-        <v>12027000.0</v>
+        <v>16077000.0</v>
       </c>
       <c r="AW5">
-        <v>12699000.0</v>
+        <v>12709000.0</v>
       </c>
       <c r="AX5">
-        <v>6517000.0</v>
+        <v>13842000.0</v>
       </c>
       <c r="AY5">
-        <v>2771000.0</v>
+        <v>7646000.0</v>
       </c>
       <c r="AZ5">
+        <v>3891000.0</v>
+      </c>
+      <c r="BA5">
         <v>4041000.0</v>
       </c>
-      <c r="BA5">
-[...1 lines deleted...]
-      </c>
       <c r="BB5">
-        <v>1273000.0</v>
+        <v>5031000.0</v>
       </c>
       <c r="BC5">
-        <v>2274000.0</v>
+        <v>1924000.0</v>
       </c>
       <c r="BD5">
-        <v>3514750.0</v>
+        <v>2715000.0</v>
       </c>
       <c r="BE5">
-        <v>5800000.0</v>
+        <v>3539000.0</v>
       </c>
       <c r="BF5">
-        <v>8525000.0</v>
+        <v>6276000.0</v>
       </c>
       <c r="BG5">
-        <v>1736000.0</v>
+        <v>8997000.0</v>
       </c>
       <c r="BH5">
-        <v>9545000.0</v>
+        <v>2215000.0</v>
       </c>
       <c r="BI5">
-        <v>6950000.0</v>
+        <v>9081000.0</v>
       </c>
       <c r="BJ5">
-        <v>4703000.0</v>
+        <v>7436000.0</v>
       </c>
       <c r="BK5">
-        <v>4440000.0</v>
+        <v>4059000.0</v>
       </c>
       <c r="BL5">
+        <v>4188000.0</v>
+      </c>
+      <c r="BM5">
         <v>7587000.0</v>
       </c>
-      <c r="BM5">
-[...1 lines deleted...]
-      </c>
       <c r="BN5">
-        <v>1468000.0</v>
+        <v>2502000.0</v>
       </c>
       <c r="BO5">
-        <v>609000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="BP5">
+        <v>724000.0</v>
+      </c>
+      <c r="BQ5">
         <v>4615000.0</v>
       </c>
-      <c r="BQ5">
-[...1 lines deleted...]
-      </c>
       <c r="BR5">
-        <v>1242000.0</v>
+        <v>1954000.0</v>
       </c>
       <c r="BS5">
+        <v>1352000.0</v>
+      </c>
+      <c r="BT5">
         <v>3894000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1810000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>10615000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>8153000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4922000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>6318000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7474000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>8685000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>6153000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>6984000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>4660000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3897000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2703000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>4035000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2538000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1975000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1679000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1493000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1649000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1478576.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>899073.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>365227.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>58338.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>682543.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>330218.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-1679121.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-1028074.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-1283440.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-168912.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-2149140.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-4023885.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-1525787.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-1122943.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>473043.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-2344456.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-158054.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-575933.0</v>
       </c>
     </row>
-    <row r="6" spans="1:107">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
-        <v>8788000.0</v>
+        <v>14049000.0</v>
       </c>
       <c r="C6">
-        <v>18896000.0</v>
+        <v>12206000.0</v>
       </c>
       <c r="D6">
-        <v>16779000.0</v>
+        <v>18233000.0</v>
       </c>
       <c r="E6">
-        <v>10974000.0</v>
+        <v>15912000.0</v>
       </c>
       <c r="F6">
+        <v>11490000.0</v>
+      </c>
+      <c r="G6">
         <v>13010000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19732000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
+        <v>14623000.0</v>
+      </c>
+      <c r="J6">
         <v>13890000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>11411000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17689000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8007000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3419000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10402000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6105000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1152000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2504000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3604000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4487000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4757000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>445000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5556000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6984000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>769000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>741000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1391000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3844000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8860000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>19964000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>594000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2665000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7173000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-68000.0</v>
       </c>
-      <c r="AH6">
-[...1 lines deleted...]
-      </c>
       <c r="AI6">
+        <v>162000.0</v>
+      </c>
+      <c r="AJ6">
         <v>4395000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
+        <v>3886000.0</v>
+      </c>
+      <c r="AL6">
         <v>7747000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2225000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2935000.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
-        <v>912000.0</v>
+        <v>5037000.0</v>
       </c>
       <c r="AP6">
-        <v>3386000.0</v>
+        <v>3930000.0</v>
       </c>
       <c r="AQ6">
-        <v>3115000.0</v>
+        <v>6039000.0</v>
       </c>
       <c r="AR6">
-        <v>6762000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="AS6">
-        <v>13455000.0</v>
+        <v>7111000.0</v>
       </c>
       <c r="AT6">
-        <v>15753000.0</v>
+        <v>14885000.0</v>
       </c>
       <c r="AU6">
-        <v>16077000.0</v>
+        <v>17213000.0</v>
       </c>
       <c r="AV6">
-        <v>13167000.0</v>
+        <v>17546000.0</v>
       </c>
       <c r="AW6">
-        <v>13842000.0</v>
+        <v>14190000.0</v>
       </c>
       <c r="AX6">
-        <v>7646000.0</v>
+        <v>15349000.0</v>
       </c>
       <c r="AY6">
-        <v>3891000.0</v>
+        <v>9248000.0</v>
       </c>
       <c r="AZ6">
-        <v>5159000.0</v>
+        <v>5457000.0</v>
       </c>
       <c r="BA6">
-        <v>5031000.0</v>
+        <v>5596000.0</v>
       </c>
       <c r="BB6">
+        <v>6567000.0</v>
+      </c>
+      <c r="BC6">
+        <v>3002000.0</v>
+      </c>
+      <c r="BD6">
+        <v>3588000.0</v>
+      </c>
+      <c r="BE6">
+        <v>4447000.0</v>
+      </c>
+      <c r="BF6">
+        <v>7164000.0</v>
+      </c>
+      <c r="BG6">
+        <v>9906000.0</v>
+      </c>
+      <c r="BH6">
+        <v>3154000.0</v>
+      </c>
+      <c r="BI6">
+        <v>10027000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>8015000.0</v>
+      </c>
+      <c r="BK6">
+        <v>5410000.0</v>
+      </c>
+      <c r="BL6">
+        <v>5121000.0</v>
+      </c>
+      <c r="BM6">
+        <v>8169000.0</v>
+      </c>
+      <c r="BN6">
+        <v>3116000.0</v>
+      </c>
+      <c r="BO6">
+        <v>2106000.0</v>
+      </c>
+      <c r="BP6">
+        <v>1456000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>5605000.0</v>
+      </c>
+      <c r="BR6">
+        <v>2802000.0</v>
+      </c>
+      <c r="BS6">
+        <v>2029000.0</v>
+      </c>
+      <c r="BT6">
+        <v>4722000.0</v>
+      </c>
+      <c r="BU6">
+        <v>2555000.0</v>
+      </c>
+      <c r="BV6">
+        <v>11439000.0</v>
+      </c>
+      <c r="BW6">
+        <v>9046000.0</v>
+      </c>
+      <c r="BX6">
+        <v>5841000.0</v>
+      </c>
+      <c r="BY6">
+        <v>7059000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>8253000.0</v>
+      </c>
+      <c r="CA6">
+        <v>9450000.0</v>
+      </c>
+      <c r="CB6">
+        <v>6872000.0</v>
+      </c>
+      <c r="CC6">
+        <v>7528000.0</v>
+      </c>
+      <c r="CD6">
+        <v>4976000.0</v>
+      </c>
+      <c r="CE6">
+        <v>4082000.0</v>
+      </c>
+      <c r="CF6">
+        <v>2900000.0</v>
+      </c>
+      <c r="CG6">
+        <v>4289000.0</v>
+      </c>
+      <c r="CH6">
+        <v>2805000.0</v>
+      </c>
+      <c r="CI6">
+        <v>2285000.0</v>
+      </c>
+      <c r="CJ6">
         <v>1924000.0</v>
       </c>
-      <c r="BC6">
-[...98 lines deleted...]
-      <c r="CJ6">
+      <c r="CK6">
         <v>1724000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1819362.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1644287.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1066000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>608882.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>325598.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>926286.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>636578.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-1362946.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-708556.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-911180.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>174939.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1312696.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-3178943.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-862783.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-516629.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1048664.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-2009074.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>91143.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-320370.0</v>
       </c>
     </row>
-    <row r="7" spans="1:107">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -26017,91 +26158,92 @@
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
       <c r="DC7">
         <v>0.0</v>
       </c>
+      <c r="DD7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:107">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
+      <c r="AF8"/>
+      <c r="AG8">
         <v>2996000.0</v>
       </c>
-      <c r="AG8">
-[...1 lines deleted...]
-      </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -26280,1398 +26422,1413 @@
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
       <c r="DC8">
         <v>0.0</v>
       </c>
+      <c r="DD8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:107">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
+        <v>46525000.0</v>
+      </c>
+      <c r="C9">
         <v>44483000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>48514000.0</v>
       </c>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
       <c r="E9">
+        <v>46293000.0</v>
+      </c>
+      <c r="F9">
         <v>42003000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>43967000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>47091000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>45292000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>41548000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>40341000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>47395000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>43466000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>40669000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>34294000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>39286000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>37955000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>38431000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>35506000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>36678000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>34255000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>36395000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>34831000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>34242000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>39262000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>35961000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>36729000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>40300000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>49629000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>53056000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>38354000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>31569000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>42246000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>34543000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>35981000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>34697000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>35908000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>36646000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>32048000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>29912000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>31954000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>32101000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>38525000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>33928000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>33648000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>36272000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>38498000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>37674000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>35354000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>35595000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>31021000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>25796000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>27846000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>25054000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>23882000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>23087000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>24382000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>23855000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>29451000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>21878000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>32026000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>27752000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>26304000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>22680000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>23296000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>18545000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>17436000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>16688000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>22360000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>15390000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>16712000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>16698000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>18689000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>27839000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>25402000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>20039000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>20927000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>19968000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>20687000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>17530000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>17605000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>12785000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>11862000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>9451000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>11035000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>8134000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>8049000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>7221000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>6032000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>5156000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>5074914.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4445858.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>3913334.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3452753.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>3530450.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>3448494.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>2374745.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3060128.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2504093.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3803568.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>3487659.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>2440006.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>5128699.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>5080000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>7377442.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>3690151.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>4336506.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>3944536.0</v>
       </c>
     </row>
-    <row r="10" spans="1:107">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10">
+        <v>9455000.0</v>
+      </c>
+      <c r="C10">
         <v>8634000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14412000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12521000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8407000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10569000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17865000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13535000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9961000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8489000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14502000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1358000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3854000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-17150000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7667000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2601000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6601000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8878000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6387000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6926000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1737000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7828000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-9652000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1479000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1583000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1052000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>694000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7393000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15736000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1691000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-5943000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4614000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2610000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-872000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2421000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1949000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5313000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>313000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>806000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2761000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1275000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3805000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3585000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5357000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>13537000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>16123000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15880000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>12771000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>12891000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7905000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4353000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4204000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4775000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2229000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2906000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3652000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6155000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>9365000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2524000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>9462000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>7241000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3843000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3472000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7725000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3050000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1781000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>855000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5425000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2557000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2723000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>4617000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2401000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>10877000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>9280000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>6359000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>6417000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>8156000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>9522000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6893000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>7132000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>4945000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>4420000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2144000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4238000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2694000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2432000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2165000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>986000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1670000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1472131.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1004598.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>143585.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>30899.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>815058.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>481351.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-1899317.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-808882.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-1530116.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-160234.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-6274633.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-3403901.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-1503420.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-864798.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>473043.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-2246514.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-1232350.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-794314.0</v>
       </c>
     </row>
-    <row r="11" spans="1:107">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11">
+        <v>1657000.0</v>
+      </c>
+      <c r="C11">
         <v>1853000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2847000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-31022000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1893000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2227000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3360000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-15253000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1688000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1936000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1034000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>917000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>279000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>601000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>689000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>496000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>600000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>472000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1173000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6847000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-762000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1143000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-501000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>277000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>95000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>973000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>690000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2343000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3864000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>770000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-272000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>650000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1702000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>130000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>629000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>27786000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2558000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>203000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>233000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-2282000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>781000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>979000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1386000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1872000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2351000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2257000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2223000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1788000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1682000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1012000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>827000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>868000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1406000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>379000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>494000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1498000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1473000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1967000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>530000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-1876000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1314000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1222000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>972000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1071000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>867000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>696000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>282000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>590000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1035000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>681000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1154000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-411000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1754000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1822000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1463000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3145000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2284000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2666000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1930000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2036000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1658000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1386000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>974000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1275000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>943000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>851000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>758000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>470000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>469000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>519226.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>421931.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-92176.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>224650.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>264462.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-151133.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>174.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>116041.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>140313.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-41.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-381945.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>175633.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>19753.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>173777.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>322079.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>55908.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>17718.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>19541.0</v>
       </c>
     </row>
-    <row r="12" spans="1:107">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12">
+        <v>80000.0</v>
+      </c>
+      <c r="C12">
         <v>154000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19000.0</v>
       </c>
-      <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>415000.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>503000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>398000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>179000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>35000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>17000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>56000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>126000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>207000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-      <c r="AF12">
-[...1 lines deleted...]
-      </c>
+      <c r="AF12"/>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
         <v>340000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>290000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>281000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>229000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>166000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>109000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>80000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>107000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>97000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>80000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>49000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>35000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>10000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>24000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>32000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>48000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>40000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>42000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>54000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>62000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>68000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>77000.0</v>
       </c>
-      <c r="BH12">
-[...1 lines deleted...]
-      </c>
       <c r="BI12">
+        <v>0.0</v>
+      </c>
+      <c r="BJ12">
         <v>164000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>7000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3000.0</v>
       </c>
-      <c r="BL12">
-[...1 lines deleted...]
-      </c>
       <c r="BM12">
+        <v>0.0</v>
+      </c>
+      <c r="BN12">
         <v>90600.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>62800.0</v>
       </c>
-      <c r="BO12">
-[...1 lines deleted...]
-      </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
+        <v>0.0</v>
+      </c>
+      <c r="BY12">
         <v>284000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>192000.0</v>
       </c>
-      <c r="BZ12">
-[...1 lines deleted...]
-      </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
+        <v>0.0</v>
+      </c>
+      <c r="CC12">
         <v>232000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>58000.0</v>
       </c>
-      <c r="CD12">
-[...1 lines deleted...]
-      </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
+        <v>0.0</v>
+      </c>
+      <c r="CG12">
         <v>120000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>34000.0</v>
       </c>
-      <c r="CH12">
-[...1 lines deleted...]
-      </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
         <v>0.0</v>
       </c>
       <c r="CN12">
+        <v>0.0</v>
+      </c>
+      <c r="CO12">
         <v>39386.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>22480.0</v>
       </c>
-      <c r="CP12">
-[...1 lines deleted...]
-      </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
+        <v>0.0</v>
+      </c>
+      <c r="CS12">
         <v>32000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>45000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>152214.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>41000.0</v>
       </c>
-      <c r="CV12">
-[...1 lines deleted...]
-      </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
+        <v>0.0</v>
+      </c>
+      <c r="DB12">
         <v>63000.0</v>
       </c>
-      <c r="DB12">
-[...1 lines deleted...]
-      </c>
       <c r="DC12">
+        <v>0.0</v>
+      </c>
+      <c r="DD12">
         <v>162911.0</v>
       </c>
     </row>
-    <row r="13" spans="1:107">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>173000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>388000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>732000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>692000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>561000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>624000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>521000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>101000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>587000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>585000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>503000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1198000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1121000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>35000.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>2000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>15000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>56000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>126000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>207000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>315000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>228000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>69000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>765000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -27703,88 +27860,87 @@
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
+      <c r="DD13"/>
     </row>
-    <row r="14" spans="1:107">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -27966,877 +28122,882 @@
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
       <c r="DC14">
         <v>0.0</v>
       </c>
+      <c r="DD14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:107">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
+        <v>7798000.0</v>
+      </c>
+      <c r="C15">
         <v>6781000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>11565000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>43543000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6514000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>8342000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14505000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>28788000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8273000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6553000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13468000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>441000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4133000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-17751000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-8356000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3097000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-7201000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-9350000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5214000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-13773000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-975000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-6685000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-9151000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1756000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1678000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2025000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5050000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11872000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-2461000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-5671000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3964000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-908000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1002000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1792000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-25837000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2755000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>110000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>573000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5012000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>478000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2825000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2199000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3484000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11182000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>13852000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>13634000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>11924000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>11163000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6886000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3510000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3231000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3322000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1809000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2786000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2017000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4509000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>7162000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1910000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>10777000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2236000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2621000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2500000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>6654000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2183000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1085000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>573000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4835000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1522000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2042000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3463000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2812000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>9123000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>7458000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>4896000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>3272000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5872000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>6856000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>4963000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>5096000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>3287000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>3034000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1170000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2963000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1751000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1581000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1407000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>516000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1201000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>952905.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>582667.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>265684.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1287838.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>720821.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>481351.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-1899491.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-808882.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-1670429.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-160193.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-5892688.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-3579534.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-1523174.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-1038574.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>150964.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-2302422.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-1250068.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-813855.0</v>
       </c>
     </row>
-    <row r="16" spans="1:107">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>43543000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6514000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8342000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14505000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28788000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8273000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-4133000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-17751000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-8356000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3097000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-7201000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-9350000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5214000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-13773000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-975000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-6685000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-9151000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1850000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1678000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2025000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>98000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5049000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11872000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-2461000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-5671000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3964000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-908000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1002000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1792000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-25837000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2755000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>110000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>573000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5012000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>478000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2825000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2199000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3483000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>11182000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>13852000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>13634000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>11925000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>11163000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6886000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3510000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3230000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3322000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1809000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2786000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2018000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4509000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7162000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1910000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>11338000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2236000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2621000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3647000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6654000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2183000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1396000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>573000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>4835000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1522000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2042000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3463000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2812000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>9124000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>7459000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>4896000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3272000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5872000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>6856000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4963000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>5096000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3287000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>3034000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1170000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2963000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1750000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1581000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1393000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>481000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1150000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>888000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>502000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>135000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>-260000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>260000.0</v>
       </c>
-      <c r="CQ16">
-[...1 lines deleted...]
-      </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
       <c r="DB16">
         <v>0.0</v>
       </c>
       <c r="DC16">
         <v>0.0</v>
       </c>
+      <c r="DD16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:107">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>192</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>6781000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>11565000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>43543000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>6514000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>8342000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>14505000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>28788000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8273000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6553000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>13468000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>441000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4133000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-17751000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-8356000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-3097000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-7201000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-9350000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5214000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-13773000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-975000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-6685000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-9151000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1850000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-1678000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2025000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>98000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>5049000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>11872000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-2461000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-5671000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>3964000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-908000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1002000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1792000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-25837000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2755000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>110000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>573000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>5042000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>494000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2826000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2199000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3485000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>11186000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>13866000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>13657000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>10983000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>11209000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>6893000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>3526000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3336000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3369000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>1850000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>2412000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>2155000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>4682000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>7398000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>1994000.0</v>
       </c>
-      <c r="BH17">
-[...1 lines deleted...]
-      </c>
       <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>5927000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>2621000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -28925,146 +29086,149 @@
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
       <c r="DC17">
         <v>0.0</v>
       </c>
+      <c r="DD17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:107">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>193</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-154000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-19000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>173000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>388000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>732000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>692000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>561000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>624000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>521000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>101000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>415000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>587000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>585000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>503000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>398000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>179000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>35000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-17000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>15000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>56000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>126000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>207000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>315000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>228000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>69000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>135000.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -29096,299 +29260,299 @@
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
+      <c r="DD18"/>
     </row>
-    <row r="19" spans="1:107">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>614000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>463000.0</v>
       </c>
-      <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19">
         <v>-976000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-640000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>15630000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-967000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>279000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1031000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-358000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>562000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>772000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>635000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-131000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1499000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1383000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>520000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-416000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>513000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>504000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1739000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>773000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1401000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>201000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>373000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>214000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>292000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>134000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>253000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>361000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>110000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-25000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>273000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-277000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>13000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-986000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>249000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>438000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>130000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-304000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>265000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>149000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>60000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-183000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>300000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>232000.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19">
+      <c r="BI19"/>
+      <c r="BJ19">
         <v>-359000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>319000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:107">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>5846000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>706000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>6481000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -29570,411 +29734,415 @@
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
       <c r="DC20">
         <v>0.0</v>
       </c>
+      <c r="DD20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:107">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B21">
-        <v>8741000.0</v>
+        <v>9243000.0</v>
       </c>
       <c r="C21">
+        <v>8772000.0</v>
+      </c>
+      <c r="D21">
         <v>15101000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
-        <v>8227000.0</v>
+        <v>12994000.0</v>
       </c>
       <c r="F21">
-        <v>10506000.0</v>
+        <v>8923000.0</v>
       </c>
       <c r="G21">
-        <v>17182000.0</v>
+        <v>10554000.0</v>
       </c>
       <c r="H21">
-        <v>11806000.0</v>
+        <v>17603000.0</v>
       </c>
       <c r="I21">
+        <v>12345000.0</v>
+      </c>
+      <c r="J21">
         <v>11252000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7637000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14110000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1817000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4794000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-17764000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-8130000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4009000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-5625000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-8238000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9243000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-5959000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2016000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8859000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9294000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2041000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2355000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1687000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>825000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5894000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>17119000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2211000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5527000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4101000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3114000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2611000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1648000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1178000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5112000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>302000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2189000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>912000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3386000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3115000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5168000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>13455000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>15753000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>16077000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>12709000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>13842000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7646000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3891000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4041000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5031000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1924000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2715000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3539000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6276000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>8997000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2215000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>9082000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7436000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3400000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3069000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>7587000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2502000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1576000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>724000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4615000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1954000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1352000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>4722000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1810000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>11439000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>9046000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>5841000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>6318000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>8253000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>9450000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>6872000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>6984000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4976000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>4082000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2900000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4207000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2538000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2285000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1924000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1493000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1681000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1478649.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>899184.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>365227.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>58338.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>682543.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>330218.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-1998864.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-692841.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-1283440.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-168912.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-6432892.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-4023885.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-1525787.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-1122943.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>444177.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-2344456.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-158054.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-575933.0</v>
       </c>
     </row>
-    <row r="22" spans="1:107">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -30156,377 +30324,383 @@
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
       <c r="DC22">
         <v>0.0</v>
       </c>
+      <c r="DD22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:107">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B23">
-        <v>51725000.0</v>
+        <v>54642000.0</v>
       </c>
       <c r="C23">
+        <v>51694000.0</v>
+      </c>
+      <c r="D23">
         <v>50846000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>48829000.0</v>
+        <v>49921000.0</v>
       </c>
       <c r="F23">
-        <v>49337000.0</v>
+        <v>48133000.0</v>
       </c>
       <c r="G23">
-        <v>46184000.0</v>
+        <v>49289000.0</v>
       </c>
       <c r="H23">
-        <v>49365000.0</v>
+        <v>45763000.0</v>
       </c>
       <c r="I23">
+        <v>48826000.0</v>
+      </c>
+      <c r="J23">
         <v>44990000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>53287000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>50733000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>61111000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>63632000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>73497000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>65737000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>60631000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>62772000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>61028000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>61690000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>65112000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>54292000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>61136000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>60069000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>54969000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>53794000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>56641000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>55545000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>65109000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>62606000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>58445000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>53135000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>60698000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>55609000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>52165000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>43784000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>53328000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>46014000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>46094000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>41663000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>45407000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>42736000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>50907000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>43652000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>45721000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>46572000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>49640000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>49058000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>49717000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>38791000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>40008000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>34932000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>39224000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>34125000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>35336000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>32650000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>35298000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>30016000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>37645000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>30043000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>39446000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>33949000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>39581000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>33289000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>25418000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>23799000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>23166000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>23191000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>27321000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>20172000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>23106000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>18453000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>27125000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>28266000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>26363000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>23087000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>24838000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>21724000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>22992000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>19533000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>18169000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>13731000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>14430000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>10790000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>13484000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>10734000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>10060000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>9520000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>7805000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>5751000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>5695122.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>5122063.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>5830726.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>5540534.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>5270106.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>5280817.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>5282217.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>5820242.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>5433693.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>6201340.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>8179978.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>8812294.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>9560664.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>8995668.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>9875293.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>8014222.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>6618731.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>6127860.0</v>
       </c>
     </row>
-    <row r="24" spans="1:107">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30590,1382 +30764,1393 @@
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
+      <c r="DD24"/>
     </row>
-    <row r="25" spans="1:107">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>200</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>3434000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3132000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2918000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2567000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2456000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2129000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2278000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1941000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2063000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2082000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1955000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1689000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>583000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1319000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1375000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1648000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1946000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2097000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2166000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2178000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2272000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2310000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2810000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3096000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3078000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3019000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>2862000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>2747000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2708000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2635000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2625000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2633000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2850000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2652000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2653000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2622000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1943000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1430000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1460000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1469000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1481000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1507000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1602000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1566000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1555000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1536000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1078000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>873000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>908000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>888000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>909000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>939000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>946000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>191000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1552000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1120000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>582000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>614000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>530000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>732000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>990000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>848000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>677000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>828000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>745000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>824000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>893000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>919000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>741000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>779000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>765000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>719000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>544000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>316000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>185000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>197000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>254000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>267000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>310000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>245000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>231000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>170362.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>165711.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>166927.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>243655.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>267260.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>243743.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>306360.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>316175.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>319518.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>372260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3461836.0</v>
       </c>
       <c r="CV25">
         <v>3461836.0</v>
       </c>
       <c r="CW25">
+        <v>3461836.0</v>
+      </c>
+      <c r="CX25">
         <v>844942.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>663004.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575621.0</v>
       </c>
       <c r="CZ25">
         <v>575621.0</v>
       </c>
       <c r="DA25">
+        <v>575621.0</v>
+      </c>
+      <c r="DB25">
         <v>335382.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>249197.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>255563.0</v>
       </c>
     </row>
-    <row r="26" spans="1:107">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B26">
+        <v>9907000.0</v>
+      </c>
+      <c r="C26">
         <v>9908000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9078000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7988000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8796000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>9444000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>7928000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8290000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>7533000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8341000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>8259000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8734000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>10133000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10090000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>9463000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8139000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>9541000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>11959000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>12096000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>11715000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>11359000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>12096000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12244000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>10016000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>10643000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>10541000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>9994000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>10035000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>9956000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>11977000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>10495000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>9392000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>8992000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>8016000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>5797000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>5450000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>5493000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>6320000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>5856000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>5601000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6776000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>7105000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6298000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>5073000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>4378000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4538000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4549000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4714000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>4441000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>5202000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>5141000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>6058000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>5065000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>5345000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>4847000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>4809000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>4488000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>4796000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>4702000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>5190000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4787000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>5088000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>4057000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>3625000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>3344000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>3327000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>3272000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>3301000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>2820000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>3017000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>2444000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>2906000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>3056000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>2966000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>2691000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>2888000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>2553000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>2076000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>1923000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>1905000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>1446000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>1236000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>942000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>964000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>902000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>904000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>809000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>787000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>677000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>663127.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>707715.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>217372.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>746944.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>708016.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>734906.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>788827.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>749344.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>919475.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>658851.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>531708.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>1453677.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>1614538.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>1380621.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>1608605.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>1074970.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>926483.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>941605.0</v>
       </c>
     </row>
-    <row r="27" spans="1:107">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B27">
+        <v>13999000.0</v>
+      </c>
+      <c r="C27">
         <v>13073000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12679000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12597000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11391000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11505000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11457000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10972000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10138000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10510000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12927000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13847000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16664000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19713000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>20011000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>15756000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>15265000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>14928000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>12880000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>14449000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>15021000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>17168000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>16727000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>14576000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>14694000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>14859000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>16924000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>14156000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>16040000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>14383000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>16867000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>16039000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>16622000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>14277000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>15997000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>13956000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>15339000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>13702000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>15364000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>14535000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>16766000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>13964000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>11054000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>8842000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>9982000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>9793000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>10951000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>10729000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>11310000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>10371000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>10846000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>9375000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>10470000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>9631000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>9615000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>8889000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>9856000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>9407000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>10739000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>9575000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>11469000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>9512000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>7899000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>7473000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>7727000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>7929000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>8439000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>6767000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>8033000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>7059000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>35352000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>8878000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>9036000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>7700000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>27181000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>6246000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>6659000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>6090000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>4570000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>4466000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>3977000.0</v>
       </c>
-      <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>1975000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>3535000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>3337000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:107">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B28">
+        <v>14811000.0</v>
+      </c>
+      <c r="C28">
         <v>11954000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10958000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12215000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12152000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11779000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9547000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11343000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11557000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10007000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14229000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11559000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15826000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16653000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16003000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11813000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12952000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14784000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14234000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11207000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15039000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12551000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12487000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10737000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10846000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12268000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14357000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9490000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10180000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9870000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9421000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10184000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11210000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>10774000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>11077000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9882000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8588000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7853000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6574000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7682000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9065000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8327000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10759000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8506000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7105000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6119000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5840000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5440000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5734000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5273000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5783000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4469000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5492000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5453000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5941000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3726000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5330000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5075000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6533000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5468000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5640000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5361000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4071000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5120000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4698000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4648000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>5884000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3734000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4200000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2366000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>13865000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>13222000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>13266000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>11235000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>11453000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>8912000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>8908000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>8477000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10367000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>6194000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6472000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>5511000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>6840000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4515000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>4638000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>974000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>4457000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3355000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>3515000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3465000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3547000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>3395000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2848000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2942000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3855000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3397000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>3590000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>3761000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>24959000.0</v>
       </c>
-      <c r="CW28">
-[...1 lines deleted...]
-      </c>
       <c r="CX28">
         <v>0.0</v>
       </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
+        <v>0.0</v>
+      </c>
+      <c r="DA28">
         <v>6358000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>5699000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>4276000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>4265000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:107">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>204</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>1853000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2847000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-31022000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1893000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2227000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3360000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-15253000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1688000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1936000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1034000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>917000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>279000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>601000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>689000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>496000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>472000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1173000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6847000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-762000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1143000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-501000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>277000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>95000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>973000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>718000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2343000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3864000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>770000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-272000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -31997,1017 +32182,1027 @@
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
+      <c r="DD29"/>
     </row>
-    <row r="30" spans="1:107">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B30">
-        <v>35742000.0</v>
+        <v>37282000.0</v>
       </c>
       <c r="C30">
+        <v>35711000.0</v>
+      </c>
+      <c r="D30">
         <v>33413000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>33776000.0</v>
+        <v>33299000.0</v>
       </c>
       <c r="F30">
-        <v>33461000.0</v>
+        <v>33080000.0</v>
       </c>
       <c r="G30">
-        <v>29909000.0</v>
+        <v>33413000.0</v>
       </c>
       <c r="H30">
-        <v>33486000.0</v>
+        <v>29488000.0</v>
       </c>
       <c r="I30">
+        <v>32947000.0</v>
+      </c>
+      <c r="J30">
         <v>30296000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>32704000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>33285000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>41649000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>45463000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>52058000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>47416000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>41964000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44056000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>43744000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>45921000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>40214000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>38411000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>43690000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>43536000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>41303000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>38316000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>38416000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>39475000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>43735000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>35937000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>40565000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>37096000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>38145000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>37657000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>38592000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>33049000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>34730000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>31534000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>32448000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>29610000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>29764000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>31189000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>35139000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>30813000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>28480000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>22817000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>22745000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21597000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>22645000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>21753000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>23375000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>21905000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>23805000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>20023000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>21958000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>20372000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>20843000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>17579000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>20454000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>19663000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>22944000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>20316000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>22904000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>19611000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>15709000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>16043000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>15860000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>15964000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>17745000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>13436000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>15360000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>11976000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>16879000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>16400000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>16356000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>14198000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>14609000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>11715000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>11237000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>10658000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>10621000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>7809000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>7780000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6551000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>5596000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>5764000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>5297000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4539000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3507000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3596265.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3546674.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3548107.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3394415.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2847907.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3118276.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4053866.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3752969.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3787533.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>3972480.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>5636799.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>6463891.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>6654486.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>6202943.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>6933265.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>6034607.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>4494560.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>4520469.0</v>
       </c>
     </row>
-    <row r="31" spans="1:107">
+    <row r="31" spans="1:108">
       <c r="A31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B31">
-        <v>-107000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="C31">
+        <v>-138000.0</v>
+      </c>
+      <c r="D31">
         <v>-689000.0</v>
       </c>
-      <c r="D31">
-[...1 lines deleted...]
-      </c>
       <c r="E31">
-        <v>180000.0</v>
+        <v>-473000.0</v>
       </c>
       <c r="F31">
-        <v>63000.0</v>
+        <v>-516000.0</v>
       </c>
       <c r="G31">
-        <v>683000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="H31">
-        <v>1729000.0</v>
+        <v>262000.0</v>
       </c>
       <c r="I31">
+        <v>1190000.0</v>
+      </c>
+      <c r="J31">
         <v>-1291000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>852000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>392000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-459000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>940000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>614000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>463000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1408000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-976000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-640000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>15630000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-967000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>279000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1031000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-358000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>562000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>772000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>635000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-131000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1499000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1383000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>587000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-416000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>513000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>504000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1739000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>773000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>771000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>201000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>713000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>504000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>573000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>363000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>419000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>470000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>189000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>82000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>370000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-197000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>62000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-951000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>259000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>462000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>163000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-256000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>305000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>191000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>114000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-121000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>368000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>309000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>380000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-195000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>443000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>403000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>137000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>548000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>205000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>131000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>810000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>603000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>1371000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-105000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>590000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-562000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>234000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>518000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>99000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-97000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>72000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>21000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>148000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-31000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>338000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-756000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>31000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>156000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>147000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>241000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-507000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-11000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-6518.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>105816.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-221642.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-27439.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>132515.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>151133.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>99547.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>96443.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-246676.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>8678.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>158259.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>619984.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>22367.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>258145.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-28866.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>97942.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-1074296.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-218381.0</v>
       </c>
     </row>
-    <row r="32" spans="1:107">
+    <row r="32" spans="1:108">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B32">
+        <v>63885000.0</v>
+      </c>
+      <c r="C32">
         <v>60466000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>65947000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>62915000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>57056000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>59843000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>63366000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>61171000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>56242000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>60924000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>64843000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>62928000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>58838000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>55733000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>57607000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>56622000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>57147000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>52790000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>52447000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>59153000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>52276000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>52277000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>50775000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>52928000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>51439000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>54954000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>56370000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>71003000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>79725000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>56234000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>47608000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>64799000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>52495000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>49554000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>45432000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>54506000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>51126000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>45694000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>41965000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>47597000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>43648000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>54293000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>46767000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>50889000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>60027000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>65393000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>65135000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>62426000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>52633000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>47654000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>38823000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>43265000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>39156000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>37260000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>35365000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>38837000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>36292000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>46642000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>32258000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>48528000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>41385000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>42981000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>36358000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>33005000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>26301000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>24742000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>23915000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>31936000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>22126000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>24458000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>23175000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>28935000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>39705000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>35409000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>28928000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>31156000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>29977000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>32442000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>26405000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>25153000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>18707000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>18512000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>13690000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>17519000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>13272000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>12345000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>11444000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>9298000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>7400000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>7173771.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>6021247.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>6195953.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>5598872.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>5952649.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>5611035.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>3603096.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>5127401.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>4150253.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>6032428.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>6030838.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>4788409.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>8034877.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>7872725.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>10319470.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>5669766.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>6460677.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>5551927.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -33093,51 +33288,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2">
         <v>83331000.0</v>
       </c>
       <c r="C2">
         <v>43530000.0</v>
       </c>
       <c r="D2">
         <v>97375000.0</v>
       </c>
       <c r="E2">
         <v>64227000.0</v>
       </c>
       <c r="F2">
         <v>89241000.0</v>
       </c>
       <c r="G2">
         <v>85129000.0</v>
       </c>
       <c r="H2">
         <v>77555000.0</v>
       </c>
       <c r="I2">
         <v>78661000.0</v>
       </c>
@@ -33185,51 +33380,51 @@
       </c>
       <c r="X2">
         <v>2615935.0</v>
       </c>
       <c r="Y2">
         <v>6342440.0</v>
       </c>
       <c r="Z2">
         <v>13832645.0</v>
       </c>
       <c r="AA2">
         <v>2576494.0</v>
       </c>
       <c r="AB2">
         <v>1700000.0</v>
       </c>
       <c r="AC2">
         <v>1897666.0</v>
       </c>
       <c r="AD2">
         <v>1813593.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B3">
         <v>8959000</v>
       </c>
       <c r="C3">
         <v>9245000</v>
       </c>
       <c r="D3">
         <v>12543000</v>
       </c>
       <c r="E3">
         <v>5025000</v>
       </c>
       <c r="F3">
         <v>2204000</v>
       </c>
       <c r="G3">
         <v>3101000</v>
       </c>
       <c r="H3">
         <v>7453000</v>
       </c>
       <c r="I3">
         <v>3685000</v>
       </c>
@@ -33277,51 +33472,51 @@
       </c>
       <c r="X3">
         <v>124204</v>
       </c>
       <c r="Y3">
         <v>15961</v>
       </c>
       <c r="Z3">
         <v>948412</v>
       </c>
       <c r="AA3">
         <v>3473564</v>
       </c>
       <c r="AB3">
         <v>1500000</v>
       </c>
       <c r="AC3">
         <v>248708</v>
       </c>
       <c r="AD3">
         <v>127646</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-24119000.0</v>
       </c>
       <c r="G4">
         <v>3198000.0</v>
       </c>
       <c r="H4">
         <v>7574000.0</v>
       </c>
       <c r="I4">
         <v>-1106000.0</v>
       </c>
       <c r="J4">
         <v>29316000.0</v>
       </c>
       <c r="K4">
         <v>-29177000.0</v>
       </c>
       <c r="L4">
         <v>6081000.0</v>
@@ -33333,51 +33528,51 @@
         <v>-7862000.0</v>
       </c>
       <c r="O4">
         <v>21972000.0</v>
       </c>
       <c r="P4">
         <v>-1036000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-2096000.0</v>
       </c>
       <c r="G5">
         <v>-3427000.0</v>
       </c>
       <c r="H5">
         <v>1111000.0</v>
       </c>
       <c r="I5">
         <v>-4345000.0</v>
       </c>
       <c r="J5">
         <v>-2266000.0</v>
       </c>
       <c r="K5">
         <v>10478000.0</v>
       </c>
       <c r="L5">
         <v>42000000.0</v>
@@ -33389,51 +33584,51 @@
         <v>7967000.0</v>
       </c>
       <c r="O5">
         <v>16570000.0</v>
       </c>
       <c r="P5">
         <v>26037000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B6">
         <v>-12832000.0</v>
       </c>
       <c r="C6">
         <v>39801000.0</v>
       </c>
       <c r="D6">
         <v>-53845000.0</v>
       </c>
       <c r="E6">
         <v>33148000.0</v>
       </c>
       <c r="F6">
         <v>-25014000.0</v>
       </c>
       <c r="G6">
         <v>4112000.0</v>
       </c>
       <c r="H6">
         <v>7574000.0</v>
       </c>
       <c r="I6">
         <v>-2297000.0</v>
       </c>
@@ -33481,51 +33676,51 @@
       </c>
       <c r="X6">
         <v>2201179.0</v>
       </c>
       <c r="Y6">
         <v>-3726505.0</v>
       </c>
       <c r="Z6">
         <v>-7490205.0</v>
       </c>
       <c r="AA6">
         <v>11256151.0</v>
       </c>
       <c r="AB6">
         <v>900000.0</v>
       </c>
       <c r="AC6">
         <v>-374591.0</v>
       </c>
       <c r="AD6">
         <v>84073.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B7">
         <v>-5858000.0</v>
       </c>
       <c r="C7">
         <v>-4527000.0</v>
       </c>
       <c r="D7">
         <v>-5046000.0</v>
       </c>
       <c r="E7">
         <v>2128000.0</v>
       </c>
       <c r="F7">
         <v>11723000.0</v>
       </c>
       <c r="G7">
         <v>5003000.0</v>
       </c>
       <c r="H7">
         <v>-2978000.0</v>
       </c>
       <c r="I7">
         <v>-13234000.0</v>
       </c>
@@ -33573,51 +33768,51 @@
       </c>
       <c r="X7">
         <v>288411.0</v>
       </c>
       <c r="Y7">
         <v>243923.0</v>
       </c>
       <c r="Z7">
         <v>96703.0</v>
       </c>
       <c r="AA7">
         <v>-72888.0</v>
       </c>
       <c r="AB7">
         <v>-500000.0</v>
       </c>
       <c r="AC7">
         <v>-1186549.0</v>
       </c>
       <c r="AD7">
         <v>2021249.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>2047000.0</v>
       </c>
       <c r="G8">
         <v>6792000.0</v>
       </c>
       <c r="H8">
         <v>-3414000.0</v>
       </c>
       <c r="I8">
         <v>-11960000.0</v>
       </c>
       <c r="J8">
         <v>-8428000.0</v>
       </c>
       <c r="K8">
         <v>-8106000.0</v>
       </c>
       <c r="L8">
         <v>2860000.0</v>
@@ -33629,51 +33824,51 @@
         <v>-39000.0</v>
       </c>
       <c r="O8">
         <v>4530000.0</v>
       </c>
       <c r="P8">
         <v>-10315000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B9">
         <v>-4971000.0</v>
       </c>
       <c r="C9">
         <v>1186000.0</v>
       </c>
       <c r="D9">
         <v>997000.0</v>
       </c>
       <c r="E9">
         <v>-9653000.0</v>
       </c>
       <c r="F9">
         <v>2047000.0</v>
       </c>
       <c r="G9">
         <v>6792000.0</v>
       </c>
       <c r="H9">
         <v>-3046000.0</v>
       </c>
       <c r="I9">
         <v>-14696000.0</v>
       </c>
@@ -33703,51 +33898,51 @@
       </c>
       <c r="R9">
         <v>-4951000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9">
         <v>697000.0</v>
       </c>
       <c r="Y9">
         <v>1305000.0</v>
       </c>
       <c r="Z9">
         <v>2790000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B10">
         <v>1650000.0</v>
       </c>
       <c r="C10">
         <v>4079000.0</v>
       </c>
       <c r="D10">
         <v>-3275000.0</v>
       </c>
       <c r="E10">
         <v>-2168000.0</v>
       </c>
       <c r="F10">
         <v>2209000.0</v>
       </c>
       <c r="G10">
         <v>6725000.0</v>
       </c>
       <c r="H10">
         <v>-5391000.0</v>
       </c>
       <c r="I10">
         <v>-2388000.0</v>
       </c>
@@ -33795,51 +33990,51 @@
       </c>
       <c r="X10">
         <v>669951.0</v>
       </c>
       <c r="Y10">
         <v>666205.0</v>
       </c>
       <c r="Z10">
         <v>-943269.0</v>
       </c>
       <c r="AA10">
         <v>-306369.0</v>
       </c>
       <c r="AB10">
         <v>500000.0</v>
       </c>
       <c r="AC10">
         <v>-271033.0</v>
       </c>
       <c r="AD10">
         <v>1181449.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>17434000.0</v>
       </c>
       <c r="F11">
         <v>12429000.0</v>
       </c>
       <c r="G11">
         <v>-5661000.0</v>
       </c>
       <c r="H11">
         <v>4125000.0</v>
       </c>
       <c r="I11">
         <v>7733000.0</v>
       </c>
       <c r="J11">
         <v>18112000.0</v>
       </c>
       <c r="K11">
         <v>14036000.0</v>
       </c>
@@ -33867,51 +34062,51 @@
       </c>
       <c r="T11">
         <v>1853000.0</v>
       </c>
       <c r="U11">
         <v>1655000.0</v>
       </c>
       <c r="V11">
         <v>4028000.0</v>
       </c>
       <c r="W11">
         <v>1305000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>3543000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-519000.0</v>
       </c>
       <c r="F12">
         <v>7190000.0</v>
       </c>
       <c r="G12">
         <v>3945000.0</v>
       </c>
       <c r="H12">
         <v>1479000.0</v>
       </c>
       <c r="I12">
         <v>-3798000.0</v>
       </c>
       <c r="J12">
         <v>16627000.0</v>
       </c>
       <c r="K12">
         <v>-1930000.0</v>
       </c>
@@ -33931,51 +34126,51 @@
         <v>475000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12">
         <v>2126000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12">
         <v>1257000.0</v>
       </c>
       <c r="W12">
         <v>598000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2372000.0</v>
       </c>
       <c r="F13">
         <v>-6224000.0</v>
       </c>
       <c r="G13">
         <v>-5786000.0</v>
       </c>
       <c r="H13">
         <v>-1164000.0</v>
       </c>
       <c r="I13">
         <v>685000.0</v>
       </c>
       <c r="J13">
         <v>1152000.0</v>
       </c>
       <c r="K13">
         <v>211000.0</v>
       </c>
@@ -33983,51 +34178,51 @@
         <v>1781000.0</v>
       </c>
       <c r="M13">
         <v>5073000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B14">
         <v>10070000.0</v>
       </c>
       <c r="C14">
         <v>8364000.0</v>
       </c>
       <c r="D14">
         <v>6479000.0</v>
       </c>
       <c r="E14">
         <v>7066000.0</v>
       </c>
       <c r="F14">
         <v>8926000.0</v>
       </c>
       <c r="G14">
         <v>12003000.0</v>
       </c>
       <c r="H14">
         <v>11545000.0</v>
       </c>
       <c r="I14">
         <v>12138000.0</v>
       </c>
@@ -34075,51 +34270,51 @@
       </c>
       <c r="X14">
         <v>1061018.0</v>
       </c>
       <c r="Y14">
         <v>1351804.0</v>
       </c>
       <c r="Z14">
         <v>5576096.0</v>
       </c>
       <c r="AA14">
         <v>1415763.0</v>
       </c>
       <c r="AB14">
         <v>1100000.0</v>
       </c>
       <c r="AC14">
         <v>994483.0</v>
       </c>
       <c r="AD14">
         <v>1248807.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B15">
         <v>18460000.0</v>
       </c>
       <c r="C15">
         <v>4765000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
@@ -34135,51 +34330,51 @@
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15">
         <v>14000.0</v>
       </c>
       <c r="W15">
         <v>182000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15">
         <v>2716141.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B16">
         <v>70499000.0</v>
       </c>
       <c r="C16">
         <v>83331000.0</v>
       </c>
       <c r="D16">
         <v>43530000.0</v>
       </c>
       <c r="E16">
         <v>97375000.0</v>
       </c>
       <c r="F16">
         <v>64227000.0</v>
       </c>
       <c r="G16">
         <v>89241000.0</v>
       </c>
       <c r="H16">
         <v>85129000.0</v>
       </c>
       <c r="I16">
         <v>76364000.0</v>
       </c>
@@ -34227,51 +34422,51 @@
       </c>
       <c r="X16">
         <v>4817114.0</v>
       </c>
       <c r="Y16">
         <v>2615935.0</v>
       </c>
       <c r="Z16">
         <v>6342440.0</v>
       </c>
       <c r="AA16">
         <v>13832645.0</v>
       </c>
       <c r="AB16">
         <v>2600000.0</v>
       </c>
       <c r="AC16">
         <v>1523075.0</v>
       </c>
       <c r="AD16">
         <v>1897666.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>-208000.0</v>
       </c>
       <c r="I17">
         <v>-1556000.0</v>
       </c>
       <c r="J17">
         <v>-469000.0</v>
       </c>
       <c r="K17">
         <v>-45000.0</v>
       </c>
       <c r="L17">
         <v>-311000.0</v>
       </c>
       <c r="M17">
         <v>-165000.0</v>
       </c>
@@ -34279,51 +34474,51 @@
         <v>145000.0</v>
       </c>
       <c r="O17">
         <v>1015000.0</v>
       </c>
       <c r="P17">
         <v>-2252000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B18">
         <v>50495000.0</v>
       </c>
       <c r="C18">
         <v>46422000.0</v>
       </c>
       <c r="D18">
         <v>-23278000.0</v>
       </c>
       <c r="E18">
         <v>-10784000.0</v>
       </c>
       <c r="F18">
         <v>-4949000.0</v>
       </c>
       <c r="G18">
         <v>11821000.0</v>
       </c>
       <c r="H18">
         <v>10791000.0</v>
       </c>
       <c r="I18">
         <v>-4326000.0</v>
       </c>
@@ -34371,51 +34566,51 @@
       </c>
       <c r="X18">
         <v>2284631.0</v>
       </c>
       <c r="Y18">
         <v>-2926345.0</v>
       </c>
       <c r="Z18">
         <v>-7260043.0</v>
       </c>
       <c r="AA18">
         <v>-5623591.0</v>
       </c>
       <c r="AB18">
         <v>-3100000.0</v>
       </c>
       <c r="AC18">
         <v>-4084505.0</v>
       </c>
       <c r="AD18">
         <v>-2155812.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-9305000.0</v>
       </c>
       <c r="D19">
         <v>-1497000.0</v>
       </c>
       <c r="E19">
         <v>46587000.0</v>
       </c>
       <c r="F19">
         <v>-8776000.0</v>
       </c>
       <c r="G19">
         <v>-1430000.0</v>
       </c>
       <c r="H19">
         <v>-2440000.0</v>
       </c>
       <c r="I19">
         <v>57180000.0</v>
       </c>
@@ -34429,123 +34624,123 @@
         <v>19978000.0</v>
       </c>
       <c r="M19">
         <v>-64940000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>-5925000.0</v>
       </c>
       <c r="M21">
         <v>-5925000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22">
         <v>72904000.0</v>
       </c>
       <c r="C22">
         <v>57082000.0</v>
       </c>
       <c r="D22">
         <v>-29799000.0</v>
       </c>
       <c r="E22">
         <v>-14434000.0</v>
       </c>
       <c r="F22">
         <v>-30584000.0</v>
       </c>
       <c r="G22">
         <v>-5455000.0</v>
       </c>
       <c r="H22">
         <v>7864000.0</v>
       </c>
       <c r="I22">
         <v>3846000.0</v>
       </c>
@@ -34593,51 +34788,51 @@
       </c>
       <c r="X22">
         <v>760723.0</v>
       </c>
       <c r="Y22">
         <v>-4538995.0</v>
       </c>
       <c r="Z22">
         <v>-12033970.0</v>
       </c>
       <c r="AA22">
         <v>-4161772.0</v>
       </c>
       <c r="AB22">
         <v>-2200000.0</v>
       </c>
       <c r="AC22">
         <v>-3648844.0</v>
       </c>
       <c r="AD22">
         <v>-5916418.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B23">
         <v>-6818000.0</v>
       </c>
       <c r="C23">
         <v>-476000.0</v>
       </c>
       <c r="D23">
         <v>-2939000.0</v>
       </c>
       <c r="E23">
         <v>-1587000.0</v>
       </c>
       <c r="F23">
         <v>-2923000.0</v>
       </c>
       <c r="G23">
         <v>-2030000.0</v>
       </c>
       <c r="H23">
         <v>-569000.0</v>
       </c>
       <c r="I23">
         <v>-970000.0</v>
       </c>
@@ -34685,51 +34880,51 @@
       </c>
       <c r="X23">
         <v>7259515.0</v>
       </c>
       <c r="Y23">
         <v>-236954.0</v>
       </c>
       <c r="Z23">
         <v>-299236.0</v>
       </c>
       <c r="AA23">
         <v>-3471975.0</v>
       </c>
       <c r="AB23">
         <v>100000.0</v>
       </c>
       <c r="AC23">
         <v>6236424.0</v>
       </c>
       <c r="AD23">
         <v>-81900.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B24">
         <v>-11920000.0</v>
       </c>
       <c r="C24">
         <v>-60000.0</v>
       </c>
       <c r="D24">
         <v>-59000.0</v>
       </c>
       <c r="E24">
         <v>-29000.0</v>
       </c>
       <c r="F24">
         <v>-35000.0</v>
       </c>
       <c r="G24">
         <v>-133000.0</v>
       </c>
       <c r="H24">
         <v>-2440000.0</v>
       </c>
       <c r="I24">
         <v>-236000.0</v>
       </c>
@@ -34771,51 +34966,51 @@
       </c>
       <c r="V24">
         <v>-309000.0</v>
       </c>
       <c r="W24">
         <v>158000.0</v>
       </c>
       <c r="X24">
         <v>259232.0</v>
       </c>
       <c r="Y24">
         <v>-50952.0</v>
       </c>
       <c r="Z24">
         <v>141156.0</v>
       </c>
       <c r="AA24">
         <v>1589.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B25">
         <v>1073000.0</v>
       </c>
       <c r="C25">
         <v>1949000.0</v>
       </c>
       <c r="D25">
         <v>3261000.0</v>
       </c>
       <c r="E25">
         <v>-10798000.0</v>
       </c>
       <c r="F25">
         <v>13000.0</v>
       </c>
       <c r="G25">
         <v>118000.0</v>
       </c>
       <c r="H25">
         <v>69000.0</v>
       </c>
       <c r="I25">
         <v>-49000.0</v>
       </c>
@@ -34861,51 +35056,51 @@
       <c r="W25">
         <v>16000.0</v>
       </c>
       <c r="X25">
         <v>327664.0</v>
       </c>
       <c r="Y25">
         <v>-50116.0</v>
       </c>
       <c r="Z25">
         <v>49540.0</v>
       </c>
       <c r="AA25">
         <v>668870.0</v>
       </c>
       <c r="AB25"/>
       <c r="AC25">
         <v>5113.0</v>
       </c>
       <c r="AD25">
         <v>418196.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B26">
         <v>-13142000.0</v>
       </c>
       <c r="C26">
         <v>-3000.0</v>
       </c>
       <c r="D26">
         <v>-29155000.0</v>
       </c>
       <c r="E26">
         <v>-5721000.0</v>
       </c>
       <c r="F26">
         <v>-7471000.0</v>
       </c>
       <c r="G26">
         <v>-5030000.0</v>
       </c>
       <c r="H26">
         <v>-569000.0</v>
       </c>
       <c r="I26">
         <v>-970000.0</v>
       </c>
@@ -34931,51 +35126,51 @@
         <v>153000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
         <v>-4000000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26">
         <v>-800000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26">
         <v>-304156.0</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B27">
         <v>11196000.0</v>
       </c>
       <c r="C27">
         <v>8955000.0</v>
       </c>
       <c r="D27">
         <v>14252000.0</v>
       </c>
       <c r="E27">
         <v>8642000.0</v>
       </c>
       <c r="F27">
         <v>4354000.0</v>
       </c>
       <c r="G27">
         <v>4740000.0</v>
       </c>
       <c r="H27">
         <v>3368000.0</v>
       </c>
       <c r="I27">
         <v>3972000.0</v>
       </c>
@@ -35001,51 +35196,51 @@
         <v>6117000.0</v>
       </c>
       <c r="Q27">
         <v>1021000.0</v>
       </c>
       <c r="R27">
         <v>-309000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
         <v>40900.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B28">
         <v>-38420000.0</v>
       </c>
       <c r="C28">
         <v>-5244000.0</v>
       </c>
       <c r="D28">
         <v>-32094000.0</v>
       </c>
       <c r="E28">
         <v>-7308000.0</v>
       </c>
       <c r="F28">
         <v>-10394000.0</v>
       </c>
       <c r="G28">
         <v>-7060000.0</v>
       </c>
       <c r="H28">
         <v>-569000.0</v>
       </c>
       <c r="I28">
         <v>-694000.0</v>
       </c>
@@ -35093,51 +35288,51 @@
       </c>
       <c r="X28">
         <v>-266713.0</v>
       </c>
       <c r="Y28">
         <v>-236954.0</v>
       </c>
       <c r="Z28">
         <v>-265879.0</v>
       </c>
       <c r="AA28">
         <v>17281930.0</v>
       </c>
       <c r="AB28">
         <v>4000000.0</v>
       </c>
       <c r="AC28">
         <v>3452771.0</v>
       </c>
       <c r="AD28">
         <v>2304991.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B29">
         <v>59454000.0</v>
       </c>
       <c r="C29">
         <v>55667000.0</v>
       </c>
       <c r="D29">
         <v>-10735000.0</v>
       </c>
       <c r="E29">
         <v>-5759000.0</v>
       </c>
       <c r="F29">
         <v>-2745000.0</v>
       </c>
       <c r="G29">
         <v>14922000.0</v>
       </c>
       <c r="H29">
         <v>18244000.0</v>
       </c>
       <c r="I29">
         <v>-641000.0</v>
       </c>
@@ -35185,51 +35380,51 @@
       </c>
       <c r="X29">
         <v>2408835.0</v>
       </c>
       <c r="Y29">
         <v>-2910384.0</v>
       </c>
       <c r="Z29">
         <v>-6311631.0</v>
       </c>
       <c r="AA29">
         <v>-2150027.0</v>
       </c>
       <c r="AB29">
         <v>-1600000.0</v>
       </c>
       <c r="AC29">
         <v>-3835797.0</v>
       </c>
       <c r="AD29">
         <v>-2028166.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B30">
         <v>-35584000.0</v>
       </c>
       <c r="C30">
         <v>-9305000.0</v>
       </c>
       <c r="D30">
         <v>-12013000.0</v>
       </c>
       <c r="E30">
         <v>46587000.0</v>
       </c>
       <c r="F30">
         <v>-10980000.0</v>
       </c>
       <c r="G30">
         <v>-4664000.0</v>
       </c>
       <c r="H30">
         <v>-9893000.0</v>
       </c>
       <c r="I30">
         <v>430000.0</v>
       </c>
@@ -35296,1249 +35491,1258 @@
       <c r="AD30">
         <v>-127646.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ30"/>
+  <dimension ref="A1:DK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
         <v>92</v>
       </c>
       <c r="D1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
         <v>95</v>
       </c>
       <c r="H1" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
         <v>98</v>
       </c>
       <c r="L1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
         <v>101</v>
       </c>
       <c r="P1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
         <v>104</v>
       </c>
       <c r="T1" t="s">
+        <v>105</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
         <v>107</v>
       </c>
       <c r="X1" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
         <v>110</v>
       </c>
       <c r="AB1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
         <v>113</v>
       </c>
       <c r="AF1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
         <v>116</v>
       </c>
       <c r="AJ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
         <v>119</v>
       </c>
       <c r="AN1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
         <v>122</v>
       </c>
       <c r="AR1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
         <v>125</v>
       </c>
       <c r="AV1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
         <v>128</v>
       </c>
       <c r="AZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
         <v>131</v>
       </c>
       <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
         <v>134</v>
       </c>
       <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
         <v>137</v>
       </c>
       <c r="BL1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
         <v>140</v>
       </c>
       <c r="BP1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
         <v>143</v>
       </c>
       <c r="BT1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
         <v>146</v>
       </c>
       <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
         <v>149</v>
       </c>
       <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
         <v>152</v>
       </c>
       <c r="CF1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
         <v>155</v>
       </c>
       <c r="CJ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
         <v>158</v>
       </c>
       <c r="CN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
         <v>161</v>
       </c>
       <c r="CR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
         <v>164</v>
       </c>
       <c r="CV1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
         <v>167</v>
       </c>
       <c r="CZ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
         <v>170</v>
       </c>
       <c r="DD1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
         <v>173</v>
       </c>
       <c r="DH1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2">
+        <v>43337000.0</v>
+      </c>
+      <c r="C2">
         <v>49754000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>70499000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>85554000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>92886000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>105382000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>83331000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>77828000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>64303000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>64881000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43530000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>69284000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>84087000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>107536000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>97374000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>82682000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>78430000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>83645000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>64228000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>59500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>67398000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>70819000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>89241000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>86778000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>84831000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>80471000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>85129000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>55736000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>49973000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>70754000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>77555000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>91935000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>101432000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>126484000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>78661000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>49261000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>56402000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>56278000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>49345000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>31457000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>35578000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>70321000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>78522000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>144002000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>82110000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>74207000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>72441000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>80985000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>93342000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>109492000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>98607000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>92121000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>85649000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>104644000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>106469000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>96141000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>85145000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>93377000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>84497000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>77494000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>84630000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>86022000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>85533000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>86432000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>75993000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>76120000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>67601000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>71230000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>67589000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>57329000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>57714000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>50695000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>42076000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>47815000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>38833000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>40042000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>29294000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>19959000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>14768000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>23486000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15866000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>15068000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>16962000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>11682000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>9876000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>6478000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8138000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>8800000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6204810.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3801893.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4817114.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5523655.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3983028.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3892494.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2615935.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2737958.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3059148.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3967621.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>6342440.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>7836359.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>12079160.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>14398461.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>13832645.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>14987353.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1684167.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3435188.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2576494.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>3700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DJ2">
         <v>2200000.0</v>
       </c>
+      <c r="DK2">
+        <v>2200000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B3">
-        <v>3177000</v>
+        <v>3229000</v>
       </c>
       <c r="C3">
-        <v>3120000</v>
+        <v>3220000</v>
       </c>
       <c r="D3">
-        <v>2941000</v>
+        <v>3200000</v>
       </c>
       <c r="E3">
-        <v>2535000</v>
+        <v>2973000</v>
       </c>
       <c r="F3">
-        <v>1857000</v>
+        <v>2584000</v>
       </c>
       <c r="G3">
+        <v>1843000</v>
+      </c>
+      <c r="H3">
         <v>1645000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1979000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1966000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2280000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3080000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3477000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2561000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3429000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3076000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2461000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1512000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>767000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>279000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>675000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>321000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>453000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>771000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>391000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>543000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>651000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1516000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3257000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3207000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>813000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>176000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>275000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>394000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>720000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2296000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1807000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>632000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>514000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>242000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>98000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>284000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>535000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1270000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>462000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>213000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>445000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>331000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>241000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>272000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>649000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>403000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>572000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>305000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>165000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>196000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>592000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>424000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>342000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>305000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>436000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7039000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>574000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>370000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>416000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>414000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>213000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>374000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>555000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>532000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>432000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>650000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1318000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>529000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>495000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>470000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>191000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>170000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>294000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>512000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2474000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>141000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>101000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>191000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>164000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>97000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>217000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>29000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>120000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>60069</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>58135</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>13796</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>75443</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>36918</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>519</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>12362</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>399410</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>60604</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>399249</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>76726</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>130893</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>639876</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>37148</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>140495</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2995762</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>157617</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>136674</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>183511</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>550000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>130000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>480000</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000</v>
       </c>
       <c r="DH3">
         <v>70000</v>
       </c>
       <c r="DI3">
+        <v>70000</v>
+      </c>
+      <c r="DJ3">
         <v>50000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>30000</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-23504000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>9593000.0</v>
       </c>
-      <c r="P4"/>
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>4237000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-5475000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>20308000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>4862000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-7649000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-4336000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-16996000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>1855000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>1661000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>4340000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-4658000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>29393000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>5763000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-20781000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-6801000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-14380000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-9497000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-25052000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>47823000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>29400000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-7141000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>124000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>6933000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>17888000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-4121000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-34743000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-8201000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-65480000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>61892000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>7903000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>1766000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-8544000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-12357000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-16150000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>10885000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>6486000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>6472000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-18995000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-1825000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>10328000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>10996000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-8232000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>8880000.0</v>
       </c>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
@@ -36549,204 +36753,205 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-739000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>970000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>1702000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1558000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1346000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1053000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-196000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2018000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-935000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>328000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>105000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1521000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2339000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3416000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3515000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>117000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1093000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1023000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2513000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3686000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4195000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1515000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-853000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>840000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-738000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4350000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>779000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3484000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1865000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3091000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>11125000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>14621000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>13163000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>10974000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>11541000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7730000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3404000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2627000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1434000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2298000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1608000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2878000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5067000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>7377000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1248000.0</v>
       </c>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
@@ -36757,892 +36962,899 @@
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B6">
+        <v>8056000.0</v>
+      </c>
+      <c r="C6">
         <v>-6417000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20745000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15055000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7332000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12496000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>22051000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5503000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>13525000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-578000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>21351000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-25754000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-14803000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-23449000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>10162000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14666000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4252000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6062000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>20263000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4727000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7898000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4289000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-17554000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2463000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1947000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4360000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4658000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>29393000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>5763000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-20781000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-6801000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-15571000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9497000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-25052000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>47823000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>29400000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-7141000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>124000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6933000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>17888000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4121000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-34743000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-8201000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-65480000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>61892000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>7903000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1766000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-8544000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-12357000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-16150000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>10885000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>6486000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6472000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-18995000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1825000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>10328000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>10996000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-8232000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>8880000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>7003000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-7136000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1392000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>489000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-899000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>10439000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-127000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>8519000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-3629000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>3641000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>10260000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-385000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>7019000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>8619000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-5739000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>8982000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1209000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>10748000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>9335000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>5191000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-8718000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>7620000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>798000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-1894000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>5280000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1806000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>3398000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-1660000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-662000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2595190.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2402917.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-1015221.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-706541.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1540627.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>90534.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1276559.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-122023.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-321190.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-908473.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-2374819.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-1493919.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-4242801.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-2319301.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>565816.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-1154708.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>13303186.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1751021.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>858694.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-2220000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>770000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>2420000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-60000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-1150000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B7">
-        <v>-14871000.0</v>
+        <v>-650000.0</v>
       </c>
       <c r="C7">
-        <v>12891000.0</v>
+        <v>-13331000.0</v>
       </c>
       <c r="D7">
+        <v>11351000.0</v>
+      </c>
+      <c r="E7">
         <v>-8912000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1529000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8773000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10298000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5559000.0</v>
       </c>
-      <c r="I7">
-[...1 lines deleted...]
-      </c>
       <c r="J7">
+        <v>1004000.0</v>
+      </c>
+      <c r="K7">
         <v>-9985000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10013000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2408000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7533000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-11559000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>16454000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5332000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3508000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8728000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>9005000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5389000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5637000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2187000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9792000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6019000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>623000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4868000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-6507000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>23347000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-5976000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-19798000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1476000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>4766000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-8797000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-13599000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>4396000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>11204000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-4566000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>7731000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1648000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>81000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>4828000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>7034000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-2672000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>16994000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>14034000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-8933000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4785000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-5656000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-10488000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>6734000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>6506000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>2450000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-380000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-186000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-4306000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>5467000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4736000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-15061000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>3229000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-2381000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-13232000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-3954000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>7640000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-6380000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>3331000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>880000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>8849000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-7638000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>236000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>4770000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>602000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>1625000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>3587000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-13039000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>1156000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-2751000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>2698000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>211000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-2377000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-4915000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>3263000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-3551000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-2034000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1311000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-1430000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-929000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-211000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-2055000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>1253116.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>1039924.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-1410040.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-227184.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>458245.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-597108.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>654458.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>1904908.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>121516.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>354022.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-2136523.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>797861.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-765053.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-1181105.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>1245000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-1443810.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>795697.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-1533924.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>410436.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-3100000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>5500000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>9900000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-500000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-1800000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-3500000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-5827000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>33134000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>-5472000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-5095000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>19893000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-9433000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>459000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>2433000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>8588000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1797000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>1061000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>9345000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-1817000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>15574000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-10200000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-8867000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>79000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-18143000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-998000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-7004000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>14185000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-12282000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-5706000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>7845000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>1715000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-10651000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>5610000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>4684000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-7749000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>11881000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>3390000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-8443000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-3968000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-4096000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-6932000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-714000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>7082000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-510000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-869000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>628000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>712000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>2617000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>4916000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-12326000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>9323000.0</v>
       </c>
-      <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
@@ -37653,1315 +37865,1324 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B9">
-        <v>-7064000.0</v>
+        <v>-1812000.0</v>
       </c>
       <c r="C9">
-        <v>24002000.0</v>
+        <v>-9382000.0</v>
       </c>
       <c r="D9">
+        <v>29429000.0</v>
+      </c>
+      <c r="E9">
         <v>-29915000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4994000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-7899000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>27849000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-32286000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>15261000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-12881000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>31092000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-24857000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-485000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-6998000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>33337000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-18747000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-4191000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5259000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19655000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-9410000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2970000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3083000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10900000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1797000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2708000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7761000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2259000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16303000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-10200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-8867000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>79000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-20879000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-998000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-7004000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>14185000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-12282000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-5706000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>7845000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1715000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-10651000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5610000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4684000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-7749000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>11881000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3390000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-8443000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-3968000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-4096000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-6932000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-714000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7082000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-510000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-869000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>628000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>712000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2617000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4916000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-12326000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>9323000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-3933000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-7818000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-1856000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3292000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-5881000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>4213000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1235000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>7133000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-10137000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-2398000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>5435000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>2149000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-223000.0</v>
       </c>
-      <c r="BU9"/>
       <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>5547000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-3437000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>2665000.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>-3396000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
-      <c r="CE9">
+      <c r="CE9"/>
+      <c r="CF9">
         <v>733000.0</v>
       </c>
-      <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>-1129000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
-      <c r="CN9">
+      <c r="CN9"/>
+      <c r="CO9">
         <v>697000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>334000.0</v>
       </c>
-      <c r="CP9"/>
       <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>1305000.0</v>
       </c>
-      <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
-      <c r="CV9">
+      <c r="CV9"/>
+      <c r="CW9">
         <v>2790000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>2529000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1867000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>3359000.0</v>
       </c>
-      <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
-      <c r="DD9">
+      <c r="DD9"/>
+      <c r="DE9">
         <v>-600000.0</v>
       </c>
-      <c r="DE9"/>
-      <c r="DF9">
+      <c r="DF9"/>
+      <c r="DG9">
         <v>500000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>800000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-300000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-1100000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B10">
+        <v>-1668000.0</v>
+      </c>
+      <c r="C10">
         <v>-453000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1168000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>741000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>209000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>497000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>203000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1440000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1998000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>623000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2002000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-978000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-938000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3361000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1628000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-75000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-205000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-260000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1108000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2484000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1837000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1748000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>935000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2414000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1931000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1445000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-842000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1243000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4979000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-813000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>879000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-853000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2949000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>535000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5477000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>158000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1148000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1403000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1019000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-520000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>105000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2594000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1285000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8383000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2411000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1178000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2445000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-5737000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>124000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-164000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>659000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-812000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-3326000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-3013000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-980000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-605000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2478000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-3534000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>774000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-2766000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-2399000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-932000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2674000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>226000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>642000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>111000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1207000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2067000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>572000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>517000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-2518000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-110000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-2400000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-1330000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-187000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>592000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1090000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1393000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-1243000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>91000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-335000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-688000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1044000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-431000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-1057000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>6000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-42000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-166972.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>187532.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-146560.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>590619.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>21402.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-260560.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>318490.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-331070.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>475797.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>143026.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>378452.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>169650.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-509753.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>319401.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-922567.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-311519.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>137549.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-140957.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>8558.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-4300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>2700000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>3600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>400000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>-4133000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-14138000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>26036000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-374000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>139000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-9152000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11942000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>138000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-113000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1918000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6301000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3266000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4388000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-4308000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5486000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6211000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-5863000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1709000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>22740000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-9987000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-149000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-4871000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>18945000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1585000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-953000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1465000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>9690000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1002000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1158000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4190000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3789000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1814000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-4133000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-780000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>614000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1498000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>6318000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-181000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3086000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3191000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2033000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1223000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3215000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>39000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-3669000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-1511000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>507000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>397000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4506000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2032000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>589000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>240000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>2935000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>57000.0</v>
       </c>
-      <c r="BV11"/>
       <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>1853000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>1701000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>154000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1655000.0</v>
       </c>
-      <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>4028000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1449000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>684000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>133000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1305000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>591000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>351000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
-      <c r="CO11">
+      <c r="CO11"/>
+      <c r="CP11">
         <v>424000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>514000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>683000.0</v>
       </c>
-      <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
-      <c r="CZ11">
+      <c r="CZ11"/>
+      <c r="DA11">
         <v>3543000.0</v>
       </c>
-      <c r="DA11"/>
       <c r="DB11"/>
-      <c r="DC11">
+      <c r="DC11"/>
+      <c r="DD11">
         <v>766000.0</v>
       </c>
-      <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>8245000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3669000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4283000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7377000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1188000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-12786000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7902000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1171000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-173000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-895000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>672000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1316000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>407000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1550000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>256000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>675000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>126000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>422000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-3104000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-1372000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1145000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-467000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>15082000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2509000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1356000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>392000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-3706000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2489000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-340000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-373000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-874000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1867000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1623000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1225000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2189000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1149000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>662000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-418000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-3297000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>279000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-1821000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-1147000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>932000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>98000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-343000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1197000.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>572000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>393000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>326000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>245000.0</v>
       </c>
-      <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>526000.0</v>
       </c>
-      <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>973000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1040000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>584000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2126000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>953000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1929000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1738000.0</v>
       </c>
-      <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>965000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1217000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1043000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1257000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>536000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>594000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>739000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>598000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1466000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>982000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>423000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>820000.0</v>
       </c>
       <c r="P13">
+        <v>820000.0</v>
+      </c>
+      <c r="Q13">
         <v>-639000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2162000.0</v>
       </c>
       <c r="S13">
         <v>-2162000.0</v>
       </c>
       <c r="T13">
+        <v>-2162000.0</v>
+      </c>
+      <c r="U13">
         <v>1613000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-5539000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-580000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1718000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>962000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4136000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>849000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-3461000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3465000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2885000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-343000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-7171000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4613000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1087000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1834000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-3181000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1152000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1980000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-2186000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>211000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>1781000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>5073000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
@@ -38983,449 +39204,453 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B14">
+        <v>3371000.0</v>
+      </c>
+      <c r="C14">
         <v>3434000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3132000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2918000.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
+        <v>2567000.0</v>
+      </c>
+      <c r="G14">
         <v>2456000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2129000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2278000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1941000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2063000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2082000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1955000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1689000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1516000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1319000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1375000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1648000.0</v>
       </c>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
       <c r="S14">
+        <v>1946000.0</v>
+      </c>
+      <c r="T14">
         <v>2097000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2166000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2178000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2272000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2310000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2810000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3096000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3078000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3019000.0</v>
       </c>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
       <c r="AC14">
+        <v>2966000.0</v>
+      </c>
+      <c r="AD14">
         <v>2845000.0</v>
       </c>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
       <c r="AE14">
+        <v>2872000.0</v>
+      </c>
+      <c r="AF14">
         <v>2862000.0</v>
       </c>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
       <c r="AG14">
+        <v>3072000.0</v>
+      </c>
+      <c r="AH14">
         <v>3046000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2773000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2747000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2708000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2635000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2625000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2633000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2850000.0</v>
       </c>
-      <c r="AO14">
-[...1 lines deleted...]
-      </c>
       <c r="AP14">
+        <v>2655000.0</v>
+      </c>
+      <c r="AQ14">
         <v>2653000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2622000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1943000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1430000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1460000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1469000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1481000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1507000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1602000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1566000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1555000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1536000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1078000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>873000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>908000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>888000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>909000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>939000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>946000.0</v>
       </c>
-      <c r="BI14">
-[...1 lines deleted...]
-      </c>
       <c r="BJ14">
-        <v>1552000.0</v>
+        <v>579000.0</v>
       </c>
       <c r="BK14">
-        <v>1120000.0</v>
+        <v>1351000.0</v>
       </c>
       <c r="BL14">
+        <v>933000.0</v>
+      </c>
+      <c r="BM14">
         <v>582000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>614000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>530000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>732000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>990000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>848000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>677000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>828000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>745000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>824000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>893000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>919000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>741000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>779000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>765000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>719000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>544000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>316000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>185000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>197000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>254000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>267000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>310000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>245000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>231000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>170362.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>165711.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>166927.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>243655.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>267260.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>243743.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>306360.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>316175.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>319518.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>372260.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>343851.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>3461836.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>844942.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>663004.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>606314.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>575621.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>335382.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>249197.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>255563.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>220000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>330000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>270000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>250000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>290000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>240000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B15">
+        <v>4846000.0</v>
+      </c>
+      <c r="C15">
         <v>4848000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4986000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4582000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4682000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4609000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4587000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15"/>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
+      <c r="AG15"/>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
@@ -39454,603 +39679,609 @@
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
-      <c r="BF15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
-      <c r="CF15">
-[...1 lines deleted...]
-      </c>
+      <c r="CF15"/>
       <c r="CG15">
         <v>14000.0</v>
       </c>
       <c r="CH15">
         <v>14000.0</v>
       </c>
       <c r="CI15">
         <v>14000.0</v>
       </c>
       <c r="CJ15">
+        <v>14000.0</v>
+      </c>
+      <c r="CK15">
         <v>50000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>120618.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>9340.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2042.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B16">
+        <v>51393000.0</v>
+      </c>
+      <c r="C16">
         <v>43337000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>49754000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>70499000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>85554000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>92886000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>105382000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>83331000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>77828000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>64303000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>64881000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>43530000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>69284000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>84087000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>107536000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>97348000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>82682000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>77583000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>84491000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>64227000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>59500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>66530000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>71687000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>89241000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>86778000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>84831000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>80471000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>85129000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>55736000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>49973000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>70754000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>76364000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>91935000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>101432000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>126484000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>78661000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>49261000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>56402000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>56278000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>49345000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>31457000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>35578000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>70321000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>78522000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>144002000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>82110000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>74207000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>72441000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>80985000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>93342000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>109492000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>98607000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>92121000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>85649000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>104644000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>106469000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>96141000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>85145000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>93377000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>84497000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>77494000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>84630000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>86022000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>85533000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>86432000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>75993000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>76120000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>67601000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>71230000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>67589000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>57329000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>57714000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>50695000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>42076000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>47815000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>38833000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>40042000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>29294000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>19959000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>14768000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>23486000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>15866000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>15068000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>16962000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>11682000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>9876000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>6478000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>8138000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>8800000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>6204810.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3801893.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>4817114.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>5523655.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3983028.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3892494.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2615935.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2737958.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>3059148.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3967621.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>6342440.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>7836359.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>12079160.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>14398461.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>13832645.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>14987353.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1684167.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>3435188.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>2480000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>4470000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>3720000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>1640000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>1500000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>1050000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>2250000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-342000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-54000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>51000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-10000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-195000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-909000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-378000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-841000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>572000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1109000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>135000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>252000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>253000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-396000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>80000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>4000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>267000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-544000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-834000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>884000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>183000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>62000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-252000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-12000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>37000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-173000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2031000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-232000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-1481000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1115000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>974000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-2486000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>1412000.0</v>
       </c>
-      <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
@@ -40061,541 +40292,545 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B18">
-        <v>-3280000.0</v>
+        <v>13264000.0</v>
       </c>
       <c r="C18">
-        <v>25052000.0</v>
+        <v>-3323000.0</v>
       </c>
       <c r="D18">
-        <v>9628000.0</v>
+        <v>24972000.0</v>
       </c>
       <c r="E18">
-        <v>7594000.0</v>
+        <v>9596000.0</v>
       </c>
       <c r="F18">
-        <v>4360000.0</v>
+        <v>8718000.0</v>
       </c>
       <c r="G18">
+        <v>4374000.0</v>
+      </c>
+      <c r="H18">
         <v>27721000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>10447000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>12013000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>22000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>23880000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-374000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10009000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-23056000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>10161000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5432000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3907000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15712000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3381000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1009000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-5934000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2852000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2812000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7102000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2505000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>6082000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3868000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>28649000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5924000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-19869000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3913000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>8289000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8953000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-11092000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>7430000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>771000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2451000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>9745000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1465000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>3431000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>9709000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>11209000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1879000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>20564000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>27790000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>7031000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>11956000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>11396000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2698000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>15073000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>10886000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3548000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>4454000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>725000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>60000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>8978000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>9979000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-5916000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>7357000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>8496000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-11281000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-339000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>11313000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-560000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>6391000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>3480000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>10355000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-1804000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>2547000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>8882000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>1034000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>7830000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>9864000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-4424000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>7424000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>2184000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>9369000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>8123000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>3229000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-2042000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>7044000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-303000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>213000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>4284000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>522000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>781000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>1448000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-1366000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>2564755.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>2100550.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-674305.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-1681.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>480187.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>373815.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1432310.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>786608.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-459631.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-1350897.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-1902425.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-1586534.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-4313316.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-2170688.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>810495.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-2101510.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-1805863.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-1463601.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-252617.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-1290000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>1290000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-2750000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>240000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-380000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-1300000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-2720000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-4475000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-13895000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1645000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1979000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1966000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2280000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3080000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3477000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2561000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3429000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2330000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>7039000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>6988000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>16050000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1312000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3977000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3400000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1516000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-17669000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-115000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-10000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1163000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-142000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>973000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-84000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-854000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-2475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22820000.0</v>
       </c>
       <c r="AG19">
         <v>-22820000.0</v>
       </c>
       <c r="AH19">
-        <v>40000000.0</v>
+        <v>-22820000.0</v>
       </c>
       <c r="AI19">
         <v>40000000.0</v>
       </c>
       <c r="AJ19">
+        <v>40000000.0</v>
+      </c>
+      <c r="AK19">
         <v>30073000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-9272000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-9833000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>5374000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>15203000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-9898000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-45303000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-9917000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-4983000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>34921000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-20000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-9940000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-20016000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-14952000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-29972000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
@@ -40615,54 +40850,55 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40733,107 +40969,108 @@
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>-5925000.0</v>
       </c>
-      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>-5925000.0</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
@@ -40855,2910 +41092,2936 @@
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22">
+        <v>7798000.0</v>
+      </c>
+      <c r="C22">
         <v>6781000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11565000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>43543000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6514000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8342000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>14505000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>28788000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8273000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6553000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13468000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>441000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4133000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-17751000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-8356000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3097000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-7201000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-9350000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5214000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-13773000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-975000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6685000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-9151000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1756000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1678000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2025000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5050000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11872000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2462000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-5671000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3964000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-908000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1002000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1792000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-25837000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2755000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>110000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>573000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5041000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>495000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2826000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2199000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3484000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>11187000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>13866000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>13657000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>10983000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11209000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>6893000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3526000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3336000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3369000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1850000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2412000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2155000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4682000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7398000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1994000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>11338000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2236000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2621000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2500000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>6654000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2183000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1396000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>573000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4835000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1522000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2042000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3463000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2812000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>9124000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>7459000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4896000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3272000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5872000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>6856000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4963000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>5096000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>3287000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>3034000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1170000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2963000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1750000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1581000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1407000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>516000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1201428.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>952905.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>582667.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>235761.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-677210.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>720821.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>481351.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-1899491.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-808882.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-1670429.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-160193.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-5892688.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-3579534.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-1523174.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-1038574.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>150964.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-2247950.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-1250931.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-813855.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>-860000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-330000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-40000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-980000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>-1460000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>-720000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-860000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B23">
-        <v>-258000.0</v>
+        <v>-364000.0</v>
       </c>
       <c r="C23">
+        <v>4742000.0</v>
+      </c>
+      <c r="D23">
         <v>-986000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>-2004000.0</v>
+        <v>-7515000.0</v>
       </c>
       <c r="F23">
-        <v>-566000.0</v>
+        <v>-3177000.0</v>
       </c>
       <c r="G23">
+        <v>-1644000.0</v>
+      </c>
+      <c r="H23">
         <v>-1327000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>-2412000.0</v>
+      </c>
+      <c r="J23">
         <v>-801000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-236000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-604000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-789000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-448000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1098000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-509000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-356000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-87000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-635000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-141000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-552000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-91000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2139000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-67000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-784000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-886000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-293000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-175000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-128000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-48000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-218000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-571000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-166000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-54000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-179000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-383000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-58000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-45000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-154000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-51000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-14194000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-579000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-421000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-6037000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>34723000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>20000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-427000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-51000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>132000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>86000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-37000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3151000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-30000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-687000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>251000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>93000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-172000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>97000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>113000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>23000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>14000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-639000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-182000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-403000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-119000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-532000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-432000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>119000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-1574000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-529000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-495000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>52000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-1166000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>55000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>128000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1966000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-925000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-9000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2312000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-2397000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>691000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>542000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1940000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1080000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-43000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>18392.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-635.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-306326.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>7259515.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4364004.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-62039.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-62009.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-82501.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-89499.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>222017.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-286971.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-50140.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-89102.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-14995.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126655.0</v>
       </c>
       <c r="CZ23">
         <v>126655.0</v>
       </c>
       <c r="DA23">
+        <v>126655.0</v>
+      </c>
+      <c r="DB23">
         <v>215870.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-215870.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>251940.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-530000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-250000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>4930000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-160000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>720000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>70000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>2490000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B24">
+        <v>-54000.0</v>
+      </c>
+      <c r="C24">
         <v>-43000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-80000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-32000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-49000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>14000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-19000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-7000.0</v>
       </c>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
       <c r="J24">
+        <v>-14000.0</v>
+      </c>
+      <c r="K24">
         <v>-4000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-35000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="O24">
         <v>-7000.0</v>
       </c>
       <c r="P24">
+        <v>-7000.0</v>
+      </c>
+      <c r="Q24">
         <v>-12000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-4000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>16044000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-7000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-18000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3400000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-16000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-35000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-50000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-35000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-13000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-7453000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-84000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-854000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-2475000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-23056000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-236000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-53065000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>40000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>90000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-372000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-35000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-5000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-240000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-3939000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-86000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>15000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>20000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>15000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>26000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>5000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>14000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>20009000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-31297000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-40000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-14000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-19457000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>283000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-17000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-50000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>170000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>14000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-1219000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-5650000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-55000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-202000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-132000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-225000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>31000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-29000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-559000.0</v>
       </c>
-      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-256000.0</v>
       </c>
-      <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-164000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-203000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-15000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>181000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-1628000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>30000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-212000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>87000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>80000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>86000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>77000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>78461.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>295069.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-292530.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>85083.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>174149.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>-155850.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>450451.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-61094.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>95427.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-95427.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>6862.0</v>
       </c>
-      <c r="CZ24"/>
-      <c r="DA24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>-5273.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
-      <c r="DD24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>-210000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-370000.0</v>
       </c>
-      <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B25">
-        <v>1299000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="C25">
-        <v>-1266000.0</v>
+        <v>-241000.0</v>
       </c>
       <c r="D25">
+        <v>274000.0</v>
+      </c>
+      <c r="E25">
         <v>640000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>473000.0</v>
+      </c>
+      <c r="G25">
         <v>377000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-417000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>216000.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
+        <v>5000.0</v>
+      </c>
+      <c r="K25">
         <v>1791000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-63000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1019000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>674000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3606000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-22597000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>184000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3828000.0</v>
       </c>
-      <c r="R25">
-[...1 lines deleted...]
-      </c>
       <c r="S25">
+        <v>1252000.0</v>
+      </c>
+      <c r="T25">
         <v>-14810000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-19000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-3000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>22000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>43000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>22000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-35000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>88000.0</v>
       </c>
-      <c r="AB25">
-[...1 lines deleted...]
-      </c>
       <c r="AC25">
+        <v>69000.0</v>
+      </c>
+      <c r="AD25">
         <v>2845000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2871000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3344000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-6319000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3046000.0</v>
       </c>
-      <c r="AH25">
-[...1 lines deleted...]
-      </c>
       <c r="AI25">
+        <v>451000.0</v>
+      </c>
+      <c r="AJ25">
         <v>-3509000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-42000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>227000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-115000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-3681000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-23000.0</v>
       </c>
-      <c r="AO25">
-[...1 lines deleted...]
-      </c>
       <c r="AP25">
+        <v>-18000.0</v>
+      </c>
+      <c r="AQ25">
         <v>14000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4444000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-89000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-6000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-63000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1602000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2920000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-2000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-16000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-38000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>538000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-96000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-309000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-164000.0</v>
       </c>
-      <c r="BD25">
-[...1 lines deleted...]
-      </c>
       <c r="BE25">
-        <v>500000.0</v>
+        <v>-208000.0</v>
       </c>
       <c r="BF25">
-        <v>1170000.0</v>
+        <v>-147000.0</v>
       </c>
       <c r="BG25">
+        <v>886000.0</v>
+      </c>
+      <c r="BH25">
         <v>-336000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-2972000.0</v>
       </c>
-      <c r="BI25">
-[...1 lines deleted...]
-      </c>
       <c r="BJ25">
-        <v>5870000.0</v>
+        <v>5514000.0</v>
       </c>
       <c r="BK25">
-        <v>567000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="BL25">
+        <v>187000.0</v>
+      </c>
+      <c r="BM25">
         <v>-1914000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>754000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>627000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>533000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>785000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>483000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1861000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-3129000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1604000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-3077000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>803000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>670000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-1469000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>564000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>462000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>443000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>93000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>455000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>130000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>282000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-80000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="CI25">
         <v>36000.0</v>
       </c>
       <c r="CJ25">
+        <v>36000.0</v>
+      </c>
+      <c r="CK25">
         <v>62000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-82.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>145.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-63.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-178470.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>468810.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>5840.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2503.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>65606.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-152387.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-7501.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>127166.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>177350.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-173795.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-92265.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>138250.0</v>
       </c>
-      <c r="CZ25"/>
-      <c r="DA25">
+      <c r="DA25"/>
+      <c r="DB25">
         <v>-531375.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1208731.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>78750.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>3000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-4340000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-12400000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>1470000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>2660000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>2730000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-4880000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>231</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-2896000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-5401000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-6845000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-6297000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1078000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1327000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-801000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-236000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1595000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-25628000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3527000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-448000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1098000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-509000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-356000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-5721000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-635000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-141000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-4563000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2908000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2139000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-5030000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-784000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-886000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-293000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-175000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-128000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-48000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-218000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-571000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-166000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-54000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-179000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-383000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-58000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-45000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-154000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-51000.0</v>
       </c>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>-579000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-421000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>-837000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>-123000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-262000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-43000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-693000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>251000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>93000.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>97000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
-      <c r="CN26">
+      <c r="CN26"/>
+      <c r="CO26">
         <v>-1000000.0</v>
       </c>
-      <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
-      <c r="DD26">
+      <c r="DD26"/>
+      <c r="DE26">
         <v>-750000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>-50000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>10790000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>90000.0</v>
       </c>
-      <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B27">
+        <v>5484000.0</v>
+      </c>
+      <c r="C27">
         <v>3442000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1876000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1595000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3374000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3451000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2776000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2845000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2662000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1908000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1540000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4060000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1877000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4503000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3812000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3145000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2884000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1253000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1360000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1373000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>347000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1292000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1342000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1508000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1022000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>860000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1350000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1590000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>549000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>677000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>552000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1056000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1107000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1009000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>800000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1565000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>825000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>532000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>544000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>-1300000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1123000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1396000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1547000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1109000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1049000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>882000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>795000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>559000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>629000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>613000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>598000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>701000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>559000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>573000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>754000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>979000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>500000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-284000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1078000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>6117000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>10132000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>-5121000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>567000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1021000.0</v>
       </c>
-      <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>533000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>-309000.0</v>
       </c>
-      <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>3117000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>670000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>2157000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>443000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>282000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>36000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B28">
+        <v>-5210000.0</v>
+      </c>
+      <c r="C28">
         <v>-3002000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-11373000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-12097000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>-14156000.0</v>
+      </c>
+      <c r="G28">
         <v>-6253000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5914000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2412000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-801000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-236000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1795000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-26232000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4316000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-448000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1098000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-509000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-356000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5808000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-635000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-141000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5115000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2999000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2139000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-5097000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-784000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-886000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-293000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-175000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-128000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-48000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-218000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-295000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-166000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-54000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-179000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-383000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-58000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-45000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-154000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-51000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-579000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-421000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-6037000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-407000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>20000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-427000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>181000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>132000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>86000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-37000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3151000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-30000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-687000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>251000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000.0</v>
       </c>
       <c r="BG28">
         <v>97000.0</v>
       </c>
       <c r="BH28">
+        <v>97000.0</v>
+      </c>
+      <c r="BI28">
         <v>113000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>23000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>14000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3000.0</v>
       </c>
-      <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
-      <c r="BP28">
-[...1 lines deleted...]
-      </c>
+      <c r="BP28"/>
       <c r="BQ28">
         <v>119000.0</v>
       </c>
       <c r="BR28">
         <v>119000.0</v>
       </c>
       <c r="BS28">
         <v>119000.0</v>
       </c>
       <c r="BT28">
+        <v>119000.0</v>
+      </c>
+      <c r="BU28">
         <v>15000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>274000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>13000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>52000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-3264000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>528000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>849000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1984000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-600000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>248000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2429000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-2324000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1399000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1058000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3091000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1066000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>107000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-117733.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>39098.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>25635.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-1041072.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>898407.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-62039.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-62009.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-82501.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-89499.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>222017.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-286971.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-49640.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-89102.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>5200.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-132337.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>801158.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>15457405.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-193682.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1217049.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-530000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-250000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>4930000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-160000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>720000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>70000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>2490000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B29">
+        <v>16493000.0</v>
+      </c>
+      <c r="C29">
         <v>-103000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28172000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12569000.0</v>
       </c>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
+        <v>11302000.0</v>
+      </c>
+      <c r="G29">
         <v>6217000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29366000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12426000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13979000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2302000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>26960000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3103000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-7448000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-19627000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13237000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7893000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2395000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-14945000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3660000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1684000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-5613000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2399000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3583000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7493000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3048000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6733000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2352000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>31906000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9131000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-19056000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-3737000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>8564000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-8559000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-10372000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>9726000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>2578000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3083000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>10259000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1707000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>3529000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>9993000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>11744000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>3149000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>21026000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>28003000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>7476000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>12287000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>11637000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>2970000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>15722000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>11289000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>4120000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>4759000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>890000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>256000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>9570000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>10403000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-5574000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>7662000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>8932000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-4242000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>235000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>11683000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-144000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>6805000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>3693000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>10729000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-1249000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>3079000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>9314000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1684000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>9148000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>10393000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-3929000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>7894000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2375000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>9539000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>8417000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>3741000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>432000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>7185000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-202000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>404000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>4448000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>619000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>998000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>1477000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-1246000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>2624824.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>2158685.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-660509.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>73762.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>517105.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>373296.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>1444672.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>387198.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-520235.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-951648.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-1825699.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-1455641.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-3673440.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-2133540.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>950990.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>894252.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-1648246.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-1326927.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-69106.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-740000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>1160000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-2270000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>240000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-310000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-1250000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-2690000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B30">
+        <v>-3282000.0</v>
+      </c>
+      <c r="C30">
         <v>-3220000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-37754000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-15569000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4475000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-13895000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1645000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1979000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1966000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2280000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3080000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3477000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2561000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3429000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2546000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7039000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6988000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15277000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17283000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3319000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3079000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1062000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-18440000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-541000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-603000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1849000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1671000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2284000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3291000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1667000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2651000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-23095000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-394000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-13785000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>37704000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>28314000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-10301000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-10342000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5127000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>14806000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-14194000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-45912000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-11196000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-79925000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>34723000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-477000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-10277000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-20243000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-15207000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-31946000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-404000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-612000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-319000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-19622000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>87000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-609000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-474000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-172000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-291000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-354000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>479000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1930000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-13740000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-548000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-639000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-182000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-403000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1114000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-532000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-432000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-650000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1574000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-529000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-495000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-470000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-355000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-170000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-294000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-512000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-7939000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-54000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-1729000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-161000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-376000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>24000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-122000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-3982000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-43000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>18392.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>236934.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-306326.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>9640.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>137231.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>519.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-19703.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>243560.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>203234.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-460343.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-76726.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-35466.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-735303.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-37148.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>661.0</v>
       </c>
-      <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>-162890.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-136674.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-183511.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-760000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-240000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-480000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-10000.0</v>
       </c>
-      <c r="DH30"/>
-      <c r="DI30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>-50000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-30000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>