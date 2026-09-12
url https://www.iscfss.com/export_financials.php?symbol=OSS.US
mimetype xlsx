--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -238,50 +241,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -872,16146 +881,17255 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>1742084.0</v>
+      </c>
+      <c r="C2">
         <v>2068017.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1594117.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4592713.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2301826.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>976420.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4115977.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3708865.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3904613.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2626559.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1642890.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>0.0</v>
+      </c>
+      <c r="C5">
         <v>140254.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>675310.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>510485.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>153361.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>287547.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-17773.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1142.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1688363.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1247734.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-993333.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>1468959.0</v>
+      </c>
+      <c r="C7">
         <v>1799621.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2156462.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>933837.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>2458.0</v>
+      </c>
+      <c r="C8">
         <v>2115.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2066.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2008.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1877.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1668.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1612.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1422.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>45513807.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>30758354.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>30537020.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>27424110.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3484430.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1049310.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>912070.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>31174880.0</v>
+      </c>
+      <c r="C10">
         <v>6794093.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4048948.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3112196.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5101174.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6316921.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5185321.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2272256.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>185717.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14197.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>25074.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>31174880.0</v>
+      </c>
+      <c r="C12">
         <v>10011158.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11820768.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13235731.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19636924.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6316921.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5185321.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2272256.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>185717.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14197.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>25074.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
+        <v>2458.0</v>
+      </c>
+      <c r="C13">
         <v>2115.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2066.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2008.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1877.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1668.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1612.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1422.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>551.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2170110.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>395927.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>23205705.0</v>
+      </c>
+      <c r="C14">
         <v>20953397.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>20854777.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>19730698.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19503737.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16512203.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15148613.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12586513.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11418948.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9540490.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4193802.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>2008.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>1668.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1612.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1422.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>551.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2170110.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>395927.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>26</v>
+      </c>
+      <c r="B16">
+        <v>422687.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>326961.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>440648.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>844081.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1409581.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1260126.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1135470.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1033845.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>761315.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>166171.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>138662.0</v>
       </c>
-      <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>1489722.0</v>
       </c>
       <c r="D20">
-        <v>7120510.0</v>
+        <v>1489722.0</v>
       </c>
       <c r="E20">
         <v>7120510.0</v>
       </c>
       <c r="F20">
         <v>7120510.0</v>
       </c>
       <c r="G20">
         <v>7120510.0</v>
       </c>
       <c r="H20">
+        <v>7120510.0</v>
+      </c>
+      <c r="I20">
         <v>7914211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3324128.0</v>
       </c>
       <c r="J20">
         <v>3324128.0</v>
       </c>
       <c r="K20">
+        <v>3324128.0</v>
+      </c>
+      <c r="L20">
         <v>1776770.0</v>
       </c>
     </row>
-    <row r="21" spans="1:11">
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>31</v>
+      </c>
+      <c r="B21">
+        <v>73908.0</v>
+      </c>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>42154.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>105385.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>662257.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1346192.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3525257.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>608405.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1004049.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1776000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>5420439.0</v>
+      </c>
+      <c r="C22">
         <v>13176156.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21694748.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20775366.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12277873.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9647504.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7369356.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6823930.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3696330.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3220968.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2831833.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>52821543.0</v>
+      </c>
+      <c r="C23">
         <v>36933982.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>48265652.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>56364571.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>51590439.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>39128763.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>39778007.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>36056818.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16917214.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14284171.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9279248.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>409294.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>2030707.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>349244.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>265038.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>347963.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1124386.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>606800.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>409294.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>349240.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>265040.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>347960.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1124390.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>606800.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>-29705921.0</v>
+      </c>
+      <c r="C28">
         <v>-3959422.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>185409.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1183382.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1374998.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-931855.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2896885.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-427343.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4273136.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4297552.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3079407.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>46006064.0</v>
+      </c>
+      <c r="C29">
         <v>28207095.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>41660217.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>47685490.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>45684892.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>34670899.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>31054098.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28416735.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8225255.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>11549718.0</v>
+      </c>
+      <c r="C30">
         <v>8177371.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8318247.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11327244.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5089804.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7458383.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11667157.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10540150.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5192730.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4936938.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2994117.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>37161085.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>34732821.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>21503066.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>20298960.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>14886853.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-166131.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-923959.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-99537.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>45252401.0</v>
+      </c>
+      <c r="C32">
         <v>24005369.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>35571708.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>34744880.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>27953529.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16266293.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>14013171.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>11083208.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>103725.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>2003526.0</v>
+      </c>
+      <c r="C33">
         <v>4732934.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5820823.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>10524074.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>14005187.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15050247.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>15102235.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>15754152.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6864009.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5978104.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3350454.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="D34">
+        <v>44</v>
+      </c>
+      <c r="B34">
+        <v>1.0</v>
+      </c>
+      <c r="C34">
+        <v>93093.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
         <v>397249.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>2030707.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>199943.0</v>
       </c>
-      <c r="H34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I34"/>
       <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:11">
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>1249862.0</v>
+      </c>
+      <c r="C35">
         <v>1566258.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1810209.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>945205.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1346770.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2030707.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>349244.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>265038.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>347963.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1124386.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>606800.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>38093.0</v>
+      </c>
+      <c r="C36">
         <v>38092.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>38093.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-10400295.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>46845.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>81709.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>47146.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>49966.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>31215.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>27739.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9538.0</v>
       </c>
     </row>
-    <row r="37" spans="1:11">
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37">
-[...1 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37">
         <v>500.0</v>
       </c>
-      <c r="I37"/>
+      <c r="I37">
+        <v>500.0</v>
+      </c>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>60243.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3687877.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3780302.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3066969.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2555598.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1349662.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>929572.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>947190.0</v>
       </c>
     </row>
-    <row r="39" spans="1:11">
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>2672980.0</v>
+      </c>
+      <c r="C39">
         <v>836363.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>611066.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>502156.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>580651.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>655708.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>453938.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>666330.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>978428.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>133964.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>77770.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>3181748.0</v>
+      </c>
+      <c r="C40">
         <v>4806675.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2090886.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2347478.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2516873.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2071863.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3347306.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2795248.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>900132.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>763803.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>271946.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>138662.0</v>
       </c>
-      <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
+      <c r="I41"/>
+      <c r="J41">
         <v>12696.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>148999.0</v>
       </c>
-      <c r="K41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>62968973.0</v>
+      </c>
+      <c r="C42">
         <v>49082737.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>47323673.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>45513807.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>41232441.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>30758354.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>30537015.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>27424113.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3484428.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2297039.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1905399.0</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>2417000.0</v>
       </c>
       <c r="K44">
         <v>2417000.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44">
+        <v>2417000.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>9198394.0</v>
+      </c>
+      <c r="C45">
         <v>10340873.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>10476008.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3301167.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3091415.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3487178.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3568564.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1759086.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1581814.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>720355.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>626490.0</v>
       </c>
     </row>
-    <row r="46" spans="1:11">
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>1891525.0</v>
+      </c>
+      <c r="C46">
         <v>3205120.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4293008.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3301167.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3091415.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3487178.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3568564.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1759086.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1581814.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>720355.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>626490.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>2570124.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3091415.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3487178.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3568564.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1513585.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1581814.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>720355.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>626490.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-16965367.0</v>
+      </c>
+      <c r="C48">
         <v>-22053061.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-8418727.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1702551.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>571037.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1761736.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1755192.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-854855.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>281423.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>184803.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>369240.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-1702551.0</v>
       </c>
-      <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-1761736.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-1755192.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-854855.0</v>
       </c>
-      <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>60</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>1035050.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2077895.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2952447.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3726176.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>3354359.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1939192.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1579875.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4110890.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3187363.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>410596.0</v>
       </c>
     </row>
-    <row r="51" spans="1:11">
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>1468959.0</v>
+      </c>
+      <c r="C51">
         <v>2834671.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4234357.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4295578.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3726176.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5385066.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2288436.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1844915.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4458853.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4311753.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3104481.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>219097.0</v>
+      </c>
+      <c r="C52">
         <v>1320987.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2468821.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3489035.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3726176.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3354359.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1939192.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1579875.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4110890.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3187363.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2497681.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>0.0</v>
+      </c>
+      <c r="C53">
         <v>3217065.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>7771820.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>10123535.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>14535750.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>52821543.0</v>
+      </c>
+      <c r="C55">
         <v>36933982.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>48265652.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>56364571.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>51590439.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>39128763.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>39778007.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>36056818.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>16917214.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>14284171.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>9279248.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>50818017.0</v>
+      </c>
+      <c r="C56">
         <v>32201048.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>42444829.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>45840497.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>37585252.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>24078516.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>24675772.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>20302666.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>10053205.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>8306067.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5928794.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>5565616.0</v>
+      </c>
+      <c r="C57">
         <v>8195679.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6873121.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>11095617.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9631723.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7812223.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>10662601.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9219458.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>9949480.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>7339040.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4578688.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>6815478.0</v>
+      </c>
+      <c r="C58">
         <v>9761937.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8683330.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12040822.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9631723.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9842930.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>11011845.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>9484496.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10297443.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>8463426.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5185488.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>46006064.0</v>
+      </c>
+      <c r="C60">
         <v>27172045.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>39582322.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>44323749.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>41958716.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>29285833.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>28765662.0</v>
       </c>
-      <c r="H60">
-[...1 lines deleted...]
-      </c>
       <c r="I60">
+        <v>26572322.0</v>
+      </c>
+      <c r="J60">
         <v>6182929.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5820745.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4093760.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO62"/>
+  <dimension ref="A1:AR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AJ1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AM1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AN1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:41">
+        <v>102</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
-        <v>6033999.0</v>
+        <v>6187734.0</v>
       </c>
       <c r="C2">
+        <v>1816681.0</v>
+      </c>
+      <c r="D2">
+        <v>1742084.0</v>
+      </c>
+      <c r="E2">
+        <v>6906200.0</v>
+      </c>
+      <c r="F2">
         <v>4862512.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>4794578.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>2563122.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>4987795.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>3872302.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>3254305.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>1594117.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>3228134.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>3959354.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>6133189.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>4818456.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>5061415.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>6332547.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>4393220.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>2301826.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>3846282.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>4149482.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>2735695.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>976420.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>3680192.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>3018133.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>3833791.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>4115977.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>3594863.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>3143232.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>5146669.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>3708865.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>2462080.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>1272803.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>1101298.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>3904613.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>2203302.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>3629153.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>3629153.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>2626559.0</v>
       </c>
-      <c r="AL2"/>
-[...2 lines deleted...]
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>1643000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+      <c r="AQ3"/>
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>-46739.0</v>
+      </c>
+      <c r="C5">
+        <v>-20993.0</v>
+      </c>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
+      <c r="E5">
         <v>996867.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>1385205.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>293587.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>140254.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>977710.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>487075.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>513815.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>675310.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>386941.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>1239084.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>863520.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>510485.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-270911.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-66808.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>96999.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>153361.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>207333.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>145062.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>37159.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>287547.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>124382.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-5898.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-73340.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-17773.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-65240.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>3076.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-40727.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>1142.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-2072160.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>-2017111.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-1843460.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-1688363.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>-1551630.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>0.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>3404218.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-1247734.0</v>
       </c>
-      <c r="AL5"/>
-[...1 lines deleted...]
-      <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6">
         <v>26995705.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>22646496.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>22517107.0</v>
       </c>
-      <c r="AG6"/>
-[...1 lines deleted...]
-      <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>1367134.0</v>
+      </c>
+      <c r="C7">
+        <v>1416718.0</v>
+      </c>
+      <c r="D7">
+        <v>1468959.0</v>
+      </c>
+      <c r="E7">
         <v>4326024.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>4303559.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>1724593.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>1799621.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>1875311.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>1986000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>2107221.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>2156462.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>2095062.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>732505.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>798891.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>933837.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>1040208.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>1190299.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>1340069.0</v>
       </c>
-      <c r="Q7"/>
-[...1 lines deleted...]
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>2494.0</v>
+      </c>
+      <c r="C8">
+        <v>2477.0</v>
+      </c>
+      <c r="D8">
+        <v>2458.0</v>
+      </c>
+      <c r="E8">
         <v>2201.0</v>
       </c>
-      <c r="C8">
+      <c r="F8">
         <v>2192.0</v>
       </c>
-      <c r="D8">
+      <c r="G8">
         <v>2158.0</v>
       </c>
-      <c r="E8">
+      <c r="H8">
         <v>2115.0</v>
       </c>
-      <c r="F8">
+      <c r="I8">
         <v>2111.0</v>
       </c>
-      <c r="G8">
+      <c r="J8">
         <v>2099.0</v>
       </c>
-      <c r="H8">
+      <c r="K8">
         <v>2087.0</v>
       </c>
-      <c r="I8">
+      <c r="L8">
         <v>2066.0</v>
       </c>
-      <c r="J8">
+      <c r="M8">
         <v>2059.0</v>
       </c>
-      <c r="K8">
+      <c r="N8">
         <v>2053.0</v>
       </c>
-      <c r="L8">
+      <c r="O8">
         <v>2035.0</v>
       </c>
-      <c r="M8">
+      <c r="P8">
         <v>2008.0</v>
       </c>
-      <c r="N8">
+      <c r="Q8">
         <v>2002.0</v>
       </c>
-      <c r="O8">
+      <c r="R8">
         <v>2001.0</v>
       </c>
-      <c r="P8">
+      <c r="S8">
         <v>1991.0</v>
       </c>
-      <c r="Q8">
+      <c r="T8">
         <v>1877.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>1867.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>1854.0</v>
       </c>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>46404428.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>45661455.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>45513807.0</v>
       </c>
-      <c r="N9"/>
-[...1 lines deleted...]
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9">
         <v>41037948.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>40652472.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>30758354.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>30480405.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>30223985.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>30144900.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>30537020.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>30359500.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>27717800.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>27605780.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>27424113.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>26995705.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>22646496.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>22517107.0</v>
       </c>
-      <c r="AG9"/>
-[...1 lines deleted...]
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>17279139.0</v>
+      </c>
+      <c r="C10">
+        <v>24339602.0</v>
+      </c>
+      <c r="D10">
+        <v>31174880.0</v>
+      </c>
+      <c r="E10">
         <v>6508020.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>8458920.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>6498468.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>6794093.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>9402608.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>6751771.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>6904102.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>4048948.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>3735005.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>6100317.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>3470061.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>3112196.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>3180175.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>2874831.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>2219800.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>5101174.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>3955215.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>3975069.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>19614315.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>6316921.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>5519829.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>4654602.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>3038006.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>5185321.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>4226201.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>4944853.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>455434.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>2272256.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>7057228.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>9267320.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>9126847.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>185717.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>488584.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>452607.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>-14197.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>14197.0</v>
       </c>
-      <c r="AL10"/>
-[...2 lines deleted...]
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>31407756.0</v>
+      </c>
+      <c r="C12">
+        <v>24339602.0</v>
+      </c>
+      <c r="D12">
+        <v>31174880.0</v>
+      </c>
+      <c r="E12">
         <v>6508020.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>9489336.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>9118637.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>10011158.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>12582821.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>11771001.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>12859350.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>11820768.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>13174301.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>15421773.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>12688931.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>13235731.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>12723175.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>14388878.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>15760210.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>19636924.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>18489299.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>18499318.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>19614315.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>6316921.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>5519829.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>4654602.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>3038006.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>5185321.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>4226201.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>4944853.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>455434.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>2272256.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>7057228.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>9267320.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>9126847.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>185717.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>488584.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>452607.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>14197.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>14197.0</v>
       </c>
-      <c r="AL12"/>
-[...1 lines deleted...]
-      <c r="AN12"/>
       <c r="AO12"/>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
+        <v>2494.0</v>
+      </c>
+      <c r="C13">
+        <v>2477.0</v>
+      </c>
+      <c r="D13">
+        <v>2458.0</v>
+      </c>
+      <c r="E13">
         <v>2201.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>2192.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>2158.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>2115.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>2111.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>2099.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>2087.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>2066.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>2059.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>2053.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>2035.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>2008.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>2002.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>2001.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>1991.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>1877.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>1867.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>1854.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>1850.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>1668.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>1662.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>1649.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>1647.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>1612.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>1610.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>1450.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>1427.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>1422.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>1407.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>1278.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>1277.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>551.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>4686231.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>2264016.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>2264016.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>2170110.0</v>
       </c>
-      <c r="AL13"/>
-[...2 lines deleted...]
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>396000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:41">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>24841334.0</v>
+      </c>
+      <c r="C14">
+        <v>24680886.0</v>
+      </c>
+      <c r="D14">
+        <v>23205705.0</v>
+      </c>
+      <c r="E14">
         <v>22840761.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>21687808.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>21384599.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>21120396.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>21049270.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>20931798.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>20709234.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>20632300.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>20569111.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>20397741.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>20251509.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>20059269.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>21138957.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>21180490.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>19764069.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>18707006.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>19963270.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>19735383.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>18642061.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>17143126.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>17018614.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>16488325.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>16332898.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>17117800.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>16390206.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>14442291.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>14239711.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>14239711.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>14549354.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>12773419.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>10140459.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>8467003.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>9540490.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>9540490.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>9540490.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>8467003.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>5372892.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>4193802.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>4193802.0</v>
       </c>
-      <c r="AO14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:41">
+      <c r="AR14"/>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>2053.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>2035.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>2008.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>1854.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>1850.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>1668.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>1662.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>1649.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>1647.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>1612.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>1610.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>1450.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>1427.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>1422.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>1407.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>1278.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>1277.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>551.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>4686231.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>2170110.0</v>
       </c>
       <c r="AL15"/>
       <c r="AM15"/>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>2170110.0</v>
+      </c>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16">
-        <v>123041.0</v>
+        <v>965585.0</v>
       </c>
       <c r="C16">
+        <v>150665.0</v>
+      </c>
+      <c r="D16">
+        <v>422687.0</v>
+      </c>
+      <c r="E16">
+        <v>203315.0</v>
+      </c>
+      <c r="F16">
         <v>152254.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>402344.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>245106.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>1380184.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>1517699.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>607001.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>326961.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>315269.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>556980.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>811790.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>440648.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>768131.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>853591.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>1297782.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>844081.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>908828.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>885356.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>1281663.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>1409581.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>1406683.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>1427115.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>1410491.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>1260126.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>971138.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>3661717.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>2190774.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>1135470.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>1139681.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>918739.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>871803.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>1033845.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>1180412.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>761315.0</v>
       </c>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16"/>
+      <c r="AN16">
+        <v>761315.0</v>
+      </c>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>136746.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>137215.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>138662.0</v>
       </c>
-      <c r="N18"/>
-[...1 lines deleted...]
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>0.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>0.0</v>
       </c>
-      <c r="AG18"/>
-[...1 lines deleted...]
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
       <c r="E20">
         <v>1489722.0</v>
       </c>
       <c r="F20">
         <v>1489722.0</v>
       </c>
       <c r="G20">
         <v>1489722.0</v>
       </c>
       <c r="H20">
         <v>1489722.0</v>
       </c>
       <c r="I20">
         <v>1489722.0</v>
       </c>
       <c r="J20">
         <v>1489722.0</v>
       </c>
       <c r="K20">
+        <v>1489722.0</v>
+      </c>
+      <c r="L20">
+        <v>1489722.0</v>
+      </c>
+      <c r="M20">
+        <v>1489722.0</v>
+      </c>
+      <c r="N20">
         <v>4420510.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>7120510.0</v>
       </c>
       <c r="O20">
         <v>7120510.0</v>
       </c>
       <c r="P20">
         <v>7120510.0</v>
       </c>
       <c r="Q20">
         <v>7120510.0</v>
       </c>
       <c r="R20">
         <v>7120510.0</v>
       </c>
       <c r="S20">
         <v>7120510.0</v>
       </c>
       <c r="T20">
         <v>7120510.0</v>
       </c>
       <c r="U20">
         <v>7120510.0</v>
       </c>
       <c r="V20">
         <v>7120510.0</v>
       </c>
       <c r="W20">
         <v>7120510.0</v>
       </c>
       <c r="X20">
         <v>7120510.0</v>
       </c>
       <c r="Y20">
         <v>7120510.0</v>
       </c>
       <c r="Z20">
         <v>7120510.0</v>
       </c>
       <c r="AA20">
         <v>7120510.0</v>
       </c>
       <c r="AB20">
+        <v>7120510.0</v>
+      </c>
+      <c r="AC20">
+        <v>7120510.0</v>
+      </c>
+      <c r="AD20">
+        <v>7120510.0</v>
+      </c>
+      <c r="AE20">
         <v>7914211.0</v>
       </c>
-      <c r="AC20">
+      <c r="AF20">
         <v>7914211.0</v>
       </c>
-      <c r="AD20">
+      <c r="AG20">
         <v>6461253.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>3324128.0</v>
       </c>
       <c r="AH20">
         <v>3324128.0</v>
       </c>
       <c r="AI20">
         <v>3324128.0</v>
       </c>
       <c r="AJ20">
         <v>3324128.0</v>
       </c>
       <c r="AK20">
         <v>3324128.0</v>
       </c>
-      <c r="AL20"/>
-[...2 lines deleted...]
-      <c r="AO20">
+      <c r="AL20">
+        <v>3324128.0</v>
+      </c>
+      <c r="AM20">
+        <v>3324128.0</v>
+      </c>
+      <c r="AN20">
+        <v>3324128.0</v>
+      </c>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>1776000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:41">
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="D21"/>
+        <v>31</v>
+      </c>
+      <c r="B21">
+        <v>80195.0</v>
+      </c>
+      <c r="C21">
+        <v>73908.0</v>
+      </c>
+      <c r="D21">
+        <v>73908.0</v>
+      </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>10538.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>26346.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>42154.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>57961.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>73769.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>89577.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>105385.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>170556.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>334456.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>498357.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>662257.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>826157.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>997142.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>1171667.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>1346192.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>1520718.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>1711687.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>3175838.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>3525257.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>2048202.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>411085.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>509745.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>608405.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>707102.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>805869.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>805869.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>1004049.0</v>
       </c>
-      <c r="AL21"/>
-[...2 lines deleted...]
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>1776000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:41">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>13864197.0</v>
+      </c>
+      <c r="C22">
+        <v>6766659.0</v>
+      </c>
+      <c r="D22">
+        <v>5420439.0</v>
+      </c>
+      <c r="E22">
         <v>15326919.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>14599319.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>15099479.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>13176156.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>15300745.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>20147118.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>21483812.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>21694748.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>22225210.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>21463925.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>23642494.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>20775366.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>20094813.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>20466855.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>16430384.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>12277873.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>14361034.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>12411490.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>9548960.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>9647504.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>9999680.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>8924435.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>8984877.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>7369356.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>8227567.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>8859281.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>9393622.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>6823930.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>3408911.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>3356075.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>3339761.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>3696330.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>4339343.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>4886458.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>4886458.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>3220968.0</v>
       </c>
-      <c r="AL22"/>
-[...2 lines deleted...]
-      <c r="AO22">
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>2832000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>55839730.0</v>
+      </c>
+      <c r="C23">
+        <v>51172447.0</v>
+      </c>
+      <c r="D23">
+        <v>52821543.0</v>
+      </c>
+      <c r="E23">
         <v>43057960.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>39375818.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>37105793.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>36933982.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>43673769.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>47408347.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>48313869.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>48265652.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>51514322.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>54823990.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>58151262.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>56364571.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>59634265.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>60465824.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>57090345.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>51590439.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>53802595.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>52641889.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>50457028.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>39128763.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>41519256.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>40367438.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>37324920.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>39778007.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>37595493.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>37689553.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>36582688.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>36056818.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>30759764.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>23590812.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>24891103.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>16917214.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>15356201.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>16623534.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>5820745.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>14284171.0</v>
       </c>
-      <c r="AL23"/>
-[...1 lines deleted...]
-      <c r="AN23"/>
       <c r="AO23"/>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23"/>
+      <c r="AQ23"/>
+      <c r="AR23"/>
+    </row>
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>207452.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>409294.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>558502.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>796134.0</v>
       </c>
-      <c r="P24"/>
-[...1 lines deleted...]
-      <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>1635724.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>2030707.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>2402199.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>2754914.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>66408.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>349244.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>587381.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>874661.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>214320.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>265038.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>0.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>348000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>546000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>742173.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>742173.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>1124000.0</v>
       </c>
-      <c r="AL24"/>
-[...2 lines deleted...]
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>606000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>207452.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>409294.0</v>
       </c>
-      <c r="N25"/>
-[...1 lines deleted...]
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>66410.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>349240.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>587380.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>874660.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>214320.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>265038.0</v>
       </c>
-      <c r="AD25"/>
-[...1 lines deleted...]
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>-15912005.0</v>
+      </c>
+      <c r="C28">
+        <v>-22922884.0</v>
+      </c>
+      <c r="D28">
+        <v>-29705921.0</v>
+      </c>
+      <c r="E28">
         <v>-8880.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-2978297.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-3694391.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-3959422.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-6413006.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-3626630.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-3439680.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>185409.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>619744.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-2354867.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>532439.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>1183382.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>1106436.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>1978477.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>1339397.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-1374998.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>351778.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>319097.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-14449027.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-931855.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-39727.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>1175496.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-1379362.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-2896885.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-1241642.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-744387.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>532165.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-427343.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-7057228.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-9267320.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-9126847.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>4273136.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>3286562.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>3752644.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>14197.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>4297552.0</v>
       </c>
-      <c r="AL28"/>
-[...1 lines deleted...]
-      <c r="AN28"/>
       <c r="AO28"/>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28"/>
+    </row>
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>38627469.0</v>
+      </c>
+      <c r="C29">
+        <v>45338154.0</v>
+      </c>
+      <c r="D29">
+        <v>46006064.0</v>
+      </c>
+      <c r="E29">
         <v>28512864.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>27381334.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>27129445.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>28207095.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>31738595.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>37685051.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>39728120.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>41660217.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>41412578.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>46155951.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>47627556.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>47685490.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>49592009.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>49645518.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>47639112.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>45684892.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>46514222.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>45455614.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>44136231.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>34670899.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>34080955.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>33186448.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>28880623.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>8343042.0</v>
+      </c>
+      <c r="C30">
+        <v>5313769.0</v>
+      </c>
+      <c r="D30">
+        <v>11549718.0</v>
+      </c>
+      <c r="E30">
         <v>12024553.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>7112660.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>7245983.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>8177371.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>9327339.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>8427383.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>7406766.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>8318247.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>8978454.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>9225346.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>10107413.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>11327244.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>11390316.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>10014336.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>9077449.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>5089804.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>5808184.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>6527109.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>5733675.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>7458383.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>9744171.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>10454051.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>9111679.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>11667157.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>9208166.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>8341412.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>8633406.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>10540150.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>8078307.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>4510711.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>5213551.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>5192730.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>3986700.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>5078301.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>5078301.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>4936938.0</v>
       </c>
-      <c r="AL30"/>
-[...2 lines deleted...]
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>2994117.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>38711958.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>37277091.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>37161085.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>39167135.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>38788230.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>38209897.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>34732821.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>34916163.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>33706482.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>31352076.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>21503066.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>20654186.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>19238699.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>18929802.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>20298960.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>17504387.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>14753552.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>14273739.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>15132354.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>17753130.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>16896744.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>18171515.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>-166131.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>-205872.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>-234786.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-923959.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>-923959.0</v>
       </c>
-      <c r="AL31"/>
-[...2 lines deleted...]
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-99537.0</v>
       </c>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>38082133.0</v>
+      </c>
+      <c r="C32">
+        <v>44740475.0</v>
+      </c>
+      <c r="D32">
+        <v>45252401.0</v>
+      </c>
+      <c r="E32">
         <v>23132853.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>23171141.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>23084187.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>24005369.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>26676256.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>32573474.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>34332569.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>35571708.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>34414632.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>35947245.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>34758585.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>34744880.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>33008079.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>32914013.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>31447290.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>27953529.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>28185019.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>26954277.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>25935632.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>16266293.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>15467546.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>14381656.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>11938554.0</v>
       </c>
-      <c r="Y32"/>
-[...1 lines deleted...]
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+    </row>
+    <row r="33" spans="1:44">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>1667611.0</v>
+      </c>
+      <c r="C33">
+        <v>1784322.0</v>
+      </c>
+      <c r="D33">
+        <v>2003526.0</v>
+      </c>
+      <c r="E33">
         <v>7059607.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>6956948.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>4463074.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>4732934.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>5502628.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>5588174.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>5731892.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>5820823.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>6467692.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>7481337.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>10267743.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>10524074.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>14400133.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>14505073.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>14767121.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>14005187.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>14022210.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>14207171.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>14671035.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>15050247.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>15535506.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>15729609.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>15349833.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>15102235.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>15112883.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>14765378.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>17251612.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>15754152.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>11789032.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>6052867.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>6791975.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>6864009.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>6123044.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>5989973.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>-14197.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>5978104.0</v>
       </c>
-      <c r="AL33"/>
-[...1 lines deleted...]
-      <c r="AN33"/>
       <c r="AO33"/>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33"/>
+      <c r="AQ33"/>
+      <c r="AR33"/>
+    </row>
+    <row r="34" spans="1:44">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34"/>
+      <c r="D34">
+        <v>1.0</v>
+      </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34"/>
+      <c r="H34">
+        <v>93093.0</v>
+      </c>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>148830.0</v>
       </c>
-      <c r="L34">
+      <c r="O34">
         <v>257714.0</v>
       </c>
-      <c r="M34">
+      <c r="P34">
         <v>397249.0</v>
       </c>
-      <c r="N34"/>
-[...1 lines deleted...]
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34">
         <v>1635724.0</v>
       </c>
-      <c r="U34">
+      <c r="X34">
         <v>2030707.0</v>
       </c>
-      <c r="V34">
+      <c r="Y34">
         <v>2402199.0</v>
       </c>
-      <c r="W34">
+      <c r="Z34">
         <v>2754914.0</v>
       </c>
-      <c r="X34">
+      <c r="AA34">
         <v>50686.0</v>
       </c>
-      <c r="Y34">
+      <c r="AB34">
         <v>199943.0</v>
       </c>
-      <c r="Z34"/>
-[...1 lines deleted...]
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+    </row>
+    <row r="35" spans="1:44">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>1122275.0</v>
+      </c>
+      <c r="C35">
+        <v>1186643.0</v>
+      </c>
+      <c r="D35">
+        <v>1249862.0</v>
+      </c>
+      <c r="E35">
         <v>3852712.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>3923819.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>1497300.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>1566258.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>1554580.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>1615738.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>1693542.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>1810209.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>1729433.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>285576.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>602381.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>945205.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>1062606.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>1436577.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>794427.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>1450874.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>0.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>2516451.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>1635724.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>2030707.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>2402199.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>2754914.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>66408.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>349244.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>587381.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>874661.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>214315.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>265038.0</v>
       </c>
-      <c r="AD35"/>
-[...2 lines deleted...]
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>347963.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>546643.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>742173.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>1124386.0</v>
       </c>
-      <c r="AL35"/>
-[...1 lines deleted...]
-      <c r="AN35"/>
       <c r="AO35"/>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35"/>
+      <c r="AQ35"/>
+      <c r="AR35"/>
+    </row>
+    <row r="36" spans="1:44">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
-        <v>38093.0</v>
+        <v>1160271.0</v>
       </c>
       <c r="C36">
-        <v>38092.0</v>
+        <v>35073.0</v>
       </c>
       <c r="D36">
         <v>38093.0</v>
       </c>
       <c r="E36">
         <v>38093.0</v>
       </c>
       <c r="F36">
-        <v>38093.0</v>
+        <v>38092.0</v>
       </c>
       <c r="G36">
         <v>38093.0</v>
       </c>
       <c r="H36">
         <v>38093.0</v>
       </c>
       <c r="I36">
         <v>38093.0</v>
       </c>
       <c r="J36">
+        <v>38093.0</v>
+      </c>
+      <c r="K36">
+        <v>38093.0</v>
+      </c>
+      <c r="L36">
+        <v>38093.0</v>
+      </c>
+      <c r="M36">
         <v>48093.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>48093.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>60243.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>60243.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>38093.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>38092.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>35629.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>46845.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>35629.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>48155.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>45136.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>81709.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>81711.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>81710.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>45133.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>47146.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>52204.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>42088.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>49966.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>49966.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>49966.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>31215.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>31215.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>31215.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>32060.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>929572.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>-14197.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>27739.0</v>
       </c>
-      <c r="AL36"/>
-[...1 lines deleted...]
-      <c r="AN36"/>
       <c r="AO36"/>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36"/>
+      <c r="AQ36"/>
+      <c r="AR36"/>
+    </row>
+    <row r="37" spans="1:44">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...1 lines deleted...]
-      </c>
+      <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-      <c r="AB37"/>
-      <c r="AC37">
+      <c r="AB37">
         <v>500.0</v>
       </c>
-      <c r="AD37">
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37">
+        <v>500.0</v>
+      </c>
+      <c r="AG37">
         <v>67795.0</v>
       </c>
-      <c r="AE37">
+      <c r="AH37">
         <v>207261.0</v>
       </c>
-      <c r="AF37">
+      <c r="AI37">
         <v>324257.0</v>
       </c>
-      <c r="AG37"/>
-[...1 lines deleted...]
-      <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+    </row>
+    <row r="38" spans="1:44">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>48093.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="O38"/>
+      <c r="P38">
         <v>60243.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>3816310.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>3673279.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>3604195.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>3687877.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>3640236.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>3533864.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>3683209.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>3780302.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>4021257.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>3066969.0</v>
       </c>
       <c r="Z38">
         <v>-1.0</v>
       </c>
       <c r="AA38">
+        <v>1.0</v>
+      </c>
+      <c r="AB38">
+        <v>3066969.0</v>
+      </c>
+      <c r="AC38">
+        <v>-1.0</v>
+      </c>
+      <c r="AD38">
         <v>3092942.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>3720870.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>2555598.0</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>1722636.0</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>561436.0</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>1133680.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>5282000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>4965000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>929572.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>929572.0</v>
       </c>
-      <c r="AK38">
+      <c r="AN38">
         <v>5258000.0</v>
       </c>
-      <c r="AL38"/>
-[...2 lines deleted...]
-      <c r="AO38">
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>2724000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:41">
+    <row r="39" spans="1:44">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>557124.0</v>
+      </c>
+      <c r="C39">
+        <v>12968095.0</v>
+      </c>
+      <c r="D39">
+        <v>2672980.0</v>
+      </c>
+      <c r="E39">
         <v>2138861.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>1217555.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>1178620.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>836363.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>960236.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>1474671.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>832049.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>611066.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>668665.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>1231609.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>1444681.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>502156.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>1025828.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>1090682.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>1055181.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>580651.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>1121868.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>996801.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>889043.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>655708.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>720070.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>604742.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>840525.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>453938.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>820677.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>1557258.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>848614.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>666330.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>852572.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>807678.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>837938.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>978428.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>837060.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>216194.0</v>
       </c>
-      <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>267928.0</v>
       </c>
-      <c r="AL39"/>
-[...2 lines deleted...]
-      <c r="AO39">
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>78000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:41">
+    <row r="40" spans="1:44">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
-        <v>4022251.0</v>
+        <v>8691808.0</v>
       </c>
       <c r="C40">
+        <v>2450229.0</v>
+      </c>
+      <c r="D40">
+        <v>3181748.0</v>
+      </c>
+      <c r="E40">
+        <v>3069776.0</v>
+      </c>
+      <c r="F40">
         <v>2598597.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>3009261.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>4066464.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>3691884.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>2347295.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>2034400.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>2090886.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>3181409.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>2134193.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>2235634.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>2121735.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>3172502.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>2443869.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>2420162.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>2516873.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>2533263.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>2151437.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>2303439.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>2071863.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>2351426.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>2735742.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>3200015.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>3347306.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>2597877.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>2355534.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>2490247.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>2795248.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>827623.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>560052.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>588357.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>900132.0</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>1410564.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>1849918.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>868608.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>763803.0</v>
       </c>
-      <c r="AL40"/>
-[...2 lines deleted...]
-      <c r="AO40">
+      <c r="AO40"/>
+      <c r="AP40"/>
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>438000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:41">
+    <row r="41" spans="1:44">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>136746.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="O41"/>
+      <c r="P41">
         <v>138662.0</v>
       </c>
-      <c r="N41"/>
-[...1 lines deleted...]
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-      <c r="AG41">
-[...1 lines deleted...]
-      </c>
+      <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
-      <c r="AJ41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ41">
+        <v>12696.0</v>
+      </c>
+      <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
-      <c r="AN41"/>
+      <c r="AN41">
+        <v>148999.0</v>
+      </c>
       <c r="AO41"/>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+    </row>
+    <row r="42" spans="1:44">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>63476602.0</v>
+      </c>
+      <c r="C42">
+        <v>62841899.0</v>
+      </c>
+      <c r="D42">
+        <v>62968973.0</v>
+      </c>
+      <c r="E42">
         <v>51168618.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>50908298.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>49824911.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>49082737.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>48562761.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>48159630.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>47613366.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>47323673.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>46905058.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>46404428.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>45661455.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>45513807.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>45053422.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>44618756.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>44215256.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>41232441.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>41040749.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>41037948.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>40652472.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>30758354.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>30480405.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>30223985.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>32815639.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>30537015.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>30359503.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>27717796.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>29536636.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>27424113.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>26995705.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>22646496.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>22517107.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>3484428.0</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>2705185.0</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>1109936.0</v>
       </c>
-      <c r="AJ42"/>
-      <c r="AK42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>4466612.0</v>
       </c>
-      <c r="AL42"/>
-[...1 lines deleted...]
-      <c r="AN42"/>
       <c r="AO42"/>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42"/>
+      <c r="AQ42"/>
+      <c r="AR42"/>
+    </row>
+    <row r="43" spans="1:44">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+    </row>
+    <row r="44" spans="1:44">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
         <v>114430.0</v>
       </c>
-      <c r="AE44">
+      <c r="AH44">
         <v>114430.0</v>
       </c>
-      <c r="AF44">
+      <c r="AI44">
         <v>114430.0</v>
       </c>
-      <c r="AG44">
+      <c r="AJ44">
         <v>2417000.0</v>
       </c>
-      <c r="AH44">
-[...3 lines deleted...]
-      <c r="AJ44"/>
       <c r="AK44">
         <v>2417000.0</v>
       </c>
       <c r="AL44"/>
       <c r="AM44"/>
-      <c r="AN44"/>
-      <c r="AO44">
+      <c r="AN44">
         <v>2417000.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44">
+        <v>2417000.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:44">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>1552343.0</v>
+      </c>
+      <c r="C45">
+        <v>1675341.0</v>
+      </c>
+      <c r="D45">
+        <v>9198394.0</v>
+      </c>
+      <c r="E45">
         <v>5531792.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>5429134.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>2935259.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>10340873.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>3467626.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>3708842.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>4063229.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>10476008.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>4208983.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>3002196.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>3060644.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>3301167.0</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>3405352.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>3218341.0</v>
       </c>
-      <c r="T45">
+      <c r="W45">
         <v>3368959.0</v>
       </c>
-      <c r="U45">
+      <c r="X45">
         <v>3487178.0</v>
       </c>
-      <c r="V45">
+      <c r="Y45">
         <v>3567582.0</v>
       </c>
-      <c r="W45">
+      <c r="Z45">
         <v>3554648.0</v>
       </c>
-      <c r="X45">
+      <c r="AA45">
         <v>3552551.0</v>
       </c>
-      <c r="Y45">
+      <c r="AB45">
         <v>3568564.0</v>
       </c>
-      <c r="Z45">
+      <c r="AC45">
         <v>3370759.0</v>
       </c>
-      <c r="AA45">
+      <c r="AD45">
         <v>2840239.0</v>
       </c>
-      <c r="AB45">
+      <c r="AE45">
         <v>2440694.0</v>
       </c>
-      <c r="AC45">
+      <c r="AF45">
         <v>1759086.0</v>
       </c>
-      <c r="AD45">
+      <c r="AG45">
         <v>1556941.0</v>
       </c>
-      <c r="AE45">
+      <c r="AH45">
         <v>1756218.0</v>
       </c>
-      <c r="AF45">
+      <c r="AI45">
         <v>1824422.0</v>
       </c>
-      <c r="AG45">
+      <c r="AJ45">
         <v>1581814.0</v>
       </c>
-      <c r="AH45">
+      <c r="AK45">
         <v>1157921.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>720355.0</v>
       </c>
       <c r="AL45"/>
       <c r="AM45"/>
-      <c r="AN45"/>
+      <c r="AN45">
+        <v>720355.0</v>
+      </c>
       <c r="AO45"/>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+    </row>
+    <row r="46" spans="1:44">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>427145.0</v>
+      </c>
+      <c r="C46">
+        <v>1675341.0</v>
+      </c>
+      <c r="D46">
+        <v>1891525.0</v>
+      </c>
+      <c r="E46">
         <v>5531792.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>5429134.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>2935259.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>3205119.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>3467626.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>3708842.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>4063229.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>4293008.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>4208983.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>3002196.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>3060644.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>3301167.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>3405352.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>3637515.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>3952839.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>3091415.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>3090908.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>3218341.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>3368959.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>3487178.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>3567582.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>3554648.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>3552551.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>3568564.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>3370759.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>2840239.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>2440694.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>1759086.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>1556941.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>1756218.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>1824422.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>1581814.0</v>
       </c>
-      <c r="AH46">
+      <c r="AK46">
         <v>1157921.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>930404.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>720355.0</v>
       </c>
-      <c r="AL46"/>
-[...1 lines deleted...]
-      <c r="AN46"/>
       <c r="AO46"/>
-    </row>
-    <row r="47" spans="1:41">
+      <c r="AP46"/>
+      <c r="AQ46"/>
+      <c r="AR46"/>
+    </row>
+    <row r="47" spans="1:44">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>2432900.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>2445005.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>2570124.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>3405352.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>3637515.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>3952839.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>3091415.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>3090908.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>3218341.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>3368959.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>3487178.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>3567582.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>3554648.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>3552551.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>3568564.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>2069817.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>2097884.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>2440690.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>1759086.0</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>1556941.0</v>
       </c>
-      <c r="AE47">
+      <c r="AH47">
         <v>1756218.0</v>
       </c>
-      <c r="AF47">
+      <c r="AI47">
         <v>1824422.0</v>
       </c>
-      <c r="AG47">
+      <c r="AJ47">
         <v>1582000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AK47">
         <v>1158000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AL47">
         <v>930404.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AM47">
         <v>930404.0</v>
       </c>
-      <c r="AK47">
+      <c r="AN47">
         <v>720000.0</v>
       </c>
-      <c r="AL47"/>
-[...2 lines deleted...]
-      <c r="AO47">
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>626000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:41">
+    <row r="48" spans="1:44">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-24804888.0</v>
+      </c>
+      <c r="C48">
+        <v>-17485229.0</v>
+      </c>
+      <c r="D48">
+        <v>-16965367.0</v>
+      </c>
+      <c r="E48">
         <v>-25827938.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-26091425.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-24070695.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-22053061.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-18918278.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-12102894.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-9758349.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-8418727.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-8141167.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-4502559.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-2103063.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-1702551.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>1561093.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>1428560.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>1105738.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>571037.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>957280.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-23416.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-1720538.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-1761736.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>-2005596.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>-2863386.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>-2851224.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>-1755192.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>-2849317.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>-3394218.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>-1799584.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>-854855.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>-734527.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>-2015817.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>-512996.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>281423.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>402099.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>521259.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>521260.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>184803.0</v>
       </c>
-      <c r="AL48"/>
-[...2 lines deleted...]
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48"/>
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>369000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:41">
+    <row r="49" spans="1:44">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-4502559.0</v>
       </c>
-      <c r="L49">
+      <c r="O49">
         <v>-2103063.0</v>
       </c>
-      <c r="M49">
+      <c r="P49">
         <v>-1702551.0</v>
       </c>
-      <c r="N49"/>
-[...1 lines deleted...]
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49">
         <v>-23416.0</v>
       </c>
-      <c r="T49">
+      <c r="W49">
         <v>-1720538.0</v>
       </c>
-      <c r="U49">
+      <c r="X49">
         <v>-1761736.0</v>
       </c>
-      <c r="V49">
+      <c r="Y49">
         <v>-2005596.0</v>
       </c>
-      <c r="W49">
+      <c r="Z49">
         <v>-2863386.0</v>
       </c>
-      <c r="X49">
+      <c r="AA49">
         <v>-2851224.0</v>
       </c>
-      <c r="Y49">
+      <c r="AB49">
         <v>-1755192.0</v>
       </c>
-      <c r="Z49"/>
-[...2 lines deleted...]
-      <c r="AC49">
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49">
         <v>-854855.0</v>
       </c>
-      <c r="AD49">
+      <c r="AG49">
         <v>-734527.0</v>
       </c>
-      <c r="AE49">
+      <c r="AH49">
         <v>-2015817.0</v>
       </c>
-      <c r="AF49">
+      <c r="AI49">
         <v>-512996.0</v>
       </c>
-      <c r="AG49"/>
-[...1 lines deleted...]
-      <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
-    </row>
-    <row r="50" spans="1:41">
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+    </row>
+    <row r="50" spans="1:44">
       <c r="A50" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>60</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50">
         <v>2173116.0</v>
       </c>
-      <c r="C50">
+      <c r="F50">
         <v>1177064.0</v>
       </c>
-      <c r="D50">
+      <c r="G50">
         <v>1079484.0</v>
       </c>
-      <c r="E50">
+      <c r="H50">
         <v>1035050.0</v>
       </c>
-      <c r="F50">
+      <c r="I50">
         <v>1114291.0</v>
       </c>
-      <c r="G50">
+      <c r="J50">
         <v>1139141.0</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>1357201.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>2077895.0</v>
       </c>
-      <c r="J50">
+      <c r="M50">
         <v>2259687.0</v>
       </c>
-      <c r="K50">
+      <c r="N50">
         <v>3012945.0</v>
       </c>
-      <c r="L50">
+      <c r="O50">
         <v>2996157.0</v>
       </c>
-      <c r="M50">
+      <c r="P50">
         <v>2952447.0</v>
       </c>
-      <c r="N50">
+      <c r="Q50">
         <v>2687901.0</v>
       </c>
-      <c r="O50">
+      <c r="R50">
         <v>2866875.0</v>
       </c>
-      <c r="P50">
+      <c r="S50">
         <v>2219128.0</v>
       </c>
-      <c r="Q50">
+      <c r="T50">
         <v>3726176.0</v>
       </c>
-      <c r="R50">
+      <c r="U50">
         <v>4306993.0</v>
       </c>
-      <c r="S50">
+      <c r="V50">
         <v>4294166.0</v>
       </c>
-      <c r="T50">
+      <c r="W50">
         <v>3529564.0</v>
       </c>
-      <c r="U50">
+      <c r="X50">
         <v>3354359.0</v>
       </c>
-      <c r="V50">
+      <c r="Y50">
         <v>3077903.0</v>
       </c>
-      <c r="W50">
+      <c r="Z50">
         <v>3075184.0</v>
       </c>
-      <c r="X50">
+      <c r="AA50">
         <v>1592236.0</v>
       </c>
-      <c r="Y50">
+      <c r="AB50">
         <v>1939192.0</v>
       </c>
-      <c r="Z50">
+      <c r="AC50">
         <v>2397178.0</v>
       </c>
-      <c r="AA50">
+      <c r="AD50">
         <v>3325805.0</v>
       </c>
-      <c r="AB50">
+      <c r="AE50">
         <v>773284.0</v>
       </c>
-      <c r="AC50">
+      <c r="AF50">
         <v>1156915.0</v>
       </c>
-      <c r="AD50"/>
-[...2 lines deleted...]
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50">
         <v>776382.0</v>
       </c>
-      <c r="AH50">
+      <c r="AK50">
         <v>764183.0</v>
       </c>
-      <c r="AI50">
+      <c r="AL50">
         <v>4205251.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AM50">
         <v>4311749.0</v>
       </c>
-      <c r="AK50">
+      <c r="AN50">
         <v>729186.0</v>
       </c>
-      <c r="AL50"/>
-[...2 lines deleted...]
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>410596.0</v>
       </c>
     </row>
-    <row r="51" spans="1:41">
+    <row r="51" spans="1:44">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>1367134.0</v>
+      </c>
+      <c r="C51">
+        <v>1416718.0</v>
+      </c>
+      <c r="D51">
+        <v>1468959.0</v>
+      </c>
+      <c r="E51">
         <v>6499140.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>5480623.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>2804077.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>2834671.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>2989602.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>3125141.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>3464422.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>4234357.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>4354749.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>3745450.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>4002500.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>4295578.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>4286611.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>4853308.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>3559197.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>3726176.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>4306993.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>4294166.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>5165288.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>5385066.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>5480102.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>5830098.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>1658646.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>2288436.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>2984559.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>4200466.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>987604.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>1844913.0</v>
       </c>
-      <c r="AD51"/>
-[...2 lines deleted...]
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>4458853.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>3775146.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>4205251.0</v>
       </c>
-      <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>4311749.0</v>
       </c>
-      <c r="AL51"/>
-[...1 lines deleted...]
-      <c r="AN51"/>
       <c r="AO51"/>
-    </row>
-    <row r="52" spans="1:41">
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+    </row>
+    <row r="52" spans="1:44">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>244859.0</v>
+      </c>
+      <c r="C52">
+        <v>230075.0</v>
+      </c>
+      <c r="D52">
+        <v>219097.0</v>
+      </c>
+      <c r="E52">
         <v>2686209.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>1634366.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>1352349.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>1320987.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>1435022.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>1509403.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>1770880.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>2468821.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>2625316.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>3596620.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>3537334.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>3489035.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>3224005.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>3416731.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>2764770.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>3726176.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>4306993.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>4294166.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>3529564.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>3354359.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>3077903.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>3075184.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>1592236.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>1939192.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>2397178.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>3325805.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>773284.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>1579875.0</v>
       </c>
-      <c r="AD52"/>
-[...2 lines deleted...]
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>4110890.0</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>3228503.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>3463078.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>4311749.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>3187363.0</v>
       </c>
-      <c r="AL52"/>
-[...2 lines deleted...]
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>410596.0</v>
       </c>
     </row>
-    <row r="53" spans="1:41">
+    <row r="53" spans="1:44">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>14128617.0</v>
+      </c>
+      <c r="C53">
+        <v>10033654.0</v>
+      </c>
+      <c r="D53">
         <v>0.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
+        <v>0.0</v>
+      </c>
+      <c r="F53">
         <v>1030416.0</v>
       </c>
-      <c r="D53">
+      <c r="G53">
         <v>2620169.0</v>
       </c>
-      <c r="E53">
+      <c r="H53">
         <v>3217065.0</v>
       </c>
-      <c r="F53">
+      <c r="I53">
         <v>3180213.0</v>
       </c>
-      <c r="G53">
+      <c r="J53">
         <v>5019230.0</v>
       </c>
-      <c r="H53">
+      <c r="K53">
         <v>5955248.0</v>
       </c>
-      <c r="I53">
+      <c r="L53">
         <v>7771820.0</v>
       </c>
-      <c r="J53">
+      <c r="M53">
         <v>9439296.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>9321456.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>9218870.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>10123535.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>9543000.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>11514047.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>13540410.0</v>
       </c>
-      <c r="Q53">
+      <c r="T53">
         <v>14535750.0</v>
       </c>
-      <c r="R53">
+      <c r="U53">
         <v>14534084.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>14524249.0</v>
       </c>
-      <c r="T53"/>
-[...1 lines deleted...]
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AE53">
+      <c r="AH53">
         <v>0.0</v>
       </c>
-      <c r="AF53">
+      <c r="AI53">
         <v>0.0</v>
       </c>
-      <c r="AG53"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-      <c r="AM53"/>
+      <c r="AM53">
+        <v>28394.0</v>
+      </c>
       <c r="AN53"/>
       <c r="AO53"/>
-    </row>
-    <row r="54" spans="1:41">
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+    </row>
+    <row r="54" spans="1:44">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AE54">
+      <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AF54">
+      <c r="AI54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-[...1 lines deleted...]
-      <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
-    </row>
-    <row r="55" spans="1:41">
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+    </row>
+    <row r="55" spans="1:44">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>55839730.0</v>
+      </c>
+      <c r="C55">
+        <v>51172447.0</v>
+      </c>
+      <c r="D55">
+        <v>52821543.0</v>
+      </c>
+      <c r="E55">
         <v>43057960.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>39375818.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>37105793.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>36933982.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>43673769.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>47408347.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>48313869.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>48265652.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>51514322.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>54823990.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>58151262.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>56364571.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>59634265.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>60465824.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>57090345.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>51590439.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>53802595.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>52641889.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>50457028.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>39128763.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>41519256.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>40367438.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>37324920.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>39778007.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>37595493.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>37689553.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>36582688.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>36056818.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>30759764.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>23590812.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>24891103.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>16917214.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>15356201.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>16623534.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>16623534.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>14284171.0</v>
       </c>
-      <c r="AL55"/>
-[...2 lines deleted...]
-      <c r="AO55">
+      <c r="AO55"/>
+      <c r="AP55"/>
+      <c r="AQ55"/>
+      <c r="AR55">
         <v>9279000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:41">
+    <row r="56" spans="1:44">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>54172119.0</v>
+      </c>
+      <c r="C56">
+        <v>49388125.0</v>
+      </c>
+      <c r="D56">
+        <v>50818017.0</v>
+      </c>
+      <c r="E56">
         <v>35998353.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>32418870.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>32642719.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>32201048.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>38171141.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>41820173.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>42581977.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>42444829.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>45046630.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>47342653.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>47883519.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>45840497.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>45234132.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>45960751.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>42323224.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>37585252.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>39780385.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>38434718.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>35785993.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>24078516.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>25983750.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>24637830.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>21975087.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>24675772.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>22482611.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>22924175.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>19331076.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>20302666.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>18970732.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>17537945.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>18099128.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>10053205.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>9233157.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>10633561.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>14197.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>8306067.0</v>
       </c>
-      <c r="AL56"/>
-[...2 lines deleted...]
-      <c r="AO56">
+      <c r="AO56"/>
+      <c r="AP56"/>
+      <c r="AQ56"/>
+      <c r="AR56">
         <v>5928794.0</v>
       </c>
     </row>
-    <row r="57" spans="1:41">
+    <row r="57" spans="1:44">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>16089986.0</v>
+      </c>
+      <c r="C57">
+        <v>4647650.0</v>
+      </c>
+      <c r="D57">
+        <v>5565616.0</v>
+      </c>
+      <c r="E57">
         <v>12865500.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>9247729.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>9558532.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>8195679.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>11494885.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>9246699.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>8249408.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>6873121.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>10631998.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>11395408.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>13124934.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>11095617.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>12226053.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>13046738.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>10875934.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>9631723.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>11595366.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>11480441.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>9850361.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>7812223.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>10516204.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>10256174.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>10036533.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>10662601.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>9561056.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>12486288.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>10600974.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>9219458.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>4429384.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>2751594.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>2561458.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>9949480.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>8022781.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>8942149.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>8942149.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>7339040.0</v>
       </c>
-      <c r="AL57"/>
-[...2 lines deleted...]
-      <c r="AO57">
+      <c r="AO57"/>
+      <c r="AP57"/>
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>4579000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:41">
+    <row r="58" spans="1:44">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>17212261.0</v>
+      </c>
+      <c r="C58">
+        <v>5834293.0</v>
+      </c>
+      <c r="D58">
+        <v>6815478.0</v>
+      </c>
+      <c r="E58">
         <v>16718212.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>13171548.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>11055832.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>9761937.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>13049465.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>10862437.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>9942950.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>8683330.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>12361431.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>11680984.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>13727315.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>12040822.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>13288659.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>14483315.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>11670361.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>9631723.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>11595366.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>11480441.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>11486085.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>9842930.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>12918403.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>13011088.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>10102941.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>11011845.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>10148437.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>13360949.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>10815289.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>9484496.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>4429384.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>2751594.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>2561458.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>10297443.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>8569424.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>9684322.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>9684322.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>8463426.0</v>
       </c>
-      <c r="AL58"/>
-[...2 lines deleted...]
-      <c r="AO58">
+      <c r="AO58"/>
+      <c r="AP58"/>
+      <c r="AQ58"/>
+      <c r="AR58">
         <v>5185000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:41">
+    <row r="59" spans="1:44">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
         <v>26330380.0</v>
       </c>
-      <c r="AE59">
+      <c r="AH59">
         <v>20839218.0</v>
       </c>
-      <c r="AF59">
+      <c r="AI59">
         <v>22329645.0</v>
       </c>
-      <c r="AG59"/>
-[...1 lines deleted...]
-      <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
-    </row>
-    <row r="60" spans="1:41">
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+    </row>
+    <row r="60" spans="1:44">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>38627469.0</v>
+      </c>
+      <c r="C60">
+        <v>45338154.0</v>
+      </c>
+      <c r="D60">
+        <v>46006064.0</v>
+      </c>
+      <c r="E60">
         <v>26339748.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>26204270.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>26049961.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>27172045.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>30624304.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>36545910.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>38370919.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>39582322.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>39152891.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>43143006.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>44423947.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>44323749.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>46345606.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>45982509.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>45419984.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>41958716.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>42207229.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>41161448.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>38970943.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>29285833.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>28600853.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>27356350.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>27221979.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>28765662.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>27446556.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>24328104.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>25766899.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>26571822.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>26262585.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>20631957.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>22005388.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>6182929.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>6241885.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>6311738.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>5820745.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>5820745.0</v>
       </c>
-      <c r="AL60"/>
-[...2 lines deleted...]
-      <c r="AO60">
+      <c r="AO60"/>
+      <c r="AP60"/>
+      <c r="AQ60"/>
+      <c r="AR60">
         <v>4094000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:41">
+    <row r="61" spans="1:44">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AE61">
+      <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AF61">
+      <c r="AI61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
-[...1 lines deleted...]
-      <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-    </row>
-    <row r="62" spans="1:41">
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+    </row>
+    <row r="62" spans="1:44">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>17225302.0</v>
+      </c>
+      <c r="C2">
         <v>46976051.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>42942175.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>52023736.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42342815.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35460774.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>38905756.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25692658.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18873797.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13365615.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10246122.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>992285.0</v>
+      </c>
+      <c r="C3">
         <v>1419043.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2318961.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1050299.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1480608.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1606532.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1655288.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1047517.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>837274.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>437036.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>156945.0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B5">
+        <v>-3084015.0</v>
+      </c>
+      <c r="C5">
         <v>-12833715.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5671274.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2356933.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3465587.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-59514.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-497525.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2903709.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-419998.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-214501.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>188749.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>-2091730.0</v>
+      </c>
+      <c r="C6">
         <v>-11414672.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3352313.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3407232.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4946195.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1547018.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1157763.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1856192.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>417276.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>222535.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>345694.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>43040.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>14990198.0</v>
+      </c>
+      <c r="C9">
         <v>7718307.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>17954622.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>20397609.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19639289.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>16434614.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>19402263.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11334724.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>8664536.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5513706.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3983654.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>-3086538.0</v>
+      </c>
+      <c r="C10">
         <v>-12907831.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5789048.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2194542.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2938448.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-610288.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-663085.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2969404.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-619255.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-367374.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>60379.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B11">
+        <v>11310.0</v>
+      </c>
+      <c r="C11">
         <v>726502.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>927128.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4423597.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>605675.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-603744.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>237252.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1396784.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-402717.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-182937.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>43729.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>2523.0</v>
+      </c>
+      <c r="C12">
         <v>74116.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>117774.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>162391.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>527139.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>550774.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>165560.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>65693.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>199257.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>152877.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>128370.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B13">
+        <v>278788.0</v>
+      </c>
+      <c r="C13">
         <v>477745.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>470303.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>237751.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>244382.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>418379.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>165560.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>65690.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>199260.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>152880.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>128370.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
+      <c r="G14"/>
       <c r="H14">
         <v>500.0</v>
       </c>
       <c r="I14">
-        <v>436842.0</v>
+        <v>500.0</v>
       </c>
       <c r="J14">
         <v>436842.0</v>
       </c>
       <c r="K14">
         <v>436842.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>436842.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>5087694.0</v>
+      </c>
+      <c r="C15">
         <v>-13634333.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-6716176.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2229055.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2332773.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-6544.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-900337.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1136278.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>96620.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-184437.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>16650.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-2229055.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2332773.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-6544.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-900337.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1136278.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>96620.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-184437.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>16650.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>-3097848.0</v>
+      </c>
+      <c r="C17">
         <v>-13634333.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-9702260.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2229055.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2332773.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-6544.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-900337.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1572620.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-216538.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-184437.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>16650.0</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>276265.0</v>
+      </c>
+      <c r="C18">
         <v>403629.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>353510.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>75360.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-282757.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-132395.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-165560.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-65693.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-199257.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-152877.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>788605.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>364767.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>281494.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>271878.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>1697394.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>-3379112.0</v>
+      </c>
+      <c r="C21">
         <v>-13356813.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7923153.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1568328.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1747027.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-424281.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-779019.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3175589.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-450438.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-219861.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>195114.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>35594612.0</v>
+      </c>
+      <c r="C23">
         <v>68051171.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>68819950.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>70853017.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>60235077.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>52319669.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>59087038.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>40202971.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>27988771.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>19099182.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14034662.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>992285.0</v>
+      </c>
+      <c r="C25">
         <v>1419043.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1079025.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1050299.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1480608.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1606532.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1655288.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1350329.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>836274.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B26">
+        <v>5437537.0</v>
+      </c>
+      <c r="C26">
         <v>4097229.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4331024.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4743574.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4032616.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4319759.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4843554.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4001757.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2687249.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1599585.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1095919.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B27">
+        <v>6566701.0</v>
+      </c>
+      <c r="C27">
         <v>8005982.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6651516.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6806306.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6201228.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4120778.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5138762.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3995258.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2924727.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1987358.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1367856.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>7357357.0</v>
+      </c>
+      <c r="C28">
         <v>8971909.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9264447.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7279401.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7658418.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8418358.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8501572.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6513298.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3502998.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2146624.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1324765.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>11310.0</v>
+      </c>
+      <c r="C29">
         <v>726502.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5021975.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4423597.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>605675.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-603744.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>237252.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1396784.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-402717.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-182937.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>43730.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>18369310.0</v>
+      </c>
+      <c r="C30">
         <v>21075120.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25877775.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18829281.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17892262.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16858895.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20181282.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14510313.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9114974.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5733567.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3788540.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>292574.0</v>
+      </c>
+      <c r="C31">
         <v>448982.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2134105.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>626214.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1191421.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-186007.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>115934.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>206185.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-168817.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-147513.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-134735.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>32215500.0</v>
+      </c>
+      <c r="C32">
         <v>54694358.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>60896797.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>72421345.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61982104.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>51895388.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>58308019.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>37027382.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>27538333.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>18879321.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>14229776.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO32"/>
+  <dimension ref="A1:AR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AJ1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AM1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AN1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:41">
+        <v>102</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>5697513.0</v>
+      </c>
+      <c r="C2">
+        <v>4086202.0</v>
+      </c>
+      <c r="D2">
+        <v>7520803.0</v>
+      </c>
+      <c r="E2">
         <v>12063827.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>9696307.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>8262096.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>12760656.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>15418835.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>9868067.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>8928493.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>8720637.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>10096812.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>12413594.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>11711132.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>13270713.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>13737976.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>13103025.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>11912022.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>12739992.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>10467590.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>10252265.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>8882968.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>9122247.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>8074445.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>8300132.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>9963950.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>11877357.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>9909045.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>9473078.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>7646277.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>10070101.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>6463227.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>4252484.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>4906846.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>5103620.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>4669947.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>4820961.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>4279269.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>4587141.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>3316033.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>2731220.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>2731221.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>10090000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>274138.0</v>
+      </c>
+      <c r="C3">
+        <v>231186.0</v>
+      </c>
+      <c r="D3">
+        <v>1173000.0</v>
+      </c>
+      <c r="E3">
         <v>225768.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>335299.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>300672.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>291227.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>241403.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>380364.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>389685.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>263743.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>1413616.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>319079.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>390803.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>265252.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>260827.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>254429.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>269791.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>308871.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>396164.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>394794.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>380778.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>397770.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>410552.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>402385.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>395825.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>415401.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>352905.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>422255.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>464727.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>508295.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>313540.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>274736.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>253758.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>235430.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>219231.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>202569.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>179044.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>176791.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>154385.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>52930.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>52930.0</v>
       </c>
-      <c r="AO3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:41">
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...7 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-      <c r="AL4"/>
-[...2 lines deleted...]
-      <c r="AO4">
+      <c r="AL4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B5">
+        <v>-7319659.0</v>
+      </c>
+      <c r="C5">
+        <v>-362588.0</v>
+      </c>
+      <c r="D5">
+        <v>-1210777.0</v>
+      </c>
+      <c r="E5">
         <v>545433.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-1782852.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-1893982.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-2974456.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-6631831.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-2114415.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-1113011.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-206102.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-3380173.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-1978694.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-106305.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>901680.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>198733.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>453261.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>803257.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>3748.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>1108691.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>2101446.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>251702.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>648771.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>1089748.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-303487.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-1494546.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>1980363.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>546037.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-983548.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-2040367.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-717431.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-305573.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>-1064189.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-701828.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-708812.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>-126230.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>242262.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>173780.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-272747.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>18810.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>17748.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>17748.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>195114.0</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>-7045521.0</v>
+      </c>
+      <c r="C6">
+        <v>-131402.0</v>
+      </c>
+      <c r="D6">
+        <v>-37777.0</v>
+      </c>
+      <c r="E6">
         <v>771201.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-1447553.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-1593310.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-2683229.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-6390428.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-1734051.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-723326.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>57641.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-1966557.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-1659615.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>284498.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>1166932.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>459560.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>707690.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>1073048.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>312619.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>1504855.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>2496240.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>632480.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>1046541.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>1500300.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>98898.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-1098721.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>2395764.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>898942.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-561293.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-1575640.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-209136.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>7967.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>-789453.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-448070.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-473382.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>93001.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>444831.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>352824.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>-95956.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>173195.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>70678.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>70678.0</v>
       </c>
-      <c r="AO6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:41">
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...7 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-      <c r="AL7"/>
-[...2 lines deleted...]
-      <c r="AO7">
+      <c r="AL7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...7 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-      <c r="AL8"/>
-[...2 lines deleted...]
-      <c r="AO8">
+      <c r="AL8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>3651038.0</v>
+      </c>
+      <c r="C9">
+        <v>3983408.0</v>
+      </c>
+      <c r="D9">
+        <v>4464659.0</v>
+      </c>
+      <c r="E9">
         <v>6692372.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>4412278.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>3996992.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>2379489.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>-1717738.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>3333263.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>3723293.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>4434571.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>3651351.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>4797938.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>5070762.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>4978768.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>5077868.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>5200318.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>5140655.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>5037058.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>5516703.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>4652744.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>4432784.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>4812118.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>4901613.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>3325195.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>3395687.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>6547563.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>5029919.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>5413158.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>2411622.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>4311566.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>3170111.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>1640182.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>2212866.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>1949337.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>1990667.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>2667463.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>2057069.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>1907497.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>1518640.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>1043785.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>1043784.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>3983654.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>-7319659.0</v>
+      </c>
+      <c r="C10">
+        <v>-362588.0</v>
+      </c>
+      <c r="D10">
+        <v>87804.0</v>
+      </c>
+      <c r="E10">
         <v>530368.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-1796542.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-1908168.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-2977662.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-6648298.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>-2133518.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-1148353.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-235764.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-3411641.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>-2002633.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-139010.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>872999.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>168689.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>408312.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>744542.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-76063.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>980376.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>1932415.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>101720.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>491172.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>915543.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-453673.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-1563330.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>1926266.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>493850.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>-1036561.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>-2046640.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>-909598.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>-305737.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>-1064189.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>-689880.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>-764911.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>-177873.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>199751.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>123779.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>-326934.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>-37226.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>-1607.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>-1607.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>60000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>114</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>157274.0</v>
+      </c>
+      <c r="D11">
+        <v>-589225.0</v>
+      </c>
+      <c r="E11">
         <v>266881.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>224188.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>109466.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>157120.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>167086.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>211027.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>191269.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>41796.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>226967.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>396863.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>261502.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>4136643.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>36156.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>85490.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>165308.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>310180.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>-320.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>235293.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>60522.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>247312.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>57753.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-441511.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>-467298.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>832142.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>-51051.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>558072.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>-1101911.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>-721975.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>-1447561.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>555629.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>217124.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>-536185.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>23869.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>64967.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>44632.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>-161687.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>-19576.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>-837.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>-837.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>43000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>115</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12">
+        <v>40418.0</v>
+      </c>
+      <c r="E12">
         <v>15065.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>13690.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>14186.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>3206.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>16465.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>19103.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>35342.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>29662.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>31468.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>23939.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>32705.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>28681.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>30044.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>44949.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>58715.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>79811.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>128315.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>169031.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>149982.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>157599.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>174205.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>150186.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>68784.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>54096.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>52182.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>53013.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>6268.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>9872.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>160.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>160.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>55661.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>55100.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>51645.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>42511.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>50001.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>54189.0</v>
       </c>
-      <c r="AL12"/>
-[...2 lines deleted...]
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>128000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B13">
+        <v>314690.0</v>
+      </c>
+      <c r="C13">
+        <v>296138.0</v>
+      </c>
+      <c r="D13">
+        <v>119548.0</v>
+      </c>
+      <c r="E13">
         <v>36433.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>50296.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>72511.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>100805.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>116596.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>118619.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>141725.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>159487.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>170420.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>104785.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>110266.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>84832.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>46407.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>55507.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>51005.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>85179.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>92105.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>61798.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>5300.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>150468.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>143931.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>99343.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>24637.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>54100.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>52180.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>53010.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>6270.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
-[...7 lines deleted...]
-      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
       <c r="AB14">
         <v>500.0</v>
       </c>
       <c r="AC14">
         <v>500.0</v>
       </c>
       <c r="AD14">
+        <v>500.0</v>
+      </c>
+      <c r="AE14">
+        <v>500.0</v>
+      </c>
+      <c r="AF14">
+        <v>500.0</v>
+      </c>
+      <c r="AG14">
         <v>-139466.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>-116996.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>-112585.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>602006.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>297146.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>-1007202.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>544892.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>436842.0</v>
       </c>
-      <c r="AL14"/>
-[...2 lines deleted...]
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>436842.0</v>
       </c>
     </row>
-    <row r="15" spans="1:41">
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>-7319659.0</v>
+      </c>
+      <c r="C15">
+        <v>-519862.0</v>
+      </c>
+      <c r="D15">
+        <v>8862571.0</v>
+      </c>
+      <c r="E15">
         <v>263487.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-2020730.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-2017634.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-3134782.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>-6815384.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>-2344545.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>-1339622.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-277560.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-3638608.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>-2399496.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>-400512.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-3263644.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>132533.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>322822.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>579234.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-386243.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>980696.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>1697122.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>41198.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>243860.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>857790.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>-12162.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-1096032.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>1094124.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>544901.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>-1594633.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>-944729.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>-120328.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>1281290.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>-1502822.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>-794419.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>-120676.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>-119160.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>257310.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>79147.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>-165247.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>-17650.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>-770.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>-770.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>17000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:41">
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-2399496.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-400512.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-3263644.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>132533.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>322822.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>579234.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-386243.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>980696.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>1697122.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>41198.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>243860.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>857790.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-12162.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-1096032.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>1094124.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>544901.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>-1594633.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>-944730.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>-120328.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>1281290.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>-1502822.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>-794419.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>473092.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>-633472.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>257000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>79000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>-184437.0</v>
       </c>
-      <c r="AL16"/>
-[...2 lines deleted...]
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>17000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:41">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>-7319659.0</v>
+      </c>
+      <c r="C17">
+        <v>-362588.0</v>
+      </c>
+      <c r="D17">
+        <v>677028.0</v>
+      </c>
+      <c r="E17">
         <v>263487.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>-2020730.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-2017634.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-3134782.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>-6815384.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>-2344545.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>-1339622.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>-277560.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-3638608.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>-2399496.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>-400512.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>-3263644.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>132533.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>322822.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>579234.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>-386243.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>980696.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>1697122.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>41198.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>243860.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>857790.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>-12162.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-1096032.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>1094124.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>544901.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>-1594633.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>-944729.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>-187623.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>1141824.0</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>-1619818.0</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>-907004.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>119990.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>-285200.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>-130475.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>79147.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>-184437.0</v>
       </c>
-      <c r="AL17"/>
-[...2 lines deleted...]
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>16650.0</v>
       </c>
     </row>
-    <row r="18" spans="1:41">
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>314690.0</v>
+      </c>
+      <c r="C18">
+        <v>296138.0</v>
+      </c>
+      <c r="D18">
+        <v>159966.0</v>
+      </c>
+      <c r="E18">
         <v>21368.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>36606.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>58325.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>97599.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>100131.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>99516.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>106383.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>129825.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>138952.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>80846.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>77561.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>56151.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>16363.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>10558.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-7710.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>5368.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-36210.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-107233.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-144682.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-7131.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-30274.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-50843.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-44147.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-54097.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-52182.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-53013.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-6268.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>1434863.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>90043.0</v>
       </c>
-      <c r="M19"/>
-[...1 lines deleted...]
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19">
         <v>1584796.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-23329.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>135454.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>110306.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>102399.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>16608.0</v>
       </c>
-      <c r="Y19"/>
-[...1 lines deleted...]
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-25519.0</v>
       </c>
-      <c r="AE19">
+      <c r="AH19">
         <v>54430.0</v>
       </c>
-      <c r="AF19">
+      <c r="AI19">
         <v>67609.0</v>
       </c>
-      <c r="AG19"/>
-[...1 lines deleted...]
-      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20"/>
+      <c r="N20">
+        <v>2700000.0</v>
+      </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...7 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-      <c r="AL20"/>
-[...2 lines deleted...]
-      <c r="AO20">
+      <c r="AL20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>-7671881.0</v>
+      </c>
+      <c r="C21">
+        <v>-671187.0</v>
+      </c>
+      <c r="D21">
+        <v>-1210777.0</v>
+      </c>
+      <c r="E21">
         <v>570102.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-1823953.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-1944860.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-3105907.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-6734027.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-2254865.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>-1262014.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-331134.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-3982114.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-3413557.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-196348.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>352897.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>163376.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>401923.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>650131.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-70933.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>1026279.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>516650.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>275031.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>513317.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>979442.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-405886.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-1511154.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>1814112.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>419557.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-980480.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-2032208.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-1075084.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-280058.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>-1118619.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>-701828.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>-731642.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>-136000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>243357.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>173847.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>-272247.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>124481.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>17748.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>17748.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>194000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:41">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...7 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-      <c r="AL22"/>
-[...2 lines deleted...]
-      <c r="AO22">
+      <c r="AL22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>17020432.0</v>
+      </c>
+      <c r="C23">
+        <v>8740797.0</v>
+      </c>
+      <c r="D23">
+        <v>12727971.0</v>
+      </c>
+      <c r="E23">
         <v>18186097.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>15932538.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>14203948.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>18246052.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>20435124.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>15456195.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>13913800.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>13486342.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>17730277.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>20625089.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>16978242.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>17896584.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>18652468.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>17901420.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>16402546.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>17847983.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>14958014.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>14388359.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>13040721.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>13421048.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>11996616.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>12031213.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>14870791.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>16610808.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>14519407.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>15866716.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>12090107.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>15456751.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>9913396.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>7011285.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>7821540.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>7784599.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>6796613.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>7245067.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>6162491.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>6766885.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>4815858.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>3755288.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>3755289.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>227103.0</v>
+      </c>
+      <c r="C25">
+        <v>231186.0</v>
+      </c>
+      <c r="D25">
+        <v>160999.0</v>
+      </c>
+      <c r="E25">
         <v>195315.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>335299.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>300672.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>291227.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>357767.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>380364.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>389685.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>263743.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>271245.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>270255.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>272273.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>789472.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>260827.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>254429.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>269791.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>308871.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>396165.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>394794.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>380778.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>397770.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>410552.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>402385.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>395825.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>415401.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>352905.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>422255.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>464727.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>508295.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>313540.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>274736.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>253758.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>235430.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>219231.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>202569.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>179044.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>176791.0</v>
       </c>
-      <c r="AL25"/>
-[...1 lines deleted...]
-      <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B26">
+        <v>853100.0</v>
+      </c>
+      <c r="C26">
+        <v>817039.0</v>
+      </c>
+      <c r="D26">
+        <v>1106823.0</v>
+      </c>
+      <c r="E26">
         <v>1448521.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>1524900.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>1357293.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>1250377.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>950373.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>925602.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>970877.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>1127194.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>1053852.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>954650.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>1195328.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>1087554.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>1159868.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>1252037.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>1244115.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>1192651.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>999715.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>1008017.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>832233.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>1106420.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>1001288.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>1008625.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>1203425.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>1320039.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>1036394.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>1225157.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>1261964.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>1175608.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>894744.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>958775.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>972631.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>943196.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>551070.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>605529.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>587454.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>680529.0</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>382705.0</v>
       </c>
-      <c r="AM26">
+      <c r="AP26">
         <v>268175.0</v>
       </c>
-      <c r="AN26">
+      <c r="AQ26">
         <v>268176.0</v>
       </c>
-      <c r="AO26">
+      <c r="AR26">
         <v>1096000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:41">
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B27">
+        <v>1765955.0</v>
+      </c>
+      <c r="C27">
+        <v>1576962.0</v>
+      </c>
+      <c r="D27">
+        <v>305592.0</v>
+      </c>
+      <c r="E27">
         <v>2328973.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>2325130.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>2218190.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>1821917.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>2008824.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>2255128.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>1920113.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>1667765.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>1713105.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>1483965.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>1786681.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>1745085.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>1864588.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>1724913.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>1471720.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>1983900.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>1570135.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>1479292.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>1167901.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>982945.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>1103384.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>845098.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>1189351.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>1379861.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>1383965.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>1237003.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>1137932.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>1427274.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>996495.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>702474.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>869015.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>783869.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>682042.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>851778.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>607038.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>659030.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>477601.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>425363.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>425364.0</v>
       </c>
-      <c r="AO27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:41">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>2453864.0</v>
+      </c>
+      <c r="C28">
+        <v>2444745.0</v>
+      </c>
+      <c r="D28">
+        <v>260011.0</v>
+      </c>
+      <c r="E28">
         <v>2344776.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>2386201.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>2366369.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>2413102.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>2057092.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>2407398.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>2094317.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>1970746.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>1935720.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>3072880.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>2285101.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>1793232.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>1890036.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>1821445.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>1774689.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>1931440.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>1920574.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>1648785.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>2157619.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>2209436.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>1817499.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>1877358.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>2514065.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>336157.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>2190003.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>3931478.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>2043934.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>2783768.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>1558930.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>1097552.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>1073048.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>953914.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>893554.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>966799.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>688730.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>840185.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>533853.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>332497.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>332498.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>3789000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>-589225.0</v>
+      </c>
+      <c r="E29">
         <v>266881.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>224188.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>109466.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>157120.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>167086.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>211027.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>191269.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>41796.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>226967.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>396863.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>261502.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>4136643.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>36156.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>85490.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>165308.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>310180.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>-320.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>235293.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>60522.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>247312.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>57753.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-441511.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-467298.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>832142.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-51051.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>558072.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>-1101910.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>-721980.0</v>
       </c>
-      <c r="AD29"/>
-[...1 lines deleted...]
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>11322919.0</v>
+      </c>
+      <c r="C30">
+        <v>4654595.0</v>
+      </c>
+      <c r="D30">
+        <v>5675436.0</v>
+      </c>
+      <c r="E30">
         <v>6122270.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>6236231.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>5941852.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>5485396.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>5016289.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>5588128.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>4985307.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>4765705.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>7633465.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>8211495.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>5267110.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>4625871.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>4914492.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>4798395.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>4490524.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>5107991.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>4490424.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>4136094.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>4157753.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>4298801.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>3922171.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>3731081.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>4906841.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>4733451.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>4610362.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>6393638.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>4443830.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>5386650.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>3450169.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>2758801.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>2914694.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>2680979.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>2126666.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>2424106.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>1883222.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>2179744.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>1499825.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>1024068.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>1024068.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>14034662.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>352222.0</v>
+      </c>
+      <c r="C31">
+        <v>308599.0</v>
+      </c>
+      <c r="D31">
+        <v>268205.0</v>
+      </c>
+      <c r="E31">
         <v>-39734.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>27411.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>36692.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>128245.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>85729.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>121347.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>113661.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>95370.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>570473.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>1410924.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>57338.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>520102.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>5313.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>6389.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>94411.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-5130.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-45903.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>1415765.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-173311.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-22145.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-63899.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-47787.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-52176.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>112154.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>74293.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>-56081.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>-14432.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>-192167.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-25679.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>54430.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>11948.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>-33269.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>-41874.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>-43606.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-50068.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>-54687.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>-161707.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>-19355.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>-19355.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>-134735.0</v>
       </c>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>9348551.0</v>
+      </c>
+      <c r="C32">
+        <v>8069610.0</v>
+      </c>
+      <c r="D32">
+        <v>11985462.0</v>
+      </c>
+      <c r="E32">
         <v>18756199.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>14108585.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>12259088.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>15140145.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>13701097.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>13201330.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>12651786.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>13155208.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>13748163.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>17211532.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>16781894.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>18249481.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>18815844.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>18303343.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>17052677.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>17777050.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>15984293.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>14905009.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>13315752.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>13934365.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>12976058.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>11625327.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>13359637.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>18424920.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>14938964.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>14886236.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>10057899.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>14381667.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>9633338.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>5892666.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>7119712.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>7052957.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>6660614.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>7488424.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>6336338.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>6494638.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>4834673.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>3775005.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>3775005.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>14230000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>6794093.0</v>
+      </c>
+      <c r="C2">
         <v>4048948.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3112196.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5101174.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6316921.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5185321.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2272256.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>185717.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14197.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25074.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>114596</v>
+      </c>
+      <c r="C3">
         <v>362748</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>821753</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>529908</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>563815</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>820336</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2386227</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>623166</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>425482</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>206319</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>194422</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-1951149.0</v>
       </c>
-      <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>1040268.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>2911792.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>2086539.0</v>
       </c>
-      <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>71876.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-274341.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1880961.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-260632.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>26580883.0</v>
+      </c>
+      <c r="C6">
         <v>2745145.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>936752.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1988978.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1215747.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1131600.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2913065.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2086539.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>171520.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-10877.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25074.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>-5958320.0</v>
+      </c>
+      <c r="C7">
         <v>2736756.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1943406.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-13317430.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>822094.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2857788.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-921521.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3314276.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1311204.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1130331.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>249097.0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-6253003.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>4286294.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-1165596.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-2563523.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>-7360779.0</v>
+      </c>
+      <c r="C9">
         <v>-190339.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3095701.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-6253003.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2327470.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4286294.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1165596.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2563523.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-254015.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1583341.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-27630.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>674687.0</v>
+      </c>
+      <c r="C10">
         <v>658303.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>962458.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9547390.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3456394.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2630149.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1008980.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>46789.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1704134.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>69826.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>155473.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2444883.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1083954.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3148762.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1041730.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-521822.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1278055.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>140826.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-40584.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>6655141.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>840827.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>631623.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2534342.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-714696.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-27293.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>593583.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5720.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-32037.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>867064.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1365171.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>828488.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>662998.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-631110.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>242358.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>161838.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>992285.0</v>
+      </c>
+      <c r="C14">
         <v>1419043.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1077516.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1050299.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1480608.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1606532.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1655288.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1350329.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>836274.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>437036.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>156945.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>342691.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>811379.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>684875.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>132017.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>33374976.0</v>
+      </c>
+      <c r="C16">
         <v>6794093.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4048948.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3112196.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5101174.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6316921.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5185321.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2272256.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>185717.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>14197.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>25074.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>5196.0</v>
       </c>
-      <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>-6404980.0</v>
+      </c>
+      <c r="C18">
         <v>-470846.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1261432.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8335933.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5058781.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1070509.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11359.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4532809.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-807248.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-479543.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>251090.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B19">
+        <v>3217065.0</v>
+      </c>
+      <c r="C19">
         <v>4190787.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-511196.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>3908323.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-14546810.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-818794.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2385177.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5909192.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-425482.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-138011.0</v>
       </c>
-      <c r="K19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      <c r="D20">
+        <v>154</v>
+      </c>
+      <c r="B20">
+        <v>12500000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
+      <c r="D20"/>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>10000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>95318.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2700714.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>19500000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>155</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-954939.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1352637.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2247082.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-348479.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2612218.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>518636.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5190418.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>123266.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>382786.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-242472.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>5087694.0</v>
+      </c>
+      <c r="C22">
         <v>-13634333.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-6716176.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2229055.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2332773.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-6544.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-900337.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1136278.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>96620.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-184437.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>16650.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>-518776.0</v>
+      </c>
+      <c r="C23">
         <v>-466762.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1118871.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-342691.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1220809.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-684875.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-297249.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2039308.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>855502.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>17572.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16456.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>157</v>
+      </c>
+      <c r="B24">
+        <v>17396169.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>125000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-14546810.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1542.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1050.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>34450.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>68310.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>-8232745.0</v>
+      </c>
+      <c r="C25">
         <v>7354229.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4892525.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>917340.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-644406.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>947021.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2004709.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>152577.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>253096.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>757658.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>116112.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-597856.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-342691.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-811379.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-684875.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-132017.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-341574.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>105500.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>17570.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16460.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B27">
+        <v>1820705.0</v>
+      </c>
+      <c r="C27">
         <v>1988125.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2345358.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1991117.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1695105.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>724378.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>649469.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>527335.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>160062.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>77647.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>52212.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>12069349.0</v>
+      </c>
+      <c r="C28">
         <v>-1183952.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-171344.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1946553.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8430712.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2109235.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2922101.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11900178.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>978768.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>400358.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-226016.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>-6290381.0</v>
+      </c>
+      <c r="C29">
         <v>-108098.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-439679.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-7806025.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5622596.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-250173.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2374868.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3909643.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-381766.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-273224.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>445512.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>20498638.0</v>
+      </c>
+      <c r="C30">
         <v>4190787.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1520799.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3908323.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-15110625.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-818794.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2385177.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5909192.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-425482.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-138011.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-194422.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO30"/>
+  <dimension ref="A1:AR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AJ1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AM1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AN1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:41">
+        <v>102</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>33374976.0</v>
+      </c>
+      <c r="C2">
+        <v>33374975.0</v>
+      </c>
+      <c r="D2">
+        <v>6508020.0</v>
+      </c>
+      <c r="E2">
         <v>8458920.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>6498468.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>6794093.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>9402608.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>6751771.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>6904102.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>4048948.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>3735005.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>6100317.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>3470060.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>3112196.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>3180175.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>2874831.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>2219800.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>5101174.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>3955215.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>3975069.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>19614315.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>6316921.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>5519829.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>4654602.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>3038006.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>5185321.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>4226201.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>4944853.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>455434.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>2272256.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>7057228.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>9267320.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>9126847.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>185717.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>488584.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>452607.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>8684.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>14197.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>13591.0</v>
       </c>
       <c r="AN2">
         <v>32823.0</v>
       </c>
-      <c r="AO2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:41">
+      <c r="AO2">
+        <v>2109.0</v>
+      </c>
+      <c r="AP2">
+        <v>13591.0</v>
+      </c>
+      <c r="AQ2">
+        <v>32823.0</v>
+      </c>
+      <c r="AR2"/>
+    </row>
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>125393</v>
+      </c>
+      <c r="C3">
+        <v>14998</v>
+      </c>
+      <c r="D3">
+        <v>353283</v>
+      </c>
+      <c r="E3">
         <v>294545</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>160536</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>12793</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>63959</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>94695</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>36926</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>167168</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>447289</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>74573</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>214806</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>85085</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>244409</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>143814</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>55844</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>85841</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>250558</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>113458</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>78037</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>121759</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>155951</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>248803</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>215534</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>200049</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>324465</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>704787</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>553732</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>803243</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>542692</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>20264</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>46823</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>13387</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>307959</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>103552</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>37789</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>51760</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>96898</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>73200</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>18110</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>18111</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>194000</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>2634008.0</v>
       </c>
-      <c r="L4">
+      <c r="O4">
         <v>331555.0</v>
       </c>
-      <c r="M4"/>
-[...1 lines deleted...]
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4">
         <v>-15649265.0</v>
       </c>
-      <c r="T4">
+      <c r="W4">
         <v>13342900.0</v>
       </c>
-      <c r="U4">
+      <c r="X4">
         <v>762992.0</v>
       </c>
-      <c r="V4">
+      <c r="Y4">
         <v>808657.0</v>
       </c>
-      <c r="W4">
+      <c r="Z4">
         <v>1603018.0</v>
       </c>
-      <c r="X4">
+      <c r="AA4">
         <v>-2134399.0</v>
       </c>
-      <c r="Y4"/>
-      <c r="Z4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>-685231.0</v>
       </c>
-      <c r="AA4">
+      <c r="AD4">
         <v>4489419.0</v>
       </c>
-      <c r="AB4">
+      <c r="AE4">
         <v>-1816822.0</v>
       </c>
-      <c r="AC4">
+      <c r="AF4">
         <v>-4784972.0</v>
       </c>
-      <c r="AD4">
+      <c r="AG4">
         <v>-2210092.0</v>
       </c>
-      <c r="AE4">
+      <c r="AH4">
         <v>140473.0</v>
       </c>
-      <c r="AF4">
+      <c r="AI4">
         <v>8941130.0</v>
       </c>
-      <c r="AG4"/>
-[...1 lines deleted...]
-      <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-1079818.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-938206.0</v>
       </c>
-      <c r="M5"/>
-[...1 lines deleted...]
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>-1541101.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-138617.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>20857.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-111500.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>197232.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-380930.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>1239044.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>87251.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-189024.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>45311.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>22423.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>10887.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-339253.0</v>
       </c>
-      <c r="AG5"/>
-[...1 lines deleted...]
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>-16095837.0</v>
+      </c>
+      <c r="C6">
+        <v>-6830934.0</v>
+      </c>
+      <c r="D6">
+        <v>26866956.0</v>
+      </c>
+      <c r="E6">
         <v>-1950900.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>1960452.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-295625.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-2608515.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>2650837.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-152331.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>2855154.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>313943.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-2365312.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>2630257.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>357864.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-67979.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>305344.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>655031.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-2881374.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>1145959.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-19854.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-15639246.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>13297394.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>797092.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>865227.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>1616596.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-2147315.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>959120.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-718652.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>4489419.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-1816822.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-4784972.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>-2210092.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>140473.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>8941130.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-302867.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>35977.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>443923.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-5513.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>-18626.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>30714.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>-11482.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>-11483.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>25074.0</v>
       </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>5221418.0</v>
+      </c>
+      <c r="C7">
+        <v>3381681.0</v>
+      </c>
+      <c r="D7">
+        <v>-3413260.0</v>
+      </c>
+      <c r="E7">
         <v>-3984647.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>1326220.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>113367.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-559510.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>648698.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>-46263.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>2693831.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>-1042133.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-2086191.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>4523168.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-601855.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-1325512.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-1920475.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-3825848.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-6245595.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>1933362.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-1400724.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-2987630.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>3277087.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-334379.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-289759.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>-2330018.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>96368.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-59420.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>-2387888.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>284058.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>1241729.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>1353953.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>-1567039.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>158247.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>-3259437.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>-1948865.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>1495769.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>-1918912.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>1060804.0</v>
       </c>
-      <c r="AK7">
+      <c r="AN7">
         <v>448897.0</v>
       </c>
-      <c r="AL7">
+      <c r="AO7">
         <v>-628982.0</v>
       </c>
-      <c r="AM7">
+      <c r="AP7">
         <v>-75345.0</v>
       </c>
-      <c r="AN7">
+      <c r="AQ7">
         <v>-75346.0</v>
       </c>
-      <c r="AO7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:41">
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>897338.0</v>
       </c>
-      <c r="L8">
+      <c r="O8">
         <v>1628801.0</v>
       </c>
-      <c r="M8"/>
-[...1 lines deleted...]
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8">
         <v>-795329.0</v>
       </c>
-      <c r="T8">
+      <c r="W8">
         <v>1697901.0</v>
       </c>
-      <c r="U8">
+      <c r="X8">
         <v>2314970.0</v>
       </c>
-      <c r="V8">
+      <c r="Y8">
         <v>754393.0</v>
       </c>
-      <c r="W8">
+      <c r="Z8">
         <v>-1313141.0</v>
       </c>
-      <c r="X8">
+      <c r="AA8">
         <v>2530072.0</v>
       </c>
-      <c r="Y8"/>
-      <c r="Z8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>-964934.0</v>
       </c>
-      <c r="AA8">
+      <c r="AD8">
         <v>317141.0</v>
       </c>
-      <c r="AB8">
+      <c r="AE8">
         <v>1868297.0</v>
       </c>
-      <c r="AC8">
+      <c r="AF8">
         <v>-76420.0</v>
       </c>
-      <c r="AD8">
+      <c r="AG8">
         <v>-3074690.0</v>
       </c>
-      <c r="AE8">
+      <c r="AH8">
         <v>699536.0</v>
       </c>
-      <c r="AF8">
+      <c r="AI8">
         <v>-111949.0</v>
       </c>
-      <c r="AG8"/>
-[...1 lines deleted...]
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>3176676.0</v>
+      </c>
+      <c r="C9">
+        <v>6235950.0</v>
+      </c>
+      <c r="D9">
+        <v>-4025938.0</v>
+      </c>
+      <c r="E9">
         <v>-4859313.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>456372.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>1068100.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>812948.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>-782762.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>-1062582.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>842057.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>456576.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>112986.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>897338.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>1628801.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>325324.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-1536346.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-1030983.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>-4010998.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>753451.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>671447.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-795329.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>1697901.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>2314970.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>754393.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>-1313141.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>2530072.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>-2386100.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>-964934.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>317141.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>1868297.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>-76420.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>-3074690.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>699536.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>-111949.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>-1204705.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>1091600.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>-1477927.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>1337017.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>-1638768.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>-230165.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>142796.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>142796.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>-27630.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>-8230819.0</v>
+      </c>
+      <c r="C10">
+        <v>-1398709.0</v>
+      </c>
+      <c r="D10">
+        <v>1218214.0</v>
+      </c>
+      <c r="E10">
         <v>-567784.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>1442442.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-1418185.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>1547275.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-1430295.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>607336.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-66013.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>978041.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-1695699.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>1991483.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-2909978.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-480459.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-104406.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-4632866.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-4329659.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>2090356.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-2274808.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-3048782.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-223160.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>241959.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-1102453.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>56909.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-1826564.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>655185.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>454606.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>581096.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>-2699867.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>293920.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>102381.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>-779633.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>430121.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>-1256803.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>1515029.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>-972160.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>-990200.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>512869.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>-157085.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>-142979.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>-142979.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>156000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-1447808.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>1736650.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-741015.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-1173141.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>2074991.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>2354165.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>-1864423.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>-271583.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>1424819.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>1954907.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>-2664435.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>169078.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-1276093.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>-221135.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>485174.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>-1877553.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>-693184.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>2258895.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>1103734.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>1388259.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>223215.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>-3237030.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>1278055.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>-1425851.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>501297.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>550505.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>140826.0</v>
       </c>
-      <c r="AL11"/>
-[...2 lines deleted...]
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-40584.0</v>
       </c>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>3793016.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>634936.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>5192773.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>428576.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>690640.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>376948.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>460203.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>504915.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>-655084.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>516849.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>701844.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>437917.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>-364527.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>-89050.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>528899.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>170219.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>2804188.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>-941837.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>-506409.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>-1265895.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>1285638.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>-228030.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>-27293.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>-735351.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>-220764.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>-125886.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>593583.0</v>
       </c>
-      <c r="AL12"/>
-[...2 lines deleted...]
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>5720.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>1683170.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>1683170.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-429362.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>893418.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>-236990.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>-259103.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>953978.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>474219.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>-568338.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>7205.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>-226873.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>-565096.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>-241490.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>-331712.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>1186321.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>-2376784.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>1413398.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>605553.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>1062463.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>307989.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>66839.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>-774293.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>-631110.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>314991.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>121284.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>163482.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>242358.0</v>
       </c>
-      <c r="AL13"/>
-[...2 lines deleted...]
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>161838.0</v>
       </c>
     </row>
-    <row r="14" spans="1:41">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>458289.0</v>
+      </c>
+      <c r="C14">
+        <v>231186.0</v>
+      </c>
+      <c r="D14">
+        <v>160999.0</v>
+      </c>
+      <c r="E14">
         <v>195315.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>335299.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>300672.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>291227.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>357767.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>380364.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>389685.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>263743.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>271245.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>319079.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>390803.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>265252.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>260827.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>254429.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>269791.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>308871.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>396164.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>394794.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>380778.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>397770.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>410552.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>402384.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>395825.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>415401.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>352905.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>422255.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>464727.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>508295.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>313540.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>274736.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>253758.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>235430.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>219231.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>202569.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>179044.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>176791.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>154385.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>52930.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>52930.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>156945.0</v>
       </c>
     </row>
-    <row r="15" spans="1:41">
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>18044.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>155017.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>653068.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>73096.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>107499.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>0.0</v>
       </c>
-      <c r="AG15"/>
-[...1 lines deleted...]
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>17279139.0</v>
+      </c>
+      <c r="C16">
+        <v>26544041.0</v>
+      </c>
+      <c r="D16">
+        <v>33374976.0</v>
+      </c>
+      <c r="E16">
         <v>6508020.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>8458920.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>6498468.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>6794093.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>9402608.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>6751771.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>6904102.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>4048948.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>3735005.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>6100317.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>3470060.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>3112196.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>3180175.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>2874831.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>2219800.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>5101174.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>3955215.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>3975069.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>19614315.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>6316921.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>5519829.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>4654602.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>3038006.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>5185321.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>4226201.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>4944853.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>455434.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>2272256.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>7057228.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>9267320.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>9126847.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>185717.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>488584.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>452607.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>8684.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>14197.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-11483.0</v>
       </c>
       <c r="AO16">
         <v>32823.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16">
+        <v>2109.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-11483.0</v>
+      </c>
+      <c r="AR16">
+        <v>32823.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17">
         <v>-11192.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>2660.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>5196.0</v>
       </c>
-      <c r="AD17"/>
-[...1 lines deleted...]
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>-754531.0</v>
+      </c>
+      <c r="C18">
+        <v>4026910.0</v>
+      </c>
+      <c r="D18">
+        <v>-1011479.0</v>
+      </c>
+      <c r="E18">
         <v>-3715860.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-529240.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-1148389.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-2315602.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>822108.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-853562.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>1876210.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-1112437.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-1898038.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>1810164.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-61122.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>624460.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-1242353.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-2613801.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-5104239.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>2074913.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>395304.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-1580740.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>4169307.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>979266.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>1300866.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-2428820.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-921822.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>1662056.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-2030324.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>1360169.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-1003260.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>682630.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>-1307140.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>135898.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>-4044197.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>-986525.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>466358.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>-1434389.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>1147308.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>275578.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>-803620.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>24250.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>24249.0</v>
       </c>
-      <c r="AO18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:41">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B19">
+        <v>-4099716.0</v>
+      </c>
+      <c r="C19">
+        <v>-10075640.0</v>
+      </c>
+      <c r="D19">
+        <v>4573.0</v>
+      </c>
+      <c r="E19">
         <v>733640.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>1426478.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>584495.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-102476.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>1752177.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>896890.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>1644196.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>1222398.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-204653.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-330470.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>833524.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-809597.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>1983134.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>1905940.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>989345.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-14785.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-8378.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-14523647.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-121759.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-155951.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-248803.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-215533.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-198507.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-324465.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-704787.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-553732.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-802193.0</v>
       </c>
-      <c r="AC19"/>
-[...1 lines deleted...]
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...7 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-[...1 lines deleted...]
-      <c r="V20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>155</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
         <v>1000000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>4434.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-74481.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-203716.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-199399.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-220197.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-267118.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>1612244.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>1122153.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-597351.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-3796.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>534981.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-282313.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-273270.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-2512998.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>2538764.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-614274.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-755815.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-1140449.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>3246373.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-831473.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-706735.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-370096.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>-370096.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>-4483683.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>123266.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>-436069.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>-59208.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>-1167236.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>382786.0</v>
       </c>
-      <c r="AL21"/>
-[...2 lines deleted...]
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-242472.0</v>
       </c>
     </row>
-    <row r="22" spans="1:41">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>-7682247.0</v>
+      </c>
+      <c r="C22">
+        <v>-362588.0</v>
+      </c>
+      <c r="D22">
+        <v>3774876.0</v>
+      </c>
+      <c r="E22">
         <v>263487.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-2020730.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-2017634.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-3134783.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>-6815384.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>-2344545.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>-1339622.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-277560.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-3638608.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-2399496.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-400512.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-3263644.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>132533.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>322822.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>579234.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-386243.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>980696.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>1697122.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>41198.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>243860.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>857790.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-12162.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-1096032.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>1094124.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>544902.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>-1594634.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>-944729.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>-120328.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>1281290.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>-1502821.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>-794419.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>-120676.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>-119161.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>257310.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>79147.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>-165247.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>-17650.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>-770.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>-770.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>17000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>-1196880.0</v>
+      </c>
+      <c r="C23">
+        <v>-830148.0</v>
+      </c>
+      <c r="D23">
+        <v>-8799.0</v>
+      </c>
+      <c r="E23">
         <v>-206500.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-59823.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-243654.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>193550.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-54868.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>-10922.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-119026.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-35839.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>389069.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>1349290.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-326534.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>-73096.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-107499.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-129126.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>9192.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>-200525.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-396334.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-69891.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-544094.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>181463.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>46153.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-13753.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-599845.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>18185.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-231704.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-112879.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>155168.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>47288.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>-65485.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>4575.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>-2030990.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>5908.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>5688.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>829491.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>14415.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>3330.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>-35732.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>-35732.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>750000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24"/>
+      <c r="D24">
+        <v>17396169.0</v>
+      </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>1811364.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>1669687.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>-130080.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-115664.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>918609.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>-565188.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>1983134.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>1905940.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>125000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>-14785.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-8378.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>-14523647.0</v>
       </c>
-      <c r="T24"/>
-[...3 lines deleted...]
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24">
+        <v>1541998458.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>1542.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-2385177001050.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>1050.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>1050.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>1050.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>-5286025527325.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>-472675.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
-[...1 lines deleted...]
-      <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
-[...1 lines deleted...]
-      </c>
+      <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-      <c r="AN24"/>
+      <c r="AN24">
+        <v>68308.0</v>
+      </c>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B25">
-        <v>343230.0</v>
+        <v>-142939.0</v>
       </c>
       <c r="C25">
+        <v>136501.0</v>
+      </c>
+      <c r="D25">
+        <v>-2669724.0</v>
+      </c>
+      <c r="E25">
+        <v>-101392.0</v>
+      </c>
+      <c r="F25">
         <v>-227636.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>-146299.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>7598.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>6631433.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>635781.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>79418.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>31837.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-935526.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>-1315790.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>161318.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>726087.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>36257.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>231022.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>-76026.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>113669.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>254796.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>-1225770.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>212899.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>359820.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>317826.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>239167.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>115587.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>-77430.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>22540.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>2023598.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>36001.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>171088.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>-91999.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>555500.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>-482012.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>1516347.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>-105460.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>-116567.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>5959.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>99061.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>-259892.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>48442.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>48442.0</v>
       </c>
-      <c r="AO25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:41">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
         <v>246376.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>-102920.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>-246376.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>-35839.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>-29417.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>-206066.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>-326534.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>-73096.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>-117433.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>-131684.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>-20478.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>-239729.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>-457507.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>-69891.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>9500158.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>-429.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>-13847.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>-13754.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>-656845.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>2616030.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>2496148.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>6948.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>14201.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>-1426.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>-65485.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>4575.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>-274663.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>105502.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>5688.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>46953.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>14415.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>17572.0</v>
       </c>
-      <c r="AL26"/>
-[...2 lines deleted...]
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>16456.0</v>
       </c>
     </row>
-    <row r="27" spans="1:41">
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B27">
+        <v>1516341.0</v>
+      </c>
+      <c r="C27">
+        <v>655128.0</v>
+      </c>
+      <c r="D27">
+        <v>247749.0</v>
+      </c>
+      <c r="E27">
         <v>444621.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>515774.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>612561.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>564176.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>458011.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>557198.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>408740.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>454461.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>518680.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>898009.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>474209.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>533487.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>542166.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>532636.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>382828.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>392227.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>399148.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>465336.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>438394.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>220959.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>210280.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>85378.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>207761.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>159329.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>164857.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>157809.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>167474.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>152356.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>214846.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>124815.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>35318.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>55812.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>43620.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>36004.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>24626.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>21721.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>21719.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>17103.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>17104.0</v>
       </c>
-      <c r="AO27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:41">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>-1008676.0</v>
+      </c>
+      <c r="C28">
+        <v>-782202.0</v>
+      </c>
+      <c r="D28">
+        <v>10556338.0</v>
+      </c>
+      <c r="E28">
         <v>815708.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>567647.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>129656.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-39763.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-129349.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-214866.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-799974.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-306747.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-278172.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>939508.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-525933.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-293293.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-374617.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>1483118.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>1131345.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-797876.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-400130.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>455125.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>9173593.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-216274.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-492209.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>4031837.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-1214119.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-737630.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>1336561.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>3140442.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-817272.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-659447.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-430277.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>4575.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>12985327.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>683658.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-430381.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>1878312.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-1152821.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-294204.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>766026.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-35732.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-35732.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>-226016.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>-629138.0</v>
+      </c>
+      <c r="C29">
+        <v>4041908.0</v>
+      </c>
+      <c r="D29">
+        <v>-1364766.0</v>
+      </c>
+      <c r="E29">
         <v>-3421315.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-368704.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-1135596.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-2251643.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>916803.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-816636.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>2043378.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-665148.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-1823465.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>2024970.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>23963.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>868869.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>-1098539.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-2557957.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-5018398.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>2325471.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>508762.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-1502703.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>4291066.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>1135217.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>1549669.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-2213286.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-721773.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>1986521.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-1325537.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>1913901.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>-200017.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>1225322.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>-1286876.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>182721.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>-4030810.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>-678566.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>569910.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>-1472178.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>1199068.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>372476.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>-730420.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>42360.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>42360.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>446000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:41">
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>-14300749.0</v>
+      </c>
+      <c r="C30">
+        <v>-10090641.0</v>
+      </c>
+      <c r="D30">
+        <v>17754025.0</v>
+      </c>
+      <c r="E30">
         <v>733640.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>1426478.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>584495.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-102476.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>1752177.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>896890.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>1644196.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>1222398.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-204653.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-330470.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>833524.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-809597.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>1839320.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>1850096.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>1028504.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-265343.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-121836.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-14601687.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-121759.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-155951.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-248803.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-215533.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-198507.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-324465.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-704787.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-553732.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-802193.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-5356043.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-492939.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-46823.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-13387.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-307959.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>-103552.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>37789.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>-51760.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-96898.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>-4892.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>-18110.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>-18111.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-194422.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>