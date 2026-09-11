--- v0 (2026-07-12)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
@@ -2664,3580 +2667,3694 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>7393980000.0</v>
+      </c>
+      <c r="C2">
         <v>6287498000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6708027000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5850680000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5816609000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6018097000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5830845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5706185000.0</v>
       </c>
       <c r="I2">
         <v>5706185000.0</v>
       </c>
       <c r="J2">
-        <v>6665836000.0</v>
+        <v>5706185000.0</v>
       </c>
       <c r="K2">
         <v>6665836000.0</v>
       </c>
       <c r="L2">
-        <v>6403773000.0</v>
+        <v>6665836000.0</v>
       </c>
       <c r="M2">
         <v>6403773000.0</v>
       </c>
       <c r="N2">
-        <v>5957135000.0</v>
+        <v>6403773000.0</v>
       </c>
       <c r="O2">
         <v>5957135000.0</v>
       </c>
       <c r="P2">
-        <v>5131248000.0</v>
+        <v>5957135000.0</v>
       </c>
       <c r="Q2">
         <v>5131248000.0</v>
       </c>
       <c r="R2">
-        <v>6156800000.0</v>
+        <v>5131248000.0</v>
       </c>
       <c r="S2">
         <v>6156800000.0</v>
       </c>
       <c r="T2">
+        <v>6156800000.0</v>
+      </c>
+      <c r="U2">
         <v>5441035000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5699300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5953000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6063100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5511212000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5402400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7466900000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7490600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6366404000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6348100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7640500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>5267000.0</v>
+      </c>
+      <c r="C7">
         <v>16287000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7550000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>17600000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11812000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>16665000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10859000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>29065000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>17959000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>12064000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>30077000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
         <v>68553839000.0</v>
       </c>
       <c r="C8">
         <v>68553839000.0</v>
       </c>
       <c r="D8">
         <v>68553839000.0</v>
       </c>
       <c r="E8">
         <v>68553839000.0</v>
       </c>
       <c r="F8">
         <v>68553839000.0</v>
       </c>
       <c r="G8">
         <v>68553839000.0</v>
       </c>
       <c r="H8">
         <v>68553839000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="I8">
         <v>68553839000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="J8"/>
+      <c r="K8">
         <v>68553839000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="L8"/>
+      <c r="M8">
         <v>68553839000.0</v>
       </c>
-      <c r="O8"/>
+      <c r="N8"/>
+      <c r="O8">
+        <v>68553839000.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>8639431000.0</v>
+      </c>
+      <c r="C10">
         <v>8750141000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7712934000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8138133000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6724059000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8194864000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7149669000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10395168000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>11436920000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>11048007000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>10375914000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>7766588000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>6998166000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6208100000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7176600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7002400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6524354000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5241400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6532800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6602600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6768082000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6735200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7583100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>7766600000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>6875700000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>6998166000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>7176600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7002400000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>68553839000.0</v>
       </c>
       <c r="J13">
         <v>68553839000.0</v>
       </c>
       <c r="K13">
         <v>68553839000.0</v>
       </c>
       <c r="L13">
         <v>68553839000.0</v>
       </c>
       <c r="M13">
         <v>68553839000.0</v>
       </c>
       <c r="N13">
         <v>68553839000.0</v>
       </c>
       <c r="O13">
         <v>68553839000.0</v>
       </c>
       <c r="P13">
         <v>68553839000.0</v>
       </c>
       <c r="Q13">
         <v>68553839000.0</v>
       </c>
       <c r="R13">
-        <v>68553800000.0</v>
+        <v>68553839000.0</v>
       </c>
       <c r="S13">
         <v>68553800000.0</v>
       </c>
       <c r="T13">
+        <v>68553800000.0</v>
+      </c>
+      <c r="U13">
         <v>68553839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68553800000.0</v>
       </c>
       <c r="V13">
         <v>68553800000.0</v>
       </c>
       <c r="W13">
         <v>68553800000.0</v>
       </c>
       <c r="X13">
+        <v>68553800000.0</v>
+      </c>
+      <c r="Y13">
         <v>68553839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68553800000.0</v>
       </c>
       <c r="Z13">
         <v>68553800000.0</v>
       </c>
       <c r="AA13">
         <v>68553800000.0</v>
       </c>
       <c r="AB13">
+        <v>68553800000.0</v>
+      </c>
+      <c r="AC13">
         <v>68553839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68553800000.0</v>
       </c>
       <c r="AD13">
         <v>68553800000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>68553800000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>8711101022.0</v>
       </c>
       <c r="C14">
         <v>8711101022.0</v>
       </c>
       <c r="D14">
         <v>8711101022.0</v>
       </c>
       <c r="E14">
         <v>8711101022.0</v>
       </c>
       <c r="F14">
         <v>8711101022.0</v>
       </c>
       <c r="G14">
         <v>8711101022.0</v>
       </c>
       <c r="H14">
         <v>8711101022.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="I14">
         <v>8711101022.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="J14"/>
+      <c r="K14">
         <v>8711101022.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="L14"/>
+      <c r="M14">
         <v>8711101022.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="N14"/>
+      <c r="O14">
         <v>8711101022.0</v>
       </c>
-      <c r="Q14"/>
+      <c r="P14"/>
+      <c r="Q14">
+        <v>8711101022.0</v>
+      </c>
       <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>51925833300.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>49468085100.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>50555555600.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>51000000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>49595329800.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>49895833300.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>51515151500.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>51928571400.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>50591702100.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>50074074100.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>48927272700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
         <v>11270044000.0</v>
       </c>
       <c r="C20">
         <v>11270044000.0</v>
       </c>
       <c r="D20">
         <v>11270044000.0</v>
       </c>
       <c r="E20">
         <v>11270044000.0</v>
       </c>
       <c r="F20">
         <v>11270044000.0</v>
       </c>
       <c r="G20">
         <v>11270044000.0</v>
       </c>
       <c r="H20">
         <v>11270044000.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20">
+      <c r="I20">
         <v>11270044000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20">
+      <c r="J20"/>
+      <c r="K20">
         <v>11270044000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="L20"/>
+      <c r="M20">
         <v>11270044000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="N20"/>
+      <c r="O20">
+        <v>11270044000.0</v>
+      </c>
+      <c r="P20"/>
+      <c r="Q20">
         <v>11270000000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>11270000000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>11270044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11270000000.0</v>
       </c>
       <c r="V20">
         <v>11270000000.0</v>
       </c>
       <c r="W20">
         <v>11270000000.0</v>
       </c>
       <c r="X20">
+        <v>11270000000.0</v>
+      </c>
+      <c r="Y20">
         <v>11270044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22629000000.0</v>
       </c>
       <c r="Z20">
         <v>22629000000.0</v>
       </c>
       <c r="AA20">
         <v>22629000000.0</v>
       </c>
       <c r="AB20">
+        <v>22629000000.0</v>
+      </c>
+      <c r="AC20">
         <v>22629044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22629000000.0</v>
       </c>
       <c r="AD20">
         <v>22629000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20">
+        <v>22629000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>3337342000.0</v>
+      </c>
+      <c r="C21">
         <v>3504354000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3671561000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3838686000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4006103000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4173606000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4340953000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4508554000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>4676339000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>4844147000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>5011342000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>5178700000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>5345200000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>5512584000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5596100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5680300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5764200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5847597000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5931200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6015700000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6099700000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6182851000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>6266500000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6349700000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>62438000.0</v>
+      </c>
+      <c r="C22">
         <v>62732000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>70999000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>70830000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>75825000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>75956000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>79470000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79609000.0</v>
       </c>
       <c r="I22">
         <v>79609000.0</v>
       </c>
       <c r="J22">
-        <v>84586000.0</v>
+        <v>79609000.0</v>
       </c>
       <c r="K22">
         <v>84586000.0</v>
       </c>
       <c r="L22">
-        <v>86564000.0</v>
+        <v>84586000.0</v>
       </c>
       <c r="M22">
         <v>86564000.0</v>
       </c>
       <c r="N22">
-        <v>92805000.0</v>
+        <v>86564000.0</v>
       </c>
       <c r="O22">
         <v>92805000.0</v>
       </c>
       <c r="P22">
-        <v>99347000.0</v>
+        <v>92805000.0</v>
       </c>
       <c r="Q22">
         <v>99347000.0</v>
       </c>
       <c r="R22">
-        <v>117300000.0</v>
+        <v>99347000.0</v>
       </c>
       <c r="S22">
         <v>117300000.0</v>
       </c>
       <c r="T22">
+        <v>117300000.0</v>
+      </c>
+      <c r="U22">
         <v>102354000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>118500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>118200000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>113000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>103137000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>120500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>126700000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>118400000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>109655000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>116500000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>122500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>19085681000.0</v>
+      </c>
+      <c r="C24">
         <v>15394010000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>20270550000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>20287023000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>16891680000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>20870364000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>24746617000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>21971912000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>17850970000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>21729962000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>25740922000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>25328200000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>25393500000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>26459077000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>26556100000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>26563100000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>25428000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>29131700000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>27833000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>27823900000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>31805700000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>28305438000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>29139200000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>29087300000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>25328200000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>25393500000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>26459077000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>26563100000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>25428000000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>3609200000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3516700000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3563900000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3624900000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4096869000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4690100000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4405300000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4466300000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>5153955000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4616500000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4649200000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>15475554000.0</v>
+      </c>
+      <c r="C28">
         <v>15594207000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17484441000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17095832000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18897640000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17556976000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18765689000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16753159000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>15806409000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>17988056000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>18558990000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>21701091000.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>49170463000.0</v>
+      </c>
+      <c r="C29">
         <v>49241615000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>49977861000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>50268585000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>50600939000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>51381046000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>51977404000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>53955399000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>54474771000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>56142873000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>55174026000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>55469721000.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>4401883000.0</v>
+      </c>
+      <c r="C30">
         <v>1818255000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3753299000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1933653000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3177795000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2049092000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2631952000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3118233000.0</v>
       </c>
       <c r="I30">
         <v>3118233000.0</v>
       </c>
       <c r="J30">
-        <v>4229192000.0</v>
+        <v>3118233000.0</v>
       </c>
       <c r="K30">
         <v>4229192000.0</v>
       </c>
       <c r="L30">
-        <v>4031068000.0</v>
+        <v>4229192000.0</v>
       </c>
       <c r="M30">
         <v>4031068000.0</v>
       </c>
       <c r="N30">
-        <v>3000555000.0</v>
+        <v>4031068000.0</v>
       </c>
       <c r="O30">
         <v>3000555000.0</v>
       </c>
       <c r="P30">
-        <v>3033587000.0</v>
+        <v>3000555000.0</v>
       </c>
       <c r="Q30">
         <v>3033587000.0</v>
       </c>
       <c r="R30">
-        <v>3005800000.0</v>
+        <v>3033587000.0</v>
       </c>
       <c r="S30">
         <v>3005800000.0</v>
       </c>
       <c r="T30">
+        <v>3005800000.0</v>
+      </c>
+      <c r="U30">
         <v>3056031000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3153900000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2949000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2769700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3060915000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2952000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3781700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3373200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3446205000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3686500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3362700000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
+      <c r="H31"/>
       <c r="I31">
         <v>11028474000.0</v>
       </c>
       <c r="J31">
-        <v>11285059000.0</v>
+        <v>11028474000.0</v>
       </c>
       <c r="K31">
         <v>11285059000.0</v>
       </c>
       <c r="L31">
-        <v>10992619000.0</v>
+        <v>11285059000.0</v>
       </c>
       <c r="M31">
         <v>10992619000.0</v>
       </c>
       <c r="N31">
-        <v>9957736000.0</v>
+        <v>10992619000.0</v>
       </c>
       <c r="O31">
         <v>9957736000.0</v>
       </c>
       <c r="P31">
-        <v>9553376000.0</v>
+        <v>9957736000.0</v>
       </c>
       <c r="Q31">
         <v>9553376000.0</v>
       </c>
       <c r="R31">
-        <v>8780700000.0</v>
+        <v>9553376000.0</v>
       </c>
       <c r="S31">
         <v>8780700000.0</v>
       </c>
       <c r="T31">
+        <v>8780700000.0</v>
+      </c>
+      <c r="U31">
         <v>9068290000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>8914300000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>9220500000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9118800000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>9650094000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>10481400000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>11053700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>10870600000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>11481659000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>10925700000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>11298000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>254113000.0</v>
+      </c>
+      <c r="C32">
         <v>-3426946000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-340406000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>453699000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-4803758000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-45394000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2524151000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2202492000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>-793605000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>842283000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>3917261000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>1112661000.0</v>
       </c>
-      <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>67078825000.0</v>
+      </c>
+      <c r="C33">
         <v>68057922000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>68777615000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>70013729000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>71076027000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>72788655000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>73993409000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>75053158000.0</v>
       </c>
-      <c r="I33"/>
-      <c r="J33">
+      <c r="J33"/>
+      <c r="K33">
         <v>76020452000.0</v>
       </c>
-      <c r="K33"/>
-      <c r="L33">
+      <c r="L33"/>
+      <c r="M33">
         <v>77796077000.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>78223122000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>79768497000.0</v>
       </c>
-      <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34">
+        <v>140852000.0</v>
+      </c>
+      <c r="C34">
         <v>141062000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>90269000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>91399000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>96028000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>100758000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>100723000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>106785000.0</v>
       </c>
-      <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>112942000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>119463000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>124579000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>123575000.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>26708150000.0</v>
+      </c>
+      <c r="C35">
         <v>23267934000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>28180562000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>28466593000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>25166420000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>29388219000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>33397548000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>30978904000.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>27115594000.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="L35"/>
+      <c r="M35">
         <v>31239237000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>35500148000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>35277223000.0</v>
       </c>
-      <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>513800000.0</v>
       </c>
-      <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>26275355000.0</v>
       </c>
       <c r="J38">
-        <v>34227934000.0</v>
+        <v>26275355000.0</v>
       </c>
       <c r="K38">
         <v>34227934000.0</v>
       </c>
       <c r="L38">
-        <v>27802315000.0</v>
+        <v>34227934000.0</v>
       </c>
       <c r="M38">
         <v>27802315000.0</v>
       </c>
       <c r="N38">
-        <v>35399577000.0</v>
+        <v>27802315000.0</v>
       </c>
       <c r="O38">
         <v>35399577000.0</v>
       </c>
       <c r="P38">
-        <v>36059853000.0</v>
+        <v>35399577000.0</v>
       </c>
       <c r="Q38">
         <v>36059853000.0</v>
       </c>
       <c r="R38">
-        <v>36953800000.0</v>
+        <v>36059853000.0</v>
       </c>
       <c r="S38">
         <v>36953800000.0</v>
       </c>
       <c r="T38">
+        <v>36953800000.0</v>
+      </c>
+      <c r="U38">
         <v>29463527000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>37956600000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>38339900000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>38683200000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>38485036000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>39429500000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>39836800000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>40227800000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>39922363000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>40811300000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>41080600000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
-      <c r="T39">
+      <c r="T39"/>
+      <c r="U39">
         <v>42000000.0</v>
       </c>
-      <c r="U39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V39"/>
       <c r="W39">
         <v>42000000.0</v>
       </c>
       <c r="X39">
         <v>42000000.0</v>
       </c>
-      <c r="Y39"/>
+      <c r="Y39">
+        <v>42000000.0</v>
+      </c>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
+      <c r="H40"/>
       <c r="I40">
         <v>311031000.0</v>
       </c>
       <c r="J40">
-        <v>477525000.0</v>
+        <v>311031000.0</v>
       </c>
       <c r="K40">
         <v>477525000.0</v>
       </c>
       <c r="L40">
-        <v>424874000.0</v>
+        <v>477525000.0</v>
       </c>
       <c r="M40">
         <v>424874000.0</v>
       </c>
       <c r="N40">
-        <v>400896000.0</v>
+        <v>424874000.0</v>
       </c>
       <c r="O40">
         <v>400896000.0</v>
       </c>
       <c r="P40">
-        <v>390955000.0</v>
+        <v>400896000.0</v>
       </c>
       <c r="Q40">
         <v>390955000.0</v>
       </c>
       <c r="R40">
-        <v>472300000.0</v>
+        <v>390955000.0</v>
       </c>
       <c r="S40">
         <v>472300000.0</v>
       </c>
       <c r="T40">
+        <v>472300000.0</v>
+      </c>
+      <c r="U40">
         <v>568892000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>411600000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>347300000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>188200000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>459074000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>230100000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>229400000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>209700000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>508794000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>547600000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>384000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41">
         <v>8990318000.0</v>
       </c>
       <c r="J41">
-        <v>9264624000.0</v>
+        <v>8990318000.0</v>
       </c>
       <c r="K41">
         <v>9264624000.0</v>
       </c>
       <c r="L41">
-        <v>9387762000.0</v>
+        <v>9264624000.0</v>
       </c>
       <c r="M41">
         <v>9387762000.0</v>
       </c>
       <c r="N41">
-        <v>9542972000.0</v>
+        <v>9387762000.0</v>
       </c>
       <c r="O41">
         <v>9542972000.0</v>
       </c>
       <c r="P41">
-        <v>9659560000.0</v>
+        <v>9542972000.0</v>
       </c>
       <c r="Q41">
         <v>9659560000.0</v>
       </c>
       <c r="R41">
-        <v>10180900000.0</v>
+        <v>9659560000.0</v>
       </c>
       <c r="S41">
         <v>10180900000.0</v>
       </c>
       <c r="T41">
+        <v>10180900000.0</v>
+      </c>
+      <c r="U41">
         <v>10083053000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>10402100000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>10555800000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>10535900000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>10452088000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>10615400000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>10655000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>10711100000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>10788988000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>11082800000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>11107400000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
+      <c r="H42"/>
       <c r="I42">
         <v>204496000.0</v>
       </c>
       <c r="J42">
-        <v>445928000.0</v>
+        <v>204496000.0</v>
       </c>
       <c r="K42">
         <v>445928000.0</v>
       </c>
       <c r="L42">
-        <v>340739000.0</v>
+        <v>445928000.0</v>
       </c>
       <c r="M42">
         <v>340739000.0</v>
       </c>
       <c r="N42">
-        <v>-114328000.0</v>
+        <v>340739000.0</v>
       </c>
       <c r="O42">
         <v>-114328000.0</v>
       </c>
       <c r="P42">
-        <v>-253854000.0</v>
+        <v>-114328000.0</v>
       </c>
       <c r="Q42">
         <v>-253854000.0</v>
       </c>
       <c r="R42">
-        <v>-615700000.0</v>
+        <v>-253854000.0</v>
       </c>
       <c r="S42">
         <v>-615700000.0</v>
       </c>
       <c r="T42">
+        <v>-615700000.0</v>
+      </c>
+      <c r="U42">
         <v>-383838000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-392100000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-143900000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-26600000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-200331000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-32800000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>121300000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>192200000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>65015000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-169600000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-271300000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>47126257000.0</v>
+      </c>
+      <c r="C45">
         <v>85657060000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>48778645000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>84983916000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>50865925000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>85046001000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>53061089000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>84795979000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>47126257000.0</v>
+      </c>
+      <c r="C46">
         <v>48102985000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>48778645000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>49884178000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>50865925000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>52144496000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>53061089000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>54349819000.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-      <c r="H47">
-[...1 lines deleted...]
-      </c>
+      <c r="H47"/>
       <c r="I47">
         <v>28202736000.0</v>
       </c>
       <c r="J47">
-        <v>21527831000.0</v>
+        <v>28202736000.0</v>
       </c>
       <c r="K47">
         <v>21527831000.0</v>
       </c>
       <c r="L47">
-        <v>29496281000.0</v>
+        <v>21527831000.0</v>
       </c>
       <c r="M47">
         <v>29496281000.0</v>
       </c>
       <c r="N47">
-        <v>22644503000.0</v>
+        <v>29496281000.0</v>
       </c>
       <c r="O47">
         <v>22644503000.0</v>
       </c>
       <c r="P47">
-        <v>23317170000.0</v>
+        <v>22644503000.0</v>
       </c>
       <c r="Q47">
         <v>23317170000.0</v>
       </c>
       <c r="R47">
-        <v>23694900000.0</v>
+        <v>23317170000.0</v>
       </c>
       <c r="S47">
         <v>23694900000.0</v>
       </c>
       <c r="T47">
+        <v>23694900000.0</v>
+      </c>
+      <c r="U47">
         <v>32198570000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>24505600000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>24919300000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>25342900000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>25625950000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>25509700000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>26028300000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>26382700000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>26596560000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>26255600000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>26399000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:30">
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-44197221000.0</v>
+      </c>
+      <c r="C48">
         <v>-43883398000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-43931001000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-43350497000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-43406777000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-42894162000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-42553245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41951263000.0</v>
       </c>
       <c r="I48">
         <v>-41951263000.0</v>
       </c>
       <c r="J48">
-        <v>-41768325000.0</v>
+        <v>-41951263000.0</v>
       </c>
       <c r="K48">
         <v>-41768325000.0</v>
       </c>
       <c r="L48">
-        <v>-41787768000.0</v>
+        <v>-41768325000.0</v>
       </c>
       <c r="M48">
         <v>-41787768000.0</v>
       </c>
       <c r="N48">
-        <v>-42200389000.0</v>
+        <v>-41787768000.0</v>
       </c>
       <c r="O48">
         <v>-42200389000.0</v>
       </c>
       <c r="P48">
-        <v>-42297943000.0</v>
+        <v>-42200389000.0</v>
       </c>
       <c r="Q48">
         <v>-42297943000.0</v>
       </c>
       <c r="R48">
-        <v>-42542200000.0</v>
+        <v>-42297943000.0</v>
       </c>
       <c r="S48">
         <v>-42542200000.0</v>
       </c>
       <c r="T48">
+        <v>-42542200000.0</v>
+      </c>
+      <c r="U48">
         <v>-42319083000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-42381300000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-42091000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-42227400000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-41585773000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-29479400000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-28976700000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-29146700000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-28325300000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-28563000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-28005800000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>5029304000.0</v>
+      </c>
+      <c r="C50">
         <v>8950338000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4926825000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4946942000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>8730019000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4881476000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1168741000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>5176415000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>9392359000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>7306101000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>3193982000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>4139506000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>4097300000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4086700000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>4076400000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>6094900000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2517506000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>3806000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>3805100000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>647400000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>4245270000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>4235400000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>33318200000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>4097300000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4086700000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4076400000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6094900000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2517506000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3806000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3805100000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>647400000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>4245270000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>4235400000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>33318200000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>80246188000.0</v>
+      </c>
+      <c r="C55">
         <v>80395692000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>80449983000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>81749790000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>81181845000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>84080656000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>83854500000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>88646168000.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>91787599000.0</v>
       </c>
-      <c r="K55"/>
-      <c r="L55">
+      <c r="L55"/>
+      <c r="M55">
         <v>92963726000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>91692396000.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>90667900000.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>90776000000.0</v>
       </c>
-      <c r="S55"/>
-      <c r="T55">
+      <c r="T55"/>
+      <c r="U55">
         <v>92660652000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>92325500000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>94059200000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>94612300000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>95055902000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>106503400000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>109356300000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>109899700000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>110808715000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>111117100000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>112175800000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>13167363000.0</v>
+      </c>
+      <c r="C56">
         <v>12337770000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>11672368000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>11736061000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>10105818000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>11292001000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>9861091000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13593010000.0</v>
       </c>
       <c r="I56">
         <v>13593010000.0</v>
       </c>
       <c r="J56">
-        <v>15767147000.0</v>
+        <v>13593010000.0</v>
       </c>
       <c r="K56">
         <v>15767147000.0</v>
       </c>
       <c r="L56">
-        <v>15167649000.0</v>
+        <v>15767147000.0</v>
       </c>
       <c r="M56">
         <v>15167649000.0</v>
       </c>
       <c r="N56">
-        <v>13469274000.0</v>
+        <v>15167649000.0</v>
       </c>
       <c r="O56">
         <v>13469274000.0</v>
       </c>
       <c r="P56">
-        <v>10899522000.0</v>
+        <v>13469274000.0</v>
       </c>
       <c r="Q56">
         <v>10899522000.0</v>
       </c>
       <c r="R56">
-        <v>9998800000.0</v>
+        <v>10899522000.0</v>
       </c>
       <c r="S56">
         <v>9998800000.0</v>
       </c>
       <c r="T56">
+        <v>9998800000.0</v>
+      </c>
+      <c r="U56">
         <v>10198551000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>9480500000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>10285800000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>9927100000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>9730406000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>8313900000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>10441200000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>10094200000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>10323942000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>10538200000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>11068300000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>12913250000.0</v>
+      </c>
+      <c r="C57">
         <v>15764716000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>12012774000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>11282362000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>14909576000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>11337395000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7336940000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11390518000.0</v>
       </c>
       <c r="I57">
         <v>11390518000.0</v>
       </c>
       <c r="J57">
-        <v>16560752000.0</v>
+        <v>11390518000.0</v>
       </c>
       <c r="K57">
         <v>16560752000.0</v>
       </c>
       <c r="L57">
-        <v>14325366000.0</v>
+        <v>16560752000.0</v>
       </c>
       <c r="M57">
         <v>14325366000.0</v>
       </c>
       <c r="N57">
-        <v>9552013000.0</v>
+        <v>14325366000.0</v>
       </c>
       <c r="O57">
         <v>9552013000.0</v>
       </c>
       <c r="P57">
-        <v>9786861000.0</v>
+        <v>9552013000.0</v>
       </c>
       <c r="Q57">
         <v>9786861000.0</v>
       </c>
       <c r="R57">
-        <v>10628700000.0</v>
+        <v>9786861000.0</v>
       </c>
       <c r="S57">
         <v>10628700000.0</v>
       </c>
       <c r="T57">
+        <v>10628700000.0</v>
+      </c>
+      <c r="U57">
         <v>10354278000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>10197600000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>10376700000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>12346200000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>8803955000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>9438500000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>11501400000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>8347700000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>11392383000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>11131100000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>12255400000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>39621400000.0</v>
+      </c>
+      <c r="C58">
         <v>39032650000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>40193336000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>39748955000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>40075996000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>40725614000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>40734488000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>42369422000.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>43676346000.0</v>
       </c>
-      <c r="K58"/>
-      <c r="L58">
+      <c r="L58"/>
+      <c r="M58">
         <v>45564603000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>45052161000.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>64665900000.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>65380100000.0</v>
       </c>
-      <c r="S58"/>
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58">
         <v>66809734000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>47155800000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>67888400000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>68459300000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>48387743000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>47886900000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>49980300000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>50864500000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>50486809000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>51353100000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>52450100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>25055478000.0</v>
+      </c>
+      <c r="C60">
         <v>24897267000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>24780486000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>25034620000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>24979240000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>25629206000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>26062046000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>26807072000.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>27231442000.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="L60"/>
+      <c r="M60">
         <v>27106810000.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>26239122000.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>26002000000.0</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>25395900000.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="T60"/>
+      <c r="U60">
         <v>25850918000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>25780400000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>26170800000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>26153000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>26767735000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>39041600000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>39698400000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>39599300000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>40293554000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>39821200000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>40276700000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6282,947 +6399,947 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
         <v>6711546000.0</v>
       </c>
       <c r="C2">
         <v>6685641000.0</v>
       </c>
       <c r="D2">
         <v>6777993000.0</v>
       </c>
       <c r="E2">
         <v>7444197000.0</v>
       </c>
       <c r="F2">
         <v>7782765000.0</v>
       </c>
       <c r="G2">
         <v>3824800000.0</v>
       </c>
       <c r="H2">
         <v>4169590000.0</v>
       </c>
       <c r="I2">
         <v>4429985000.0</v>
       </c>
       <c r="J2">
         <v>4419584000.0</v>
       </c>
       <c r="K2">
         <v>4548477000.0</v>
       </c>
       <c r="L2">
         <v>4881650000.0</v>
       </c>
       <c r="M2">
         <v>5119393000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>4287509000.0</v>
       </c>
       <c r="F5">
         <v>5352906000.0</v>
       </c>
       <c r="G5">
         <v>3390687000.0</v>
       </c>
       <c r="H5">
         <v>3408317000.0</v>
       </c>
       <c r="I5">
         <v>3495753000.0</v>
       </c>
       <c r="J5">
         <v>3601453000.0</v>
       </c>
       <c r="K5">
         <v>3776285000.0</v>
       </c>
       <c r="L5">
         <v>4333086000.0</v>
       </c>
       <c r="M5">
         <v>4112851000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>7234283000.0</v>
       </c>
       <c r="F6">
         <v>8415448000.0</v>
       </c>
       <c r="G6">
         <v>6505519000.0</v>
       </c>
       <c r="H6">
         <v>6396701000.0</v>
       </c>
       <c r="I6">
         <v>-5764610000.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
         <v>4898458000.0</v>
       </c>
       <c r="C9">
         <v>4537449000.0</v>
       </c>
       <c r="D9">
         <v>3501306000.0</v>
       </c>
       <c r="E9">
         <v>4549612000.0</v>
       </c>
       <c r="F9">
         <v>5397632000.0</v>
       </c>
       <c r="G9">
         <v>6881000000.0</v>
       </c>
       <c r="H9">
         <v>6951332000.0</v>
       </c>
       <c r="I9">
         <v>7052577000.0</v>
       </c>
       <c r="J9">
         <v>7131373000.0</v>
       </c>
       <c r="K9">
         <v>7363813000.0</v>
       </c>
       <c r="L9">
         <v>7731131000.0</v>
       </c>
       <c r="M9">
         <v>7502835000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
         <v>3806910000.0</v>
       </c>
       <c r="C10">
         <v>3392445000.0</v>
       </c>
       <c r="D10">
         <v>2328076000.0</v>
       </c>
       <c r="E10">
         <v>3600900000.0</v>
       </c>
       <c r="F10">
         <v>4796370000.0</v>
       </c>
       <c r="G10">
         <v>2730500000.0</v>
       </c>
       <c r="H10">
         <v>2301741000.0</v>
       </c>
       <c r="I10">
         <v>-9811684000.0</v>
       </c>
       <c r="J10">
         <v>2704536000.0</v>
       </c>
       <c r="K10">
         <v>3599807000.0</v>
       </c>
       <c r="L10">
         <v>3869530000.0</v>
       </c>
       <c r="M10">
         <v>-15287282000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1081199000.0</v>
       </c>
       <c r="F11">
         <v>1269217000.0</v>
       </c>
       <c r="G11">
         <v>717976000.0</v>
       </c>
       <c r="H11">
         <v>479988000.0</v>
       </c>
       <c r="I11">
         <v>434368000.0</v>
       </c>
       <c r="J11">
         <v>487063000.0</v>
       </c>
       <c r="K11">
         <v>645850000.0</v>
       </c>
       <c r="L11">
         <v>824894000.0</v>
       </c>
       <c r="M11">
         <v>730972000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
         <v>766429000.0</v>
       </c>
       <c r="C12">
         <v>818139000.0</v>
       </c>
       <c r="D12">
         <v>832583000.0</v>
       </c>
       <c r="E12">
         <v>629407000.0</v>
       </c>
       <c r="F12">
         <v>568206000.0</v>
       </c>
       <c r="G12">
         <v>720988000.0</v>
       </c>
       <c r="H12">
         <v>1015288000.0</v>
       </c>
       <c r="I12">
         <v>971059000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13">
         <v>252989000.0</v>
       </c>
       <c r="C13">
         <v>344179000.0</v>
       </c>
       <c r="D13">
         <v>356223000.0</v>
       </c>
       <c r="E13">
         <v>172442000.0</v>
       </c>
       <c r="F13">
         <v>63677000.0</v>
       </c>
       <c r="G13">
         <v>776400000.0</v>
       </c>
       <c r="H13">
         <v>1069246000.0</v>
       </c>
       <c r="I13">
         <v>1023684000.0</v>
       </c>
       <c r="J13">
         <v>839161000.0</v>
       </c>
       <c r="K13">
         <v>564600000.0</v>
       </c>
       <c r="L13">
         <v>428540000.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14">
         <v>-1705514000.0</v>
       </c>
       <c r="C14">
         <v>-1523235000.0</v>
       </c>
       <c r="D14">
         <v>-1248025000.0</v>
       </c>
       <c r="E14">
         <v>-1420667000.0</v>
       </c>
       <c r="F14">
         <v>-1780002000.0</v>
       </c>
       <c r="G14">
         <v>19601893000.0</v>
       </c>
       <c r="H14">
         <v>19712405000.0</v>
       </c>
       <c r="I14">
         <v>19900424000.0</v>
       </c>
       <c r="J14">
         <v>20028352000.0</v>
       </c>
       <c r="K14">
         <v>19433172000.0</v>
       </c>
       <c r="L14">
         <v>19567492000.0</v>
       </c>
       <c r="M14">
         <v>19077807000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
         <v>748266000.0</v>
       </c>
       <c r="C15">
         <v>649975000.0</v>
       </c>
       <c r="D15">
         <v>233460000.0</v>
       </c>
       <c r="E15">
         <v>1099034000.0</v>
       </c>
       <c r="F15">
         <v>1747151000.0</v>
       </c>
       <c r="G15">
         <v>831400000.0</v>
       </c>
       <c r="H15">
         <v>528211000.0</v>
       </c>
       <c r="I15">
         <v>-11551320000.0</v>
       </c>
       <c r="J15">
         <v>944181000.0</v>
       </c>
       <c r="K15">
         <v>1713587000.0</v>
       </c>
       <c r="L15">
         <v>1744899000.0</v>
       </c>
       <c r="M15">
         <v>-17191955000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1099034000.0</v>
       </c>
       <c r="F16">
         <v>1747151000.0</v>
       </c>
       <c r="G16">
         <v>831444000.0</v>
       </c>
       <c r="H16">
         <v>528211000.0</v>
       </c>
       <c r="I16">
         <v>-11551320000.0</v>
       </c>
       <c r="J16">
         <v>944181000.0</v>
       </c>
       <c r="K16">
         <v>1713587000.0</v>
       </c>
       <c r="L16">
         <v>1744899000.0</v>
       </c>
       <c r="M16">
         <v>-17191955000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17">
         <v>2453780000.0</v>
       </c>
       <c r="C17">
         <v>2173210000.0</v>
       </c>
       <c r="D17">
         <v>1481485000.0</v>
       </c>
       <c r="E17">
         <v>2519701000.0</v>
       </c>
       <c r="F17">
         <v>3527153000.0</v>
       </c>
       <c r="G17">
         <v>2012544000.0</v>
       </c>
       <c r="H17">
         <v>1821700000.0</v>
       </c>
       <c r="I17">
         <v>-10246052000.0</v>
       </c>
       <c r="J17">
         <v>2217473000.0</v>
       </c>
       <c r="K17">
         <v>2953957000.0</v>
       </c>
       <c r="L17">
         <v>3044636000.0</v>
       </c>
       <c r="M17">
         <v>-16018254000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18">
         <v>-550354000.0</v>
       </c>
       <c r="C18">
         <v>-510746000.0</v>
       </c>
       <c r="D18">
         <v>-515799000.0</v>
       </c>
       <c r="E18">
         <v>-500903000.0</v>
       </c>
       <c r="F18">
         <v>-552789000.0</v>
       </c>
       <c r="G18">
         <v>-690635000.0</v>
       </c>
       <c r="H18">
         <v>-932330000.0</v>
       </c>
       <c r="I18">
         <v>-913372000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
         <v>4480362000.0</v>
       </c>
       <c r="C21">
         <v>4033931000.0</v>
       </c>
       <c r="D21">
         <v>2963900000.0</v>
       </c>
       <c r="E21">
         <v>4108496000.0</v>
       </c>
       <c r="F21">
         <v>5315109000.0</v>
       </c>
       <c r="G21">
         <v>3506900000.0</v>
       </c>
       <c r="H21">
         <v>3430927000.0</v>
       </c>
       <c r="I21">
         <v>-8737258000.0</v>
       </c>
       <c r="J21">
         <v>3601453000.0</v>
       </c>
       <c r="K21">
         <v>4224052000.0</v>
       </c>
       <c r="L21">
         <v>4352691000.0</v>
       </c>
       <c r="M21">
         <v>4112851000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>434545000.0</v>
       </c>
       <c r="F23">
         <v>108403000.0</v>
       </c>
       <c r="G23">
         <v>436347000.0</v>
       </c>
       <c r="H23">
         <v>463343000.0</v>
       </c>
       <c r="I23">
         <v>480809000.0</v>
       </c>
       <c r="J23">
         <v>526583000.0</v>
       </c>
       <c r="K23">
         <v>671038000.0</v>
       </c>
       <c r="L23">
         <v>576850000.0</v>
       </c>
       <c r="M23">
         <v>584637000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25">
         <v>2777988000.0</v>
       </c>
       <c r="C25">
         <v>2824363000.0</v>
       </c>
       <c r="D25">
         <v>2894820000.0</v>
       </c>
       <c r="E25">
         <v>3003976000.0</v>
       </c>
       <c r="F25">
         <v>3050872000.0</v>
       </c>
       <c r="G25">
         <v>3054011000.0</v>
       </c>
       <c r="H25">
         <v>3079672000.0</v>
       </c>
       <c r="I25">
         <v>3076015000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29">
         <v>1353130000.0</v>
       </c>
       <c r="C29">
         <v>1219235000.0</v>
       </c>
       <c r="D29">
         <v>846591000.0</v>
       </c>
       <c r="E29">
         <v>1081199000.0</v>
       </c>
       <c r="F29">
         <v>1269217000.0</v>
       </c>
       <c r="G29">
         <v>718000000.0</v>
       </c>
       <c r="H29">
         <v>479988000.0</v>
       </c>
       <c r="I29">
         <v>434368000.0</v>
       </c>
       <c r="J29">
         <v>487063000.0</v>
       </c>
       <c r="K29">
         <v>645850000.0</v>
       </c>
       <c r="L29">
         <v>824894000.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
         <v>7129642000.0</v>
       </c>
       <c r="C30">
         <v>7189159000.0</v>
       </c>
       <c r="D30">
         <v>7315399000.0</v>
       </c>
       <c r="E30">
         <v>7885313000.0</v>
       </c>
       <c r="F30">
         <v>7865288000.0</v>
       </c>
       <c r="G30">
         <v>7198980000.0</v>
       </c>
       <c r="H30">
         <v>7690000000.0</v>
       </c>
       <c r="I30">
         <v>7977310000.0</v>
       </c>
       <c r="J30">
         <v>7949504000.0</v>
       </c>
       <c r="K30">
         <v>8136005000.0</v>
       </c>
       <c r="L30">
         <v>8279695000.0</v>
       </c>
       <c r="M30">
         <v>8509377000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31">
         <v>-1129200000.0</v>
       </c>
       <c r="I31">
         <v>-13316936000.0</v>
       </c>
       <c r="J31">
         <v>-896917000.0</v>
       </c>
       <c r="K31">
         <v>-176478000.0</v>
       </c>
       <c r="L31">
         <v>-463556000.0</v>
       </c>
       <c r="M31">
         <v>-19400133000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
         <v>11610004000.0</v>
       </c>
       <c r="C32">
         <v>11223090000.0</v>
       </c>
       <c r="D32">
         <v>10279299000.0</v>
       </c>
       <c r="E32">
         <v>11993809000.0</v>
       </c>
       <c r="F32">
         <v>13180397000.0</v>
       </c>
       <c r="G32">
         <v>10705800000.0</v>
       </c>
       <c r="H32">
         <v>11120922000.0</v>
       </c>
       <c r="I32">
         <v>11482562000.0</v>
       </c>
@@ -7280,119 +7397,119 @@
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>7</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>8</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>9</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>3824800000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
         <v>1695700000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>1029990000.0</v>
       </c>
       <c r="O2">
         <v>1090700000.0</v>
       </c>
       <c r="P2">
         <v>1025200000.0</v>
@@ -7402,107 +7519,107 @@
       </c>
       <c r="R2">
         <v>1193185000.0</v>
       </c>
       <c r="S2">
         <v>1088200000.0</v>
       </c>
       <c r="T2">
         <v>1079300000.0</v>
       </c>
       <c r="U2">
         <v>1069300000.0</v>
       </c>
       <c r="V2">
         <v>1181584000.0</v>
       </c>
       <c r="W2">
         <v>1172000000.0</v>
       </c>
       <c r="X2">
         <v>1072500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5">
         <v>919055500.0</v>
       </c>
       <c r="C5">
         <v>919055500.0</v>
       </c>
       <c r="D5">
         <v>1224699000.0</v>
       </c>
       <c r="E5">
         <v>1224699000.0</v>
       </c>
       <c r="F5">
         <v>1396116000.0</v>
       </c>
       <c r="G5">
         <v>1396116000.0</v>
       </c>
       <c r="H5">
         <v>1280337000.0</v>
       </c>
       <c r="I5">
         <v>1280337000.0</v>
       </c>
@@ -7528,135 +7645,135 @@
       </c>
       <c r="R5">
         <v>853352000.0</v>
       </c>
       <c r="S5">
         <v>1052300000.0</v>
       </c>
       <c r="T5">
         <v>836700000.0</v>
       </c>
       <c r="U5">
         <v>762900000.0</v>
       </c>
       <c r="V5">
         <v>783053000.0</v>
       </c>
       <c r="W5">
         <v>1154500000.0</v>
       </c>
       <c r="X5">
         <v>954900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>6881000000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>3081000000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>1638132000.0</v>
       </c>
       <c r="O9">
         <v>1938300000.0</v>
       </c>
       <c r="P9">
         <v>1723400000.0</v>
@@ -7666,51 +7783,51 @@
       </c>
       <c r="R9">
         <v>1806177000.0</v>
       </c>
       <c r="S9">
         <v>1938400000.0</v>
       </c>
       <c r="T9">
         <v>1710000000.0</v>
       </c>
       <c r="U9">
         <v>1598000000.0</v>
       </c>
       <c r="V9">
         <v>1675173000.0</v>
       </c>
       <c r="W9">
         <v>2049900000.0</v>
       </c>
       <c r="X9">
         <v>1821800000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>2730500000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>918900000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>470141000.0</v>
       </c>
       <c r="O10">
         <v>795100000.0</v>
       </c>
       <c r="P10">
         <v>551800000.0</v>
@@ -7720,51 +7837,51 @@
       </c>
       <c r="R10">
         <v>-11663184000.0</v>
       </c>
       <c r="S10">
         <v>768300000.0</v>
       </c>
       <c r="T10">
         <v>574700000.0</v>
       </c>
       <c r="U10">
         <v>508500000.0</v>
       </c>
       <c r="V10">
         <v>549636000.0</v>
       </c>
       <c r="W10">
         <v>910200000.0</v>
       </c>
       <c r="X10">
         <v>742000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11">
         <v>224350000.0</v>
       </c>
       <c r="C11">
         <v>224350000.0</v>
       </c>
       <c r="D11">
         <v>316249500.0</v>
       </c>
       <c r="E11">
         <v>316249500.0</v>
       </c>
       <c r="F11">
         <v>329808000.0</v>
       </c>
       <c r="G11">
         <v>329808000.0</v>
       </c>
       <c r="H11">
         <v>304800500.0</v>
       </c>
       <c r="I11">
         <v>304800500.0</v>
       </c>
@@ -7794,141 +7911,141 @@
       </c>
       <c r="R11">
         <v>117468000.0</v>
       </c>
       <c r="S11">
         <v>127900000.0</v>
       </c>
       <c r="T11">
         <v>101800000.0</v>
       </c>
       <c r="U11">
         <v>87200000.0</v>
       </c>
       <c r="V11">
         <v>-51737000.0</v>
       </c>
       <c r="W11">
         <v>231700000.0</v>
       </c>
       <c r="X11">
         <v>180300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12">
         <v>266300000.0</v>
       </c>
       <c r="O12">
         <v>263400000.0</v>
       </c>
       <c r="P12">
         <v>271100000.0</v>
       </c>
       <c r="Q12">
         <v>274400000.0</v>
       </c>
       <c r="R12">
         <v>219659000.0</v>
       </c>
       <c r="S12">
         <v>270400000.0</v>
       </c>
       <c r="T12">
         <v>252000000.0</v>
       </c>
       <c r="U12">
         <v>229000000.0</v>
       </c>
       <c r="V12">
         <v>156931000.0</v>
       </c>
       <c r="W12">
         <v>238300000.0</v>
       </c>
       <c r="X12">
         <v>209800000.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>776400000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>450100000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>280586000.0</v>
       </c>
       <c r="O13">
         <v>277500000.0</v>
       </c>
       <c r="P13">
         <v>286600000.0</v>
       </c>
       <c r="Q13">
         <v>284500000.0</v>
       </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>20401113000.0</v>
       </c>
       <c r="I14">
         <v>20401113000.0</v>
       </c>
       <c r="J14">
         <v>19601893000.0</v>
       </c>
       <c r="K14">
         <v>19601893000.0</v>
       </c>
       <c r="L14">
         <v>19177000000.0</v>
       </c>
       <c r="M14">
         <v>19177000000.0</v>
       </c>
@@ -7946,51 +8063,51 @@
       </c>
       <c r="R14">
         <v>19900424000.0</v>
       </c>
       <c r="S14">
         <v>19574900000.0</v>
       </c>
       <c r="T14">
         <v>19677600000.0</v>
       </c>
       <c r="U14">
         <v>19435900000.0</v>
       </c>
       <c r="V14">
         <v>20028352000.0</v>
       </c>
       <c r="W14">
         <v>19942800000.0</v>
       </c>
       <c r="X14">
         <v>19449000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>831400000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15">
         <v>212400000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>62311000.0</v>
       </c>
       <c r="O15">
         <v>232500000.0</v>
       </c>
       <c r="P15">
         <v>136500000.0</v>
@@ -8000,51 +8117,51 @@
       </c>
       <c r="R15">
         <v>-12106220000.0</v>
       </c>
       <c r="S15">
         <v>239500000.0</v>
       </c>
       <c r="T15">
         <v>170000000.0</v>
       </c>
       <c r="U15">
         <v>145400000.0</v>
       </c>
       <c r="V15">
         <v>237781000.0</v>
       </c>
       <c r="W15">
         <v>270400000.0</v>
       </c>
       <c r="X15">
         <v>269100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16">
         <v>191351500.0</v>
       </c>
       <c r="C16">
         <v>191351500.0</v>
       </c>
       <c r="D16">
         <v>358165500.0</v>
       </c>
       <c r="E16">
         <v>358165500.0</v>
       </c>
       <c r="F16">
         <v>489421000.0</v>
       </c>
       <c r="G16">
         <v>489421000.0</v>
       </c>
       <c r="H16">
         <v>384154500.0</v>
       </c>
       <c r="I16">
         <v>384154500.0</v>
       </c>
@@ -8074,185 +8191,185 @@
       </c>
       <c r="R16">
         <v>-12106220000.0</v>
       </c>
       <c r="S16">
         <v>239500000.0</v>
       </c>
       <c r="T16">
         <v>170000000.0</v>
       </c>
       <c r="U16">
         <v>145400000.0</v>
       </c>
       <c r="V16">
         <v>237781000.0</v>
       </c>
       <c r="W16">
         <v>270400000.0</v>
       </c>
       <c r="X16">
         <v>269100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17">
         <v>361000000.0</v>
       </c>
       <c r="O17">
         <v>640300000.0</v>
       </c>
       <c r="P17">
         <v>442800000.0</v>
       </c>
       <c r="Q17">
         <v>377600000.0</v>
       </c>
       <c r="R17">
         <v>-11780652000.0</v>
       </c>
       <c r="S17">
         <v>640400000.0</v>
       </c>
       <c r="T17">
         <v>472900000.0</v>
       </c>
       <c r="U17">
         <v>421300000.0</v>
       </c>
       <c r="V17">
         <v>601373000.0</v>
       </c>
       <c r="W17">
         <v>678500000.0</v>
       </c>
       <c r="X17">
         <v>561700000.0</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>3506900000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>1369000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>750727000.0</v>
       </c>
       <c r="O21">
         <v>1072600000.0</v>
       </c>
       <c r="P21">
         <v>838400000.0</v>
@@ -8262,79 +8379,79 @@
       </c>
       <c r="R21">
         <v>-11389158000.0</v>
       </c>
       <c r="S21">
         <v>1052300000.0</v>
       </c>
       <c r="T21">
         <v>836700000.0</v>
       </c>
       <c r="U21">
         <v>762900000.0</v>
       </c>
       <c r="V21">
         <v>783053000.0</v>
       </c>
       <c r="W21">
         <v>1154500000.0</v>
       </c>
       <c r="X21">
         <v>954900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23">
         <v>111310000.0</v>
       </c>
       <c r="C23">
         <v>111310000.0</v>
       </c>
       <c r="D23">
         <v>105962500.0</v>
       </c>
       <c r="E23">
         <v>105962500.0</v>
       </c>
       <c r="F23">
         <v>132303500.0</v>
       </c>
       <c r="G23">
         <v>132303500.0</v>
       </c>
       <c r="H23">
         <v>78102000.0</v>
       </c>
       <c r="I23">
         <v>78102000.0</v>
       </c>
@@ -8364,333 +8481,333 @@
       </c>
       <c r="R23">
         <v>184310000.0</v>
       </c>
       <c r="S23">
         <v>122200000.0</v>
       </c>
       <c r="T23">
         <v>106000000.0</v>
       </c>
       <c r="U23">
         <v>58800000.0</v>
       </c>
       <c r="V23">
         <v>122583000.0</v>
       </c>
       <c r="W23">
         <v>133200000.0</v>
       </c>
       <c r="X23">
         <v>131200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29">
         <v>718000000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>239900000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>109088000.0</v>
       </c>
       <c r="O29">
         <v>154800000.0</v>
       </c>
       <c r="P29">
         <v>109000000.0</v>
       </c>
       <c r="Q29">
         <v>107100000.0</v>
       </c>
       <c r="R29">
         <v>117468000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30">
         <v>1917400000.0</v>
       </c>
       <c r="O30">
         <v>1956400000.0</v>
       </c>
       <c r="P30">
         <v>1910200000.0</v>
       </c>
       <c r="Q30">
         <v>1906000000.0</v>
       </c>
       <c r="R30">
         <v>2146010000.0</v>
       </c>
       <c r="S30">
         <v>1974300000.0</v>
       </c>
       <c r="T30">
         <v>1952600000.0</v>
       </c>
       <c r="U30">
         <v>1904400000.0</v>
       </c>
       <c r="V30">
         <v>2073704000.0</v>
       </c>
       <c r="W30">
         <v>2067400000.0</v>
       </c>
       <c r="X30">
         <v>1939400000.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
         <v>-280600000.0</v>
       </c>
       <c r="O31">
         <v>-277500000.0</v>
       </c>
       <c r="P31">
         <v>-286600000.0</v>
       </c>
       <c r="Q31">
         <v>-284500000.0</v>
       </c>
       <c r="R31">
         <v>-12516536000.0</v>
       </c>
       <c r="S31">
         <v>-284000000.0</v>
       </c>
       <c r="T31">
         <v>-262000000.0</v>
       </c>
       <c r="U31">
         <v>-254400000.0</v>
       </c>
       <c r="V31">
         <v>-233417000.0</v>
       </c>
       <c r="W31">
         <v>-244300000.0</v>
       </c>
       <c r="X31">
         <v>-212900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32">
         <v>10705800000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>4776700000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>2668122000.0</v>
       </c>
       <c r="O32">
         <v>3029000000.0</v>
       </c>
       <c r="P32">
         <v>2748600000.0</v>
@@ -8785,951 +8902,951 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>8138133000.0</v>
       </c>
       <c r="C2">
         <v>8194864000.0</v>
       </c>
       <c r="D2">
         <v>10395168000.0</v>
       </c>
       <c r="E2">
         <v>11048007000.0</v>
       </c>
       <c r="F2">
         <v>7766588000.0</v>
       </c>
       <c r="G2">
         <v>6998166000.0</v>
       </c>
       <c r="H2">
         <v>6524354000.0</v>
       </c>
       <c r="I2">
         <v>6726082000.0</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>444778000</v>
       </c>
       <c r="C3">
         <v>370872000</v>
       </c>
       <c r="D3">
         <v>493990000</v>
       </c>
       <c r="E3">
         <v>511344000</v>
       </c>
       <c r="F3">
         <v>232267000</v>
       </c>
       <c r="G3">
         <v>463652000</v>
       </c>
       <c r="H3">
         <v>581362000</v>
       </c>
       <c r="I3">
         <v>743559000</v>
       </c>
       <c r="J3">
         <v>841350000</v>
       </c>
       <c r="K3">
         <v>1765113000</v>
       </c>
       <c r="L3">
         <v>2041991000</v>
       </c>
       <c r="M3">
         <v>1106035000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>543758000.0</v>
       </c>
       <c r="C6">
         <v>-56731000.0</v>
       </c>
       <c r="D6">
         <v>-2200304000.0</v>
       </c>
       <c r="E6">
         <v>-652839000.0</v>
       </c>
       <c r="F6">
         <v>3281419000.0</v>
       </c>
       <c r="G6">
         <v>768422000.0</v>
       </c>
       <c r="H6">
         <v>473812000.0</v>
       </c>
       <c r="I6">
         <v>-201728000.0</v>
       </c>
       <c r="J6">
         <v>-231797000.0</v>
       </c>
       <c r="K6">
         <v>117069000.0</v>
       </c>
       <c r="L6">
         <v>-957996000.0</v>
       </c>
       <c r="M6">
         <v>1980144000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
         <v>99202000.0</v>
       </c>
       <c r="C7">
         <v>-152676000.0</v>
       </c>
       <c r="D7">
         <v>208433000.0</v>
       </c>
       <c r="E7">
         <v>974008000.0</v>
       </c>
       <c r="F7">
         <v>297458000.0</v>
       </c>
       <c r="G7">
         <v>172632000.0</v>
       </c>
       <c r="H7">
         <v>24249000.0</v>
       </c>
       <c r="I7">
         <v>-431329000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>1628943000.0</v>
       </c>
       <c r="F9">
         <v>-882476000.0</v>
       </c>
       <c r="G9">
         <v>-10158000.0</v>
       </c>
       <c r="H9">
         <v>-38544000.0</v>
       </c>
       <c r="I9">
         <v>149158000.0</v>
       </c>
       <c r="J9">
         <v>683064000.0</v>
       </c>
       <c r="K9">
         <v>-179663000.0</v>
       </c>
       <c r="L9">
         <v>-496271000.0</v>
       </c>
       <c r="M9">
         <v>-174990000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>8098000.0</v>
       </c>
       <c r="C10">
         <v>5128000.0</v>
       </c>
       <c r="D10">
         <v>3653000.0</v>
       </c>
       <c r="E10">
         <v>6955000.0</v>
       </c>
       <c r="F10">
         <v>12784000.0</v>
       </c>
       <c r="G10">
         <v>3038000.0</v>
       </c>
       <c r="H10">
         <v>761000.0</v>
       </c>
       <c r="I10">
         <v>6477000.0</v>
       </c>
       <c r="J10">
         <v>2694000.0</v>
       </c>
       <c r="K10">
         <v>11192000.0</v>
       </c>
       <c r="L10">
         <v>10290000.0</v>
       </c>
       <c r="M10">
         <v>8308000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-695301000.0</v>
       </c>
       <c r="F11">
         <v>1136655000.0</v>
       </c>
       <c r="G11">
         <v>147399000.0</v>
       </c>
       <c r="H11">
         <v>98938000.0</v>
       </c>
       <c r="I11">
         <v>-631020000.0</v>
       </c>
       <c r="J11">
         <v>-143215000.0</v>
       </c>
       <c r="K11">
         <v>-170186000.0</v>
       </c>
       <c r="L11">
         <v>244539000.0</v>
       </c>
       <c r="M11">
         <v>286496000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>772667000.0</v>
       </c>
       <c r="F12">
         <v>1639421000.0</v>
       </c>
       <c r="G12">
         <v>526682000.0</v>
       </c>
       <c r="H12">
         <v>1002533000.0</v>
       </c>
       <c r="I12">
         <v>13151704000.0</v>
       </c>
       <c r="J12">
         <v>1186135000.0</v>
       </c>
       <c r="K12">
         <v>844524000.0</v>
       </c>
       <c r="L12">
         <v>572072000.0</v>
       </c>
       <c r="M12">
         <v>19696333000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>33411000.0</v>
       </c>
       <c r="F13">
         <v>30495000.0</v>
       </c>
       <c r="G13">
         <v>32353000.0</v>
       </c>
       <c r="H13">
         <v>-36906000.0</v>
       </c>
       <c r="I13">
         <v>44056000.0</v>
       </c>
       <c r="J13">
         <v>63590000.0</v>
       </c>
       <c r="K13">
         <v>28051000.0</v>
       </c>
       <c r="L13">
         <v>87987000.0</v>
       </c>
       <c r="M13">
         <v>-32462000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
         <v>2777988000.0</v>
       </c>
       <c r="C14">
         <v>2824363000.0</v>
       </c>
       <c r="D14">
         <v>2894820000.0</v>
       </c>
       <c r="E14">
         <v>1993810000.0</v>
       </c>
       <c r="F14">
         <v>2039884000.0</v>
       </c>
       <c r="G14">
         <v>2045101000.0</v>
       </c>
       <c r="H14">
         <v>2070563000.0</v>
       </c>
       <c r="I14">
         <v>1783744000.0</v>
       </c>
       <c r="J14">
         <v>1717541000.0</v>
       </c>
       <c r="K14">
         <v>2916490000.0</v>
       </c>
       <c r="L14">
         <v>2821195000.0</v>
       </c>
       <c r="M14">
         <v>1534515000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>1062754000.0</v>
       </c>
       <c r="C15">
         <v>1106310000.0</v>
       </c>
       <c r="D15">
         <v>1175999000.0</v>
       </c>
       <c r="E15">
         <v>1263110000.0</v>
       </c>
       <c r="F15">
         <v>1236976000.0</v>
       </c>
       <c r="G15">
         <v>810132000.0</v>
       </c>
       <c r="H15">
         <v>1261367000.0</v>
       </c>
       <c r="I15">
         <v>1709118000.0</v>
       </c>
       <c r="J15">
         <v>2273597000.0</v>
       </c>
       <c r="K15">
         <v>2848530000.0</v>
       </c>
       <c r="L15">
         <v>3310219000.0</v>
       </c>
       <c r="M15">
         <v>3571551000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>8681891000.0</v>
       </c>
       <c r="C16">
         <v>8138133000.0</v>
       </c>
       <c r="D16">
         <v>8194864000.0</v>
       </c>
       <c r="E16">
         <v>10395168000.0</v>
       </c>
       <c r="F16">
         <v>11048007000.0</v>
       </c>
       <c r="G16">
         <v>7766588000.0</v>
       </c>
       <c r="H16">
         <v>6998166000.0</v>
       </c>
       <c r="I16">
         <v>6524354000.0</v>
       </c>
       <c r="J16">
         <v>6726082000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>4480225000.0</v>
       </c>
       <c r="C18">
         <v>4022104000.0</v>
       </c>
       <c r="D18">
         <v>3365426000.0</v>
       </c>
       <c r="E18">
         <v>5338341000.0</v>
       </c>
       <c r="F18">
         <v>6502635000.0</v>
       </c>
       <c r="G18">
         <v>4121117000.0</v>
       </c>
       <c r="H18">
         <v>4053303000.0</v>
       </c>
       <c r="I18">
         <v>3501511000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19">
         <v>-66480000.0</v>
       </c>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
         <v>-488590000.0</v>
       </c>
       <c r="E19">
         <v>-1170853000.0</v>
       </c>
       <c r="F19">
         <v>-422659000.0</v>
       </c>
       <c r="G19">
         <v>-422659000.0</v>
       </c>
       <c r="H19">
         <v>-422659000.0</v>
       </c>
       <c r="I19">
         <v>-422659000.0</v>
       </c>
       <c r="J19">
         <v>-672789000.0</v>
       </c>
       <c r="K19">
         <v>-672789000.0</v>
       </c>
       <c r="L19">
         <v>347232000.0</v>
       </c>
       <c r="M19">
         <v>347232000.0</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>-977818000.0</v>
       </c>
       <c r="C21">
         <v>-527700000.0</v>
       </c>
       <c r="D21">
         <v>-1459500000.0</v>
       </c>
       <c r="E21">
         <v>-1938881000.0</v>
       </c>
       <c r="F21">
         <v>-405223000.0</v>
       </c>
       <c r="G21">
         <v>-1301217000.0</v>
       </c>
       <c r="H21">
         <v>-1013419000.0</v>
       </c>
       <c r="I21">
         <v>-1036260000.0</v>
       </c>
       <c r="J21">
         <v>-1009836000.0</v>
       </c>
       <c r="K21">
         <v>500070000.0</v>
       </c>
       <c r="L21">
         <v>-629076000.0</v>
       </c>
       <c r="M21">
         <v>-172700000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
         <v>748266000.0</v>
       </c>
       <c r="C22">
         <v>649975000.0</v>
       </c>
       <c r="D22">
         <v>233460000.0</v>
       </c>
       <c r="E22">
         <v>1099034000.0</v>
       </c>
       <c r="F22">
         <v>1747151000.0</v>
       </c>
       <c r="G22">
         <v>831400000.0</v>
       </c>
       <c r="H22">
         <v>528211000.0</v>
       </c>
       <c r="I22">
         <v>-11551320000.0</v>
       </c>
       <c r="J22">
         <v>944181000.0</v>
       </c>
       <c r="K22">
         <v>4224052000.0</v>
       </c>
       <c r="L22">
         <v>4352691000.0</v>
       </c>
       <c r="M22">
         <v>-17191955000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-2006952000.0</v>
       </c>
       <c r="F23">
         <v>-1273250000.0</v>
       </c>
       <c r="G23">
         <v>-1471076000.0</v>
       </c>
       <c r="H23">
         <v>-1464878000.0</v>
       </c>
       <c r="I23">
         <v>-1348864000.0</v>
       </c>
       <c r="J23">
         <v>-1079323000.0</v>
       </c>
       <c r="K23">
         <v>-1072572000.0</v>
       </c>
       <c r="L23">
         <v>-809985000.0</v>
       </c>
       <c r="M23">
         <v>-1271447000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>387638000.0</v>
       </c>
       <c r="F24">
         <v>103410000.0</v>
       </c>
       <c r="G24">
         <v>204840000.0</v>
       </c>
       <c r="H24">
         <v>144440000.0</v>
       </c>
       <c r="I24">
         <v>368929000.0</v>
       </c>
       <c r="J24">
         <v>-96882000.0</v>
       </c>
       <c r="K24">
         <v>107381000.0</v>
       </c>
       <c r="L24">
         <v>848564000.0</v>
       </c>
       <c r="M24">
         <v>287365000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>-252989000.0</v>
       </c>
       <c r="C25">
         <v>-344179000.0</v>
       </c>
       <c r="D25">
         <v>-356223000.0</v>
       </c>
       <c r="E25">
         <v>-172442000.0</v>
       </c>
       <c r="F25">
         <v>-63677000.0</v>
       </c>
       <c r="G25">
         <v>-75639000.0</v>
       </c>
       <c r="H25">
         <v>-142898000.0</v>
       </c>
       <c r="I25">
         <v>-108429000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-5208943000.0</v>
       </c>
       <c r="F28">
         <v>-2915449000.0</v>
       </c>
       <c r="G28">
         <v>-3582425000.0</v>
       </c>
       <c r="H28">
         <v>-3739664000.0</v>
       </c>
       <c r="I28">
         <v>-4094242000.0</v>
       </c>
       <c r="J28">
         <v>-4362756000.0</v>
       </c>
       <c r="K28">
         <v>-3421032000.0</v>
       </c>
       <c r="L28">
         <v>-4749280000.0</v>
       </c>
       <c r="M28">
         <v>-5015698000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>4925003000.0</v>
       </c>
       <c r="C29">
         <v>4392976000.0</v>
       </c>
       <c r="D29">
         <v>3859416000.0</v>
       </c>
       <c r="E29">
         <v>5849685000.0</v>
       </c>
       <c r="F29">
         <v>6734902000.0</v>
       </c>
       <c r="G29">
         <v>4584769000.0</v>
       </c>
       <c r="H29">
         <v>4634665000.0</v>
       </c>
       <c r="I29">
         <v>4245070000.0</v>
       </c>
       <c r="J29">
         <v>5739786000.0</v>
       </c>
       <c r="K29">
         <v>5163995000.0</v>
       </c>
       <c r="L29">
         <v>4984711000.0</v>
       </c>
       <c r="M29">
         <v>5397077000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>-1293581000.0</v>
       </c>
       <c r="F30">
         <v>-538034000.0</v>
       </c>
       <c r="G30">
         <v>-233922000.0</v>
       </c>
       <c r="H30">
         <v>-421189000.0</v>
       </c>
       <c r="I30">
         <v>-352556000.0</v>
       </c>
       <c r="J30">
         <v>-1608827000.0</v>
       </c>
       <c r="K30">
         <v>-1625894000.0</v>
       </c>
@@ -9783,155 +9900,155 @@
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>170803500</v>
       </c>
       <c r="E3">
         <v>170803500</v>
       </c>
       <c r="F3">
         <v>84868500</v>
       </c>
       <c r="G3">
         <v>84868500</v>
       </c>
       <c r="H3">
         <v>93944500</v>
       </c>
       <c r="I3">
         <v>93944500</v>
       </c>
@@ -9967,111 +10084,111 @@
       </c>
       <c r="T3">
         <v>743559000</v>
       </c>
       <c r="U3">
         <v>165500000</v>
       </c>
       <c r="V3">
         <v>206000000</v>
       </c>
       <c r="W3">
         <v>191800000</v>
       </c>
       <c r="X3">
         <v>223150000</v>
       </c>
       <c r="Y3">
         <v>156200000</v>
       </c>
       <c r="Z3">
         <v>191600000</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>-520876000.0</v>
       </c>
       <c r="E6">
         <v>-520876000.0</v>
       </c>
       <c r="F6">
         <v>194456500.0</v>
       </c>
       <c r="G6">
         <v>194456500.0</v>
       </c>
       <c r="H6">
         <v>336046500.0</v>
       </c>
       <c r="I6">
         <v>336046500.0</v>
       </c>
       <c r="J6">
         <v>1304663000.0</v>
       </c>
       <c r="K6">
@@ -10103,111 +10220,111 @@
       </c>
       <c r="T6">
         <v>-201728000.0</v>
       </c>
       <c r="U6">
         <v>-1291400000.0</v>
       </c>
       <c r="V6">
         <v>-69800000.0</v>
       </c>
       <c r="W6">
         <v>-165500000.0</v>
       </c>
       <c r="X6">
         <v>32903000.0</v>
       </c>
       <c r="Y6">
         <v>-847900000.0</v>
       </c>
       <c r="Z6">
         <v>1050100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>870734500.0</v>
       </c>
       <c r="E9">
         <v>870734500.0</v>
       </c>
       <c r="F9">
         <v>-56263000.0</v>
       </c>
       <c r="G9">
         <v>-56263000.0</v>
       </c>
       <c r="H9">
         <v>-489834500.0</v>
       </c>
       <c r="I9">
         <v>-489834500.0</v>
       </c>
       <c r="J9">
         <v>48596500.0</v>
       </c>
       <c r="K9">
@@ -10231,51 +10348,51 @@
       <c r="S9"/>
       <c r="T9">
         <v>149158000.0</v>
       </c>
       <c r="U9">
         <v>149158000.0</v>
       </c>
       <c r="V9">
         <v>149158000.0</v>
       </c>
       <c r="W9">
         <v>149158000.0</v>
       </c>
       <c r="X9">
         <v>683064000.0</v>
       </c>
       <c r="Y9">
         <v>683064000.0</v>
       </c>
       <c r="Z9">
         <v>683064000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>2488500.0</v>
       </c>
       <c r="E10">
         <v>2488500.0</v>
       </c>
       <c r="F10">
         <v>989000.0</v>
       </c>
       <c r="G10">
         <v>989000.0</v>
       </c>
       <c r="H10">
         <v>3121000.0</v>
       </c>
       <c r="I10">
         <v>3121000.0</v>
       </c>
       <c r="J10">
         <v>3271000.0</v>
       </c>
       <c r="K10">
@@ -10299,51 +10416,51 @@
       <c r="S10"/>
       <c r="T10">
         <v>6477000.0</v>
       </c>
       <c r="U10">
         <v>6477000.0</v>
       </c>
       <c r="V10">
         <v>6477000.0</v>
       </c>
       <c r="W10">
         <v>6477000.0</v>
       </c>
       <c r="X10">
         <v>2694000.0</v>
       </c>
       <c r="Y10">
         <v>2694000.0</v>
       </c>
       <c r="Z10">
         <v>2694000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-356986000.0</v>
       </c>
       <c r="E11">
         <v>-356986000.0</v>
       </c>
       <c r="F11">
         <v>9335500.0</v>
       </c>
       <c r="G11">
         <v>9335500.0</v>
       </c>
       <c r="H11">
         <v>325047000.0</v>
       </c>
       <c r="I11">
         <v>325047000.0</v>
       </c>
       <c r="J11">
         <v>243280500.0</v>
       </c>
       <c r="K11">
@@ -10375,51 +10492,51 @@
       </c>
       <c r="T11">
         <v>-631020000.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>-143215000.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>39051500.0</v>
       </c>
       <c r="E12">
         <v>39051500.0</v>
       </c>
       <c r="F12">
         <v>347282000.0</v>
       </c>
       <c r="G12">
         <v>347282000.0</v>
       </c>
       <c r="H12">
         <v>394103000.0</v>
       </c>
       <c r="I12">
         <v>394103000.0</v>
       </c>
       <c r="J12">
         <v>425607500.0</v>
       </c>
       <c r="K12">
@@ -10451,51 +10568,51 @@
       </c>
       <c r="T12">
         <v>13283804000.0</v>
       </c>
       <c r="U12">
         <v>-76900000.0</v>
       </c>
       <c r="V12">
         <v>-2800000.0</v>
       </c>
       <c r="W12">
         <v>-52400000.0</v>
       </c>
       <c r="X12">
         <v>-182265000.0</v>
       </c>
       <c r="Y12">
         <v>673200000.0</v>
       </c>
       <c r="Z12">
         <v>392800000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>10322000.0</v>
       </c>
       <c r="E13">
         <v>10322000.0</v>
       </c>
       <c r="F13">
         <v>6383500.0</v>
       </c>
       <c r="G13">
         <v>6383500.0</v>
       </c>
       <c r="H13">
         <v>8351000.0</v>
       </c>
       <c r="I13">
         <v>8351000.0</v>
       </c>
       <c r="J13">
         <v>6896500.0</v>
       </c>
       <c r="K13">
@@ -10527,51 +10644,51 @@
       </c>
       <c r="T13">
         <v>44056000.0</v>
       </c>
       <c r="U13">
         <v>44056000.0</v>
       </c>
       <c r="V13">
         <v>44056000.0</v>
       </c>
       <c r="W13">
         <v>44056000.0</v>
       </c>
       <c r="X13">
         <v>63590000.0</v>
       </c>
       <c r="Y13">
         <v>63590000.0</v>
       </c>
       <c r="Z13">
         <v>63590000.0</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>239833500.0</v>
       </c>
       <c r="E14">
         <v>239833500.0</v>
       </c>
       <c r="F14">
         <v>757071500.0</v>
       </c>
       <c r="G14">
         <v>757071500.0</v>
       </c>
       <c r="H14">
         <v>256928000.0</v>
       </c>
       <c r="I14">
         <v>256928000.0</v>
       </c>
       <c r="J14">
         <v>763014000.0</v>
       </c>
       <c r="K14">
@@ -10603,51 +10720,51 @@
       </c>
       <c r="T14">
         <v>-523756000.0</v>
       </c>
       <c r="U14">
         <v>763900000.0</v>
       </c>
       <c r="V14">
         <v>767300000.0</v>
       </c>
       <c r="W14">
         <v>776300000.0</v>
       </c>
       <c r="X14">
         <v>-516259000.0</v>
       </c>
       <c r="Y14">
         <v>762200000.0</v>
       </c>
       <c r="Z14">
         <v>735700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>283111000.0</v>
       </c>
       <c r="E15">
         <v>283111000.0</v>
       </c>
       <c r="F15">
         <v>348444000.0</v>
       </c>
       <c r="G15">
         <v>348444000.0</v>
       </c>
       <c r="H15">
         <v>283110500.0</v>
       </c>
       <c r="I15">
         <v>283110500.0</v>
       </c>
       <c r="J15">
         <v>335377500.0</v>
       </c>
       <c r="K15">
@@ -10679,141 +10796,141 @@
       </c>
       <c r="T15">
         <v>1709118000.0</v>
       </c>
       <c r="U15">
         <v>742200000.0</v>
       </c>
       <c r="V15">
         <v>742200000.0</v>
       </c>
       <c r="W15">
         <v>966900000.0</v>
       </c>
       <c r="X15">
         <v>966900000.0</v>
       </c>
       <c r="Y15">
         <v>827600000.0</v>
       </c>
       <c r="Z15">
         <v>827600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-585426500.0</v>
       </c>
       <c r="E19">
         <v>-585426500.0</v>
       </c>
       <c r="F19">
         <v>27767500.0</v>
       </c>
       <c r="G19">
         <v>27767500.0</v>
       </c>
       <c r="H19">
         <v>-211329500.0</v>
       </c>
       <c r="I19">
         <v>-211329500.0</v>
       </c>
       <c r="J19">
         <v>-211329500.0</v>
       </c>
       <c r="K19">
@@ -10835,81 +10952,81 @@
         <v>20000000.0</v>
       </c>
       <c r="S19">
         <v>20000000.0</v>
       </c>
       <c r="T19">
         <v>20000000.0</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19">
         <v>32000000.0</v>
       </c>
       <c r="X19">
         <v>11000.0</v>
       </c>
       <c r="Y19">
         <v>-672800000.0</v>
       </c>
       <c r="Z19">
         <v>-672800000.0</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-116182000.0</v>
       </c>
       <c r="E21">
         <v>-116182000.0</v>
       </c>
       <c r="F21">
         <v>-853258500.0</v>
       </c>
       <c r="G21">
         <v>-853258500.0</v>
       </c>
       <c r="H21">
         <v>-8566500.0</v>
       </c>
       <c r="I21">
         <v>-8566500.0</v>
       </c>
       <c r="J21">
         <v>-194045000.0</v>
       </c>
       <c r="K21">
@@ -10941,51 +11058,51 @@
       </c>
       <c r="T21">
         <v>-172360000.0</v>
       </c>
       <c r="U21">
         <v>-2200000.0</v>
       </c>
       <c r="V21">
         <v>-831300000.0</v>
       </c>
       <c r="W21">
         <v>-30400000.0</v>
       </c>
       <c r="X21">
         <v>-873136000.0</v>
       </c>
       <c r="Y21">
         <v>35600000.0</v>
       </c>
       <c r="Z21">
         <v>-171200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
         <v>69277000.0</v>
       </c>
       <c r="C22">
         <v>47453000.0</v>
       </c>
       <c r="D22">
         <v>191351500.0</v>
       </c>
       <c r="E22">
         <v>191351500.0</v>
       </c>
       <c r="F22">
         <v>358165500.0</v>
       </c>
       <c r="G22">
         <v>358165500.0</v>
       </c>
       <c r="H22">
         <v>489421000.0</v>
       </c>
       <c r="I22">
         <v>489421000.0</v>
       </c>
@@ -11021,51 +11138,51 @@
       </c>
       <c r="T22">
         <v>-12106220000.0</v>
       </c>
       <c r="U22">
         <v>239500000.0</v>
       </c>
       <c r="V22">
         <v>170000000.0</v>
       </c>
       <c r="W22">
         <v>145400000.0</v>
       </c>
       <c r="X22">
         <v>237781000.0</v>
       </c>
       <c r="Y22">
         <v>270400000.0</v>
       </c>
       <c r="Z22">
         <v>269100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-960324500.0</v>
       </c>
       <c r="E23">
         <v>-960324500.0</v>
       </c>
       <c r="F23">
         <v>-43151500.0</v>
       </c>
       <c r="G23">
         <v>-43151500.0</v>
       </c>
       <c r="H23">
         <v>-581681000.0</v>
       </c>
       <c r="I23">
         <v>-581681000.0</v>
       </c>
       <c r="J23">
         <v>-54944000.0</v>
       </c>
       <c r="K23">
@@ -11097,51 +11214,51 @@
       </c>
       <c r="T23">
         <v>-1348864000.0</v>
       </c>
       <c r="U23">
         <v>-1340100000.0</v>
       </c>
       <c r="V23">
         <v>-1340100000.0</v>
       </c>
       <c r="W23">
         <v>-1340100000.0</v>
       </c>
       <c r="X23">
         <v>-293220000.0</v>
       </c>
       <c r="Y23">
         <v>-756800000.0</v>
       </c>
       <c r="Z23">
         <v>-29300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>92751000.0</v>
       </c>
       <c r="E24">
         <v>92751000.0</v>
       </c>
       <c r="F24">
         <v>101068000.0</v>
       </c>
       <c r="G24">
         <v>101068000.0</v>
       </c>
       <c r="H24">
         <v>21236000.0</v>
       </c>
       <c r="I24">
         <v>21236000.0</v>
       </c>
       <c r="J24">
         <v>30469000.0</v>
       </c>
       <c r="K24">
@@ -11173,141 +11290,141 @@
       </c>
       <c r="T24">
         <v>391003000.0</v>
       </c>
       <c r="U24">
         <v>18200000.0</v>
       </c>
       <c r="V24">
         <v>32700000.0</v>
       </c>
       <c r="W24">
         <v>153500000.0</v>
       </c>
       <c r="X24">
         <v>-10582000.0</v>
       </c>
       <c r="Y24">
         <v>-176200000.0</v>
       </c>
       <c r="Z24">
         <v>44600000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>-1359617500.0</v>
       </c>
       <c r="E28">
         <v>-1359617500.0</v>
       </c>
       <c r="F28">
         <v>-1244854000.0</v>
       </c>
       <c r="G28">
         <v>-1244854000.0</v>
       </c>
       <c r="H28">
         <v>-873358000.0</v>
       </c>
       <c r="I28">
         <v>-873358000.0</v>
       </c>
       <c r="J28">
         <v>-584366500.0</v>
       </c>
       <c r="K28">
@@ -11339,51 +11456,51 @@
       </c>
       <c r="T28">
         <v>-4094242000.0</v>
       </c>
       <c r="U28">
         <v>-2084500000.0</v>
       </c>
       <c r="V28">
         <v>-831300000.0</v>
       </c>
       <c r="W28">
         <v>-997300000.0</v>
       </c>
       <c r="X28">
         <v>-1166356000.0</v>
       </c>
       <c r="Y28">
         <v>-1548800000.0</v>
       </c>
       <c r="Z28">
         <v>-200500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>1501878500.0</v>
       </c>
       <c r="E29">
         <v>1501878500.0</v>
       </c>
       <c r="F29">
         <v>1422964000.0</v>
       </c>
       <c r="G29">
         <v>1422964000.0</v>
       </c>
       <c r="H29">
         <v>1492630500.0</v>
       </c>
       <c r="I29">
         <v>1492630500.0</v>
       </c>
       <c r="J29">
         <v>1874820500.0</v>
       </c>
       <c r="K29">
@@ -11415,51 +11532,51 @@
       </c>
       <c r="T29">
         <v>4245070000.0</v>
       </c>
       <c r="U29">
         <v>926500000.0</v>
       </c>
       <c r="V29">
         <v>934500000.0</v>
       </c>
       <c r="W29">
         <v>869300000.0</v>
       </c>
       <c r="X29">
         <v>1431186000.0</v>
       </c>
       <c r="Y29">
         <v>1705800000.0</v>
       </c>
       <c r="Z29">
         <v>1397600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-663137000.0</v>
       </c>
       <c r="E30">
         <v>-663137000.0</v>
       </c>
       <c r="F30">
         <v>16346500.0</v>
       </c>
       <c r="G30">
         <v>16346500.0</v>
       </c>
       <c r="H30">
         <v>-283226000.0</v>
       </c>
       <c r="I30">
         <v>-283226000.0</v>
       </c>
       <c r="J30">
         <v>14209000.0</v>
       </c>
       <c r="K30">