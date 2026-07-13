--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1836,51 +1839,51 @@
       </c>
       <c r="Y12">
         <v>3501000.0</v>
       </c>
       <c r="Z12">
         <v>3511000.0</v>
       </c>
       <c r="AA12">
         <v>3426000.0</v>
       </c>
       <c r="AB12">
         <v>53800000.0</v>
       </c>
       <c r="AC12">
         <v>5500000.0</v>
       </c>
       <c r="AD12">
         <v>2000.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
-        <v>9836000000.0</v>
+        <v>7801000000.0</v>
       </c>
       <c r="C13">
         <v>7512000000.0</v>
       </c>
       <c r="D13">
         <v>8126000000.0</v>
       </c>
       <c r="E13">
         <v>7765000000.0</v>
       </c>
       <c r="F13">
         <v>7680000000.0</v>
       </c>
       <c r="G13">
         <v>7301000000.0</v>
       </c>
       <c r="H13">
         <v>10770000000.0</v>
       </c>
       <c r="I13">
         <v>9710000000.0</v>
       </c>
       <c r="J13">
         <v>8665000000.0</v>
       </c>
@@ -2503,54 +2506,54 @@
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
         <v>30169000000.0</v>
       </c>
       <c r="C23">
         <v>26562000000.0</v>
       </c>
       <c r="D23">
         <v>27355000000.0</v>
       </c>
       <c r="E23">
         <v>27892000000.0</v>
       </c>
       <c r="F23">
         <v>28609000000.0</v>
       </c>
       <c r="G23">
         <v>24497000000.0</v>
       </c>
       <c r="H23">
         <v>28677000000.0</v>
       </c>
       <c r="I23">
-        <v>13509000000.0</v>
+        <v>25511000000.0</v>
       </c>
       <c r="J23">
-        <v>14336000000.0</v>
+        <v>25351000000.0</v>
       </c>
       <c r="K23">
         <v>24210000000.0</v>
       </c>
       <c r="L23">
         <v>22288000000.0</v>
       </c>
       <c r="M23">
         <v>22256000000.0</v>
       </c>
       <c r="N23">
         <v>20360000000.0</v>
       </c>
       <c r="O23">
         <v>19235000000.0</v>
       </c>
       <c r="P23">
         <v>15399000000.0</v>
       </c>
       <c r="Q23">
         <v>14003000000.0</v>
       </c>
       <c r="R23">
         <v>12371000000.0</v>
       </c>
@@ -5237,54 +5240,54 @@
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
         <v>9836000000.0</v>
       </c>
       <c r="C60">
         <v>9813000000.0</v>
       </c>
       <c r="D60">
         <v>10422000000.0</v>
       </c>
       <c r="E60">
         <v>13325000000.0</v>
       </c>
       <c r="F60">
         <v>12810000000.0</v>
       </c>
       <c r="G60">
         <v>9738000000.0</v>
       </c>
       <c r="H60">
         <v>13195000000.0</v>
       </c>
       <c r="I60">
-        <v>-3079000000.0</v>
+        <v>12002000000.0</v>
       </c>
       <c r="J60">
-        <v>-57000000.0</v>
+        <v>10958000000.0</v>
       </c>
       <c r="K60">
         <v>8816000000.0</v>
       </c>
       <c r="L60">
         <v>7939000000.0</v>
       </c>
       <c r="M60">
         <v>8191000000.0</v>
       </c>
       <c r="N60">
         <v>7703000000.0</v>
       </c>
       <c r="O60">
         <v>7146000000.0</v>
       </c>
       <c r="P60">
         <v>5249000000.0</v>
       </c>
       <c r="Q60">
         <v>4573000000.0</v>
       </c>
       <c r="R60">
         <v>4002000000.0</v>
       </c>
@@ -5410,723 +5413,729 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE62"/>
+  <dimension ref="A1:DF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
+      <c r="DF1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
+        <v>4929000000.0</v>
+      </c>
+      <c r="C2">
         <v>4367000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3584000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3364000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3725000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3881000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3675000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4015000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3991000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3844000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4145000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3295000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4009000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4044000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3995000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5421000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6867000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4810000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3873000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4112000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3397000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2437000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2091000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2141000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2247000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3686000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3034000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3042000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3454000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2704000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3612000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3555000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3571000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3457000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2713000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2349000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2474000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2588000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2280000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2332000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1979000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2038000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2363000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3117000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2491000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2986000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4169000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4301000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4334000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3983000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4049000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3734000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4073000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3822000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3707000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3268000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3489000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3599000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3287000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3265000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3451000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2738000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2485000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2181000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2401000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2295000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1827000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1927000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1484000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1507000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3138000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3724000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2996000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2577000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2358000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2053800000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1723300000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1846600000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1822900000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1850800000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1265100000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1293600000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1234621000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1141364000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1270276000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>850900000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>965265000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>763659000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>645322000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>603460000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>524866000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>502717000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>510879000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>488922000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>468988000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>476675000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>457637000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>386993000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>493613000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>423305000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>331960000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>349493000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>346634000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>282478000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>480559000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>485400000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>447900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>370500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>151400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6194,579 +6203,580 @@
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
+      <c r="DF3"/>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4">
         <v>-3974000000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>-3593000000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>-3079000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-3035000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-2919000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-2823000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-2773000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-2597000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-2528000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-2408000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2348000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-2292000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-2251000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-2205000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-2180000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-2101000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-2049000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-1952000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-1906000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-1851000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-1797000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-1713000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-1654000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-1638000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-1581000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-1548000000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-1499000000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-1452000000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-1388000000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-1337000000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-1289000000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-1240000000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-1222000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-1174000000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-1123000000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-1067000000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-1007000000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-966000000.0</v>
       </c>
-      <c r="BN4">
+      <c r="BO4">
         <v>-900000000.0</v>
       </c>
-      <c r="BO4">
+      <c r="BP4">
         <v>-840000000.0</v>
       </c>
-      <c r="BP4">
+      <c r="BQ4">
         <v>-773000000.0</v>
       </c>
-      <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-9944000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9931000000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>-9972000000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-4092000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4132000000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-3802000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3669000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3525000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3593000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3437000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3319000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3189000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3079000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3035000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2919000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2823000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2773000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2597000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2528000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2408000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2348000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2292000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2251000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2205000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2180000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2101000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2049000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1952000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1906000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1851000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1797000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1713000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1654000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1638000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1581000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1548000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1499000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1452000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1388000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1337000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1289000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1240000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1222000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1174000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1123000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1067000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1007000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-966000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-900000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-840000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-773000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-711000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>83000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>85000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>84000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>79000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>81000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>80300000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>79300000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>70100000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>70700000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>46800000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>40500000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>38700000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>36600000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>36119000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>29778000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>29988000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>31180000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>31781000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>27161000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>23761000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-15392000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>23506000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-23257000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-44210000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-31281000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>15766000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>13521000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>13367000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>13592000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>11251000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>11441000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>3202000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-26974000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>2571000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>668000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>797000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-300000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>3300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-6400000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-3200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6834,181 +6844,186 @@
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
-      <c r="BQ6"/>
+      <c r="BQ6">
+        <v>0.0</v>
+      </c>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
+      <c r="DF6"/>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7">
         <v>202000000.0</v>
       </c>
       <c r="C7">
+        <v>202000000.0</v>
+      </c>
+      <c r="D7">
         <v>188000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>190000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>301000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>313000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>269000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>279000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>261000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>274000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>280000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>299000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>307000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>308000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>300000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>316000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>331000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>339000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>326000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>289000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>303000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>317000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>337000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>356000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>370000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>387000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>348000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>525000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>383000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7044,52 +7059,53 @@
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -7157,52 +7173,53 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7270,381 +7287,385 @@
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>171000000.0</v>
+      </c>
+      <c r="C10">
         <v>4733000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1180000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>459000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>427000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4802000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>640000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>553000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>331000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>450000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>260000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>933000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>526000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>401000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>623000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>267000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>114000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>449000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>191000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>30000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>22000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>25000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>40000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>38000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>45000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>609000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>419000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>436000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>66000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>29000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>34000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>23000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>37000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>33000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>47000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>38000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>47000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>31000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>34000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>36000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>27000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>22000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>28000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>458000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>403000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>34000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>27000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>30000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>41000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>33000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="BB10">
         <v>24000000.0</v>
       </c>
       <c r="BC10">
+        <v>24000000.0</v>
+      </c>
+      <c r="BD10">
         <v>32000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>12000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>14000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>26000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>14000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>23000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>19000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>36000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>13000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>15000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>16000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>25000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BQ10">
         <v>7000000.0</v>
       </c>
       <c r="BR10">
+        <v>7000000.0</v>
+      </c>
+      <c r="BS10">
         <v>11000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>37000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>11000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>17000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>24000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>12500000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>44600000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>16600000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>11300000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>10300000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>7600000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>9300000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>9600000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>8174000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>38000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>21839000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>12988000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4547000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>12056000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2037000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>4137000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3418000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>5570000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>5277000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3501000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4306000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>5792000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>3301000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3511000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>3864000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1054000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1202000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3426000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3272000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>1600000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>7193000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>53800000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>12100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7712,1056 +7733,1064 @@
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>171000000.0</v>
+      </c>
+      <c r="C12">
         <v>4733000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1180000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>459000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>427000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4802000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>640000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>553000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>331000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>450000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>260000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>933000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>526000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>401000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>623000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>267000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>114000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>449000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>191000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>24000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>30000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>22000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>25000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>40000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>38000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>45000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>609000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>419000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>436000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>66000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>29000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>34000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>23000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>37000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>33000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>47000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>38000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>47000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>31000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>34000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>36000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>27000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>22000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>28000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>458000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>403000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>34000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>27000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>30000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>41000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>33000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="BB12">
         <v>24000000.0</v>
       </c>
       <c r="BC12">
+        <v>24000000.0</v>
+      </c>
+      <c r="BD12">
         <v>32000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>12000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>14000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>26000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>14000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>23000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>19000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>36000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>13000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>15000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>16000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>25000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BQ12">
         <v>7000000.0</v>
       </c>
       <c r="BR12">
+        <v>7000000.0</v>
+      </c>
+      <c r="BS12">
         <v>11000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>37000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>17000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>24000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>12500000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>44600000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>16600000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>11300000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>10300000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>7600000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>9300000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>9600000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>8174000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>38000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>21839000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>12988000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>4547000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>12056000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2037000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4137000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3418000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>5570000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>5277000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3501000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4306000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>5792000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3301000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3511000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3864000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1054000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1202000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>3272000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>1600000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>7193000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>53800000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>12100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
-        <v>9836000000.0</v>
+        <v>7565000000.0</v>
       </c>
       <c r="C13">
+        <v>7801000000.0</v>
+      </c>
+      <c r="D13">
         <v>7729000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7673000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7600000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7512000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7935000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7977000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8042000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8126000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7990000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>8085000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>7950000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>7765000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7652000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>7639000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>7751000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>7680000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6860000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7203000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7651000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7301000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>7414000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>7367000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>7287000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>10770000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10686000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10649000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>10470000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>9710000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>9058000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>8532000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>8744000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>8665000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>8717000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>8937000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>9027000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>7251000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>7240000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>7085000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>7474000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>7580000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>7799000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>8280000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>8413000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>7793000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>7740000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>7731000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>7419000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>7349000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>6873000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>6828000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>6724000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>6388000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>6183000000.0</v>
       </c>
-      <c r="BD13">
-[...1 lines deleted...]
-      </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
       <c r="BJ13">
         <v>0.0</v>
       </c>
       <c r="BK13">
         <v>0.0</v>
       </c>
       <c r="BL13">
         <v>0.0</v>
       </c>
       <c r="BM13">
         <v>0.0</v>
       </c>
       <c r="BN13">
         <v>0.0</v>
       </c>
       <c r="BO13">
         <v>0.0</v>
       </c>
       <c r="BP13">
         <v>0.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BQ13">
+        <v>0.0</v>
+      </c>
+      <c r="BR13"/>
+      <c r="BS13">
         <v>3469000000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>3566000000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>3503000000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>3251000000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>3343000000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>3342900000.0</v>
       </c>
-      <c r="BX13"/>
       <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>2906100000.0</v>
       </c>
-      <c r="CA13"/>
       <c r="CB13"/>
-      <c r="CC13">
+      <c r="CC13"/>
+      <c r="CD13">
         <v>1400000000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1294100000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1272947000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>970199000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>980569000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>1039024000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>1012637000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>838358000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>712417000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>762119000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>681882000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>624052000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>635790000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>542891000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>502209000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>384415000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>377600000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>389205000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>281000000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>290965000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>204983000.0</v>
       </c>
-      <c r="CX13"/>
-      <c r="CY13">
+      <c r="CY13"/>
+      <c r="CZ13">
         <v>220134000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>231679000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>241278000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>193300000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>302400000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
         <v>706000000.0</v>
       </c>
       <c r="C14">
+        <v>706000000.0</v>
+      </c>
+      <c r="D14">
         <v>704000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>703000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>704000000.0</v>
       </c>
       <c r="F14">
         <v>704000000.0</v>
       </c>
       <c r="G14">
+        <v>704000000.0</v>
+      </c>
+      <c r="H14">
         <v>702000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701000000.0</v>
       </c>
       <c r="I14">
         <v>701000000.0</v>
       </c>
       <c r="J14">
         <v>701000000.0</v>
       </c>
       <c r="K14">
+        <v>701000000.0</v>
+      </c>
+      <c r="L14">
         <v>700000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>698000000.0</v>
       </c>
       <c r="M14">
         <v>698000000.0</v>
       </c>
       <c r="N14">
         <v>698000000.0</v>
       </c>
       <c r="O14">
         <v>698000000.0</v>
       </c>
       <c r="P14">
+        <v>698000000.0</v>
+      </c>
+      <c r="Q14">
         <v>702000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>705000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>709000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>715000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>720000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>722000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>726000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>728000000.0</v>
       </c>
       <c r="X14">
         <v>728000000.0</v>
       </c>
       <c r="Y14">
         <v>728000000.0</v>
       </c>
       <c r="Z14">
+        <v>728000000.0</v>
+      </c>
+      <c r="AA14">
         <v>729000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000000.0</v>
       </c>
       <c r="AB14">
         <v>800000000.0</v>
       </c>
       <c r="AC14">
         <v>800000000.0</v>
       </c>
       <c r="AD14">
-        <v>799000000.0</v>
+        <v>800000000.0</v>
       </c>
       <c r="AE14">
         <v>799000000.0</v>
       </c>
       <c r="AF14">
-        <v>727000000.0</v>
+        <v>799000000.0</v>
       </c>
       <c r="AG14">
         <v>727000000.0</v>
       </c>
       <c r="AH14">
+        <v>727000000.0</v>
+      </c>
+      <c r="AI14">
         <v>726000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>725000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>727000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>758000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>662000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>402000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>398000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>399000000.0</v>
       </c>
       <c r="AP14">
         <v>399000000.0</v>
       </c>
       <c r="AQ14">
         <v>399000000.0</v>
       </c>
       <c r="AR14">
+        <v>399000000.0</v>
+      </c>
+      <c r="AS14">
         <v>400000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>385000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>375000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>371000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>367000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>363000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>346000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>345000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>342000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>339000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>337000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>331000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>326000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>316000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>314000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="BH14">
         <v>300000000.0</v>
       </c>
       <c r="BI14">
+        <v>300000000.0</v>
+      </c>
+      <c r="BJ14">
         <v>288000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>286000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274000000.0</v>
       </c>
       <c r="BL14">
         <v>274000000.0</v>
       </c>
       <c r="BM14">
         <v>274000000.0</v>
       </c>
       <c r="BN14">
+        <v>274000000.0</v>
+      </c>
+      <c r="BO14">
         <v>272000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>262000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>260000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248000000.0</v>
       </c>
       <c r="BS14">
         <v>248000000.0</v>
       </c>
       <c r="BT14">
+        <v>248000000.0</v>
+      </c>
+      <c r="BU14">
         <v>242000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>234000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>232000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>233600000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>222000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>221400000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>218800000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>161600000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>155600000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>151400000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>148000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>138800000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>138600000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>136400000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>135034000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>131552000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>123112000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>118034000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>116828000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>106870000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>104446000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100332000.0</v>
       </c>
       <c r="CP14">
         <v>100332000.0</v>
       </c>
       <c r="CQ14">
+        <v>100332000.0</v>
+      </c>
+      <c r="CR14">
         <v>92054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86506000.0</v>
       </c>
       <c r="CS14">
         <v>86506000.0</v>
       </c>
       <c r="CT14">
         <v>86506000.0</v>
       </c>
       <c r="CU14">
+        <v>86506000.0</v>
+      </c>
+      <c r="CV14">
         <v>76706000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>71370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68772000.0</v>
       </c>
       <c r="CX14">
         <v>68772000.0</v>
       </c>
       <c r="CY14">
         <v>68772000.0</v>
       </c>
       <c r="CZ14">
         <v>68772000.0</v>
       </c>
       <c r="DA14">
         <v>68772000.0</v>
       </c>
       <c r="DB14">
         <v>68772000.0</v>
       </c>
       <c r="DC14">
+        <v>68772000.0</v>
+      </c>
+      <c r="DD14">
         <v>63969149.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>63684211.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>61081081.0</v>
       </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -8829,229 +8858,232 @@
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
         <v>0.0</v>
       </c>
       <c r="BP15">
         <v>0.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BQ15">
+        <v>0.0</v>
+      </c>
+      <c r="BR15"/>
+      <c r="BS15">
         <v>3469000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3566000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3503000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3251000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3343000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3342900000.0</v>
       </c>
-      <c r="BX15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY15"/>
       <c r="BZ15">
         <v>2906100000.0</v>
       </c>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>2906100000.0</v>
+      </c>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15">
         <v>1400000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1294100000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1272947000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>970199000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>980569000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1039024000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1012637000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>838358000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>712417000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>762119000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>681882000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>624052000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>635790000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>542891000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>502209000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>384415000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>377600000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>389205000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>281000000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>290965000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>204983000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>210799000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>220134000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>231679000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>241278000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>193300000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>302400000.0</v>
       </c>
-      <c r="DD15"/>
       <c r="DE15"/>
+      <c r="DF15"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-5406000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-4545000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-4290000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-4855000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4004000000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>100000000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
@@ -9065,52 +9097,53 @@
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9178,87 +9211,86 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -9326,93 +9358,96 @@
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
         <v>0.0</v>
       </c>
       <c r="BP18">
         <v>0.0</v>
       </c>
-      <c r="BQ18"/>
+      <c r="BQ18">
+        <v>0.0</v>
+      </c>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9480,1989 +9515,2007 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
-[...1 lines deleted...]
-      </c>
+      <c r="V20"/>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20">
+      <c r="Y20">
+        <v>0.0</v>
+      </c>
+      <c r="Z20"/>
+      <c r="AA20">
         <v>2540000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2532000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2537000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2529000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2521000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2540000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2535000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2543000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2566000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2598000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2596000000.0</v>
       </c>
       <c r="AK20">
         <v>2596000000.0</v>
       </c>
       <c r="AL20">
+        <v>2596000000.0</v>
+      </c>
+      <c r="AM20">
         <v>2344000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>2353000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>2396000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2405000000.0</v>
       </c>
       <c r="AP20">
         <v>2405000000.0</v>
       </c>
       <c r="AQ20">
+        <v>2405000000.0</v>
+      </c>
+      <c r="AR20">
         <v>2417000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>2442000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>2435000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>2465000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>2481000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>2502000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>2485000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>2503000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>2519000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>2503000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>2520000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>2535000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>2119000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>2112000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1879000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>1854000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>1663000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>1692000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>1693000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>1376000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>1294000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>1285000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>1297000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>1287000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>1270000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>1226000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>1201000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>1210000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>1242000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>1260000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>1071000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>1072000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>1059200000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>1045500000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>1035100000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>1026200000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>183300000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>179600000.0</v>
       </c>
-      <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>47400000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>1686000000.0</v>
+      </c>
+      <c r="C21">
         <v>1754000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1570000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1636000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1675000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1677000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1674000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1741000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1807000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1875000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1969000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1999000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2073000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2145000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1785000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1839000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1901000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1960000000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
-[...1 lines deleted...]
-      </c>
+      <c r="U21"/>
       <c r="V21">
         <v>805000000.0</v>
       </c>
-      <c r="W21"/>
+      <c r="W21">
+        <v>805000000.0</v>
+      </c>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>707000000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>772000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2540000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2535000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2543000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>844000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2598000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2596000000.0</v>
       </c>
       <c r="AK21">
         <v>2596000000.0</v>
       </c>
       <c r="AL21">
+        <v>2596000000.0</v>
+      </c>
+      <c r="AM21">
         <v>242000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2353000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2396000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2405000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>283000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2417000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2442000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2435000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>366000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2481000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2502000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2485000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>420000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2519000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2503000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2520000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>473000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2119000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2112000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1879000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>430000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1663000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1692000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1693000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1650000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1294000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1285000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1297000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1489000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1270000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1226000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1201000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1377000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1242000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1260000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1071000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1180000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1059200000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1045500000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1035100000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1032100000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>183300000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>179600000.0</v>
       </c>
-      <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>47400000.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22">
+        <v>380000000.0</v>
+      </c>
+      <c r="C22">
         <v>211000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>184000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>151000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>335000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>280000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>436000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>502000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>453000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>548000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>617000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>270000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>257000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>729000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>603000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>528000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>527000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>783000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>681000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>675000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>484000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>647000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>683000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>662000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>181000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>604000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>816000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>558000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>498000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>640000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>824000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>636000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>620000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>713000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>884000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>936000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1219000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1343000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1258000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1085000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>877000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>916000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>837000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>941000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>929000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>891000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1314000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1096000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>914000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1065000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1198000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>892000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1031000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1209000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1320000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1172000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1079000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>978000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1086000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1452000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1386000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1491000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1556000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1483000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1244000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1157000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1174000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>995000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>688000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>801000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1391000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1181000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>776000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>972000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>964900000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1585800000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>968200000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1290000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1351500000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1155900000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1027400000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>910300000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>963567000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>848173000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>711280000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>498200000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>242312000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>128534000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>73843000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>105967000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>162202000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>41940000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>43134000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>81849000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>81189000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>67289000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>151442000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>188874000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>85980000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>125852000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>73924000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>46780000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>22287000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>32333000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>52848000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>72700000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>92200000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>55700000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>24600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
+        <v>31636000000.0</v>
+      </c>
+      <c r="C23">
         <v>30169000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>28101000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>27155000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>27059000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>26562000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>27155000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27453000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>27356000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>27355000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>27735000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>26900000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>27456000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>27892000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>27457000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>28886000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>30642000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>28609000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>24197000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>25391000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>25331000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>24497000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>24246000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>24037000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>23700000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>28677000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>28377000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>27757000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>27386000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>25511000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>14520000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14818000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14330000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14336000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>25483000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>25004000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>25269000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>24210000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>23507000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>23163000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>22297000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>22288000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>22217000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>22884000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>21724000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>22256000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>21837000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>21495000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>20702000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>20360000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>20367000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>19424000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>19440000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>19235000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>18187000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>17806000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>17081000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>15381000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>14443000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>14913000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>14745000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>13703000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>12737000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>12368000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>12102000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>12358000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>11493000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>10559000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>9385000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>10032000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>11870000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>11889000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9985000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>9906000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>9187200000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>9264200000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>8513000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>8714900000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>6047900000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>6018300000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4733700000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4120300000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>4398680000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>4134538000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3934202000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3160411000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3106021000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2681904000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2165073000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2095631000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1810142000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1710421000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1716535000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1666575000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1631490000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1338004000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1364842000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1261251000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1299093000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1213832000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>889477000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>885801000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>886841000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>819309000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1036713000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1223000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1148300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1006800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>633300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24">
+        <v>10956000000.0</v>
+      </c>
+      <c r="C24">
         <v>10696000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>8439000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8204000000.0</v>
       </c>
       <c r="E24">
         <v>8204000000.0</v>
       </c>
       <c r="F24">
+        <v>8204000000.0</v>
+      </c>
+      <c r="G24">
         <v>7213000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7212000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7211000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7308000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7305000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7296000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7288000000.0</v>
       </c>
       <c r="M24">
         <v>7288000000.0</v>
       </c>
       <c r="N24">
+        <v>7288000000.0</v>
+      </c>
+      <c r="O24">
         <v>7287000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7986000000.0</v>
       </c>
       <c r="P24">
         <v>7986000000.0</v>
       </c>
       <c r="Q24">
         <v>7986000000.0</v>
       </c>
       <c r="R24">
+        <v>7986000000.0</v>
+      </c>
+      <c r="S24">
         <v>8398000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>8388000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>8389000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9338000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9382000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>9381000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9393000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>9418000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>9187000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>9173000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>9176000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9177000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>9143000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>9140000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8966000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>9050000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9183000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>10489000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>10040000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>9879000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>10124000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>9634000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>9486000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>9153000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>10375000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>9970000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>9137000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>8763000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>8762000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>7613000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>7414000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>6818000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>6715000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>7018000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>6313000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>6331000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>6320000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>5811000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>5793000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>5794000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>4520000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>4500000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>4995000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>4976000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>4631000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>4593000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>4350000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>4144000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4142000000.0</v>
       </c>
       <c r="BO24">
         <v>4142000000.0</v>
       </c>
       <c r="BP24">
+        <v>4142000000.0</v>
+      </c>
+      <c r="BQ24">
         <v>3398000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>3220000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>3259000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3220000000.0</v>
       </c>
       <c r="BT24">
         <v>3220000000.0</v>
       </c>
       <c r="BU24">
+        <v>3220000000.0</v>
+      </c>
+      <c r="BV24">
         <v>2636000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2624000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2624200000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2624300000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>2626100000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2626300000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1200400000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1255100000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>951500000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>951700000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>952444000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>953154000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>930240000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>949024000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>837588000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>934817000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>687754000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>518991000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>453740000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>526495000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>523151000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>509736000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>509053000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>381591000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>390995000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>351677000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>434540000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>372580000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>316550000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>320000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>292000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>267250000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>273100000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>7288000000.0</v>
       </c>
       <c r="N25">
+        <v>7288000000.0</v>
+      </c>
+      <c r="O25">
         <v>7287000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7986000000.0</v>
       </c>
       <c r="P25">
         <v>7986000000.0</v>
       </c>
       <c r="Q25">
         <v>7986000000.0</v>
       </c>
       <c r="R25">
+        <v>7986000000.0</v>
+      </c>
+      <c r="S25">
         <v>8398000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8388000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8389000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9338000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9382000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9381000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9393000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9418000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9187000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9173000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9176000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9177000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>9143000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9140000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8966000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9050000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9183000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10489000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10040000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>9879000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10124000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9634000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9486000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9153000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>10375000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9970000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9137000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8763000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>8762000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7613000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>7414000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6818000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6715000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>7018000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6313000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6331000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6320000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5811000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5793000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5794000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4520000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4500000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4995000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4976000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4631000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4593000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4350000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4144000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4142000000.0</v>
       </c>
       <c r="BO25">
         <v>4142000000.0</v>
       </c>
       <c r="BP25">
+        <v>4142000000.0</v>
+      </c>
+      <c r="BQ25">
         <v>3398000000.0</v>
       </c>
-      <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
+      <c r="DF25"/>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26">
+        <v>2838000000.0</v>
+      </c>
+      <c r="C26">
         <v>2846000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2873000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2709000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2745000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2811000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2846000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2862000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2878000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2820000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2830000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3062000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3070000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3084000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3684000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3773000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3807000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>3805000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3710000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3745000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3777000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3764000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3743000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3781000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3714000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3683000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3485000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3377000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>3263000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2702000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2539000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3116000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2882000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2756000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2671000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2626000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2469000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2343000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2216000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2161000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2097000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2027000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1954000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1841000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1784000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1735000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>582000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>545000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>506000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>485000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>474000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>442000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>392000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>343000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>289000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>193000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>192000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>191000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>194000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>195000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>196000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>200000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>204000000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>82000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>68000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>256000000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11530,457 +11583,463 @@
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
+        <v>11407000000.0</v>
+      </c>
+      <c r="C28">
         <v>6569000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8457000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8410000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8556000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7273000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7606000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7702000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7792000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7575000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8026000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6654000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7069000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7194000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8122000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8665000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9103000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8288000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8523000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8654000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9865000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9677000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9693000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9709000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10113000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9529000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8912000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9127000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9273000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9077000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9111000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8932000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9027000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9146000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>10456000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9993000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9841000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10077000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9603000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9452000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9117000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10348000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9948000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9109000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8305000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8359000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7579000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7387000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6788000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6674000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6985000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6297000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6307000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>6296000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5779000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5781000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6537000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5173000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5105000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5508000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4957000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5921000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5475000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5360000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4128000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5191000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>683000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>935000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>588000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4275000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4532000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3928000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3319000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3560000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3092800000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3470600000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3510400000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3616200000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2183800000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2436000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1818000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1320500000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1718626000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1735923000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1469363000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1111500000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>955923000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>944750000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>700406000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>642113000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>485463000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>564723000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>537496000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>605484000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>610324000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>433646000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>491648000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>452648000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>491076000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>468053000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>325848000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>317874000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>288728000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>268650000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>265907000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>429100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>350900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>300000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>184400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29">
+        <v>20977000000.0</v>
+      </c>
+      <c r="C29">
         <v>21095000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19212000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18385000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18314000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17434000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18212000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18252000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18201000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>18173000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17581000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>17667000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17531000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17344000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17930000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17917000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18029000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>18370000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17540000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>17884000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>19281000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>19725000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19877000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19781000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19360000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12020,684 +12079,691 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
+        <v>4821000000.0</v>
+      </c>
+      <c r="C30">
         <v>3926000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3623000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3562000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3820000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3901000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3952000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4208000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4040000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3760000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4253000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-270000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3968000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3907000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4101000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5581000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7136000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4705000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3765000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3897000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3401000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2553000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2153000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1919000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2200000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3614000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2912000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2835000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3001000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2454000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2954000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2824000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3023000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3029000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2287000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2088000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2218000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2279000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1946000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2015000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1549000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1785000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1844000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2688000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1817000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2615000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3522000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3730000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3703000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3638000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3562000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3503000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3701000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3563000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3319000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3174000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2902000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3190000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2988000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3047000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3127000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2746000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2144000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1937000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2049000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2253000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1641000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1674000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1218000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1525000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2911000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3036000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2756000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2561000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2098000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1716300000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1665300000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1725400000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1441500000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1917200000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1242800000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>781000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1115563000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1035774000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1030139000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>521785000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>846347000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>645295000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>554405000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>590645000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>350916000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>429417000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>507184000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>499909000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>496857000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>514034000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>488662000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>365697000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>543464000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>439547000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>328567000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>347698000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>382911000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>316070000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>502895000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>508900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>423800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>343400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>161000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:110">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>11603000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>11410000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>11180000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>8159000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>8092000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>10953000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>9972000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>9152000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>9495000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>10084000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>9738000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9851000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>9802000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>9722000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>10655000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>13111000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>13073000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>12762000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>9481000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>8810000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>8289000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>8493000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>8392000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>7682000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>7905000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>7994000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>6472000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>6721000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>6574000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>6966000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>5534000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>5799000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>6263000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>6401000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>5726000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>5649000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>5610000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>5298000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>5200000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>5165000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>5126000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>4969000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>4611000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>4806000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>4533000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>4634000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>4120000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>3822000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>3458000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>3189000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>2966000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>2817000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>2899000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>2849000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>2809000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>2893000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>2417000000.0</v>
       </c>
-      <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
+      <c r="DF31"/>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:110">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32">
+        <v>-380000000.0</v>
+      </c>
+      <c r="C32">
         <v>-198000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>218000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>44000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-148000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>33000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-19000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-143000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-90000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-275000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-244000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-536000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>241000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-213000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-473000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-95000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-523000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-487000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-254000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-588000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-399000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-472000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-286000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12737,1321 +12803,1332 @@
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
+      <c r="DF32"/>
     </row>
-    <row r="33" spans="1:109">
+    <row r="33" spans="1:110">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
+        <v>25472000000.0</v>
+      </c>
+      <c r="C33">
         <v>25436000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>22518000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>22467000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>22324000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>21760000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>21986000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>22066000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>22355000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>22442000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>22404000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>22243000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>22334000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>22537000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>21883000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>22225000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>22545000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>22472000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>19323000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>19715000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>20907000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>20832000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>20841000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>20876000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>20629000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>24065000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>23701000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>23475000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>23139000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>21978000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>21800000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>21847000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>21461000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>21351000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>21468000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>21476000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>21059000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>19938000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>19734000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>19560000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>19517000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>19319000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>19259000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>18940000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>18271000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>18077000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>16677000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>16327000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>15770000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>15396000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>15122000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>14583000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>14300000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>14088000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>13374000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>13130000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>12915000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>11030000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>10253000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>10280000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>10138000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>9322000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>8966000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>8870000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>8761000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>8700000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>8469000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>7637000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>7372000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>7436000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>7335000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>7293000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>6322000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>6233000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>6002600000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>5801800000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>5703500000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>5557300000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>3055700000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>2841900000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>2359300000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>2315100000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>2270546000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>2105023000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2088434000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2059209000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1957314000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1852455000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1511317000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1362657000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1245914000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1213301000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1133421000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1063640000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1049138000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>750889000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>721437000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>703169000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>665785000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>647379000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>485784000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>487897000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>478371000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>469306000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>473777000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>484000000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>626100000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>593500000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>446300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:109">
+    <row r="34" spans="1:110">
       <c r="A34" t="s">
         <v>62</v>
       </c>
       <c r="B34">
+        <v>449000000.0</v>
+      </c>
+      <c r="C34">
         <v>654000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>523000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>535000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1003000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>990000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1006000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>979000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>997000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1041000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1002000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1059000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1012000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1081000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1095000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>991000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>901000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>830000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>789000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>910000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1231000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1124000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1210000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1209000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1203000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1278000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1221000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1214000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1265000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>910000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>781000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>787000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>736000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>679000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>698000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>706000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>644000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>606000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>722000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>678000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>710000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>567000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>553000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>568000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>594000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>548000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>526000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>546000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>547000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>531000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>554000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>558000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>598000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>586000000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>565000000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>554000000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>332000000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>376000000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>332000000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>252000000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>300000000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>284000000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>234000000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>226000000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>253000000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>275000000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>265000000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BQ34">
         <v>247000000.0</v>
       </c>
-      <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
+      <c r="DF34"/>
     </row>
-    <row r="35" spans="1:109">
+    <row r="35" spans="1:110">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
+        <v>12272000000.0</v>
+      </c>
+      <c r="C35">
         <v>12158000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9747000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9527000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>9508000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8516000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8487000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8469000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>8566000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8620000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8578000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>8646000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>8607000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>8676000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>9381000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>9293000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9218000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>9567000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>9503000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>9588000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>10569000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>10506000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>10591000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>10602000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>10621000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>10465000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>10394000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>10390000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>10442000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>10053000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>9921000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>9753000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>9786000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>9862000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>11187000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>10746000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>10523000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>10730000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>10356000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>10164000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>9863000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>10942000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>10523000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>9705000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>9357000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>9310000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>8139000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>7960000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>7365000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>7246000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>7572000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>6871000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>6929000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>6906000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>6376000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>6347000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>6126000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>4896000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>4832000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>5247000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>5276000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>4915000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>4827000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>4576000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>4397000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>4417000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>4407000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>3645000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>3434000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>3520000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>3477000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3554000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>2790000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2753000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>2743900000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>2748900000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>2718800000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>2713400000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1267300000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1312800000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1000900000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>996300000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>988597000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>983519000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>962329000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>976490000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>862368000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>960739000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>702619000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>546985000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>475223000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>548702000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>537263000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>517716000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>513370000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>386376000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>392612000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>353294000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>435557000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>373597000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>317559000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>321009000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>293600000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>276821000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>285616000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>392500000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>335100000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>290700000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>181200000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:109">
+    <row r="36" spans="1:110">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
+        <v>3877000000.0</v>
+      </c>
+      <c r="C36">
         <v>3778000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3748000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3763000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1521000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1516000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1517000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1535000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1701000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1652000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1701000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1622000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1649000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1709000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1511000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1575000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1586000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3371000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2155000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2175000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2185000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2079000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2085000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2079000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2083000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2021000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1984000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1951000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1981000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1968000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2044000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1939000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1922000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1940000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1930000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1932000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1934000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1379000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1354000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1405000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1345000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1413000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1538000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1629000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1568000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1605000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1649000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1667000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1627000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1589000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1522000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1457000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1505000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1567000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1618000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1581000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2869000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>815000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1125000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1117000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>654000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1055000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>936000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1175000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>847000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>501000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>934000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>900000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>838000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>771000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1032000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1017000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>757000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>742000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>670700000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>669500000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>709700000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>689100000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>513400000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>514800000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>459800000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>410500000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>438208000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>310972000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>312485000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>331600000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>298589000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>269908000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>202605000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>211618000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>173843000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>142962000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>120387000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>110887000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>104224000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>125573000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>104959000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>98250000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>75877000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>59137000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>47739000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>487897000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>39530000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>29289000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>32979000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>40700000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>83100000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>90000000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>67800000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:109">
+    <row r="37" spans="1:110">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -14093,1710 +14170,1726 @@
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
         <v>533000000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>536000000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>231000000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BL37">
         <v>232000000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BM37">
         <v>231000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="BN37">
         <v>63000000.0</v>
       </c>
       <c r="BO37">
+        <v>63000000.0</v>
+      </c>
+      <c r="BP37">
         <v>64000000.0</v>
       </c>
-      <c r="BP37">
+      <c r="BQ37">
         <v>63000000.0</v>
       </c>
-      <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
+      <c r="DF37"/>
     </row>
-    <row r="38" spans="1:109">
+    <row r="38" spans="1:110">
       <c r="A38" t="s">
         <v>66</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>6401000000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>6410000000.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>-280000000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>4280000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>4207000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4204000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4414000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4462000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1425000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1210000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>34951000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1212000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3511000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1934000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>15760000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2071000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2247000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2085000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2079000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2083000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1314000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1984000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1951000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1074000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1196000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2044000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1939000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1922000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>7262000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>7199000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>7154000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>6999000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>6066000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>5923000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>5962000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>5847000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>5845000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>5909000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>5912000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>5787000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>5805000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>4712000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>4714000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>4618000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>4577000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>4515000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>4402000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>4417000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>4445000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>4026000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>3886000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>4940000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3290000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2982000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>3004000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>3001000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2631000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2434000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2460000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2349000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2360000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2272000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2382000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2289000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2377000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2274000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2277000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1828000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1814000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1729900000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1715000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1744800000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1715300000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>696700000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>694400000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>459800000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>457900000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>438208000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>310972000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>312485000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>331587000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>298589000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>269908000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>202605000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>211618000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>173843000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>142962000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>120387000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>110887000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>104224000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>125573000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>104959000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>98250000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>75877000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>59137000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>47739000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>47252000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>39530000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>29289000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>32979000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
+      <c r="DF38"/>
     </row>
-    <row r="39" spans="1:109">
+    <row r="39" spans="1:110">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
+        <v>792000000.0</v>
+      </c>
+      <c r="C39">
         <v>-3926000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>596000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>516000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>153000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>114000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>141000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>124000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>177000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>155000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>201000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3724000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4596000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4954000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>247000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>285000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>320000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5688000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4683000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1073000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>509000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>405000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>523000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>476000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>652000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>312000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>280000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>428000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>312000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>373000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>320000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>358000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>296000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>221000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>811000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>457000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>735000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>603000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>538000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>469000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>318000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>241000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>255000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>287000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>249000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>270000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>290000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>315000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>285000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>220000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>352000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>430000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>384000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>351000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>142000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>318000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>171000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>157000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>102000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>111000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>73000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>108000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>58000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>63000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>32000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>223000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>193000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>246000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>100000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>259000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>196000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>368000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>114000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>116000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>109200000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>115700000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>159400000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>130900000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>188900000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>95700000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>94900000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>104300000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>40830000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>107568000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>82510000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>68200000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>55501000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>43564000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>23471000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>32225000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>47692000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>20193000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>27519000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>17676000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>496857000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>514034000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>488662000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>365697000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>543464000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>439547000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>328567000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>347698000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>382911000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>316070000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>502895000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>103600000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>3000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>2100000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:109">
+    <row r="40" spans="1:110">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
+        <v>1195000000.0</v>
+      </c>
+      <c r="C40">
         <v>362000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>771000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>840000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>488000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>756000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>696000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>626000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>599000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>713000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>751000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4652000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>649000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>688000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>879000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>823000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>803000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>523000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>716000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>595000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1027000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>907000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>923000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>763000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>747000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>827000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>754000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>678000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>579000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>686000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>615000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>624000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>256000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>337000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>385000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>294000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>341000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>361000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>413000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>395000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>369000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>370000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>434000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>442000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>487000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>482000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>423000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>359000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>341000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>315000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>343000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>288000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>260000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>275000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>345000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>549000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>3685000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>233000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>220000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>182000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>3577000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>151000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>187000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>171000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>144000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>413000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>340000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>343000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>133000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>426000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>255000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>305000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>169000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>192000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>181000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>171000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>226400000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>176900000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>124600000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>140100000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>153200000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>121300000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>92040000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>188909000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>130078000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>87300000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>111088000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>69998000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>66265000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>71200000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>69524000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>14409000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>57191000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>49078000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>25580000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>19170000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>19672000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>13685000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>17272000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>17997000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>21273000.0</v>
       </c>
-      <c r="CX40"/>
-      <c r="CY40">
+      <c r="CY40"/>
+      <c r="CZ40">
         <v>23902000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>24663000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>28463000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>42700000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>28700000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>16400000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>13600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:109">
+    <row r="41" spans="1:110">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1059000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>892000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1095000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>991000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>857000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>830000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>789000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>910000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>847000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>807000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>479000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>490000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>561000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>857000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>873000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>844000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>882000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>866000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>762000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>765000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>709000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>270000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>698000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>706000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>644000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>244000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>722000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>678000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>710000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>204000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>553000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>568000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>594000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>548000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>526000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>546000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>547000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>531000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>554000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>558000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>598000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>586000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>565000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>554000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>332000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>376000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>332000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>252000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>300000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>284000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>234000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>226000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>253000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>275000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>265000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>247000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>214000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>261000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>257000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>334000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>154000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>129000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>119700000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>124600000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>92700000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>87100000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>66900000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>57700000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>49400000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>44600000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>36153000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>30365000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>32089000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>27466000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>24780000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>25922000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>14865000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>27994000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>21483000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>22207000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>14112000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>7980000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>4317000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>4785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1617000.0</v>
       </c>
       <c r="CT41">
         <v>1617000.0</v>
       </c>
       <c r="CU41">
-        <v>1017000.0</v>
+        <v>1617000.0</v>
       </c>
       <c r="CV41">
         <v>1017000.0</v>
       </c>
       <c r="CW41">
-        <v>1009000.0</v>
+        <v>1017000.0</v>
       </c>
       <c r="CX41">
         <v>1009000.0</v>
       </c>
       <c r="CY41">
+        <v>1009000.0</v>
+      </c>
+      <c r="CZ41">
         <v>1600000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>9571000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>12516000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
+      <c r="DF41"/>
     </row>
-    <row r="42" spans="1:109">
+    <row r="42" spans="1:110">
       <c r="A42" t="s">
         <v>70</v>
       </c>
-      <c r="B42"/>
-      <c r="C42">
+      <c r="B42">
+        <v>12820000000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>9836000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>17628000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>17551000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>13096000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>13532000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>10276000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>10339000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>10422000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3266000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3223000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3240000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3268000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2603000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2641000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2767000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2245000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>145000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4237000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>60000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>131000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>3920000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>3795000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>135000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3692000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3570000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3451000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>3189000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>3043000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-8372000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-7962000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-8270000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-8264000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2621000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2550000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2428000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2373000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2618000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2627000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2593000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2539000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2518000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2474000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>2375000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2304000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2241000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2178000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2077000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2008000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2449000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2382000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2313000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2257000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2194000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>8033000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>6513000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>5974000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>5485000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>5683000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>6592000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>4573000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>4343000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>4415000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>5175000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>4159000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>5067000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>4479000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>3740000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-3552000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>729000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>687000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>636000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>600000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>559500000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>3320300000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>2873500000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>418800000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1792600000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1485600000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>317100000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1294100000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>276643000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>248404000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>231645000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>215067000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>197370000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>175110000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>157290000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>106203000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>133379000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>76639000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>44268000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>46269000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>83666000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>73841000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>67659000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>61723000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>53507000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>48092000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>30174000.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>26212000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>19036000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>15571000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>11300000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>13800000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>312900000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>286200000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:109">
+    <row r="43" spans="1:110">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15864,119 +15957,118 @@
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
+      <c r="DF43"/>
     </row>
-    <row r="44" spans="1:109">
+    <row r="44" spans="1:110">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>2292000000.0</v>
       </c>
       <c r="AG44">
         <v>2292000000.0</v>
       </c>
       <c r="AH44">
+        <v>2292000000.0</v>
+      </c>
+      <c r="AI44">
         <v>2293000000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>1506000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1507000000.0</v>
       </c>
       <c r="AK44">
         <v>1507000000.0</v>
       </c>
       <c r="AL44">
-        <v>1508000000.0</v>
+        <v>1507000000.0</v>
       </c>
       <c r="AM44">
         <v>1508000000.0</v>
       </c>
       <c r="AN44">
-        <v>1509000000.0</v>
+        <v>1508000000.0</v>
       </c>
       <c r="AO44">
         <v>1509000000.0</v>
       </c>
       <c r="AP44">
-        <v>0.0</v>
+        <v>1509000000.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
@@ -16012,1058 +16104,1066 @@
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
-      <c r="BQ44"/>
+      <c r="BQ44">
+        <v>0.0</v>
+      </c>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
+      <c r="DF44"/>
     </row>
-    <row r="45" spans="1:109">
+    <row r="45" spans="1:110">
       <c r="A45" t="s">
         <v>73</v>
       </c>
       <c r="B45">
+        <v>22884000000.0</v>
+      </c>
+      <c r="C45">
         <v>22734000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>19862000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>19771000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>22446000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>21632000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>21762000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>21566000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>21460000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>21456000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>15904000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>15560000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>15542000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>15599000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>14903000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>13084000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>13795000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>14945000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>14989000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>15013000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>14600000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>14402000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>18948000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>15257000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>15141000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>14889000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>17866000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>17712000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>17176000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>16937000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>16862000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>16866000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>16850000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>16468000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>16220000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>16103000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>15849000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>15875000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>15654000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>15451000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>15077000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>14436000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>14178000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>13816000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>13410000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>12865000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>12473000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>12245000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>11762000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>11431000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>11142000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>10800000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>10632000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>9312000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>9029000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>8511000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>8498000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>8311000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>7043000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>7599000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>7417000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>7378000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>6270000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>7037000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>6028000000.0</v>
       </c>
-      <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
+      <c r="DF45"/>
     </row>
-    <row r="46" spans="1:109">
+    <row r="46" spans="1:110">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
+        <v>17070000000.0</v>
+      </c>
+      <c r="C46">
         <v>17058000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>14327000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>14359000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>16383000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>15756000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>15949000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>15928000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>15969000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>16095000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>15904000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>15560000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>15542000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>15599000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>14903000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>15038000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>15251000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>15296000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>13458000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>13795000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>14945000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>14989000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>15013000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>15016000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>14832000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>15821000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>15700000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>15610000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>15366000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>14787000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>14677000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>14257000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>14114000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>14089000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>14269000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>14322000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>14060000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>13872000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>13811000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>13598000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>13670000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>13474000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>13350000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>13028000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>12484000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>12272000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>11965000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>11613000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>11152000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>10819000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>10607000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>10181000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>9883000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>9643000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>9348000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>9244000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>7975000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>7740000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>7271000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>7276000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>7137000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>6691000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>6532000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>6410000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>6412000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>6340000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>6197000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>5255000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>5083000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>5059000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>5061000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>5016000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>4494000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>4419000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>4272700000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>4086800000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>3958700000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>3842000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>2359000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>2147500000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1899500000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1857200000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1832338000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1794051000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>1775949000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1727622000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1658725000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1582547000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1308712000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1151039000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>1072071000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1070339000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>1013034000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>952753000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>944914000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>625316000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>616478000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>604919000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>589908000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>588242000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>438045000.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>438841000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>440017000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>440798000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>443300000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>543000000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>503500000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>378500000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:109">
+    <row r="47" spans="1:110">
       <c r="A47" t="s">
         <v>75</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>15560000000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>284000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>14903000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>15038000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>15251000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>15296000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>13458000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>13795000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>14584000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>14741000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>14618000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>14600000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>14402000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>15537000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>15257000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>15141000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>14889000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>14923000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>14856000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>14426000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>14273000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>14253000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>14404000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>14439000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>14191000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>14065000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>13957000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>13598000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>13782000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>13474000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>13350000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>13028000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>12633000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>12458000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>12235000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>11900000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>11416000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>11070000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>10825000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>10388000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>10127000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>9917000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>9635000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>9535000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>8121000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>7875000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>7407000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>7412000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>7271000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>6845000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>6652000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>6528000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>6535000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>6461000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>6326000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>5382000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>5083000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>5059000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>5061000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>5016000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>4494000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>4419000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>4272700000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>4086800000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3958700000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>3842000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2359000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>2147500000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1899500000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1857200000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1832338000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1794051000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1775949000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1727622000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1658725000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1582547000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1308712000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1151039000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1072071000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1070339000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1013034000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>952753000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>944914000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>625316000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>616478000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>604919000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>589908000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>588242000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>438045000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>440645000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>438841000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>440017000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>440798000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
+      <c r="DF47"/>
     </row>
-    <row r="48" spans="1:109">
+    <row r="48" spans="1:110">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
-      <c r="N48">
+      <c r="N48"/>
+      <c r="O48">
         <v>1630000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>992000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>418000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>944000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>593000000.0</v>
       </c>
-      <c r="S48"/>
-      <c r="T48">
+      <c r="T48"/>
+      <c r="U48">
         <v>-9495000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-9943000000.0</v>
       </c>
-      <c r="V48"/>
-      <c r="W48">
+      <c r="W48"/>
+      <c r="X48">
         <v>-9733000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-9676000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-9587000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-13096000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-12978000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-12941000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-12762000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-12038000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-11350000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-10824000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-11036000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-10980000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-10256000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-10479000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-10570000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-8791000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-8748000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-8594000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-8983000000.0</v>
       </c>
-      <c r="AP48">
-[...1 lines deleted...]
-      </c>
       <c r="AQ48">
         <v>0.0</v>
       </c>
       <c r="AR48">
         <v>0.0</v>
       </c>
       <c r="AS48">
         <v>0.0</v>
       </c>
       <c r="AT48">
         <v>0.0</v>
       </c>
       <c r="AU48">
         <v>0.0</v>
       </c>
       <c r="AV48">
         <v>0.0</v>
       </c>
       <c r="AW48">
         <v>0.0</v>
       </c>
       <c r="AX48">
         <v>0.0</v>
       </c>
       <c r="AY48">
@@ -17098,128 +17198,129 @@
       </c>
       <c r="BI48">
         <v>0.0</v>
       </c>
       <c r="BJ48">
         <v>0.0</v>
       </c>
       <c r="BK48">
         <v>0.0</v>
       </c>
       <c r="BL48">
         <v>0.0</v>
       </c>
       <c r="BM48">
         <v>0.0</v>
       </c>
       <c r="BN48">
         <v>0.0</v>
       </c>
       <c r="BO48">
         <v>0.0</v>
       </c>
       <c r="BP48">
         <v>0.0</v>
       </c>
-      <c r="BQ48"/>
+      <c r="BQ48">
+        <v>0.0</v>
+      </c>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
       <c r="CR48"/>
       <c r="CS48"/>
       <c r="CT48"/>
       <c r="CU48"/>
       <c r="CV48"/>
       <c r="CW48"/>
       <c r="CX48"/>
       <c r="CY48"/>
       <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
       <c r="DC48"/>
       <c r="DD48"/>
       <c r="DE48"/>
+      <c r="DF48"/>
     </row>
-    <row r="49" spans="1:109">
+    <row r="49" spans="1:110">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
@@ -17287,226 +17388,231 @@
       </c>
       <c r="BI49">
         <v>0.0</v>
       </c>
       <c r="BJ49">
         <v>0.0</v>
       </c>
       <c r="BK49">
         <v>0.0</v>
       </c>
       <c r="BL49">
         <v>0.0</v>
       </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
       <c r="BN49">
         <v>0.0</v>
       </c>
       <c r="BO49">
         <v>0.0</v>
       </c>
       <c r="BP49">
         <v>0.0</v>
       </c>
-      <c r="BQ49"/>
+      <c r="BQ49">
+        <v>0.0</v>
+      </c>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
+      <c r="DF49"/>
     </row>
-    <row r="50" spans="1:109">
+    <row r="50" spans="1:110">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50">
+        <v>420000000.0</v>
+      </c>
+      <c r="C50">
         <v>563000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1010000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>475000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>478000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>408000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>765000000.0</v>
       </c>
       <c r="H50">
         <v>765000000.0</v>
       </c>
       <c r="I50">
+        <v>765000000.0</v>
+      </c>
+      <c r="J50">
         <v>554000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>446000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>710000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>709000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>708000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1159000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>459000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>630000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>900000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>822000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>808000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1456000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>254000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>820000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>790000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>729000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>363000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>504000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1084000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>451000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>149000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>67000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>493000000.0</v>
       </c>
       <c r="AG50">
         <v>493000000.0</v>
       </c>
       <c r="AH50">
+        <v>493000000.0</v>
+      </c>
+      <c r="AI50">
         <v>73000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>165000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>11162000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1341000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>988000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1384000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1302000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>715000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>716000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>47000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -17525,775 +17631,780 @@
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
+      <c r="DF50"/>
     </row>
-    <row r="51" spans="1:109">
+    <row r="51" spans="1:110">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
+        <v>11578000000.0</v>
+      </c>
+      <c r="C51">
         <v>11302000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>9637000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>8869000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8983000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>313000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8246000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8255000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8123000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8025000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>8286000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>7997000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>7996000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>8446000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>8745000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>8932000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>9217000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>9297000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>9196000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>9845000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>9895000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>10291000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>10171000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>10122000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10151000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>9691000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>10257000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>9750000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>9709000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>9209000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>9569000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>9909000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>9824000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>9920000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>11407000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>11154000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>11220000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>11839000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>11018000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>10788000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>9868000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>11374000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>10651000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>10052000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>9316000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>10049000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>8589000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>8177000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>7697000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>7828000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>7637000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>7215000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>7020000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>7406000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>6645000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>6790000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>6551000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>5199000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>5119000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>5531000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>5450000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>5957000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>5488000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>5375000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>5095000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>5216000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>4834000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>4336000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>595000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>4286000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>4569000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>3939000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>3336000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>3584000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>3105300000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>3515200000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>3527000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>3627500000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>2194100000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>2443600000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1827300000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1330100000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1726800000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>1773923000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>1491202000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1124500000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>960470000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>956806000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>702443000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>646250000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>488881000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>570293000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>542773000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>608985000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>614630000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>439438000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>494949000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>456159000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>494940000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>469107000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>327050000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>321300000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>292000000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>270250000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>273100000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>482900000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>354100000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>312100000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>185100000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:109">
+    <row r="52" spans="1:110">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
+        <v>420000000.0</v>
+      </c>
+      <c r="C52">
         <v>202000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1010000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>475000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>478000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>313000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>765000000.0</v>
       </c>
       <c r="H52">
         <v>765000000.0</v>
       </c>
       <c r="I52">
+        <v>765000000.0</v>
+      </c>
+      <c r="J52">
         <v>554000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>446000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>710000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>709000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>708000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1159000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>459000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>630000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>900000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>899000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>808000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1456000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>254000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>909000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>790000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>729000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>363000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>504000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1084000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>574000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>149000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>66000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>429000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>943000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>774000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>737000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>918000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1114000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1341000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1715000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1384000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1302000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>715000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>999000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>681000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>915000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>553000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1287000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>976000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>763000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>879000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1113000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>619000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>902000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>689000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1086000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>834000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>997000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>757000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>679000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>619000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>536000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>474000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>1326000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>895000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1025000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>951000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>1074000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>692000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>938000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>594000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>1027000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>1349000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>719000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>700000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>960000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>481100000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>890900000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>900900000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>1001200000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>993700000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>1188500000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>875800000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>378400000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>774356000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>820769000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>560962000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>175500000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>122882000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>21989000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>14689000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>127259000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>35141000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>43798000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>19622000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>99249000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>105577000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>57847000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>103954000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>104482000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>60400000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>96527000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>10500000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>1300000.0</v>
       </c>
-      <c r="CY52"/>
-      <c r="CZ52">
+      <c r="CZ52"/>
+      <c r="DA52">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109400000.0</v>
       </c>
       <c r="DB52">
         <v>109400000.0</v>
       </c>
       <c r="DC52">
+        <v>109400000.0</v>
+      </c>
+      <c r="DD52">
         <v>30900000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>22700000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>4100000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:109">
+    <row r="53" spans="1:110">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>-27000000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>55000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>51000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>57000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>47000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>71000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>75000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>3684000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3773000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>3807000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>3805000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>3710000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3745000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>3777000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>3764000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>3743000000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -18338,151 +18449,152 @@
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53">
         <v>2000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>20000000.0</v>
       </c>
-      <c r="BK53">
-[...1 lines deleted...]
-      </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
       <c r="BM53">
         <v>0.0</v>
       </c>
       <c r="BN53">
         <v>0.0</v>
       </c>
       <c r="BO53">
         <v>0.0</v>
       </c>
       <c r="BP53">
         <v>0.0</v>
       </c>
-      <c r="BQ53"/>
+      <c r="BQ53">
+        <v>0.0</v>
+      </c>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
+      <c r="DF53"/>
     </row>
-    <row r="54" spans="1:109">
+    <row r="54" spans="1:110">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -18550,1459 +18662,1472 @@
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
-      <c r="BQ54"/>
+      <c r="BQ54">
+        <v>0.0</v>
+      </c>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
+      <c r="DF54"/>
     </row>
-    <row r="55" spans="1:109">
+    <row r="55" spans="1:110">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>31636000000.0</v>
+      </c>
+      <c r="C55">
         <v>30169000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>28101000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>27155000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>27059000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>26562000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>27155000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>27453000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>27356000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>27355000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>27735000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>26900000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>27456000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>27892000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>27457000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>28886000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>30642000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>28609000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>24197000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>25391000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>25331000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>24497000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>24246000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>24037000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>23700000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>28677000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>28377000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>27757000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>27386000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>25511000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>25927000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>25699000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>25423000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>25351000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>25483000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>25004000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>25269000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>24210000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>23507000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>23163000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>22297000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>22288000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>22217000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>22884000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>21724000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>22256000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>21837000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>21495000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>20702000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>20360000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>20367000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>19424000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>19440000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>19235000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>18187000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>17806000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>17081000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>15381000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>14443000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>14913000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>14745000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>13703000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>12737000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>12368000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>12102000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>12358000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>11493000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>10559000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>9385000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>10032000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>11870000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>11889000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>9985000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>9906000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>9187200000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>9264200000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>8513000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>8714900000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>6047900000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>6018300000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>4733700000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>4120300000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>4398680000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>4134538000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>3934202000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>3160411000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>3106021000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2681904000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2165073000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2095631000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1810142000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1710421000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1716535000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1666575000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1631490000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1338004000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1364842000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1261251000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1299093000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1213832000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>889477000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>885801000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>886841000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>819309000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1036713000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1223000000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>1148300000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>1006800000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>633300000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:109">
+    <row r="56" spans="1:110">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>6164000000.0</v>
+      </c>
+      <c r="C56">
         <v>4733000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5583000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4688000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4735000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5082000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5169000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5387000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5001000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4913000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5331000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4657000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5122000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5355000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5574000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>6661000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>8097000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>6137000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4874000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5676000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4424000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3665000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3405000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3161000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3071000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4612000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4676000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4282000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4247000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3533000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>4127000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3852000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3962000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4000000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4015000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3528000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4210000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>4272000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3773000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3603000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2780000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2969000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2958000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3944000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3453000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>4179000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>5160000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>5168000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>4932000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>4964000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>5245000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>4841000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>5140000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>5147000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4813000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>4676000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>4166000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>4351000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>4190000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>4633000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>4607000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>4381000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>3771000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>3498000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>3341000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>3658000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>3024000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>2922000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>2013000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>2596000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>4535000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>4596000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>3663000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>3673000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>3184600000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>3462400000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>2809500000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>3157600000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2992200000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>3176400000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>2374400000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1805200000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>2128134000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>2029515000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1845768000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1101202000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1148707000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>829449000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>653756000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>732974000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>564228000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>497120000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>583114000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>602935000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>582352000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>587115000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>643405000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>558082000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>633308000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>566453000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>403693000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>397904000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>408470000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>350003000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>562936000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>739000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>522200000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>413300000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>187000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:109">
+    <row r="57" spans="1:110">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
+        <v>6544000000.0</v>
+      </c>
+      <c r="C57">
         <v>4931000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5365000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4679000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4691000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4950000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5136000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5406000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5144000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5003000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5606000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4652000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5366000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5891000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5333000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6874000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>8570000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>6232000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5397000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>6163000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4678000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4253000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3804000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3633000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3357000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5017000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4872000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>4294000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>4182000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3456000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4656000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5122000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>4601000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4531000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>4016000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3757000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4156000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4664000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4077000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4029000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3063000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3407000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3478000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>4474000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3531000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4755000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>5568000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>5423000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>5554000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>5411000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>5111000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>4924000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>5022000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>5183000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4886000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4814000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>4442000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>4511000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4126000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>3983000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>4051000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>4215000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>3567000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>3377000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>3496000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>3782000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2859000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>3208000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>2211000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>2960000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>4742000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>4748000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>3865000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>3729000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>3020100000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>3115700000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>2850600000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>3024700000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>2941200000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>3179400000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>2294100000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1793300000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>2101017000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>2151042000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>1961316000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1113717000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1199235000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>855646000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>726276000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>801919000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>629531000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>560924000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>587692000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>637249000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>600145000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>553692000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>581263000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>505160000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>571285000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>537829000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>363733000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>350793000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>370536000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>310141000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>509022000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>637500000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>507500000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>409600000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>169100000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:109">
+    <row r="58" spans="1:110">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
+        <v>18816000000.0</v>
+      </c>
+      <c r="C58">
         <v>17089000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>15112000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>14206000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>14199000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>13466000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>13623000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>13875000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>13710000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>13623000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>14184000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>13298000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>13973000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>14567000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>14714000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>16167000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>17788000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>15799000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>14900000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>15751000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>15247000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>14759000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>14395000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>14235000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>13978000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>15482000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15266000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>14684000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>14624000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>13509000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>14577000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>14875000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>14387000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>14393000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>15203000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>14503000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>14679000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>15394000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>14433000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>14193000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>12926000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>14349000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>14001000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>14179000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>12888000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>14065000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>13707000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>13383000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>12919000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>12657000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>12683000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>11795000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>11951000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>12089000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>11262000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>11161000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>10568000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>9407000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>8958000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>9230000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>9327000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>9130000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>8394000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>7953000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>7893000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>8199000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>7266000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>6853000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>5645000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>6480000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>8219000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>8302000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>6655000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>6482000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>5764000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>5864600000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>5569400000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>5738100000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>4208500000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>4492200000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>3295000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2789600000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>3089614000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>3134561000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>2923645000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>2090207000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>2061603000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1816385000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1428895000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1348904000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1104754000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1109626000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1124955000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1154965000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1113515000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>940068000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>973875000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>858454000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1006842000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>911426000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>681292000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>671802000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>664136000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>586962000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>794638000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>1030000000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>842600000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>700300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>350300000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:109">
+    <row r="59" spans="1:110">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
         <v>-753000000.0</v>
       </c>
-      <c r="AJ59">
-[...1 lines deleted...]
-      </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
@@ -20055,457 +20180,461 @@
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
-      <c r="BQ59"/>
+      <c r="BQ59">
+        <v>0.0</v>
+      </c>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
+      <c r="DF59"/>
     </row>
-    <row r="60" spans="1:109">
+    <row r="60" spans="1:110">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>9601000000.0</v>
+      </c>
+      <c r="C60">
         <v>9836000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>9763000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>9706000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>9632000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>13096000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>10235000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>10276000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>10339000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>10422000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>10285000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>13602000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>13483000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>13325000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>9944000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>9931000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>10043000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>12810000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>9297000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>9640000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>9943000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>9738000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>9851000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>9802000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>9579000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>13195000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>13111000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>13073000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>12762000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>12002000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-57000000.0</v>
       </c>
       <c r="AF60">
         <v>-57000000.0</v>
       </c>
       <c r="AG60">
         <v>-57000000.0</v>
       </c>
       <c r="AH60">
         <v>-57000000.0</v>
       </c>
       <c r="AI60">
+        <v>-57000000.0</v>
+      </c>
+      <c r="AJ60">
         <v>10280000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>10501000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>10590000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>8816000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>9074000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>8970000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>9371000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>7939000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>8216000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>8705000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>8836000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>8191000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>8130000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>8112000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>7783000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>7703000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>7684000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>7629000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>7489000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>7146000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>6925000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>6645000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>6513000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>5974000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>5485000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>5683000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>5418000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>4573000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>4343000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>4415000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>4209000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>4159000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>4227000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>3706000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>3740000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>3552000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>3651000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>3587000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>3330000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>3424000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>3423200000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>3399600000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>2943600000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>2976800000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1839400000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1526100000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1438700000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1330700000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1309066000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>999977000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1010557000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1070204000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1044418000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>865519000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>736178000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>746727000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>705388000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>600795000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>591580000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>511610000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>517975000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>397936000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>390967000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>402797000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>292251000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>302406000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>208185000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>213999000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>222705000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>232347000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>242075000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>193000000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>305700000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>306500000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>283000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:109">
+    <row r="61" spans="1:110">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -20573,93 +20702,96 @@
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
       <c r="BN61">
         <v>0.0</v>
       </c>
       <c r="BO61">
         <v>0.0</v>
       </c>
       <c r="BP61">
         <v>0.0</v>
       </c>
-      <c r="BQ61"/>
+      <c r="BQ61">
+        <v>0.0</v>
+      </c>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
+      <c r="DF61"/>
     </row>
-    <row r="62" spans="1:109">
+    <row r="62" spans="1:110">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20727,50 +20859,51 @@
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
+      <c r="DF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20854,51 +20987,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
         <v>41587000000.0</v>
       </c>
       <c r="C2">
         <v>48354000000.0</v>
       </c>
       <c r="D2">
         <v>45956000000.0</v>
       </c>
       <c r="E2">
         <v>55456000000.0</v>
       </c>
       <c r="F2">
         <v>40343000000.0</v>
       </c>
       <c r="G2">
         <v>22160000000.0</v>
       </c>
       <c r="H2">
         <v>31356000000.0</v>
       </c>
       <c r="I2">
         <v>31576000000.0</v>
       </c>
@@ -20946,51 +21079,51 @@
       </c>
       <c r="X2">
         <v>12372440000.0</v>
       </c>
       <c r="Y2">
         <v>8209932000.0</v>
       </c>
       <c r="Z2">
         <v>6720970000.0</v>
       </c>
       <c r="AA2">
         <v>6506504000.0</v>
       </c>
       <c r="AB2">
         <v>4591600000.0</v>
       </c>
       <c r="AC2">
         <v>168900000.0</v>
       </c>
       <c r="AD2">
         <v>740042000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
         <v>953000000.0</v>
       </c>
       <c r="C3">
         <v>1026000000.0</v>
       </c>
       <c r="D3">
         <v>1048000000.0</v>
       </c>
       <c r="E3">
         <v>965000000.0</v>
       </c>
       <c r="F3">
         <v>774000000.0</v>
       </c>
       <c r="G3">
         <v>653000000.0</v>
       </c>
       <c r="H3">
         <v>601000000.0</v>
       </c>
       <c r="I3">
         <v>520000000.0</v>
       </c>
@@ -21038,85 +21171,85 @@
       </c>
       <c r="X3">
         <v>46821000.0</v>
       </c>
       <c r="Y3">
         <v>34068000.0</v>
       </c>
       <c r="Z3">
         <v>24307000.0</v>
       </c>
       <c r="AA3">
         <v>24523000.0</v>
       </c>
       <c r="AB3">
         <v>17300000.0</v>
       </c>
       <c r="AC3">
         <v>1200000.0</v>
       </c>
       <c r="AD3">
         <v>1165000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
         <v>1955000000.0</v>
       </c>
       <c r="C5">
         <v>1710000000.0</v>
       </c>
       <c r="D5">
         <v>2009000000.0</v>
       </c>
       <c r="E5">
         <v>1822000000.0</v>
       </c>
       <c r="F5">
         <v>1146000000.0</v>
       </c>
       <c r="G5">
         <v>-2163000000.0</v>
       </c>
       <c r="H5">
         <v>2671000000.0</v>
       </c>
       <c r="I5">
         <v>2171000000.0</v>
       </c>
@@ -21164,51 +21297,51 @@
       </c>
       <c r="X5">
         <v>97579000.0</v>
       </c>
       <c r="Y5">
         <v>94560000.0</v>
       </c>
       <c r="Z5">
         <v>76352000.0</v>
       </c>
       <c r="AA5">
         <v>69339000.0</v>
       </c>
       <c r="AB5">
         <v>223200000.0</v>
       </c>
       <c r="AC5">
         <v>5500000.0</v>
       </c>
       <c r="AD5">
         <v>7786000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
         <v>2908000000.0</v>
       </c>
       <c r="C6">
         <v>2736000000.0</v>
       </c>
       <c r="D6">
         <v>3057000000.0</v>
       </c>
       <c r="E6">
         <v>2787000000.0</v>
       </c>
       <c r="F6">
         <v>1920000000.0</v>
       </c>
       <c r="G6">
         <v>-1510000000.0</v>
       </c>
       <c r="H6">
         <v>3272000000.0</v>
       </c>
       <c r="I6">
         <v>2691000000.0</v>
       </c>
@@ -21256,125 +21389,125 @@
       </c>
       <c r="X6">
         <v>144400000.0</v>
       </c>
       <c r="Y6">
         <v>128628000.0</v>
       </c>
       <c r="Z6">
         <v>100659000.0</v>
       </c>
       <c r="AA6">
         <v>93862000.0</v>
       </c>
       <c r="AB6">
         <v>240500000.0</v>
       </c>
       <c r="AC6">
         <v>6700000.0</v>
       </c>
       <c r="AD6">
         <v>8951000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-823000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8">
         <v>6300000.0</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8">
         <v>508000.0</v>
       </c>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
         <v>2675000000.0</v>
       </c>
       <c r="C9">
         <v>1719000000.0</v>
       </c>
       <c r="D9">
         <v>2756000000.0</v>
       </c>
       <c r="E9">
         <v>1886000000.0</v>
       </c>
       <c r="F9">
         <v>1735000000.0</v>
       </c>
       <c r="G9">
         <v>1130000000.0</v>
       </c>
       <c r="H9">
         <v>2313000000.0</v>
       </c>
       <c r="I9">
         <v>2479000000.0</v>
       </c>
@@ -21422,51 +21555,51 @@
       </c>
       <c r="X9">
         <v>217409000.0</v>
       </c>
       <c r="Y9">
         <v>174291000.0</v>
       </c>
       <c r="Z9">
         <v>147245000.0</v>
       </c>
       <c r="AA9">
         <v>134683000.0</v>
       </c>
       <c r="AB9">
         <v>110300000.0</v>
       </c>
       <c r="AC9">
         <v>7500000.0</v>
       </c>
       <c r="AD9">
         <v>12480000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
         <v>1401000000.0</v>
       </c>
       <c r="C10">
         <v>1280000000.0</v>
       </c>
       <c r="D10">
         <v>1623000000.0</v>
       </c>
       <c r="E10">
         <v>1417000000.0</v>
       </c>
       <c r="F10">
         <v>721000000.0</v>
       </c>
       <c r="G10">
         <v>-2599000000.0</v>
       </c>
       <c r="H10">
         <v>2246000000.0</v>
       </c>
       <c r="I10">
         <v>2414000000.0</v>
       </c>
@@ -21512,51 +21645,51 @@
       <c r="W10">
         <v>1940000.0</v>
       </c>
       <c r="X10">
         <v>59448000000.0</v>
       </c>
       <c r="Y10">
         <v>65292000000.0</v>
       </c>
       <c r="Z10">
         <v>72352000.0</v>
       </c>
       <c r="AA10">
         <v>110564000.0</v>
       </c>
       <c r="AB10">
         <v>-81600000.0</v>
       </c>
       <c r="AC10"/>
       <c r="AD10">
         <v>3408000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
         <v>15000000.0</v>
       </c>
       <c r="C11">
         <v>167000000.0</v>
       </c>
       <c r="D11">
         <v>121000000.0</v>
       </c>
       <c r="E11">
         <v>189000000.0</v>
       </c>
       <c r="F11">
         <v>73000000.0</v>
       </c>
       <c r="G11">
         <v>-19000000.0</v>
       </c>
       <c r="H11">
         <v>66000000.0</v>
       </c>
       <c r="I11">
         <v>198000000.0</v>
       </c>
@@ -21604,51 +21737,51 @@
       </c>
       <c r="X11">
         <v>38756000.0</v>
       </c>
       <c r="Y11">
         <v>-29238732000.0</v>
       </c>
       <c r="Z11">
         <v>32173000.0</v>
       </c>
       <c r="AA11">
         <v>-8163000.0</v>
       </c>
       <c r="AB11">
         <v>174100000.0</v>
       </c>
       <c r="AC11">
         <v>1300000.0</v>
       </c>
       <c r="AD11">
         <v>1268000.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
         <v>554000000.0</v>
       </c>
       <c r="C12">
         <v>430000000.0</v>
       </c>
       <c r="D12">
         <v>386000000.0</v>
       </c>
       <c r="E12">
         <v>405000000.0</v>
       </c>
       <c r="F12">
         <v>425000000.0</v>
       </c>
       <c r="G12">
         <v>436000000.0</v>
       </c>
       <c r="H12">
         <v>425000000.0</v>
       </c>
       <c r="I12">
         <v>431000000.0</v>
       </c>
@@ -21696,101 +21829,101 @@
       </c>
       <c r="X12">
         <v>35226000000.0</v>
       </c>
       <c r="Y12">
         <v>29057000000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
         <v>108000000.0</v>
       </c>
       <c r="C13">
         <v>70000000.0</v>
       </c>
       <c r="D13">
         <v>27000000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>234000000.0</v>
       </c>
       <c r="I13">
         <v>56000000.0</v>
       </c>
       <c r="J13">
         <v>220000000.0</v>
       </c>
       <c r="K13">
         <v>272000000.0</v>
       </c>
       <c r="L13">
         <v>249000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14">
         <v>-334000000.0</v>
       </c>
       <c r="C14">
         <v>-341000000.0</v>
       </c>
       <c r="D14">
         <v>-232000000.0</v>
       </c>
       <c r="E14">
         <v>-191000000.0</v>
       </c>
       <c r="F14">
         <v>-55000000.0</v>
       </c>
       <c r="G14">
         <v>10000000.0</v>
       </c>
       <c r="H14">
         <v>9000000.0</v>
       </c>
       <c r="I14">
         <v>133000000.0</v>
       </c>
@@ -21814,51 +21947,51 @@
       </c>
       <c r="P14">
         <v>28000000.0</v>
       </c>
       <c r="Q14">
         <v>9000000.0</v>
       </c>
       <c r="R14">
         <v>1000000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
         <v>1435000000.0</v>
       </c>
       <c r="C15">
         <v>772000000.0</v>
       </c>
       <c r="D15">
         <v>1230000000.0</v>
       </c>
       <c r="E15">
         <v>1037000000.0</v>
       </c>
       <c r="F15">
         <v>593000000.0</v>
       </c>
       <c r="G15">
         <v>-2590000000.0</v>
       </c>
       <c r="H15">
         <v>2171000000.0</v>
       </c>
       <c r="I15">
         <v>2216000000.0</v>
       </c>
@@ -21906,51 +22039,51 @@
       </c>
       <c r="X15">
         <v>59448000.0</v>
       </c>
       <c r="Y15">
         <v>65292000.0</v>
       </c>
       <c r="Z15">
         <v>44179000.0</v>
       </c>
       <c r="AA15">
         <v>77502000.0</v>
       </c>
       <c r="AB15">
         <v>-103300000.0</v>
       </c>
       <c r="AC15">
         <v>4200000.0</v>
       </c>
       <c r="AD15">
         <v>2140000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1037000000.0</v>
       </c>
       <c r="F16">
         <v>393000000.0</v>
       </c>
       <c r="G16">
         <v>-2590000000.0</v>
       </c>
       <c r="H16">
         <v>2171000000.0</v>
       </c>
       <c r="I16">
         <v>2216000000.0</v>
       </c>
       <c r="J16">
         <v>856000000.0</v>
       </c>
       <c r="K16">
         <v>726000000.0</v>
       </c>
@@ -21986,51 +22119,51 @@
       </c>
       <c r="V16">
         <v>217800000.0</v>
       </c>
       <c r="W16">
         <v>133136000.0</v>
       </c>
       <c r="X16">
         <v>59448000.0</v>
       </c>
       <c r="Y16">
         <v>65292000.0</v>
       </c>
       <c r="Z16">
         <v>43671000.0</v>
       </c>
       <c r="AA16">
         <v>92649000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
         <v>1386000000.0</v>
       </c>
       <c r="C17">
         <v>1113000000.0</v>
       </c>
       <c r="D17">
         <v>1413000000.0</v>
       </c>
       <c r="E17">
         <v>1228000000.0</v>
       </c>
       <c r="F17">
         <v>648000000.0</v>
       </c>
       <c r="G17">
         <v>-2580000000.0</v>
       </c>
       <c r="H17">
         <v>2180000000.0</v>
       </c>
       <c r="I17">
         <v>2216000000.0</v>
       </c>
@@ -22054,51 +22187,51 @@
       </c>
       <c r="P17">
         <v>994000000.0</v>
       </c>
       <c r="Q17">
         <v>514000000.0</v>
       </c>
       <c r="R17">
         <v>580000000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
         <v>-446000000.0</v>
       </c>
       <c r="C18">
         <v>-360000000.0</v>
       </c>
       <c r="D18">
         <v>-390000000.0</v>
       </c>
       <c r="E18">
         <v>-405000000.0</v>
       </c>
       <c r="F18">
         <v>-425000000.0</v>
       </c>
       <c r="G18">
         <v>-436000000.0</v>
       </c>
       <c r="H18">
         <v>-425000000.0</v>
       </c>
       <c r="I18">
         <v>-431000000.0</v>
       </c>
@@ -22108,51 +22241,51 @@
       <c r="K18">
         <v>-467000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>184000000.0</v>
       </c>
       <c r="F19">
         <v>293000000.0</v>
       </c>
       <c r="G19">
         <v>394000000.0</v>
       </c>
       <c r="H19">
         <v>412000000.0</v>
       </c>
       <c r="I19">
         <v>568000000.0</v>
       </c>
       <c r="J19">
         <v>259000000.0</v>
       </c>
       <c r="K19">
         <v>228000000.0</v>
       </c>
@@ -22170,95 +22303,95 @@
       </c>
       <c r="P19">
         <v>-6000000.0</v>
       </c>
       <c r="Q19">
         <v>-6000000.0</v>
       </c>
       <c r="R19">
         <v>31000000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>269000000.0</v>
       </c>
       <c r="F20">
         <v>592000000.0</v>
       </c>
       <c r="G20">
         <v>3234000000.0</v>
       </c>
       <c r="H20">
         <v>28000000.0</v>
       </c>
       <c r="I20">
         <v>-114000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
         <v>1434000000.0</v>
       </c>
       <c r="C21">
         <v>1178000000.0</v>
       </c>
       <c r="D21">
         <v>1510000000.0</v>
       </c>
       <c r="E21">
         <v>1292000000.0</v>
       </c>
       <c r="F21">
         <v>851000000.0</v>
       </c>
       <c r="G21">
         <v>-2375000000.0</v>
       </c>
       <c r="H21">
         <v>1988000000.0</v>
       </c>
       <c r="I21">
         <v>2277000000.0</v>
       </c>
@@ -22306,85 +22439,85 @@
       </c>
       <c r="X21">
         <v>98204000.0</v>
       </c>
       <c r="Y21">
         <v>94560000.0</v>
       </c>
       <c r="Z21">
         <v>76352000.0</v>
       </c>
       <c r="AA21">
         <v>69339000.0</v>
       </c>
       <c r="AB21">
         <v>70800000.0</v>
       </c>
       <c r="AC21">
         <v>5500000.0</v>
       </c>
       <c r="AD21">
         <v>7786000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
         <v>42828000000.0</v>
       </c>
       <c r="C23">
         <v>48895000000.0</v>
       </c>
       <c r="D23">
         <v>47202000000.0</v>
       </c>
       <c r="E23">
         <v>56050000000.0</v>
       </c>
       <c r="F23">
         <v>41227000000.0</v>
       </c>
       <c r="G23">
         <v>25665000000.0</v>
       </c>
       <c r="H23">
         <v>31681000000.0</v>
       </c>
       <c r="I23">
         <v>31892000000.0</v>
       </c>
@@ -22432,97 +22565,97 @@
       </c>
       <c r="X23">
         <v>12491645000.0</v>
       </c>
       <c r="Y23">
         <v>8289663000.0</v>
       </c>
       <c r="Z23">
         <v>6791863000.0</v>
       </c>
       <c r="AA23">
         <v>6571848000.0</v>
       </c>
       <c r="AB23">
         <v>4631100000.0</v>
       </c>
       <c r="AC23">
         <v>170900000.0</v>
       </c>
       <c r="AD23">
         <v>744736000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>-500000000.0</v>
       </c>
       <c r="N24">
         <v>-394000000.0</v>
       </c>
       <c r="O24">
         <v>-305000000.0</v>
       </c>
       <c r="P24">
         <v>-236000000.0</v>
       </c>
       <c r="Q24">
         <v>-167000000.0</v>
       </c>
       <c r="R24">
         <v>-136000000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
         <v>953000000.0</v>
       </c>
       <c r="C25">
         <v>1026000000.0</v>
       </c>
       <c r="D25">
         <v>1030000000.0</v>
       </c>
       <c r="E25">
         <v>965000000.0</v>
       </c>
       <c r="F25">
         <v>774000000.0</v>
       </c>
       <c r="G25">
         <v>653000000.0</v>
       </c>
       <c r="H25">
         <v>601000000.0</v>
       </c>
       <c r="I25">
         <v>520000000.0</v>
       </c>
@@ -22530,51 +22663,51 @@
         <v>626000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -22584,87 +22717,87 @@
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27">
         <v>46000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
         <v>342000000.0</v>
       </c>
       <c r="C28">
         <v>381000000.0</v>
       </c>
       <c r="D28">
         <v>350000000.0</v>
       </c>
       <c r="E28">
         <v>325000000.0</v>
       </c>
       <c r="F28">
         <v>292000000.0</v>
       </c>
       <c r="G28">
         <v>271000000.0</v>
       </c>
       <c r="H28">
         <v>297000000.0</v>
       </c>
       <c r="I28">
         <v>316000000.0</v>
       </c>
@@ -22708,51 +22841,51 @@
         <v>103200000.0</v>
       </c>
       <c r="W28">
         <v>82748000.0</v>
       </c>
       <c r="X28">
         <v>73032000.0</v>
       </c>
       <c r="Y28">
         <v>45663000.0</v>
       </c>
       <c r="Z28">
         <v>46586000.0</v>
       </c>
       <c r="AA28">
         <v>40821000.0</v>
       </c>
       <c r="AB28">
         <v>22200000.0</v>
       </c>
       <c r="AC28"/>
       <c r="AD28"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
         <v>15000000.0</v>
       </c>
       <c r="C29">
         <v>167000000.0</v>
       </c>
       <c r="D29">
         <v>94000000.0</v>
       </c>
       <c r="E29">
         <v>189000000.0</v>
       </c>
       <c r="F29">
         <v>73000000.0</v>
       </c>
       <c r="G29">
         <v>-19000000.0</v>
       </c>
       <c r="H29">
         <v>66000000.0</v>
       </c>
       <c r="I29">
         <v>198000000.0</v>
       </c>
@@ -22764,51 +22897,51 @@
       </c>
       <c r="L29">
         <v>100000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
         <v>1241000000.0</v>
       </c>
       <c r="C30">
         <v>541000000.0</v>
       </c>
       <c r="D30">
         <v>1246000000.0</v>
       </c>
       <c r="E30">
         <v>594000000.0</v>
       </c>
       <c r="F30">
         <v>884000000.0</v>
       </c>
       <c r="G30">
         <v>3505000000.0</v>
       </c>
       <c r="H30">
         <v>325000000.0</v>
       </c>
       <c r="I30">
         <v>316000000.0</v>
       </c>
@@ -22856,51 +22989,51 @@
       </c>
       <c r="X30">
         <v>119205000.0</v>
       </c>
       <c r="Y30">
         <v>79731000.0</v>
       </c>
       <c r="Z30">
         <v>70893000.0</v>
       </c>
       <c r="AA30">
         <v>65344000.0</v>
       </c>
       <c r="AB30">
         <v>39500000.0</v>
       </c>
       <c r="AC30">
         <v>2000000.0</v>
       </c>
       <c r="AD30">
         <v>4694000.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
         <v>-33000000.0</v>
       </c>
       <c r="C31">
         <v>102000000.0</v>
       </c>
       <c r="D31">
         <v>113000000.0</v>
       </c>
       <c r="E31">
         <v>125000000.0</v>
       </c>
       <c r="F31">
         <v>-130000000.0</v>
       </c>
       <c r="G31">
         <v>-224000000.0</v>
       </c>
       <c r="H31">
         <v>258000000.0</v>
       </c>
       <c r="I31">
         <v>137000000.0</v>
       </c>
@@ -22946,51 +23079,51 @@
       <c r="W31">
         <v>-46364000.0</v>
       </c>
       <c r="X31">
         <v>-38756000000.0</v>
       </c>
       <c r="Y31">
         <v>-29268000000.0</v>
       </c>
       <c r="Z31">
         <v>-4000000.0</v>
       </c>
       <c r="AA31">
         <v>41225000.0</v>
       </c>
       <c r="AB31">
         <v>-152400000.0</v>
       </c>
       <c r="AC31"/>
       <c r="AD31">
         <v>-4378000.0</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
         <v>44262000000.0</v>
       </c>
       <c r="C32">
         <v>50073000000.0</v>
       </c>
       <c r="D32">
         <v>48712000000.0</v>
       </c>
       <c r="E32">
         <v>57342000000.0</v>
       </c>
       <c r="F32">
         <v>42078000000.0</v>
       </c>
       <c r="G32">
         <v>23290000000.0</v>
       </c>
       <c r="H32">
         <v>33669000000.0</v>
       </c>
       <c r="I32">
         <v>34055000000.0</v>
       </c>
@@ -23057,1086 +23190,1093 @@
       <c r="AD32">
         <v>752522000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE32"/>
+  <dimension ref="A1:DF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
+      <c r="DF1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>12036000000.0</v>
+      </c>
+      <c r="C2">
         <v>9852000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11103000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10279000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11391000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12061000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>483000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12344000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11529000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12194000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11738000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11136000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11936000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12424000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13627000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15632000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13046000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12303000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10348000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9529000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7611000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5463000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5361000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2778000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7671000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8717000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7327000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7731000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7581000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7423000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8225000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7912000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7938000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7278000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5761000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5753000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6002000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5666000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4751000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4731000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3762000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4591000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5158000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6375000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5495000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8862000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10645000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10740000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>11102000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10153000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>10328000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9821000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9859000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>8959000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8816000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9149000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8751000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8373000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8359000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8425000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7276000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6867000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6147000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5812000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5785000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5784000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4580000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3989000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2942000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4709000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>8531000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8876000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6980000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6252800000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5588600000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3665300000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4025300000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4243500000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4355600000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4746600000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>8509700000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8592513000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8532996000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7039511000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6549980000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>6084992000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5776256000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5050902000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3731904000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3491183000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3003017000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2653884000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3224356000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2459534000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2299823000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1943640000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1506935000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1531682000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2151666000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1550230000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1487394000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>4113178000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>724366000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>706193000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>962767000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2091900000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1227500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>836300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>435900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
+        <v>243000000.0</v>
+      </c>
+      <c r="C3">
         <v>257000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>230000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>204000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>262000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>257000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>258000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>195000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>254000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>272000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>261000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>259000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>256000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>254000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>238000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>243000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>230000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>223000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>177000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>197000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="W3">
         <v>160000000.0</v>
       </c>
       <c r="X3">
+        <v>160000000.0</v>
+      </c>
+      <c r="Y3">
         <v>165000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>168000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>162000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>156000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>147000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>136000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>214000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>131000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>48000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>127000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>225000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>151000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>129000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>121000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>143000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>32000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>205000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>114000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>106000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>109000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>110000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>107000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>99000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>97000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>100000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>96000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>110000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>92000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>91000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>82000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>126000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>210000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>86000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>60000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>58000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="BI3">
         <v>63000000.0</v>
       </c>
       <c r="BJ3">
+        <v>63000000.0</v>
+      </c>
+      <c r="BK3">
         <v>64000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>61000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>64000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>67000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>63000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>59000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>56000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>58000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>61000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>50000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>52000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>48000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>45500000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>43100000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>52500000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>39900000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>32100000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>24600000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>22100000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>21600000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>24988000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>19156000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>19851000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>19505000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>21354000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>16055000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>16355000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>13477000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>12657000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>11988000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>11305000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>10871000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>10943000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>8981000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>7177000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>6967000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>6732000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>6402000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>6503000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>4670000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>4375000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>5349000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4661000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>10138000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>5900000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>4700000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>3900000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -24318,748 +24458,755 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
+        <v>502000000.0</v>
+      </c>
+      <c r="C5">
         <v>482000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>594000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>364000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>693000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>277000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>470000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>461000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>460000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>534000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>362000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>487000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>626000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>192000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>650000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>407000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>336000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>691000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>183000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>133000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>528000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>270000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>251000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>209000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>361000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>446000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>603000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>528000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1095000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1384000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>810000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>88000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>381000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>325000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>123000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>293000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>591000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>266000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>412000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>211000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>334000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>400000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>333000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>209000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>393000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>565000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>404000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>365000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>530000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>416000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>303000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>393000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>666000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>415000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>260000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>471000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>322000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>368000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>356000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>304000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>263000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>214000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>151000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>195000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>209000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>174000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>183000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>190000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>263000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>143000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>243000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>95000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>132000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>113700000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>134100000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>152700000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>117500000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>73500000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>11300000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>97100000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>72300000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>67384000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>86144000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>76049000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>47287000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>39155000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>55769000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>45232000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>40481000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>12288000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>18990000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>22186000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>24281000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>26713000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>23773000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>23411000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>20663000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>19491000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>22945000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>14843000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>19071000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>14087000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>10700000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>20164000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>17788000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>18100000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>19411000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>16600000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>14860000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
+        <v>745000000.0</v>
+      </c>
+      <c r="C6">
         <v>739000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>824000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>568000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>955000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>534000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>728000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>656000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>714000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>806000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>623000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>746000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>882000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>446000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>888000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>650000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>566000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>914000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>360000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>330000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>705000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>430000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>411000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>374000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>529000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>608000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>759000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>675000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1231000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1598000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>941000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>136000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>508000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>550000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>274000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>422000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>712000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>409000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>444000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>416000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>448000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>506000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>442000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>319000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>500000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>664000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>501000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>465000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>626000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>526000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>395000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>484000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>748000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>541000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>470000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>557000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>382000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>426000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>421000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>367000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>326000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>278000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>212000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>259000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>276000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>237000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>242000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>246000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>321000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>204000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>293000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>147000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>180000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>159200000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>177200000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>205200000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>157400000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>105600000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>35900000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>119200000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>93900000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>92372000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>105300000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>95900000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>66792000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>60509000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>71824000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>61587000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>53958000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>24945000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>30978000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>33491000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>35152000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>37656000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>32754000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>30588000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>27630000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>26223000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>29347000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>21346000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>23741000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>18462000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>16049000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>24825000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>27926000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>24000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>24111000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>20500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>17660000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -25241,90 +25388,91 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -25423,1509 +25571,1526 @@
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
         <v>6300000.0</v>
       </c>
-      <c r="CA8">
-[...1 lines deleted...]
-      </c>
       <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
         <v>-6300000.0</v>
       </c>
-      <c r="CC8">
+      <c r="CD8">
         <v>6300000.0</v>
       </c>
-      <c r="CD8">
-[...1 lines deleted...]
-      </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
         <v>508000.0</v>
       </c>
-      <c r="CU8">
-[...1 lines deleted...]
-      </c>
       <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
         <v>-508000.0</v>
       </c>
-      <c r="CW8">
+      <c r="CX8">
         <v>508000.0</v>
       </c>
-      <c r="CX8">
-[...1 lines deleted...]
-      </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>346000000.0</v>
+      </c>
+      <c r="C9">
         <v>712000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>475000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>363000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>620000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>341000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>12260000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>413000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>466000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>504000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>333000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>466000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>405000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>528000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>709000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>728000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>648000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>686000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>428000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>401000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>772000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>500000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>472000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>447000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>598000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>437000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>559000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>522000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>794000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1363000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>567000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>168000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>460000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>327000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>112000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>325000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>665000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>286000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>419000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>219000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>349000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>405000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>393000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>288000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>447000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>597000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>482000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>455000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>582000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>478000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>375000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>474000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>761000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>480000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>538000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>637000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>467000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>512000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>478000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>434000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>418000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>364000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>267000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>312000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>340000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>294000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>277000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>293000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>360000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>234000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>331000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>184000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>215000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>194900000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>210400000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>252500000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>204200000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>147300000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>170200000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>145800000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>125700000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>121220000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>131368000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>121196000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>88516000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>87094000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>90749000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>80833000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>72740000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>53892000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>50660000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>55305000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>57552000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>49930000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>44266000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>41707000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>38388000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>38482000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>39644000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>36387000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>32730000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>32797000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>32560000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>32774000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>36552000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>31000000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>33300000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>26200000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>19900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
+        <v>335000000.0</v>
+      </c>
+      <c r="C10">
         <v>323000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>459000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>231000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>566000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>165000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>357000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>350000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>365000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>438000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>265000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>392000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>528000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>322000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>551000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>298000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>246000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>585000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-25000001.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-206000001.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>447000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>999999.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>149000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>156000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2824000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>332000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>495000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>425000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>994000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1280000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>700000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>84000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>349000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>205000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-11000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>199000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>510000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>138000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>299000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>97000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>222000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>282000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>267000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>157000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>300000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>471000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>344000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>310000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>433000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>337000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>246000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>318000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>589000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>341000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>186000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>396000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>257000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>305000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>294000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>242000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>198000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>149000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>80000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>133000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>151000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>115000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>124000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>134000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>212000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>99000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>209000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>46000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>90000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>77700000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>101600000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>116900000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>84800000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>285100000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>95400000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>80300000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>63400000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>217800000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>68998000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>62282000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>32808000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1940000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>41734000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>35677000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>30990000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>59424602000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>11871000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>23398000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>24351000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>65260768000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>16317000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>16951000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>14281000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>8936000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>22936000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>7067000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>13724000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6770000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>10700000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>17063000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>65976000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-131000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>18400000.0</v>
       </c>
-      <c r="DD10"/>
-      <c r="DE10">
+      <c r="DE10"/>
+      <c r="DF10">
         <v>14600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
+        <v>1000000.0</v>
+      </c>
+      <c r="C11">
         <v>-2000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="G11">
         <v>45000000.0</v>
       </c>
       <c r="H11">
+        <v>45000000.0</v>
+      </c>
+      <c r="I11">
         <v>52000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>14000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>39000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-14000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>43000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>53000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>109000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>47000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>21000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>89000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>29999999.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>9999999.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>24000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>25999999.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>12000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>21000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>25000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>41000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-23000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>24000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>163000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-10000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-16000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>61000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>14000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-45000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>10000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>66000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>11000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-5000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>19000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>34000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>17000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>33000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>16000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>81000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>20000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>22000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>48000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>19000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>9000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>18000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>53000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>11000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>13000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>10000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>20000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>17000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>6000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>9000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>13000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-4000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-1000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>5000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>2000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BR11">
         <v>1000000.0</v>
       </c>
       <c r="BS11">
+        <v>1000000.0</v>
+      </c>
+      <c r="BT11">
         <v>3000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>5000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-2000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>600000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3200000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>12100000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>100000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>239100000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-82800000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>17900000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>8700000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>164088000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>16677000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>13762000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>8000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>108401000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>14035000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-9545445000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-9481509000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>36222000.0</v>
       </c>
-      <c r="CM11">
-[...1 lines deleted...]
-      </c>
       <c r="CN11">
         <v>0.0</v>
       </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
+        <v>0.0</v>
+      </c>
+      <c r="CQ11">
         <v>16317000.0</v>
       </c>
-      <c r="CQ11">
-[...1 lines deleted...]
-      </c>
       <c r="CR11">
         <v>0.0</v>
       </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
       <c r="CT11">
+        <v>0.0</v>
+      </c>
+      <c r="CU11">
         <v>10555000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>7784000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>7776000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>6056000.0</v>
       </c>
-      <c r="CX11">
-[...1 lines deleted...]
-      </c>
       <c r="CY11">
+        <v>0.0</v>
+      </c>
+      <c r="CZ11">
         <v>12784000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>14103000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-42367000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>156900000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>9200000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>4500000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
+        <v>167000000.0</v>
+      </c>
+      <c r="C12">
         <v>159000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>135000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>133000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>127000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>112000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>113000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>111000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>95000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>96000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>97000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>95000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>98000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000000.0</v>
       </c>
       <c r="P12">
         <v>99000000.0</v>
       </c>
       <c r="Q12">
+        <v>99000000.0</v>
+      </c>
+      <c r="R12">
         <v>107000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106000000.0</v>
       </c>
       <c r="S12">
         <v>106000000.0</v>
       </c>
       <c r="T12">
-        <v>107000000.0</v>
+        <v>106000000.0</v>
       </c>
       <c r="U12">
         <v>107000000.0</v>
       </c>
       <c r="V12">
         <v>107000000.0</v>
       </c>
       <c r="W12">
+        <v>107000000.0</v>
+      </c>
+      <c r="X12">
         <v>113000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000000.0</v>
       </c>
       <c r="Y12">
         <v>108000000.0</v>
       </c>
       <c r="Z12">
+        <v>108000000.0</v>
+      </c>
+      <c r="AA12">
         <v>114000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>108000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>103000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>101000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>104000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>110000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>111000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>106000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>120000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>134000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>127000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>129000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>127000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>113000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>114000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>112000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>111000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>107000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>105000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>102000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>93000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>85000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>82000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>78000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>79000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>72000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>75000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000.0</v>
       </c>
       <c r="BC12">
         <v>74000000.0</v>
       </c>
       <c r="BD12">
+        <v>74000000.0</v>
+      </c>
+      <c r="BE12">
         <v>75000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>65000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="BH12">
         <v>62000000.0</v>
       </c>
       <c r="BI12">
-        <v>65000000.0</v>
+        <v>62000000.0</v>
       </c>
       <c r="BJ12">
         <v>65000000.0</v>
       </c>
       <c r="BK12">
+        <v>65000000.0</v>
+      </c>
+      <c r="BL12">
         <v>64000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>62000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000000.0</v>
       </c>
       <c r="BO12">
         <v>59000000.0</v>
       </c>
       <c r="BP12">
+        <v>59000000.0</v>
+      </c>
+      <c r="BQ12">
         <v>56000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>51000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>196000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>52000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>49000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>42000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>162000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>38800000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>41200000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>41100000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>85600000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>19200000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>18000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>15300000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>59400000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>15618000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>14253000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>14558000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>46700000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>12702000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>9967000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>9532000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>35226000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>8794000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>8532000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>9154000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>29057000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>7368000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>7410000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>7355000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>6600000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>7775000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>8101000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>6606000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6905000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>6478000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>6150000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>9158000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
+        <v>23000000.0</v>
+      </c>
+      <c r="C13">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="D13">
         <v>23000000.0</v>
       </c>
       <c r="E13">
+        <v>23000000.0</v>
+      </c>
+      <c r="F13">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="G13">
         <v>23000000.0</v>
       </c>
       <c r="H13">
+        <v>23000000.0</v>
+      </c>
+      <c r="I13">
         <v>19000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5000000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>10000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>6000000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>10000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>63000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>61000000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>2000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>20000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>255000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -26961,256 +27126,257 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14">
+        <v>-79000000.0</v>
+      </c>
+      <c r="C14">
         <v>-85000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-88000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-87000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-73000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-84000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-92000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-80000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-85000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-87000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-76000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-56000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-53000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-47000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-58000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-48000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-38000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-47000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-4000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>145000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="W14">
         <v>3000000.0</v>
       </c>
       <c r="X14">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="Y14">
         <v>2000000.0</v>
       </c>
       <c r="Z14">
         <v>2000000.0</v>
       </c>
       <c r="AA14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AB14">
         <v>5000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="AD14">
         <v>132000000.0</v>
       </c>
       <c r="AE14">
         <v>132000000.0</v>
       </c>
       <c r="AF14">
-        <v>0.0</v>
+        <v>132000000.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI14">
         <v>1000000.0</v>
       </c>
       <c r="AJ14">
         <v>1000000.0</v>
       </c>
       <c r="AK14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AL14">
         <v>56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AM14">
         <v>1000000.0</v>
       </c>
       <c r="AN14">
         <v>1000000.0</v>
       </c>
       <c r="AO14">
         <v>1000000.0</v>
       </c>
       <c r="AP14">
         <v>1000000.0</v>
       </c>
       <c r="AQ14">
         <v>1000000.0</v>
       </c>
       <c r="AR14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AS14">
         <v>-1000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AV14">
         <v>1000000.0</v>
       </c>
       <c r="AW14">
         <v>1000000.0</v>
       </c>
       <c r="AX14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AY14">
         <v>8000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BA14">
         <v>8000000.0</v>
       </c>
       <c r="BB14">
+        <v>8000000.0</v>
+      </c>
+      <c r="BC14">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BD14">
         <v>8000000.0</v>
       </c>
       <c r="BE14">
+        <v>8000000.0</v>
+      </c>
+      <c r="BF14">
         <v>7000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>10000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>7000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>8000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>3000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>3000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2000000.0</v>
       </c>
-      <c r="BM14">
-[...1 lines deleted...]
-      </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
         <v>1000000.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
@@ -27278,893 +27444,900 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
+      <c r="DF14"/>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>152000000.0</v>
+      </c>
+      <c r="C15">
         <v>342000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>441000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>210000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>443000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>36000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>220000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>250000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>266000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>312000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>203000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>293000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>422000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>263000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>384000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>203000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>187000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>450000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-59000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-220000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>422000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-28000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>143000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>142000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2847000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>257000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>399000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>395000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>917000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1063000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>658000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>100000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>237000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>191000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>33000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>148000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>406000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>126000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>297000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>101000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>202000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>247000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>249000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>124000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>283000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>389000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>323000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>287000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>384000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>309000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>231000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>292000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>430000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>320000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>165000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>301000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>230000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>278000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>221000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>170000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>182000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>142000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>81000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>131000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>39000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>110000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>122000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>102000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>180000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>98000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>173000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>41000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>92000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>77100000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>98400000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>105000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>84700000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>46000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>95400000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>80300000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>63400000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>53712000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>69000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>62300000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>32800000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>24719000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>41734000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>35677000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>27876000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-172000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>11871000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>23398000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>24351000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>17743000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>16317000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>16951000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>14281000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>8936000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>15161000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>7067000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>13015000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>6770000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>4516000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>6061000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>60155000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-138800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12100000.0</v>
       </c>
       <c r="DD15">
         <v>12100000.0</v>
       </c>
       <c r="DE15">
+        <v>12100000.0</v>
+      </c>
+      <c r="DF15">
         <v>11300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>293000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>422000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>263000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>333000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>203000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>187000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>398000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-109000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-269000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>422000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-28000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>143000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>142000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2847000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>306000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>449000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>446000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>970000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1118000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>710000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>100000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>288000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>191000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>33000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>188000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>444000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>126000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>297000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>101000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>202000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-194000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>399000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>270000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>428000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>525000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>451000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>408000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>500000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>416000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>329000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>387000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>623000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>407000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>241000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>453000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>298000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>354000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>338000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>279000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>231000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>188000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>122000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>172000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>190000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>110000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>156000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>170000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>211000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>98000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>206000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>41000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>92000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>77100000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>98400000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>104800000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>84700000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>46000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>95400000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>80300000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>57100000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>53712000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>68998000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>62282000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>32808000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>24719000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>41734000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>35677000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>31006000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>47577000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>11871000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>23398000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>24351000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>17743000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>16317000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>16951000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>14281000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>8936000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>15161000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>7067000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>12507000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>6770000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>4516000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>17063000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>64300000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
+        <v>334000000.0</v>
+      </c>
+      <c r="C17">
         <v>325000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>453000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>227000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>516000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>120000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>312000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>330000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>351000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>399000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>279000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>349000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>475000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>310000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>442000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>251000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>225000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>497000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-55000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-216000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>423000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-25000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>146000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>144000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2845000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>308000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>454000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>448000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>970000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1118000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>710000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>100000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>288000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>191000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>34000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>189000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>444000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>127000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>298000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>102000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>203000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>248000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>250000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>124000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>284000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>389000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>324000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>288000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>385000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>318000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>237000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>300000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>536000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>331000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>173000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>386000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>237000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>275000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>301000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>233000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>185000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>146000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>84000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>133000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>151000000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
         <v>122000000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>136000000.0</v>
       </c>
-      <c r="BQ17">
-[...1 lines deleted...]
-      </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
@@ -28229,144 +28402,149 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
+        <v>-144000000.0</v>
+      </c>
+      <c r="C18">
         <v>-116000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-112000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-110000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-102000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-89000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-90000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-92000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-95000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-96000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-97000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-95000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-98000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-99000000.0</v>
       </c>
       <c r="P18">
         <v>-99000000.0</v>
       </c>
       <c r="Q18">
+        <v>-99000000.0</v>
+      </c>
+      <c r="R18">
         <v>-107000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-106000000.0</v>
       </c>
       <c r="S18">
         <v>-106000000.0</v>
       </c>
       <c r="T18">
-        <v>-107000000.0</v>
+        <v>-106000000.0</v>
       </c>
       <c r="U18">
         <v>-107000000.0</v>
       </c>
       <c r="V18">
+        <v>-107000000.0</v>
+      </c>
+      <c r="W18">
         <v>-108000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-113000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-108000000.0</v>
       </c>
       <c r="Y18">
         <v>-108000000.0</v>
       </c>
       <c r="Z18">
+        <v>-108000000.0</v>
+      </c>
+      <c r="AA18">
         <v>-114000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-108000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-103000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-101000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -28402,346 +28580,346 @@
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>109000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>153000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>115000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>23000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-14000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>60000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>89000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>59000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>117000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>28000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>122000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>94000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>99000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>79000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>114000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>107000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>77000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>114000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>70000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>317000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>107000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>74000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>63000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>79000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>69000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="AL19">
         <v>48000000.0</v>
       </c>
       <c r="AM19">
+        <v>48000000.0</v>
+      </c>
+      <c r="AN19">
         <v>63000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>65000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>52000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>49000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>41000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>53000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>33000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>36000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>25000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>27000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="AY19">
         <v>22000000.0</v>
       </c>
       <c r="AZ19">
+        <v>22000000.0</v>
+      </c>
+      <c r="BA19">
         <v>10000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="BC19">
         <v>13000000.0</v>
       </c>
       <c r="BD19">
-        <v>9000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="BE19">
         <v>9000000.0</v>
       </c>
       <c r="BF19">
+        <v>9000000.0</v>
+      </c>
+      <c r="BG19">
         <v>6000000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>4000000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>6000000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-22000000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-1000000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>-6000000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>3000000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-2000000.0</v>
       </c>
-      <c r="BN19"/>
-      <c r="BO19">
+      <c r="BO19"/>
+      <c r="BP19">
         <v>17000000.0</v>
       </c>
-      <c r="BP19">
+      <c r="BQ19">
         <v>7000000.0</v>
       </c>
-      <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>3000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>-154000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>314000000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>-3000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>-42000000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>221000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>369000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>103000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>-2000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>-1000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>3134000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>35000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>-7000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>-4000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>4000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>-114000000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -28920,419 +29098,423 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
+        <v>265000000.0</v>
+      </c>
+      <c r="C21">
         <v>354000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>484000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>239000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>533000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>88000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>347000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>332000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>370000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>425000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>234000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>378000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>473000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-38000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>626000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>411000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>293000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>599000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-38000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-236000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>526000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-65000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>253000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>210000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2773000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>331000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>492000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>451000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>714000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1315000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>493000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>88000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>381000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>261000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>44000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>257000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>591000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>218000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>349000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>146000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>282000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>344000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>333000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>209000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>369000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>530000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>404000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>365000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>493000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>394000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>296000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>383000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>655000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>402000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>247000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>462000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>313000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>359000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>357000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>298000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>285000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>214000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>150000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>192000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>211000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>173000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>166000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>183000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>256000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>143000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>243000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>81000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>127000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>113700000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>134100000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>152700000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>117500000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>72300000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>11300000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>97100000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>72300000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>67384000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>84885000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>76044000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>47287000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>39155000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>55056000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>45232000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>40481000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>12288000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>20468000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>31839000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>33609000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>26713000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>23773000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>23411000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>20663000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>19491000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>22945000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>14843000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>19071000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>14087000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>17300000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>20164000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>17788000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>18100000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>21300000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>16600000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>14900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -29514,911 +29696,919 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
+        <v>12117000000.0</v>
+      </c>
+      <c r="C23">
         <v>10210000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11094000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10403000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11478000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12314000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12396000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12425000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11625000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12273000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11837000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11224000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>11868000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12990000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13710000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15949000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13401000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12390000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10814000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10166000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7857000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6028000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5580000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3015000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11042000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8789000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7401000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7806000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7657000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7507000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8299000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7992000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8017000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7344000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5829000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5821000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6076000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5734000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4821000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4804000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3829000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4652000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5218000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6454000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5573000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8929000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10723000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>10830000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11191000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10237000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10407000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9912000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>9965000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>9037000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>9107000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>9324000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8905000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8526000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8480000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>8561000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>7409000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>7017000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6264000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>5932000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>5914000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>5905000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4691000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>4099000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3046000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4800000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>8619000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>8979000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>7068000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>6334000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5664900000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3765100000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4112000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>4318500000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4514500000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>4795300000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>8563100000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>8646349000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>8579479000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>7084663000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>6591209000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>6132931000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>5811949000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>5086503000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>3764163000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>3532787000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3033209000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2677350000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3248299000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2482751000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2320316000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1961936000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1524660000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1550673000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2168365000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1571774000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1501053000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>4131888000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>739626000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>718803000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>981531000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>2104800000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1239500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>845900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>440900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-150000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-146000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-145000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-135000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-128000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-121000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-116000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-106000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-98000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-95000000.0</v>
       </c>
       <c r="BA24">
         <v>-95000000.0</v>
       </c>
       <c r="BB24">
+        <v>-95000000.0</v>
+      </c>
+      <c r="BC24">
         <v>-86000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-76000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-75000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-68000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-76000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-57000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-54000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-49000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41000000.0</v>
       </c>
       <c r="BL24">
         <v>-41000000.0</v>
       </c>
       <c r="BM24">
+        <v>-41000000.0</v>
+      </c>
+      <c r="BN24">
         <v>-39000000.0</v>
       </c>
-      <c r="BN24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO24"/>
       <c r="BP24">
         <v>-34000000.0</v>
       </c>
-      <c r="BQ24"/>
+      <c r="BQ24">
+        <v>-34000000.0</v>
+      </c>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
+        <v>243000000.0</v>
+      </c>
+      <c r="C25">
         <v>257000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>230000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>204000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>262000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>257000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>258000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>257000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>254000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>272000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>261000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>259000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>256000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>254000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>238000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>243000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>230000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>223000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>177000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>197000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="W25">
         <v>160000000.0</v>
       </c>
       <c r="X25">
+        <v>160000000.0</v>
+      </c>
+      <c r="Y25">
         <v>165000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>168000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>162000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>156000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>147000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>136000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>214000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>131000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>48000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>127000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>225000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>151000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>129000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>121000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>143000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>32000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>205000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>114000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>106000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>109000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>110000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>107000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>99000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>97000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>100000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>96000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>110000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>92000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>91000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>82000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>126000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>210000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>86000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>60000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>58000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="BI25">
         <v>63000000.0</v>
       </c>
       <c r="BJ25">
+        <v>63000000.0</v>
+      </c>
+      <c r="BK25">
         <v>64000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>61000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>64000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>67000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>63000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>59000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>56000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>58000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>61000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>50000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>52000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>48000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>45500000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>43100000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>52500000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>39900000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>32100000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>24600000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>22100000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>21600000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>24988000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>19156000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>19851000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>19505000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>21354000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>16055000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>16355000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>13477000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>12657000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>11988000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>11305000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>10871000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>10943000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>8981000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>7177000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>6967000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>6732000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>6402000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>6503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4375000.0</v>
       </c>
       <c r="CX25">
         <v>4375000.0</v>
       </c>
       <c r="CY25">
+        <v>4375000.0</v>
+      </c>
+      <c r="CZ25">
         <v>5349000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>4661000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>10138000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>5900000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>4700000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>3900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -30600,58 +30790,61 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -30686,520 +30879,526 @@
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>19800000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>19200000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>16500000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>46000000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>8433000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>11323000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>8173000.0</v>
       </c>
-      <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>11193000000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>1608000000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>15119000000.0</v>
       </c>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
+        <v>81000000.0</v>
+      </c>
+      <c r="C28">
         <v>98000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>83000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>82000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>100000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>94000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>98000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>79000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>96000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>87000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>92000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>85000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>86000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>82000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>83000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>78000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>82000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>87000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>67000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>72000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>67000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>70000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>61000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>72000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>69000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>72000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>74000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>75000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>76000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>84000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>74000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>80000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>79000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>66000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="AJ28">
         <v>68000000.0</v>
       </c>
       <c r="AK28">
+        <v>68000000.0</v>
+      </c>
+      <c r="AL28">
         <v>74000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>68000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>70000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>73000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>67000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>61000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>60000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>79000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>78000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>67000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>78000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>90000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>89000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>84000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>79000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>91000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>106000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>78000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>81000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>89000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>94000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>95000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>56000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>73000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>70000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>86000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000000.0</v>
       </c>
       <c r="BL28">
         <v>56000000.0</v>
       </c>
       <c r="BM28">
+        <v>56000000.0</v>
+      </c>
+      <c r="BN28">
         <v>62000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>58000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>52000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>54000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>46000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>30000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>39000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>51000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>40000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>36100000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>33400000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>47700000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>46800000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>41700000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>33000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>27400000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>31800000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>28424000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>26516000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>26149000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>22111000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>24522000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>19484000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>19603000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>19139000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>29595000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>18204000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>12161000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>13072000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>12274000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>11512000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>11119000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>10758000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>12259000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>10297000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>15041000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>8989000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>14335000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>9911000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>7949000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>8626000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>7000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>7300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>5800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>1000000.0</v>
+      </c>
+      <c r="C29">
         <v>-2000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="G29">
         <v>45000000.0</v>
       </c>
       <c r="H29">
+        <v>45000000.0</v>
+      </c>
+      <c r="I29">
         <v>62000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>39000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-14000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>43000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>53000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>109000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>47000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>21000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>88000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-30000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-10000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>24000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-26000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-3000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-12000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>21000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>24000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>41000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-23000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>24000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -31235,1033 +31434,1043 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>81000000.0</v>
+      </c>
+      <c r="C30">
         <v>358000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>124000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>87000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>253000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11913000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>81000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>96000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>79000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>99000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>88000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-68000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>566000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>83000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>317000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>355000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>87000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>466000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>637000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>246000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>565000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>219000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>237000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3371000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>72000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>74000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>75000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>76000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>84000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>74000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>80000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>79000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>66000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="AJ30">
         <v>68000000.0</v>
       </c>
       <c r="AK30">
+        <v>68000000.0</v>
+      </c>
+      <c r="AL30">
         <v>74000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>68000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>70000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>73000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>67000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>61000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>60000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>79000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>78000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>67000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>78000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>90000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>89000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>84000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>79000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>91000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>106000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>78000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>291000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>175000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>154000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>153000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>121000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>136000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>133000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>150000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>117000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>120000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>129000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>121000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>111000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>110000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>104000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>91000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>88000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>103000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>88000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>81200000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>76300000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>99800000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>86700000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>75000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>158900000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>48700000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>53400000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>53836000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>46483000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>45152000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>41229000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>47939000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>35693000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>35601000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>32259000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>41604000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>30192000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>23466000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>23943000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>23217000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>20493000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>18296000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>17725000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>18991000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>16699000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>21544000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>13659000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>18710000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>15260000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>12610000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>18764000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>12900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>12000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>9600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:110">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
+        <v>70000000.0</v>
+      </c>
+      <c r="C31">
         <v>-31000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-25000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>33000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>77000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>10000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>18000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>13000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>31000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>14000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>55000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>360000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-75000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-113000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-47000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-14000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>12999999.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>29999999.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-79000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>65999999.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-104000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-54000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-51000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-26000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>280000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-35000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>207000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-32000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-56000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-55000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-58000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-81000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-79000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-50000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-49000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-60000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-70000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-68000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-54000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-72000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-59000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-60000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-55000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-60000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-58000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-50000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-65000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-66000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-61000000.0</v>
       </c>
       <c r="BC31">
         <v>-61000000.0</v>
       </c>
       <c r="BD31">
+        <v>-61000000.0</v>
+      </c>
+      <c r="BE31">
         <v>-66000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-56000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-54000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-63000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-56000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-87000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-65000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-70000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-59000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-60000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-58000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-42000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44000000.0</v>
       </c>
       <c r="BR31">
         <v>-44000000.0</v>
       </c>
       <c r="BS31">
+        <v>-44000000.0</v>
+      </c>
+      <c r="BT31">
         <v>-34000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-35000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-37000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-36000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-32500000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-35700000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-32700000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>111100000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-17400000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-16800000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-8900000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>150416000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-15902000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-13818000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-14479000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-37215000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-13322000000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-9555000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-9491000000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-38693482000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-8597000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-8441000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-9258000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-29231385000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-7456000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-6460000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-6382000.0</v>
       </c>
-      <c r="CT31">
-[...1 lines deleted...]
-      </c>
       <c r="CU31">
+        <v>0.0</v>
+      </c>
+      <c r="CV31">
         <v>-9000.0</v>
       </c>
-      <c r="CV31">
-[...1 lines deleted...]
-      </c>
       <c r="CW31">
-        <v>-363000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CX31">
         <v>-363000.0</v>
       </c>
       <c r="CY31">
+        <v>-363000.0</v>
+      </c>
+      <c r="CZ31">
         <v>-6600000.0</v>
       </c>
-      <c r="CZ31">
-[...1 lines deleted...]
-      </c>
       <c r="DA31">
+        <v>0.0</v>
+      </c>
+      <c r="DB31">
         <v>48188000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-149100000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-19411000.0</v>
       </c>
-      <c r="DD31"/>
-      <c r="DE31">
+      <c r="DE31"/>
+      <c r="DF31">
         <v>-260000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:110">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
+        <v>12382000000.0</v>
+      </c>
+      <c r="C32">
         <v>10564000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11578000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10642000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>12011000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>12402000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12743000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>12757000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>11995000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>12698000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>12071000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>11602000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>12341000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>12952000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>14336000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>16360000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>13694000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>12989000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>10776000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>9930000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>8383000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5963000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5833000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3225000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>8269000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>9154000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>7886000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>8253000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>8375000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>8786000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>8792000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>8080000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>8398000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>7605000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>5873000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>6078000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>6667000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>5952000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>5170000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>4950000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4111000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>4996000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>5551000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>6663000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>5942000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>9459000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>11127000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>11195000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>11684000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>10631000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>10703000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>10295000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>10620000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>9439000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>9354000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>9786000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>9218000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>8885000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>8837000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>8859000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>7694000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>7231000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>6414000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>6124000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>6125000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>6078000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>4857000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>4282000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>3302000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>4943000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>8862000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>9060000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>7195000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>6447700000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>5799000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>3917800000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>4229500000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>4390800000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>4525800000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>4892400000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>8635400000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>8713733000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>8664364000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>7160707000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>6638496000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>6172086000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>5867005000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>5131735000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>3804644000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>3545075000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>3053677000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>2709189000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>3281908000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>2509464000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>2344089000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>1985347000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>1545323000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>1570164000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>2191310000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>1586617000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>1520124000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>4145975000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>756926000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>738967000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>999319000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>2122900000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>1260800000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>862500000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>455800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -32347,51 +32556,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
         <v>348000000.0</v>
       </c>
       <c r="C2">
         <v>450000000.0</v>
       </c>
       <c r="D2">
         <v>401000000.0</v>
       </c>
       <c r="E2">
         <v>453000000.0</v>
       </c>
       <c r="F2">
         <v>60000000.0</v>
       </c>
       <c r="G2">
         <v>82000000.0</v>
       </c>
       <c r="H2">
         <v>66000000.0</v>
       </c>
       <c r="I2">
         <v>37000000.0</v>
       </c>
@@ -32439,51 +32648,51 @@
       </c>
       <c r="X2">
         <v>3501000.0</v>
       </c>
       <c r="Y2">
         <v>3511000.0</v>
       </c>
       <c r="Z2">
         <v>3426000.0</v>
       </c>
       <c r="AA2">
         <v>53768000.0</v>
       </c>
       <c r="AB2">
         <v>5500000.0</v>
       </c>
       <c r="AC2">
         <v>2000.0</v>
       </c>
       <c r="AD2">
         <v>404000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
         <v>643000000</v>
       </c>
       <c r="C3">
         <v>619000000</v>
       </c>
       <c r="D3">
         <v>559000000</v>
       </c>
       <c r="E3">
         <v>455000000</v>
       </c>
       <c r="F3">
         <v>336000000</v>
       </c>
       <c r="G3">
         <v>738000000</v>
       </c>
       <c r="H3">
         <v>1181000000</v>
       </c>
       <c r="I3">
         <v>1634000000</v>
       </c>
@@ -32531,51 +32740,51 @@
       </c>
       <c r="X3">
         <v>65416000</v>
       </c>
       <c r="Y3">
         <v>40590000</v>
       </c>
       <c r="Z3">
         <v>21069000</v>
       </c>
       <c r="AA3">
         <v>12603000</v>
       </c>
       <c r="AB3">
         <v>189700000</v>
       </c>
       <c r="AC3">
         <v>2900000</v>
       </c>
       <c r="AD3">
         <v>678000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-49000000.0</v>
       </c>
       <c r="F4">
         <v>398000000.0</v>
       </c>
       <c r="G4">
         <v>-14000000.0</v>
       </c>
       <c r="H4">
         <v>19000000.0</v>
       </c>
       <c r="I4">
         <v>29000000.0</v>
       </c>
       <c r="J4">
         <v>-10000000.0</v>
       </c>
       <c r="K4">
         <v>20000000.0</v>
       </c>
@@ -32593,51 +32802,51 @@
       </c>
       <c r="P4">
         <v>-10000000.0</v>
       </c>
       <c r="Q4">
         <v>11000000.0</v>
       </c>
       <c r="R4">
         <v>14000000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-339000000.0</v>
       </c>
       <c r="F5">
         <v>-2000000.0</v>
       </c>
       <c r="G5">
         <v>82000000.0</v>
       </c>
       <c r="H5">
         <v>-326000000.0</v>
       </c>
       <c r="I5">
         <v>14000000.0</v>
       </c>
       <c r="J5">
         <v>-29000000.0</v>
       </c>
       <c r="K5">
         <v>-29000000.0</v>
       </c>
@@ -32655,51 +32864,51 @@
       </c>
       <c r="P5">
         <v>-9000000.0</v>
       </c>
       <c r="Q5">
         <v>-11000000.0</v>
       </c>
       <c r="R5">
         <v>-28000000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
         <v>-20000000.0</v>
       </c>
       <c r="C6">
         <v>-102000000.0</v>
       </c>
       <c r="D6">
         <v>49000000.0</v>
       </c>
       <c r="E6">
         <v>-52000000.0</v>
       </c>
       <c r="F6">
         <v>393000000.0</v>
       </c>
       <c r="G6">
         <v>-22000000.0</v>
       </c>
       <c r="H6">
         <v>16000000.0</v>
       </c>
       <c r="I6">
         <v>29000000.0</v>
       </c>
@@ -32747,51 +32956,51 @@
       </c>
       <c r="X6">
         <v>636000.0</v>
       </c>
       <c r="Y6">
         <v>-10000.0</v>
       </c>
       <c r="Z6">
         <v>85000.0</v>
       </c>
       <c r="AA6">
         <v>-50342000.0</v>
       </c>
       <c r="AB6">
         <v>48300000.0</v>
       </c>
       <c r="AC6">
         <v>5500000.0</v>
       </c>
       <c r="AD6">
         <v>-402000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
         <v>-34000000.0</v>
       </c>
       <c r="C7">
         <v>74000000.0</v>
       </c>
       <c r="D7">
         <v>194000000.0</v>
       </c>
       <c r="E7">
         <v>-191000000.0</v>
       </c>
       <c r="F7">
         <v>-227000000.0</v>
       </c>
       <c r="G7">
         <v>-158000000.0</v>
       </c>
       <c r="H7">
         <v>-12000000.0</v>
       </c>
       <c r="I7">
         <v>-133000000.0</v>
       </c>
@@ -32839,51 +33048,51 @@
       </c>
       <c r="X7">
         <v>-62272000.0</v>
       </c>
       <c r="Y7">
         <v>74630000.0</v>
       </c>
       <c r="Z7">
         <v>-110465000.0</v>
       </c>
       <c r="AA7">
         <v>-100011000.0</v>
       </c>
       <c r="AB7">
         <v>-5700000.0</v>
       </c>
       <c r="AC7">
         <v>3000000.0</v>
       </c>
       <c r="AD7">
         <v>-17277000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>649000000.0</v>
       </c>
       <c r="F8">
         <v>-2179000000.0</v>
       </c>
       <c r="G8">
         <v>1432000000.0</v>
       </c>
       <c r="H8">
         <v>-1158000000.0</v>
       </c>
       <c r="I8">
         <v>309000000.0</v>
       </c>
       <c r="J8">
         <v>-511000000.0</v>
       </c>
       <c r="K8">
         <v>-524000000.0</v>
       </c>
@@ -32901,51 +33110,51 @@
       </c>
       <c r="P8">
         <v>83000000.0</v>
       </c>
       <c r="Q8">
         <v>-59000000.0</v>
       </c>
       <c r="R8">
         <v>-744000000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
         <v>204000000.0</v>
       </c>
       <c r="C9">
         <v>94000000.0</v>
       </c>
       <c r="D9">
         <v>213000000.0</v>
       </c>
       <c r="E9">
         <v>649000000.0</v>
       </c>
       <c r="F9">
         <v>-2179000000.0</v>
       </c>
       <c r="G9">
         <v>1432000000.0</v>
       </c>
       <c r="H9">
         <v>-1158000000.0</v>
       </c>
       <c r="I9">
         <v>309000000.0</v>
       </c>
@@ -32983,51 +33192,51 @@
         <v>-743000000.0</v>
       </c>
       <c r="U9">
         <v>-729000000.0</v>
       </c>
       <c r="V9">
         <v>-299200000.0</v>
       </c>
       <c r="W9">
         <v>-30364000000.0</v>
       </c>
       <c r="X9">
         <v>-102005000000.0</v>
       </c>
       <c r="Y9">
         <v>-136481000000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10">
         <v>96000000.0</v>
       </c>
       <c r="C10">
         <v>70000000.0</v>
       </c>
       <c r="D10">
         <v>223000000.0</v>
       </c>
       <c r="E10">
         <v>-10000000.0</v>
       </c>
       <c r="F10">
         <v>-18000000.0</v>
       </c>
       <c r="G10">
         <v>-304000000.0</v>
       </c>
       <c r="H10">
         <v>-5000000.0</v>
       </c>
       <c r="I10">
         <v>-75000000.0</v>
       </c>
@@ -33075,51 +33284,51 @@
       </c>
       <c r="X10">
         <v>-38941000.0</v>
       </c>
       <c r="Y10">
         <v>105944000.0</v>
       </c>
       <c r="Z10">
         <v>-117878000.0</v>
       </c>
       <c r="AA10">
         <v>-11954000.0</v>
       </c>
       <c r="AB10">
         <v>34800000.0</v>
       </c>
       <c r="AC10">
         <v>-14800000.0</v>
       </c>
       <c r="AD10">
         <v>-16450000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-830000000.0</v>
       </c>
       <c r="F11">
         <v>1970000000.0</v>
       </c>
       <c r="G11">
         <v>-1286000000.0</v>
       </c>
       <c r="H11">
         <v>1151000000.0</v>
       </c>
       <c r="I11">
         <v>-367000000.0</v>
       </c>
       <c r="J11">
         <v>847000000.0</v>
       </c>
       <c r="K11">
         <v>501000000.0</v>
       </c>
@@ -33137,51 +33346,51 @@
       </c>
       <c r="P11">
         <v>401000000.0</v>
       </c>
       <c r="Q11">
         <v>-210000000.0</v>
       </c>
       <c r="R11">
         <v>602000000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>745000000.0</v>
       </c>
       <c r="F12">
         <v>803000000.0</v>
       </c>
       <c r="G12">
         <v>3517000000.0</v>
       </c>
       <c r="H12">
         <v>61000000.0</v>
       </c>
       <c r="I12">
         <v>-9000000.0</v>
       </c>
       <c r="J12">
         <v>103000000.0</v>
       </c>
       <c r="K12">
         <v>17000000.0</v>
       </c>
@@ -33199,85 +33408,85 @@
       </c>
       <c r="P12">
         <v>129000000.0</v>
       </c>
       <c r="Q12">
         <v>105000000.0</v>
       </c>
       <c r="R12">
         <v>38000000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
         <v>957000000.0</v>
       </c>
       <c r="C14">
         <v>1026000000.0</v>
       </c>
       <c r="D14">
         <v>1048000000.0</v>
       </c>
       <c r="E14">
         <v>965000000.0</v>
       </c>
       <c r="F14">
         <v>774000000.0</v>
       </c>
       <c r="G14">
         <v>653000000.0</v>
       </c>
       <c r="H14">
         <v>601000000.0</v>
       </c>
       <c r="I14">
         <v>520000000.0</v>
       </c>
@@ -33325,51 +33534,51 @@
       </c>
       <c r="X14">
         <v>46821000.0</v>
       </c>
       <c r="Y14">
         <v>34068000.0</v>
       </c>
       <c r="Z14">
         <v>24307000.0</v>
       </c>
       <c r="AA14">
         <v>24523000.0</v>
       </c>
       <c r="AB14">
         <v>17300000.0</v>
       </c>
       <c r="AC14">
         <v>1200000.0</v>
       </c>
       <c r="AD14">
         <v>1165000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
         <v>1295000000.0</v>
       </c>
       <c r="C15">
         <v>1145000000.0</v>
       </c>
       <c r="D15">
         <v>989000000.0</v>
       </c>
       <c r="E15">
         <v>782000000.0</v>
       </c>
       <c r="F15">
         <v>715000000.0</v>
       </c>
       <c r="G15">
         <v>853000000.0</v>
       </c>
       <c r="H15">
         <v>1202000000.0</v>
       </c>
       <c r="I15">
         <v>1032000000.0</v>
       </c>
@@ -33413,51 +33622,51 @@
         <v>197000000.0</v>
       </c>
       <c r="W15">
         <v>158352000.0</v>
       </c>
       <c r="X15">
         <v>121822000.0</v>
       </c>
       <c r="Y15">
         <v>99841000.0</v>
       </c>
       <c r="Z15">
         <v>75929000.0</v>
       </c>
       <c r="AA15">
         <v>59565000.0</v>
       </c>
       <c r="AB15">
         <v>51700000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
         <v>328000000.0</v>
       </c>
       <c r="C16">
         <v>348000000.0</v>
       </c>
       <c r="D16">
         <v>450000000.0</v>
       </c>
       <c r="E16">
         <v>401000000.0</v>
       </c>
       <c r="F16">
         <v>453000000.0</v>
       </c>
       <c r="G16">
         <v>60000000.0</v>
       </c>
       <c r="H16">
         <v>82000000.0</v>
       </c>
       <c r="I16">
         <v>66000000.0</v>
       </c>
@@ -33505,51 +33714,51 @@
       </c>
       <c r="X16">
         <v>4137000.0</v>
       </c>
       <c r="Y16">
         <v>3501000.0</v>
       </c>
       <c r="Z16">
         <v>3511000.0</v>
       </c>
       <c r="AA16">
         <v>3426000.0</v>
       </c>
       <c r="AB16">
         <v>53800000.0</v>
       </c>
       <c r="AC16">
         <v>5500000.0</v>
       </c>
       <c r="AD16">
         <v>2000.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-9000000.0</v>
       </c>
       <c r="J17">
         <v>4000000.0</v>
       </c>
       <c r="K17">
         <v>4000000.0</v>
       </c>
       <c r="L17">
         <v>-4000000.0</v>
       </c>
       <c r="M17">
         <v>-3000000.0</v>
       </c>
       <c r="N17">
         <v>-3000000.0</v>
@@ -33559,51 +33768,51 @@
       </c>
       <c r="P17">
         <v>-10000000.0</v>
       </c>
       <c r="Q17">
         <v>-1000000.0</v>
       </c>
       <c r="R17">
         <v>-3000000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
         <v>2293000000.0</v>
       </c>
       <c r="C18">
         <v>1871000000.0</v>
       </c>
       <c r="D18">
         <v>2168000000.0</v>
       </c>
       <c r="E18">
         <v>1953000000.0</v>
       </c>
       <c r="F18">
         <v>1660000000.0</v>
       </c>
       <c r="G18">
         <v>776000000.0</v>
       </c>
       <c r="H18">
         <v>1323000000.0</v>
       </c>
       <c r="I18">
         <v>974000000.0</v>
       </c>
@@ -33651,51 +33860,51 @@
       </c>
       <c r="X18">
         <v>3102000.0</v>
       </c>
       <c r="Y18">
         <v>133304000.0</v>
       </c>
       <c r="Z18">
         <v>-51022000.0</v>
       </c>
       <c r="AA18">
         <v>-46114000.0</v>
       </c>
       <c r="AB18">
         <v>-295900000.0</v>
       </c>
       <c r="AC18">
         <v>5500000.0</v>
       </c>
       <c r="AD18">
         <v>-13547000.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1504000000.0</v>
       </c>
       <c r="D19">
         <v>-679000000.0</v>
       </c>
       <c r="E19">
         <v>-526000000.0</v>
       </c>
       <c r="F19">
         <v>-94000000.0</v>
       </c>
       <c r="G19">
         <v>-1093000000.0</v>
       </c>
       <c r="H19">
         <v>-1765000000.0</v>
       </c>
       <c r="I19">
         <v>10000000.0</v>
       </c>
       <c r="J19">
         <v>21000000.0</v>
@@ -33715,89 +33924,89 @@
       <c r="O19">
         <v>-17000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>268000000.0</v>
       </c>
       <c r="R19">
         <v>22000000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
         <v>2891000000.0</v>
       </c>
       <c r="C21">
         <v>489000000.0</v>
       </c>
       <c r="D21">
         <v>-667000000.0</v>
       </c>
       <c r="E21">
         <v>-750000000.0</v>
       </c>
       <c r="F21">
         <v>-745000000.0</v>
       </c>
       <c r="G21">
         <v>587000000.0</v>
       </c>
       <c r="H21">
         <v>91000000.0</v>
       </c>
       <c r="I21">
         <v>-123000000.0</v>
       </c>
@@ -33821,51 +34030,51 @@
       </c>
       <c r="P21">
         <v>397000000.0</v>
       </c>
       <c r="Q21">
         <v>225000000.0</v>
       </c>
       <c r="R21">
         <v>470000000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
         <v>1045000000.0</v>
       </c>
       <c r="C22">
         <v>1113000000.0</v>
       </c>
       <c r="D22">
         <v>1502000000.0</v>
       </c>
       <c r="E22">
         <v>1228000000.0</v>
       </c>
       <c r="F22">
         <v>648000000.0</v>
       </c>
       <c r="G22">
         <v>-2580000000.0</v>
       </c>
       <c r="H22">
         <v>2180000000.0</v>
       </c>
       <c r="I22">
         <v>2216000000.0</v>
       </c>
@@ -33913,51 +34122,51 @@
       </c>
       <c r="X22">
         <v>59448000.0</v>
       </c>
       <c r="Y22">
         <v>65292000.0</v>
       </c>
       <c r="Z22">
         <v>44179000.0</v>
       </c>
       <c r="AA22">
         <v>77502000.0</v>
       </c>
       <c r="AB22">
         <v>-101800000.0</v>
       </c>
       <c r="AC22">
         <v>4200000.0</v>
       </c>
       <c r="AD22">
         <v>2140000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
         <v>-531000000.0</v>
       </c>
       <c r="C23">
         <v>-421000000.0</v>
       </c>
       <c r="D23">
         <v>-320000000.0</v>
       </c>
       <c r="E23">
         <v>-325000000.0</v>
       </c>
       <c r="F23">
         <v>-179000000.0</v>
       </c>
       <c r="G23">
         <v>41000000.0</v>
       </c>
       <c r="H23">
         <v>1482000000.0</v>
       </c>
       <c r="I23">
         <v>-24000000.0</v>
       </c>
@@ -34005,51 +34214,51 @@
       </c>
       <c r="X23">
         <v>-127000000.0</v>
       </c>
       <c r="Y23">
         <v>-5435000.0</v>
       </c>
       <c r="Z23">
         <v>-6351000.0</v>
       </c>
       <c r="AA23">
         <v>-6748000.0</v>
       </c>
       <c r="AB23">
         <v>315700000.0</v>
       </c>
       <c r="AC23">
         <v>-244500000.0</v>
       </c>
       <c r="AD23">
         <v>-3679000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
         <v>-197000000.0</v>
       </c>
       <c r="C24">
         <v>-633000000.0</v>
       </c>
       <c r="D24">
         <v>315000000.0</v>
       </c>
       <c r="E24">
         <v>-71000000.0</v>
       </c>
       <c r="F24">
         <v>722000000.0</v>
       </c>
       <c r="G24">
         <v>-355000000.0</v>
       </c>
       <c r="H24">
         <v>-584000000.0</v>
       </c>
       <c r="I24">
         <v>1279000000.0</v>
       </c>
@@ -34095,51 +34304,51 @@
       <c r="W24">
         <v>1023000.0</v>
       </c>
       <c r="X24">
         <v>8450000.0</v>
       </c>
       <c r="Y24">
         <v>1437000.0</v>
       </c>
       <c r="Z24">
         <v>740000.0</v>
       </c>
       <c r="AA24">
         <v>223604000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24">
         <v>-200000.0</v>
       </c>
       <c r="AD24">
         <v>-1176000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
         <v>954000000.0</v>
       </c>
       <c r="C25">
         <v>255000000.0</v>
       </c>
       <c r="D25">
         <v>-43000000.0</v>
       </c>
       <c r="E25">
         <v>261000000.0</v>
       </c>
       <c r="F25">
         <v>755000000.0</v>
       </c>
       <c r="G25">
         <v>3654000000.0</v>
       </c>
       <c r="H25">
         <v>-253000000.0</v>
       </c>
       <c r="I25">
         <v>-206000000.0</v>
       </c>
@@ -34185,51 +34394,51 @@
       <c r="W25">
         <v>9644000.0</v>
       </c>
       <c r="X25">
         <v>24521000.0</v>
       </c>
       <c r="Y25">
         <v>-96000.0</v>
       </c>
       <c r="Z25">
         <v>12026000.0</v>
       </c>
       <c r="AA25">
         <v>-35525000.0</v>
       </c>
       <c r="AB25">
         <v>-16000000.0</v>
       </c>
       <c r="AC25"/>
       <c r="AD25">
         <v>1103000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
         <v>-341000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-74000000.0</v>
       </c>
       <c r="F26">
         <v>-178000000.0</v>
       </c>
       <c r="G26">
         <v>-50000000.0</v>
       </c>
       <c r="H26">
         <v>128000000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>824000000.0</v>
@@ -34265,51 +34474,51 @@
         <v>305000000.0</v>
       </c>
       <c r="U26">
         <v>2179100000.0</v>
       </c>
       <c r="V26">
         <v>350600000.0</v>
       </c>
       <c r="W26">
         <v>20545771000.0</v>
       </c>
       <c r="X26">
         <v>6230916000.0</v>
       </c>
       <c r="Y26">
         <v>4919686000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
         <v>49000000.0</v>
       </c>
       <c r="C27">
         <v>50000000.0</v>
       </c>
       <c r="D27">
         <v>50000000.0</v>
       </c>
       <c r="E27">
         <v>40000000.0</v>
       </c>
       <c r="F27">
         <v>23000000.0</v>
       </c>
       <c r="G27">
         <v>15000000.0</v>
       </c>
       <c r="H27">
         <v>34000000.0</v>
       </c>
       <c r="I27">
         <v>79000000.0</v>
       </c>
@@ -34337,51 +34546,51 @@
       <c r="Q27">
         <v>98000000.0</v>
       </c>
       <c r="R27">
         <v>68000000.0</v>
       </c>
       <c r="S27">
         <v>24000000.0</v>
       </c>
       <c r="T27">
         <v>49000000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
         <v>724000000.0</v>
       </c>
       <c r="C28">
         <v>-1077000000.0</v>
       </c>
       <c r="D28">
         <v>-1976000000.0</v>
       </c>
       <c r="E28">
         <v>-1931000000.0</v>
       </c>
       <c r="F28">
         <v>-1984000000.0</v>
       </c>
       <c r="G28">
         <v>-435000000.0</v>
       </c>
       <c r="H28">
         <v>-720000000.0</v>
       </c>
       <c r="I28">
         <v>-1757000000.0</v>
       </c>
@@ -34429,51 +34638,51 @@
       </c>
       <c r="X28">
         <v>157244000.0</v>
       </c>
       <c r="Y28">
         <v>189456000.0</v>
       </c>
       <c r="Z28">
         <v>279529000.0</v>
       </c>
       <c r="AA28">
         <v>-227832000.0</v>
       </c>
       <c r="AB28">
         <v>340500000.0</v>
       </c>
       <c r="AC28">
         <v>200000.0</v>
       </c>
       <c r="AD28">
         <v>14321000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
         <v>2936000000.0</v>
       </c>
       <c r="C29">
         <v>2490000000.0</v>
       </c>
       <c r="D29">
         <v>2727000000.0</v>
       </c>
       <c r="E29">
         <v>2408000000.0</v>
       </c>
       <c r="F29">
         <v>1996000000.0</v>
       </c>
       <c r="G29">
         <v>1514000000.0</v>
       </c>
       <c r="H29">
         <v>2504000000.0</v>
       </c>
       <c r="I29">
         <v>2608000000.0</v>
       </c>
@@ -34521,51 +34730,51 @@
       </c>
       <c r="X29">
         <v>68518000.0</v>
       </c>
       <c r="Y29">
         <v>173894000.0</v>
       </c>
       <c r="Z29">
         <v>-29953000.0</v>
       </c>
       <c r="AA29">
         <v>-33511000.0</v>
       </c>
       <c r="AB29">
         <v>-106200000.0</v>
       </c>
       <c r="AC29">
         <v>8400000.0</v>
       </c>
       <c r="AD29">
         <v>-12869000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
         <v>-3694000000.0</v>
       </c>
       <c r="C30">
         <v>-1504000000.0</v>
       </c>
       <c r="D30">
         <v>-702000000.0</v>
       </c>
       <c r="E30">
         <v>-526000000.0</v>
       </c>
       <c r="F30">
         <v>386000000.0</v>
       </c>
       <c r="G30">
         <v>-1093000000.0</v>
       </c>
       <c r="H30">
         <v>-1765000000.0</v>
       </c>
       <c r="I30">
         <v>-813000000.0</v>
       </c>
@@ -34630,3345 +34839,3367 @@
       <c r="AD30">
         <v>-1854000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE30"/>
+  <dimension ref="A1:DF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
+      <c r="DF1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
+        <v>328000000.0</v>
+      </c>
+      <c r="C2">
         <v>1180000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>459000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>427000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>348000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>640000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>553000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>331000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>450000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>260000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>933000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>526000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>401000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>623000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>267000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>118000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>453000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>194000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>31000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>56000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>60000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>46000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>104000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>160000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>82000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>668000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>461000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>469000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>66000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>34000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>23000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>37000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>33000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>47000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>38000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>47000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>31000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>34000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>36000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>27000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>22000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>28000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>458000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>403000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>34000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>27000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>30000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>41000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="BA2">
         <v>24000000.0</v>
       </c>
       <c r="BB2">
+        <v>24000000.0</v>
+      </c>
+      <c r="BC2">
         <v>32000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>26000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>14000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>23000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>19000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>36000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>13000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>15000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>16000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>25000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BP2">
         <v>7000000.0</v>
       </c>
       <c r="BQ2">
+        <v>7000000.0</v>
+      </c>
+      <c r="BR2">
         <v>11000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>37000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>17000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>24000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12500000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>44600000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>16600000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>11300000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>10300000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7600000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>9300000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>9600000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8174000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>38000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>21839000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>12988000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4547000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>12056000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2037000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4137000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3418000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5570000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5277000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3501000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4306000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5792000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3301000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3511000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3864000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1054000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1202000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3426000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3272000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1600000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>7193000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>53768000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>12100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>5500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
+        <v>130000000</v>
+      </c>
+      <c r="C3">
         <v>148000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>185000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>119000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>191000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>166000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>157000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>76000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>157000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>155000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>137000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>145000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>122000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>143000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>122000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>89000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>101000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>79000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>75000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>85000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>97000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>132000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>134000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>227000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>245000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>262000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>277000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>362000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>280000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>450000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>460000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>458000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>266000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>246000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>229000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>274000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>275000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>304000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>331000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>327000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>372000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>462000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>586000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>590000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>441000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>508000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>506000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>450000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>468000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>396000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>432000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>422000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>363000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>352000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>328000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>261000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>263000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>205000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>165000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>166000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>121000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>128000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>108000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>111000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>104000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>115000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>126000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>112000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>116000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>143000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>145000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>152000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>149000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>146200000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>134900000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>132800000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>134100000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>113100000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>106300000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>58900000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>62700000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>41972000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>35874000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>36243000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>50011000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>53348000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>31426000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>18845000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>13325000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>13236000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>14688000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>22415000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>15077000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>13145000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>6598000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>9449000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>11398000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>7265000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>4392000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>7946000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1466000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>5116000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1939000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>3350000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2198000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>8600000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>176300000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>2000000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>2800000</v>
       </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>399000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>125000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-224000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>362000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>151000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-338000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>266000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>163000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-27000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-4000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>13000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-58000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>1723000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-1692000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-588000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>209000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-8000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>406000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>37000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-5000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>11000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-14000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>4000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-14000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>9000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-9000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>16000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-3000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-2000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>9000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>5000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-6000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-430000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>55000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>369000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>7000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-3000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-11000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>8000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>17000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-8000000.0</v>
       </c>
-      <c r="BA4"/>
-      <c r="BB4">
+      <c r="BB4"/>
+      <c r="BC4">
         <v>-8000000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>20000000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-2000000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-12000000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>12000000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-9000000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>4000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-17000000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>23000000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-2000000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-1000000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-9000000.0</v>
       </c>
-      <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>209000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>198000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-396000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>55000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>124000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-122000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>66000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-39000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-100000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>71000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>191000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-33000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>74000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-150000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>251000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-332000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-160000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-85000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>37000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-366000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>347000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-770000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>305000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>259000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>177000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>285000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-83000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-549000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>318000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-246000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>187000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-332000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>343000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>172000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-152000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-289000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>254000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-154000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-83000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-73000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>311000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>362000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>126000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-604000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-15000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-787000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>396000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-4000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>386000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>142000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>15000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-165000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-3000000.0</v>
       </c>
-      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
+      <c r="DF5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
+        <v>-157000000.0</v>
+      </c>
+      <c r="C6">
         <v>-852000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>721000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>32000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>79000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-292000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>87000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>222000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-119000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>190000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-673000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>407000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>125000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-222000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>356000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>149000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-335000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>259000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>163000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-25000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-58000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-56000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>78000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-586000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>207000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-8000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>403000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>37000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>11000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-14000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-14000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-9000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>16000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-3000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>9000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-430000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>55000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>369000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>7000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-3000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-11000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>17000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-8000000.0</v>
       </c>
-      <c r="BA6"/>
-      <c r="BB6">
+      <c r="BB6"/>
+      <c r="BC6">
         <v>-8000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>20000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-12000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>12000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-9000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>4000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-17000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>23000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-2000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="BO6">
         <v>9000000.0</v>
       </c>
-      <c r="BP6"/>
-      <c r="BQ6">
+      <c r="BP6">
+        <v>9000000.0</v>
+      </c>
+      <c r="BQ6"/>
+      <c r="BR6">
         <v>-4000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-26000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>26000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-6000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-7000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>11500000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-32100000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>28000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>5300000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>2700000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-1700000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-300000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1426000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-29826000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>16161000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>8851000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>8441000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-7509000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>10019000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-2100000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>719000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-2152000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>293000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1776000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-805000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-1486000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2491000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-210000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-353000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2810000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-148000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-2224000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>154000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1672000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-5593000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-46575000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>50600000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-8900000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>11500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-4800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
+        <v>54000000.0</v>
+      </c>
+      <c r="C7">
         <v>-52000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>158000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-139000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>231000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>44000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-30000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-192000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>308000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-443000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>131000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>198000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-241000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>18000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>154000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-122000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-159000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-39000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-100000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>71000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>33000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-124000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-195000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>128000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>239000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-295000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-138000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>182000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-96000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-366000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>333000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-4000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>171000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>305000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>288000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>177000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-222000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-83000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-499000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>318000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-362000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>206000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-303000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>343000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-95000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-152000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-274000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>254000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-78000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-89000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-70000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>311000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-13000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>127000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-600000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>20000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>217000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>405000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-4000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>384000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-470000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>21000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-313000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>157000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-161000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-97000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-396000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>193000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>382000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-483000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-126000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>366000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-301700000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>542700000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-269000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>218000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-207800000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>349400000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-295500000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-549100000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>386295000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-88193000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-281751000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-340351000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-62654000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-87192000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-44861000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>91784000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-158708000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-10881000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>50216000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>57101000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>20047000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-16181000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>85727000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-14963000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-58763000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>32417000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-77222000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-6897000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>9177000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-13078000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>3542000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-47489000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>41900000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-32800000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-4800000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>649000000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>-2179000000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>1432000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-1158000000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>309000000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>-511000000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-      <c r="AL8">
+      <c r="AL8"/>
+      <c r="AM8">
         <v>-524000000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>803000000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>1177000000.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>-186000000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-      <c r="BB8">
+      <c r="BB8"/>
+      <c r="BC8">
         <v>218000000.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-      <c r="BF8">
+      <c r="BF8"/>
+      <c r="BG8">
         <v>83000000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-      <c r="BJ8">
+      <c r="BJ8"/>
+      <c r="BK8">
         <v>-400000000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
-      <c r="BM8">
+      <c r="BM8"/>
+      <c r="BN8">
         <v>341000000.0</v>
       </c>
-      <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>213000000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>649000000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>649000000.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9">
-[...1 lines deleted...]
-      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>-2179000000.0</v>
       </c>
       <c r="T9">
         <v>-2179000000.0</v>
       </c>
       <c r="U9">
-        <v>1432000000.0</v>
+        <v>-2179000000.0</v>
       </c>
       <c r="V9">
         <v>1432000000.0</v>
       </c>
       <c r="W9">
         <v>1432000000.0</v>
       </c>
       <c r="X9">
         <v>1432000000.0</v>
       </c>
       <c r="Y9">
         <v>1432000000.0</v>
       </c>
       <c r="Z9">
+        <v>1432000000.0</v>
+      </c>
+      <c r="AA9">
         <v>-518000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1158000000.0</v>
       </c>
       <c r="AB9">
         <v>-1158000000.0</v>
       </c>
       <c r="AC9">
         <v>-1158000000.0</v>
       </c>
       <c r="AD9">
-        <v>309000000.0</v>
+        <v>-1158000000.0</v>
       </c>
       <c r="AE9">
         <v>309000000.0</v>
       </c>
       <c r="AF9">
         <v>309000000.0</v>
       </c>
       <c r="AG9">
         <v>309000000.0</v>
       </c>
       <c r="AH9">
+        <v>309000000.0</v>
+      </c>
+      <c r="AI9">
         <v>-511000000.0</v>
       </c>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
         <v>-524000000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>803000000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>1177000000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>-186000000.0</v>
       </c>
-      <c r="AY9">
-[...1 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>218000000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
         <v>83000000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>-59000000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9">
         <v>341000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-744000000.0</v>
       </c>
-      <c r="BO9">
-[...1 lines deleted...]
-      </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
+        <v>0.0</v>
+      </c>
+      <c r="BR9">
         <v>420000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>948000000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-229000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-743000000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>60700000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-729000000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>-431200000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-299200000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-554814000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-30364000000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>35030000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-102005000000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>9539000.0</v>
       </c>
-      <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>223000000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
+      <c r="N10"/>
       <c r="O10">
         <v>-10000000.0</v>
       </c>
-      <c r="P10"/>
+      <c r="P10">
+        <v>-10000000.0</v>
+      </c>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-18000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-167.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-167000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-166000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>232767000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>233000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-304000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>232000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="AB10">
         <v>-5000000.0</v>
       </c>
       <c r="AC10">
         <v>-5000000.0</v>
       </c>
       <c r="AD10">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AE10">
         <v>8000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-75000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-7000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-498000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>35000000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
         <v>-501000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3000000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>3000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>117000000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
+        <v>0.0</v>
+      </c>
+      <c r="AS10">
         <v>-60000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>24000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>289000000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
         <v>37000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7000000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
         <v>-335000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>128000000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>-75000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>518000000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>-200000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>92000000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10">
         <v>-89000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>30000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-171000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-299000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>121000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>401000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-287000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-415000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>181000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-70200000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>645600000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-558700000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>323300000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>90100000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-200300000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-98300000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-116000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>45760000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-119399000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-143426000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-208035000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-278528000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-103256000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-56624000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>32489000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>45749000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-125705000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>901000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>40114000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1280000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-17935000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>85187000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>37412000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-109841000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>69082000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-49975000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-27144000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-24493000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>10046000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>20656000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-18163000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>72500000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-36500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-14300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>13100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-830000000.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>1970000000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-1286000000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>1151000000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>-367000000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>847000000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>847000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>501000000.0</v>
       </c>
       <c r="AM11">
         <v>501000000.0</v>
       </c>
       <c r="AN11">
         <v>501000000.0</v>
       </c>
       <c r="AO11">
         <v>501000000.0</v>
       </c>
       <c r="AP11">
+        <v>501000000.0</v>
+      </c>
+      <c r="AQ11">
         <v>-815000000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-1315000000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>126000000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>-504000000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>401000000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>-115000000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11">
         <v>-95000000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>71000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-186000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>357000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>207000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>174000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>77000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>252000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>358000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>120000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>90000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6835000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-3417000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>17000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>36000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-4000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>12000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>79000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-197000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-1000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>110000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-6000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-33000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>68000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>74000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>14000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-5000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-55000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>131000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>15000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>26000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-2000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>332000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>46000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>43000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>87000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>13000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>39000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>50000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>23000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>162000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>35000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>52000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>31000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>26000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>20000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>49000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>20000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>17000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>19000000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>131000000.0</v>
       </c>
       <c r="N13">
+        <v>131000000.0</v>
+      </c>
+      <c r="O13">
         <v>-50000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>18000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>154000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-122000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>68000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-39000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-100000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>71000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>191000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-124000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-195000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>128000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>251000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-295000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-138000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>182000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>37000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-366000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>333000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-4000000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>305000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>288000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>177000000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>-83000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-499000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>318000000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
@@ -37992,1748 +38223,1763 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
+        <v>243000000.0</v>
+      </c>
+      <c r="C14">
         <v>257000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>230000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>204000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>262000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>257000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>258000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>195000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>254000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>272000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>261000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>259000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>256000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>254000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>238000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>243000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>230000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>223000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>177000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>197000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="W14">
         <v>160000000.0</v>
       </c>
       <c r="X14">
+        <v>160000000.0</v>
+      </c>
+      <c r="Y14">
         <v>166000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>168000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>162000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>156000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>147000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>136000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>214000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>131000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>48000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>127000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>225000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>151000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>129000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>121000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>143000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>32000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>205000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>114000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>106000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>109000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>110000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>107000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>99000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>97000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>100000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>96000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>110000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>92000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>91000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>82000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>126000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>210000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>86000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>60000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>58000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="BI14">
         <v>63000000.0</v>
       </c>
       <c r="BJ14">
+        <v>63000000.0</v>
+      </c>
+      <c r="BK14">
         <v>64000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>61000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>64000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>67000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>63000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>59000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>56000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>58000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>61000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>50000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>52000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>48000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>45500000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>43100000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>52500000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>39900000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>32100000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>24600000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>22100000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>21600000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>24988000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>19156000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>19851000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>19505000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>21354000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>16055000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>16355000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>13477000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>12657000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>11988000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>11305000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>10871000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>10943000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>8981000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>7177000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>6967000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>6732000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>6402000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>6503000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>4670000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>4375000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>5349000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4661000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>10138000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>5900000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>4700000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>3900000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
+        <v>348000000.0</v>
+      </c>
+      <c r="C15">
         <v>322000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>321000000.0</v>
       </c>
       <c r="D15">
         <v>321000000.0</v>
       </c>
       <c r="E15">
+        <v>321000000.0</v>
+      </c>
+      <c r="F15">
         <v>331000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>287000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>286000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>285000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>287000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>251000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>249000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>247000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>242000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>213000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>190000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>215000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>164000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>189000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>167000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>192000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>167000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>192000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>169000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>193000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>299000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>324000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>299000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>324000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>255000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>279000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>256000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>279000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218000000.0</v>
       </c>
       <c r="AH15">
         <v>218000000.0</v>
       </c>
       <c r="AI15">
+        <v>218000000.0</v>
+      </c>
+      <c r="AJ15">
         <v>398000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>399000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>371000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>227000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>278000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>279000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>278000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>279000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>276000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>272000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>254000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>246000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>238000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>229000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>221000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>206000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>201000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>195000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>189000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>26000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>174000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>169000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>159000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>207000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>202000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>198000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>184000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>497000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>171000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>170000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>166000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>227000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>215000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>117000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>110000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>140000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>141000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>100000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>99000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>120800000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>118200000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>107400000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>104600000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>73200000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>69000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>63100000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>57300000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>55527000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>48800000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>47700000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>45000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>43884000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>41795000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>37499000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>35174000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>32476000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>30574000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>30573000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28199000.0</v>
       </c>
       <c r="CP15">
         <v>28199000.0</v>
       </c>
       <c r="CQ15">
+        <v>28199000.0</v>
+      </c>
+      <c r="CR15">
         <v>24601000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>23881000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>23160000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>22948000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>19885000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>16801000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>16295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16296000.0</v>
       </c>
       <c r="CY15">
         <v>16296000.0</v>
       </c>
       <c r="CZ15">
+        <v>16296000.0</v>
+      </c>
+      <c r="DA15">
         <v>15789000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>11184000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>17100000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>14900000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>13800000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
+        <v>171000000.0</v>
+      </c>
+      <c r="C16">
         <v>328000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1180000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>459000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>427000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>348000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>640000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>553000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>331000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>450000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>260000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>933000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>526000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>401000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>623000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>267000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>118000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>453000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>194000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>31000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>56000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>60000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>46000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>104000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>160000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>82000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>668000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>461000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>469000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>66000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>29000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>34000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>23000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>37000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>33000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>47000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>38000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>47000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>31000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>34000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>36000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>27000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>22000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>28000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>458000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>403000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>34000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>27000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>30000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>41000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>33000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="BB16">
         <v>24000000.0</v>
       </c>
       <c r="BC16">
+        <v>24000000.0</v>
+      </c>
+      <c r="BD16">
         <v>32000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>12000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>14000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>26000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>14000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>23000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>19000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>36000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>13000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>15000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>16000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>25000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BQ16">
         <v>7000000.0</v>
       </c>
       <c r="BR16">
+        <v>7000000.0</v>
+      </c>
+      <c r="BS16">
         <v>11000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>37000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>17000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>24000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>12500000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>44600000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>16600000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>11300000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>10300000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>7600000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>9300000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>9600000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>8174000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>38000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>21839000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>12988000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>4547000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>12056000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2037000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4137000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3418000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>5570000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>5277000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3501000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4306000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>5792000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3301000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>3511000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3864000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1054000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1202000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3426000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3272000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>1600000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>7193000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>53800000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>3200000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>12100000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-6000000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>-3000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AJ17">
         <v>1000000.0</v>
       </c>
-      <c r="AK17"/>
+      <c r="AK17">
+        <v>1000000.0</v>
+      </c>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>4000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-2000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-5000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-2000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>1000000.0</v>
       </c>
-      <c r="AV17"/>
-      <c r="AW17">
+      <c r="AW17"/>
+      <c r="AX17">
         <v>-2000000.0</v>
       </c>
-      <c r="AX17"/>
       <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>-3000000.0</v>
       </c>
-      <c r="BA17"/>
-      <c r="BB17">
+      <c r="BB17"/>
+      <c r="BC17">
         <v>-2000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-3000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>1000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-3000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-6000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-1000000.0</v>
       </c>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-      <c r="BL17">
+      <c r="BL17"/>
+      <c r="BM17">
         <v>-1000000.0</v>
       </c>
-      <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
+        <v>288000000.0</v>
+      </c>
+      <c r="C18">
         <v>638000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>632000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>575000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>448000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>561000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>534000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>577000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>262000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>856000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-52000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>743000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>621000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>191000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>820000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>703000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>239000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>556000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>260000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>150000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>694000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>126000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>148000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-143000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>645000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>464000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>37000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>69000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>753000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>864000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-181000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>36000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>255000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>335000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>228000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>371000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>541000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-220000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-76000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-575000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>263000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-340000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-24000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-662000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>291000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>218000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-191000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-309000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>354000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-36000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-175000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-64000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>616000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>8000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>204000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-230000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>54000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>408000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>615000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>152000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>533000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-332000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>72000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-219000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>287000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-97000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-66000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-303000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>362000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>475000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-482000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-85000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>360000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-318700000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>561100000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-232000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>237600000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-206500000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>354500000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-244000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-520300000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>431603000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-31957000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-217786000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-321860000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-62431000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-65485000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-4716000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>119656000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-140369000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>4876000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>62279000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>76316000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>33362000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>2931000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>99269000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-2258000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-42697000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>48066000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-65493000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>9102000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-31137000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-3021000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>18587000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-30543000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-116300000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-190300000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>9200000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-408000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-274000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1149000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-264000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-822000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-157000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-261000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-258000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-438000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-164000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>158000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-235000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-42000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-16000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-7000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-36000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-35000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-27000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-208000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-248000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-610000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-398000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-389000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-549000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-429000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-168000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>9000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-40000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-395000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-106000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>21000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1377000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-301000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-248000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-45000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-160000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-253000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-94000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-54000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-65000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-1148000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-31000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-41000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-26000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-9000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-12000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48000000.0</v>
       </c>
       <c r="BB19">
         <v>-48000000.0</v>
       </c>
       <c r="BC19">
+        <v>-48000000.0</v>
+      </c>
+      <c r="BD19">
         <v>31000000.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>268000000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -39799,3060 +40045,3089 @@
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
+        <v>116000000.0</v>
+      </c>
+      <c r="C21">
         <v>708000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>786000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1399000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-357000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>629000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-400000000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-115000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-267000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-368000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-587000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>250000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-410000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-163000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>112000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>731000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-93000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-907000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>780000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>218000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>318000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-260000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>143000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-8000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1525000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-140000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-124000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-251000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>159000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>52000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>367000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1211000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>491000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>587000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>736000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-734000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1465000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>410000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>482000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-128000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>541000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1018000000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>749000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-548000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>48000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1247000000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>397000000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>225000000.0</v>
       </c>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
+        <v>255000000.0</v>
+      </c>
+      <c r="C22">
         <v>240000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>454000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>91000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>516000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>120000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>220000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>288000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>266000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>399000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>203000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>349000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>475000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>310000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>442000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>251000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>225000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>496000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-55000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-216000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>423000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-25000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>146000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>141000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2845000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>308000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>454000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>448000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>970000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1117000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>711000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>100000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>288000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>191000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>34000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>189000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>444000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>128000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>298000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>101000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>203000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>247000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>251000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>124000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>284000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>390000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>324000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>287000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>385000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>317000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>237000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>301000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>536000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>330000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>173000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>387000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>237000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>278000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>288000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>233000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>185000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>146000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>84000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>133000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>151000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>110000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>123000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>136000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>211000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>98000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>206000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>41000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>92000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>77100000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>98400000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>104800000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>84700000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>46000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>95400000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>80300000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>63400000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>53712000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>68998000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>62282000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>32808000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>24719000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>41734000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>32563000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>30990000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-172000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>11871000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>23398000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>24351000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>17743000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>16317000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>16951000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>14281000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>8936000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>15161000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>7067000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>13015000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>6770000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>4516000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>6061000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>60155000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-137300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12100000.0</v>
       </c>
       <c r="DD22">
         <v>12100000.0</v>
       </c>
       <c r="DE22">
+        <v>12100000.0</v>
+      </c>
+      <c r="DF22">
         <v>11300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
+        <v>-107000000.0</v>
+      </c>
+      <c r="C23">
         <v>-458000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-147000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-85000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-478000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-103000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-128000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-97000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-93000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-49000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-59000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-78000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-134000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-110000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-107000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-68000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-40000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-28000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-115000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-95000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>59000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>22000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-75000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-17000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>111000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-10000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-97000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>116000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>57000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-4000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-80000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-3000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>63000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>869000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>368000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>125000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-117000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>11000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>393000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3049000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-156000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-162000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-149000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-117000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-135000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>89000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-118000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-234000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-23000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-123000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-104000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-97000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-96000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-86000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-82000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-87000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-21000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-14000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-10000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>361000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>375000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-105000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>366000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-283000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-394000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-39000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-30000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-2000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>309000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-32000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-124000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-1500000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-118300000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>382800000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-200000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-9700000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-2200000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-3500000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-1467000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-1100000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-3000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-2836000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1901000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-2672000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-500000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>56150000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-5104000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-27000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-6000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-54000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>49773000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>340204000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-110000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-544000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>4298000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-2677000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>98237000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>18542000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>47842000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-761000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-24529000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-14229000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>21400000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-9100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>30500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
+        <v>-18000000.0</v>
+      </c>
+      <c r="C24">
         <v>301000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-39000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-98000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-334000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-601000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-61000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-25000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>38000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-3000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-19000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>280000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-92000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>21000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>48000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>23000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>843000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-22000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>24000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>180000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-72000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>146000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>90000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>24000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-4000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-6000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-24000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-11000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>865000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>340000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>85000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>697000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>27000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>244000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>161000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>15000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>247000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>137000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>245000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>42000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-6000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-33000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-96000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>24000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-18000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-84000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-30000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>92000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="BA24">
         <v>-2000000.0</v>
       </c>
       <c r="BB24">
+        <v>-2000000.0</v>
+      </c>
+      <c r="BC24">
         <v>-52000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>17000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1626000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1606000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>14000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-24000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>35000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-20000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>188000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-159000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-4000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-6000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>58000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-50000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>30000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-12000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>18000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-656000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>10000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>7900000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-1800000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-10200000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-4500000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-39900000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>5100000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-7200000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-4100000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>5607000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-112087000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>544000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-11709000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>9031000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-8745000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-299895000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-142578000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1142000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1286000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>5479000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>543000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>47000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>403000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>961000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>26000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-1068000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>731000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>643000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>434000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>223202000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>216372000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>4759000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>219100000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>3600000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>142000000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-141400000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-600000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
+        <v>81000000.0</v>
+      </c>
+      <c r="C25">
         <v>332000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-26000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>399000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-4000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>126000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>135000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>166000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>121000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>34000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>91000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>149000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-194000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-17000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>138000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>118000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>25000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>290000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>366000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>97000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>121000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>116000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3428000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>30000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-30000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-266000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-72000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-196000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>17000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>45000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-9000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>14000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>20000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>45000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-3000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-62000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>8000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>83000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-34000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>252000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>14000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-12000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>41000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-16000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>18000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-121000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>11000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>129000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-4000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-8000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>14000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>3000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>12000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-3000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>11000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-3000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-6000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-27000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-4000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>52000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-72000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>100000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-3000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>18400000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>11800000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>12500000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>29100000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>36300000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-8600000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>8000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>6500000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>8580000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3956000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>18075000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>16189000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>7498000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-4656000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>10072000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-3270000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>19090000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>6586000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-225000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-930000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-2226000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>412000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-1137000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2855000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>7663000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-1522000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>6105000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-220000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>820000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>2131000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>7673000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-51149000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-18200000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>2000000.0</v>
       </c>
-      <c r="DD25"/>
-      <c r="DE25">
+      <c r="DE25"/>
+      <c r="DF25">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>341000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-8000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-333000000.0</v>
       </c>
-      <c r="F26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-73000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-78000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>74000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-47000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-49000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-25000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-61000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-64000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-50000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-3000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-50000000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>128000000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>2488000000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>149000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>774000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>178000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1603000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1961000000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>1000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>22000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1835000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>80000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>698000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>151000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1110000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>699000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-27000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>27000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1261000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>306000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>209000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1431000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>158000000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
         <v>597000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>584000000.0</v>
       </c>
-      <c r="BK26">
-[...1 lines deleted...]
-      </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
         <v>444000000.0</v>
       </c>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
         <v>78000000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>848100000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>1322500000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26">
         <v>-255682000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
-      <c r="CG26">
+      <c r="CG26"/>
+      <c r="CH26">
         <v>712710000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>20498987000.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CK26"/>
+      <c r="CL26">
         <v>101370000000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>6354353000.0</v>
       </c>
-      <c r="CM26"/>
       <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26">
         <v>18788000.0</v>
       </c>
-      <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>9000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-23000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>40000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>8000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>7000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-4000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AB27">
         <v>7000000.0</v>
       </c>
       <c r="AC27">
+        <v>7000000.0</v>
+      </c>
+      <c r="AD27">
         <v>17000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>20000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>23000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>19000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>17000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>11000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>10000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>12000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>20000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>14000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>22000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>111000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-9000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>17000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>19000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="AW27">
         <v>34000000.0</v>
       </c>
       <c r="AX27">
+        <v>34000000.0</v>
+      </c>
+      <c r="AY27">
         <v>20000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>18000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>27000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>51000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>19000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>22000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>21000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>39000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>54000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>10000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>26000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>20000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>48000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>17000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>14000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>19000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>21000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>17000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>19000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>11000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>24000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>3000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>18000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>6000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>49000000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
+        <v>-339000000.0</v>
+      </c>
+      <c r="C28">
         <v>258000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>318000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-408000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>590000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-747000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>215000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-272000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-273000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-567000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-308000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-325000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-776000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-323000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-412000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-599000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-597000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-277000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-933000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-87000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-687000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-218000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-132000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>107000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-192000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-916000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>284000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>110000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-198000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-642000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-606000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-198000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-311000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-972000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-163000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-474000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>666000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>351000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>74000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>481000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-343000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>345000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>160000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>315000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-6000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1277000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>256000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>431000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-307000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-39000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>168000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>125000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-535000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>650000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-177000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>118000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1560000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>237000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-625000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-128000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>171000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>583000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-65000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>110000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-292000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>214000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>136000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>358000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-396000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-422000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>490000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>763000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-367000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>367300000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-538900000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>254400000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-206800000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>950800000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-164800000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>599500000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>541500000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-423533000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>117570000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>233999000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>342564000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>101070000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>119373000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>312971000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>21064000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>208209000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>12061000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-32130000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-30896000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-33891000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>288917000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-80680000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>15110000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>63310000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2693000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>224071000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-10545000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>31546000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4693000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-28939000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-235132000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>163200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>39300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>143700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-5700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
+        <v>418000000.0</v>
+      </c>
+      <c r="C29">
         <v>785000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>817000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>694000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>639000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>727000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>691000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>653000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>419000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1011000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>85000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>888000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>743000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>334000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>942000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>792000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>340000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>635000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>335000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>235000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>791000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>258000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>282000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>84000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>890000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>726000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>314000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>431000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1033000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1314000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>279000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>494000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>521000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>581000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>457000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>645000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>816000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>84000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>255000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-248000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>635000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>122000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>562000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-72000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>732000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>726000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>315000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>141000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>822000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>360000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>257000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>358000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>979000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>360000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>532000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>31000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>317000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>613000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>780000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>318000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>654000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-204000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>180000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-108000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>391000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>18000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>60000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-191000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>478000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>618000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-337000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>67000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>509000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-172500000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>696000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-99200000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>371700000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-93400000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>460800000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-185100000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-457600000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>473575000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>3917000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-181543000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-271849000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-9083000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-34059000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>14129000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>132981000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-127133000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>19564000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>84694000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>91393000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>46507000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>9529000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>108718000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>9140000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-35432000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>52458000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-57547000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>10568000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-26021000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-1082000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>21937000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-28345000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-107700000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-14000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>11200000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
+        <v>-233000000.0</v>
+      </c>
+      <c r="C30">
         <v>-1897000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-408000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-274000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1149000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-264000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-822000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-157000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-261000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-258000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-438000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-164000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>158000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-235000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-168000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-42000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-81000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-92000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>761000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-175000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-108000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-27000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-208000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-248000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-610000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-398000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-389000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-549000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-429000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-629000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>322000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-285000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-221000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>393000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-309000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-163000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1491000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-419000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-332000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-235000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-287000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-461000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-726000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-677000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-666000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1632000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-563000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-577000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-524000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-313000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-408000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-488000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-444000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1016000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-338000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-148000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1890000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-835000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-158000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-185000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-842000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-356000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-117000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-2000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-108000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-223000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-184000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-165000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-88000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-224000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-128000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-835000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-152000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-178800000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-188400000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-135100000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-160700000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-856700000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-301600000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-408400000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-84300000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-48719000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-151062000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-35699000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-61720000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-83868000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-92676000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-318740000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-155903000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-80556000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-33683000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-52179000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-58907000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-13940000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-299702000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-25607000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-24532000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-28231000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-52341000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-166672000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-2247000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>211001000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-1939000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1409000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>216902000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-5000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-34300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-143400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-3400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>