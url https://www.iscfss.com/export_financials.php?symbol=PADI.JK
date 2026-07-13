--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1065,51 +1068,53 @@
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>80186576000.0</v>
+      </c>
       <c r="C2">
         <v>852928000.0</v>
       </c>
       <c r="D2">
         <v>56179179555.0</v>
       </c>
       <c r="E2">
         <v>7249325013.0</v>
       </c>
       <c r="F2">
         <v>5435468571.0</v>
       </c>
       <c r="G2">
         <v>17743456187.0</v>
       </c>
       <c r="H2">
         <v>9536108494.0</v>
       </c>
       <c r="I2">
         <v>8497275552.0</v>
       </c>
       <c r="J2">
         <v>11496887616.0</v>
       </c>
       <c r="K2">
@@ -1254,125 +1259,131 @@
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>87847525.0</v>
+      </c>
       <c r="C7">
         <v>168761369.0</v>
       </c>
       <c r="D7">
         <v>87847525.0</v>
       </c>
       <c r="E7">
         <v>168761369.0</v>
       </c>
       <c r="F7">
         <v>87847525.0</v>
       </c>
       <c r="G7">
         <v>151956404.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>282681163100.0</v>
+      </c>
       <c r="C8">
         <v>282681163100.0</v>
       </c>
       <c r="D8">
         <v>282681163100.0</v>
       </c>
       <c r="E8">
         <v>282681163100.0</v>
       </c>
       <c r="F8">
         <v>282681163100.0</v>
       </c>
       <c r="G8">
         <v>282681163100.0</v>
       </c>
       <c r="H8">
         <v>282681163100.0</v>
       </c>
       <c r="I8">
         <v>282681163100.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>28</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>245759270.0</v>
+      </c>
       <c r="C9">
         <v>245759270.0</v>
       </c>
       <c r="D9">
         <v>245759270.0</v>
       </c>
       <c r="E9">
         <v>245759270.0</v>
       </c>
       <c r="F9">
         <v>245759270.0</v>
       </c>
       <c r="G9">
         <v>245759270.0</v>
       </c>
       <c r="H9">
         <v>245759270.0</v>
       </c>
       <c r="I9">
         <v>245759270.0</v>
       </c>
       <c r="J9">
         <v>245759270.0</v>
       </c>
       <c r="K9">
@@ -1438,87 +1449,89 @@
         <v>71617828431.0</v>
       </c>
       <c r="P10">
         <v>11188483390.0</v>
       </c>
       <c r="Q10">
         <v>53555458760.0</v>
       </c>
       <c r="R10">
         <v>6551073000.0</v>
       </c>
       <c r="S10">
         <v>7814381000.0</v>
       </c>
       <c r="T10">
         <v>2838000000.0</v>
       </c>
       <c r="U10">
         <v>764000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>30</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>0.0</v>
+      </c>
       <c r="C11">
         <v>2000000000.0</v>
       </c>
       <c r="D11">
         <v>3788069580.0</v>
       </c>
       <c r="E11">
         <v>1808136410.0</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>25000000000.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
-        <v>8596669000.0</v>
+        <v>72880561000.0</v>
       </c>
       <c r="C12">
         <v>98915463000.0</v>
       </c>
       <c r="D12">
         <v>6415552692.0</v>
       </c>
       <c r="E12">
         <v>162606990885.0</v>
       </c>
       <c r="F12">
         <v>185577869824.0</v>
       </c>
       <c r="G12">
         <v>259000697726.0</v>
       </c>
       <c r="H12">
         <v>348929967276.0</v>
       </c>
       <c r="I12">
         <v>475680276339.0</v>
       </c>
       <c r="J12">
         <v>370939114351.0</v>
       </c>
@@ -1832,51 +1845,53 @@
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>46870515535.0</v>
       </c>
       <c r="M20">
         <v>2963245600.0</v>
       </c>
       <c r="N20"/>
       <c r="O20">
         <v>198988619000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>40</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21">
         <v>21711437058.0</v>
       </c>
       <c r="J21">
         <v>38232544909.0</v>
       </c>
       <c r="K21">
@@ -1985,51 +2000,53 @@
       </c>
       <c r="M23">
         <v>550859315903.0</v>
       </c>
       <c r="N23">
         <v>497983375789.0</v>
       </c>
       <c r="O23">
         <v>413917288507.0</v>
       </c>
       <c r="P23">
         <v>256372723703.0</v>
       </c>
       <c r="Q23">
         <v>273082877255.0</v>
       </c>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>6765756302.0</v>
+      </c>
       <c r="C24">
         <v>12190126050.0</v>
       </c>
       <c r="D24">
         <v>9614495798.0</v>
       </c>
       <c r="E24">
         <v>11038865550.0</v>
       </c>
       <c r="F24">
         <v>11038865546.0</v>
       </c>
       <c r="G24">
         <v>13887605042.0</v>
       </c>
       <c r="H24">
         <v>13125000000.0</v>
       </c>
       <c r="I24">
         <v>1437180000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>104846217.0</v>
       </c>
@@ -2044,51 +2061,53 @@
       </c>
       <c r="O24"/>
       <c r="P24">
         <v>97185000.0</v>
       </c>
       <c r="Q24">
         <v>3976866000.0</v>
       </c>
       <c r="R24">
         <v>15989645000.0</v>
       </c>
       <c r="S24">
         <v>36544185000.0</v>
       </c>
       <c r="T24">
         <v>7600000000.0</v>
       </c>
       <c r="U24">
         <v>42514000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>44</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>8853603830.0</v>
+      </c>
       <c r="C25">
         <v>12358887420.0</v>
       </c>
       <c r="D25">
         <v>9702343320.0</v>
       </c>
       <c r="E25">
         <v>11207626920.0</v>
       </c>
       <c r="F25">
         <v>12551082820.0</v>
       </c>
       <c r="G25">
         <v>14039561450.0</v>
       </c>
       <c r="H25">
         <v>14625000000.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
@@ -2204,93 +2223,95 @@
       </c>
       <c r="M28">
         <v>-18243161643.0</v>
       </c>
       <c r="N28">
         <v>-43646256537.0</v>
       </c>
       <c r="O28">
         <v>-71062682431.0</v>
       </c>
       <c r="P28">
         <v>-9581464515.0</v>
       </c>
       <c r="Q28">
         <v>-48970830052.0</v>
       </c>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>164537957687.0</v>
+      </c>
       <c r="C29">
         <v>163495702511.0</v>
       </c>
       <c r="D29">
         <v>175398001208.0</v>
       </c>
       <c r="E29">
         <v>203823405254.0</v>
       </c>
       <c r="F29">
         <v>254429262224.0</v>
       </c>
       <c r="G29">
         <v>308711288376.0</v>
       </c>
       <c r="H29">
         <v>398406806773.0</v>
       </c>
       <c r="I29">
         <v>525704895408.0</v>
       </c>
       <c r="J29">
         <v>487116172249.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
-        <v>141812336000.0</v>
+        <v>79407581000.0</v>
       </c>
       <c r="C30">
         <v>14420878000.0</v>
       </c>
       <c r="D30">
         <v>66245973836.0</v>
       </c>
       <c r="E30">
         <v>10144248764.0</v>
       </c>
       <c r="F30">
         <v>8946452789.0</v>
       </c>
       <c r="G30">
         <v>22179111898.0</v>
       </c>
       <c r="H30">
         <v>13120714502.0</v>
       </c>
       <c r="I30">
         <v>19910365574.0</v>
       </c>
       <c r="J30">
         <v>38232544909.0</v>
       </c>
@@ -2343,51 +2364,53 @@
         <v>524062440408.0</v>
       </c>
       <c r="J31">
         <v>485154451303.0</v>
       </c>
       <c r="K31">
         <v>445572376496.0</v>
       </c>
       <c r="L31">
         <v>449129802611.0</v>
       </c>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>122912742821.0</v>
+      </c>
       <c r="C32">
         <v>116997609695.0</v>
       </c>
       <c r="D32">
         <v>132260410655.0</v>
       </c>
       <c r="E32">
         <v>163071371377.0</v>
       </c>
       <c r="F32">
         <v>186238261050.0</v>
       </c>
       <c r="G32">
         <v>159647518098.0</v>
       </c>
       <c r="H32">
         <v>348547052311.0</v>
       </c>
       <c r="I32">
         <v>486607597202.0</v>
       </c>
       <c r="J32">
         <v>418569322676.0</v>
       </c>
       <c r="K32"/>
@@ -2443,51 +2466,53 @@
         <v>49774322379.0</v>
       </c>
       <c r="N33">
         <v>43790904646.0</v>
       </c>
       <c r="O33">
         <v>45192964586.0</v>
       </c>
       <c r="P33">
         <v>43705848168.0</v>
       </c>
       <c r="Q33">
         <v>37977278552.0</v>
       </c>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34"/>
+      <c r="D34">
+        <v>-1.0</v>
+      </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34">
         <v>124652057.0</v>
       </c>
       <c r="I34">
         <v>257365572.0</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" t="s">
         <v>54</v>
@@ -2528,51 +2553,51 @@
       <c r="M35">
         <v>3268461249.0</v>
       </c>
       <c r="N35">
         <v>2316084418.0</v>
       </c>
       <c r="O35">
         <v>2192198482.0</v>
       </c>
       <c r="P35">
         <v>2563231369.0</v>
       </c>
       <c r="Q35">
         <v>5339893227.0</v>
       </c>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
-        <v>76981492000.0</v>
+        <v>97394017000.0</v>
       </c>
       <c r="C36">
         <v>35097383000.0</v>
       </c>
       <c r="D36">
         <v>222867222431.0</v>
       </c>
       <c r="E36">
         <v>31644399782.0</v>
       </c>
       <c r="F36">
         <v>203430410150.0</v>
       </c>
       <c r="G36">
         <v>282198610432.0</v>
       </c>
       <c r="H36">
         <v>57500000.0</v>
       </c>
       <c r="I36">
         <v>57500000.0</v>
       </c>
       <c r="J36">
         <v>24150000.0</v>
       </c>
@@ -2609,51 +2634,53 @@
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" t="s">
         <v>57</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>1639584990.0</v>
+      </c>
       <c r="C38">
         <v>1795413160.0</v>
       </c>
       <c r="D38">
         <v>1585615980.0</v>
       </c>
       <c r="E38">
         <v>26783694530.0</v>
       </c>
       <c r="F38">
         <v>28601946951.0</v>
       </c>
       <c r="G38">
         <v>30390378712.0</v>
       </c>
       <c r="H38">
         <v>32716866058.0</v>
       </c>
       <c r="I38">
         <v>14047221808.0</v>
       </c>
       <c r="J38">
         <v>40671673751.0</v>
       </c>
       <c r="K38">
@@ -2672,51 +2699,53 @@
         <v>19428279000.0</v>
       </c>
       <c r="P38">
         <v>2735272000.0</v>
       </c>
       <c r="Q38">
         <v>8463967000.0</v>
       </c>
       <c r="R38">
         <v>32615828000.0</v>
       </c>
       <c r="S38">
         <v>20786838000.0</v>
       </c>
       <c r="T38">
         <v>819000000.0</v>
       </c>
       <c r="U38">
         <v>729000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>58</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-1879137000.0</v>
+      </c>
       <c r="C39">
         <v>17470581000.0</v>
       </c>
       <c r="D39">
         <v>-72661526528.0</v>
       </c>
       <c r="E39">
         <v>-14855537393.0</v>
       </c>
       <c r="F39">
         <v>-18258620939.0</v>
       </c>
       <c r="G39">
         <v>-27824172197.0</v>
       </c>
       <c r="H39">
         <v>-28147454946.0</v>
       </c>
       <c r="I39">
         <v>22295517137.0</v>
       </c>
       <c r="J39">
         <v>25414996596.0</v>
       </c>
       <c r="K39">
@@ -2727,51 +2756,53 @@
       </c>
       <c r="M39">
         <v>238679731961.0</v>
       </c>
       <c r="N39">
         <v>156285517617.0</v>
       </c>
       <c r="O39">
         <v>9071170877.0</v>
       </c>
       <c r="P39">
         <v>840173741.0</v>
       </c>
       <c r="Q39">
         <v>7392883953.0</v>
       </c>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-80186576000.0</v>
+      </c>
       <c r="C40">
         <v>11448308000.0</v>
       </c>
       <c r="D40">
         <v>-3498706068.0</v>
       </c>
       <c r="E40">
         <v>1645429433.0</v>
       </c>
       <c r="F40">
         <v>2039265816.0</v>
       </c>
       <c r="G40">
         <v>1638359539.0</v>
       </c>
       <c r="H40">
         <v>187003888.0</v>
       </c>
       <c r="I40">
         <v>-996737330.0</v>
       </c>
       <c r="J40">
         <v>-2300534700.0</v>
       </c>
       <c r="K40">
@@ -2842,54 +2873,54 @@
       </c>
       <c r="P41">
         <v>1021468000.0</v>
       </c>
       <c r="Q41">
         <v>4423889000.0</v>
       </c>
       <c r="R41">
         <v>3263530000.0</v>
       </c>
       <c r="S41">
         <v>7407657000.0</v>
       </c>
       <c r="T41">
         <v>4312000000.0</v>
       </c>
       <c r="U41">
         <v>50464000000.0</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
-        <v>245759000.0</v>
+        <v>-5269217000.0</v>
       </c>
       <c r="C42">
-        <v>245759000.0</v>
+        <v>-5000712458.0</v>
       </c>
       <c r="D42">
         <v>1554728598.0</v>
       </c>
       <c r="E42">
         <v>-4740919566.0</v>
       </c>
       <c r="F42">
         <v>-1572168427.0</v>
       </c>
       <c r="G42">
         <v>-4704758171.0</v>
       </c>
       <c r="H42">
         <v>36789947.0</v>
       </c>
       <c r="I42">
         <v>36728322160.0</v>
       </c>
       <c r="J42">
         <v>245759273.0</v>
       </c>
       <c r="K42">
         <v>30304588295.0</v>
       </c>
@@ -2948,51 +2979,53 @@
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>40589746452.0</v>
+      </c>
       <c r="C45">
         <v>40348995953.0</v>
       </c>
       <c r="D45">
         <v>40348661953.0</v>
       </c>
       <c r="E45">
         <v>40641314303.0</v>
       </c>
       <c r="F45">
         <v>40591350363.0</v>
       </c>
       <c r="G45">
         <v>41004548405.0</v>
       </c>
       <c r="H45">
         <v>49294702604.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -3042,51 +3075,53 @@
       </c>
       <c r="M46">
         <v>34550147773.0</v>
       </c>
       <c r="N46">
         <v>28778653623.0</v>
       </c>
       <c r="O46">
         <v>29793269873.0</v>
       </c>
       <c r="P46">
         <v>36347837020.0</v>
       </c>
       <c r="Q46">
         <v>21505023760.0</v>
       </c>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
         <v>66</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>7160952040.0</v>
+      </c>
       <c r="C47">
         <v>8336336710.0</v>
       </c>
       <c r="D47">
         <v>9408577180.0</v>
       </c>
       <c r="E47">
         <v>10917218290.0</v>
       </c>
       <c r="F47">
         <v>12551470808.0</v>
       </c>
       <c r="G47">
         <v>14227214764.0</v>
       </c>
       <c r="H47">
         <v>16048163978.0</v>
       </c>
       <c r="I47">
         <v>25444633554.0</v>
       </c>
       <c r="J47">
         <v>26763693468.0</v>
       </c>
       <c r="K47">
@@ -3191,51 +3226,53 @@
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>69</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>0.0</v>
+      </c>
       <c r="C50">
         <v>1424369748.0</v>
       </c>
       <c r="D50">
         <v>0.0</v>
       </c>
       <c r="E50">
         <v>1424369748.0</v>
       </c>
       <c r="F50">
         <v>1424369748.0</v>
       </c>
       <c r="G50">
         <v>1434369748.0</v>
       </c>
       <c r="H50">
         <v>2597015057.0</v>
       </c>
       <c r="I50">
         <v>1642455000.0</v>
       </c>
       <c r="J50">
         <v>1961720946.0</v>
       </c>
       <c r="K50">
@@ -3348,51 +3385,53 @@
       </c>
       <c r="M52">
         <v>1934206850.0</v>
       </c>
       <c r="N52">
         <v>4680431098.0</v>
       </c>
       <c r="O52">
         <v>673388292.0</v>
       </c>
       <c r="P52">
         <v>1630416133.0</v>
       </c>
       <c r="Q52">
         <v>3103527252.0</v>
       </c>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" t="s">
         <v>72</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>64283892000.0</v>
+      </c>
       <c r="C53">
         <v>85099270000.0</v>
       </c>
       <c r="D53">
         <v>117846234486.0</v>
       </c>
       <c r="E53">
         <v>157895702256.0</v>
       </c>
       <c r="F53">
         <v>176265701674.0</v>
       </c>
       <c r="G53">
         <v>253355637427.0</v>
       </c>
       <c r="H53">
         <v>337865567363.0</v>
       </c>
       <c r="I53">
         <v>461890598222.0</v>
       </c>
       <c r="J53">
         <v>339715135686.0</v>
       </c>
       <c r="K53">
@@ -3559,51 +3598,51 @@
       <c r="O56">
         <v>368724323921.0</v>
       </c>
       <c r="P56">
         <v>212666875535.0</v>
       </c>
       <c r="Q56">
         <v>235105598703.0</v>
       </c>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
         <v>1512217000.0</v>
       </c>
       <c r="C57">
         <v>13809312000.0</v>
       </c>
       <c r="D57">
-        <v>1986488795.0</v>
+        <v>58733388236.0</v>
       </c>
       <c r="E57">
         <v>10319124194.0</v>
       </c>
       <c r="F57">
         <v>8899104135.0</v>
       </c>
       <c r="G57">
         <v>20989960051.0</v>
       </c>
       <c r="H57">
         <v>14484722767.0</v>
       </c>
       <c r="I57">
         <v>9855666274.0</v>
       </c>
       <c r="J57">
         <v>16017333180.0</v>
       </c>
       <c r="K57">
         <v>20191989332.0</v>
       </c>
       <c r="L57">
         <v>63509514035.0</v>
       </c>
@@ -3831,483 +3870,491 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR62"/>
+  <dimension ref="A1:BS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BO1" t="s">
         <v>130</v>
       </c>
       <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>18</v>
       </c>
-      <c r="BQ1" t="s">
+      <c r="BR1" t="s">
         <v>19</v>
       </c>
-      <c r="BR1" t="s">
+      <c r="BS1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
         <v>21</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>36522973000.0</v>
+      </c>
       <c r="C2">
+        <v>80186576000.0</v>
+      </c>
+      <c r="D2">
         <v>68485549000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40539658000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18970532000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>852928000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19377931000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>28582655025.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18754030151.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>56179179555.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6076820166.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3706688727.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1997954584.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7249325013.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4422270811.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6701322723.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7132464958.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5435468571.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5651837936.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13510783713.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4432866223.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17743456187.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3451678658.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2817375792.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3512699707.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9536108494.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>19555512457.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6941140986.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10352145182.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8175845478.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>10715534039.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10632800713.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>38270642167.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11496887616.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3976134083.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5376894878.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>31949788700.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>18554149125.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>450948375403.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11625185741.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>21921079667.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>60878508397.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>26369146113.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>16270529362.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>13569468866.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>92644468738.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>33201275456.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4088311149.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>69699609621.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>46133124135.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>241126373400.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>82418595600.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>278482333500.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>51996752800.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>27564855200.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>19047606800.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>54711960000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>20516261900.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>31063984500.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>30947930800.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>43341443500.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>55955601300.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>45855558800.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>72407629000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>41004451200.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>41019076200.0</v>
       </c>
-      <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>1500738596700.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>51229229500.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>16153000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4336,52 +4383,53 @@
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
-    </row>
-    <row r="4" spans="1:70">
+      <c r="BS3"/>
+    </row>
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4410,226 +4458,230 @@
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
-    </row>
-    <row r="5" spans="1:70">
+      <c r="BS4"/>
+    </row>
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>-5030571000.0</v>
+      </c>
+      <c r="C5">
         <v>-5514976000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4419097000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5044134000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-4699550000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8480539038.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8927828438.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7640377442.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7833923476.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-7736155769.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-10803187354.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4777709513.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4419241489.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2606599402.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2003078110.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1608958373.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5266900583.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-8049860302.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-8182144017.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6050517444.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6838060726.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-7499382180.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8867446216.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7244493935.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>50692011843.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>34004959719.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>22379944246.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>35482562887.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>33926389464.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>18532932962.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>20652134401.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17990575319.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>19623641674.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>16593550813.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>29677304644.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>29158829021.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>27780606135.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>25920091139.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>23525855255.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>23234001861.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>22232253992.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>25325247457.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>25344258345.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>25362959000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>25917146241.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>18817176457.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>439519625719.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>16621049933.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>12410956013.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>14474854019.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>15903769326.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
-    </row>
-    <row r="6" spans="1:70">
+      <c r="BS5"/>
+    </row>
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4658,626 +4710,645 @@
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
-    </row>
-    <row r="7" spans="1:70">
+      <c r="BS6"/>
+    </row>
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>89671865.0</v>
+      </c>
       <c r="C7">
+        <v>87847525.0</v>
+      </c>
+      <c r="D7">
         <v>86060300.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>84309436.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>172266056.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>168761369.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>165327982.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>208491432.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>67740206.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>176969390.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>175218526.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>172266055.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>168761369.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P7">
         <v>0.0</v>
       </c>
       <c r="Q7">
+        <v>0.0</v>
+      </c>
+      <c r="R7">
         <v>89671865.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>87847525.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158333333.0</v>
       </c>
       <c r="T7">
         <v>158333333.0</v>
       </c>
       <c r="U7">
+        <v>158333333.0</v>
+      </c>
+      <c r="V7">
         <v>155112101.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>151956404.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
-    </row>
-    <row r="8" spans="1:70">
+      <c r="BS7"/>
+    </row>
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>282681163100.0</v>
+      </c>
       <c r="C8">
         <v>282681163100.0</v>
       </c>
       <c r="D8">
         <v>282681163100.0</v>
       </c>
       <c r="E8">
         <v>282681163100.0</v>
       </c>
       <c r="F8">
         <v>282681163100.0</v>
       </c>
       <c r="G8">
         <v>282681163100.0</v>
       </c>
       <c r="H8">
         <v>282681163100.0</v>
       </c>
       <c r="I8">
         <v>282681163100.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="J8">
         <v>282681163100.0</v>
       </c>
+      <c r="K8"/>
       <c r="L8">
         <v>282681163100.0</v>
       </c>
       <c r="M8">
         <v>282681163100.0</v>
       </c>
       <c r="N8">
         <v>282681163100.0</v>
       </c>
       <c r="O8">
         <v>282681163100.0</v>
       </c>
       <c r="P8">
         <v>282681163100.0</v>
       </c>
       <c r="Q8">
         <v>282681163100.0</v>
       </c>
       <c r="R8">
         <v>282681163100.0</v>
       </c>
       <c r="S8">
         <v>282681163100.0</v>
       </c>
       <c r="T8">
         <v>282681163100.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>282681163100.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
-    </row>
-    <row r="9" spans="1:70">
+      <c r="BS8"/>
+    </row>
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>245759270.0</v>
       </c>
       <c r="D9">
         <v>245759270.0</v>
       </c>
       <c r="E9">
         <v>245759270.0</v>
       </c>
       <c r="F9">
         <v>245759270.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9">
+      <c r="G9">
         <v>245759270.0</v>
       </c>
+      <c r="H9"/>
       <c r="I9">
         <v>245759270.0</v>
       </c>
-      <c r="J9"/>
+      <c r="J9">
+        <v>245759270.0</v>
+      </c>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>245759270.0</v>
       </c>
       <c r="N9">
         <v>245759270.0</v>
       </c>
       <c r="O9">
         <v>245759270.0</v>
       </c>
       <c r="P9">
         <v>245759270.0</v>
       </c>
       <c r="Q9">
         <v>245759270.0</v>
       </c>
       <c r="R9">
         <v>245759270.0</v>
       </c>
       <c r="S9">
         <v>245759270.0</v>
       </c>
       <c r="T9">
         <v>245759270.0</v>
       </c>
       <c r="U9">
         <v>245759270.0</v>
       </c>
       <c r="V9">
         <v>245759270.0</v>
       </c>
       <c r="W9">
         <v>245759270.0</v>
       </c>
       <c r="X9">
         <v>245759270.0</v>
       </c>
       <c r="Y9">
         <v>245759270.0</v>
       </c>
       <c r="Z9">
         <v>245759270.0</v>
       </c>
       <c r="AA9">
         <v>245759270.0</v>
       </c>
-      <c r="AB9"/>
+      <c r="AB9">
+        <v>245759270.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-    </row>
-    <row r="10" spans="1:70">
+      <c r="BS9"/>
+    </row>
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>10107040000.0</v>
+      </c>
+      <c r="C10">
         <v>8596669000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12325539000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11902651000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13185454000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13816193000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7949895000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5391781168.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17515457189.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6415552692.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7624784757.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10151887733.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5017943125.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4711288629.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3406528421.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4746143451.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5275840221.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9312168150.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5858692004.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>14930655805.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16855666774.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5645060299.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3962055440.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8633044413.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10111785758.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11064399913.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8110498461.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>11241395729.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8686851497.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>13789678117.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>22565792729.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>16972992827.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>14730233567.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>31223978665.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>45838582281.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>17916516845.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>25910205413.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>29858972162.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6728011483.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>14624464492.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>26603865398.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>19500356640.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>21008023577.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>34920743971.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>25978392542.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>20177368493.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>19503000007.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>11809174497.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>14236130126.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>48326687635.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>24630576558.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>43518655669.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>17454059547.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>71617828431.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>9302815226.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>19364444500.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>56310967300.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>11188483400.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10982615900.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>30489175300.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>17293512000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>53555458800.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>15382790200.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7478661100.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>6551073200.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>15041809500.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>7814380900.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2715041600.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>764000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
-      <c r="C11"/>
+      <c r="C11">
+        <v>0.0</v>
+      </c>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>2000000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>2005000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3833269590.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>3406528420.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
@@ -5288,257 +5359,261 @@
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-    </row>
-    <row r="12" spans="1:70">
+      <c r="BS11"/>
+    </row>
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>115851824000.0</v>
+      </c>
+      <c r="C12">
         <v>8596669000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>122390793000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>97386752000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>100292896000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>98915463000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7949895000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5391781168.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>105226082781.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6415552692.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>139144279679.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>144464764176.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>154814144347.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>162606990885.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>188707854925.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>191047890053.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>193940913677.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>185577869824.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>210253616777.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>208638619875.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>216072917788.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>259000697726.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>243598765166.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>249816988669.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>250765336492.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>348929967276.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>489292418221.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>483147095140.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>458336025338.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>475680276339.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>480993152585.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>421276282235.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>360104320441.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>370939114351.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>365238020421.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>313311507336.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>25910205413.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>286609959660.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>262870347195.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>280363967258.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>276358562229.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>273621561214.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>270328374082.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>281735944841.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>265764696499.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>259538759457.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>309392435712.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>279659365516.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>310706337983.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>285856113280.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>24630576558.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>43518655669.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>17454059547.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>71617828431.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9302815226.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
-    </row>
-    <row r="13" spans="1:70">
+      <c r="BS12"/>
+    </row>
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
         <v>282681163000.0</v>
       </c>
       <c r="C13">
         <v>282681163000.0</v>
       </c>
       <c r="D13">
         <v>282681163000.0</v>
       </c>
       <c r="E13">
         <v>282681163000.0</v>
       </c>
       <c r="F13">
         <v>282681163000.0</v>
       </c>
       <c r="G13">
         <v>282681163000.0</v>
       </c>
       <c r="H13">
-        <v>282681163100.0</v>
+        <v>282681163000.0</v>
       </c>
       <c r="I13">
         <v>282681163100.0</v>
       </c>
       <c r="J13">
         <v>282681163100.0</v>
       </c>
       <c r="K13">
         <v>282681163100.0</v>
       </c>
       <c r="L13">
         <v>282681163100.0</v>
       </c>
       <c r="M13">
         <v>282681163100.0</v>
       </c>
       <c r="N13">
         <v>282681163100.0</v>
       </c>
       <c r="O13">
         <v>282681163100.0</v>
       </c>
       <c r="P13">
         <v>282681163100.0</v>
       </c>
@@ -5617,120 +5692,123 @@
       <c r="AO13">
         <v>282681163100.0</v>
       </c>
       <c r="AP13">
         <v>282681163100.0</v>
       </c>
       <c r="AQ13">
         <v>282681163100.0</v>
       </c>
       <c r="AR13">
         <v>282681163100.0</v>
       </c>
       <c r="AS13">
         <v>282681163100.0</v>
       </c>
       <c r="AT13">
         <v>282681163100.0</v>
       </c>
       <c r="AU13">
         <v>282681163100.0</v>
       </c>
       <c r="AV13">
         <v>282681163100.0</v>
       </c>
       <c r="AW13">
-        <v>217447050000.0</v>
+        <v>282681163100.0</v>
       </c>
       <c r="AX13">
         <v>217447050000.0</v>
       </c>
       <c r="AY13">
+        <v>217447050000.0</v>
+      </c>
+      <c r="AZ13">
         <v>144964700000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>144353050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130016500000.0</v>
       </c>
       <c r="BB13">
         <v>130016500000.0</v>
       </c>
       <c r="BC13">
         <v>130016500000.0</v>
       </c>
       <c r="BD13">
+        <v>130016500000.0</v>
+      </c>
+      <c r="BE13">
         <v>130000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000000.0</v>
       </c>
       <c r="BF13">
         <v>100000000000.0</v>
       </c>
       <c r="BG13">
         <v>100000000000.0</v>
       </c>
       <c r="BH13">
         <v>100000000000.0</v>
       </c>
       <c r="BI13">
         <v>100000000000.0</v>
       </c>
       <c r="BJ13">
         <v>100000000000.0</v>
       </c>
       <c r="BK13">
         <v>100000000000.0</v>
       </c>
       <c r="BL13">
         <v>100000000000.0</v>
       </c>
       <c r="BM13">
-        <v>50000000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="BN13">
         <v>50000000000.0</v>
       </c>
-      <c r="BO13"/>
-      <c r="BP13">
+      <c r="BO13">
         <v>50000000000.0</v>
       </c>
+      <c r="BP13"/>
       <c r="BQ13">
         <v>50000000000.0</v>
       </c>
       <c r="BR13">
         <v>50000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:70">
+      <c r="BS13">
+        <v>50000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
-        <v>11307246524.0</v>
+        <v>11307247000.0</v>
       </c>
       <c r="C14">
         <v>11307246524.0</v>
       </c>
       <c r="D14">
         <v>11307246524.0</v>
       </c>
       <c r="E14">
         <v>11307246524.0</v>
       </c>
       <c r="F14">
         <v>11307246524.0</v>
       </c>
       <c r="G14">
         <v>11307246524.0</v>
       </c>
       <c r="H14">
         <v>11307246524.0</v>
       </c>
       <c r="I14">
         <v>11307246524.0</v>
       </c>
       <c r="J14">
         <v>11307246524.0</v>
       </c>
@@ -5824,90 +5902,93 @@
       <c r="AN14">
         <v>11307246524.0</v>
       </c>
       <c r="AO14">
         <v>11307246524.0</v>
       </c>
       <c r="AP14">
         <v>11307246524.0</v>
       </c>
       <c r="AQ14">
         <v>11307246524.0</v>
       </c>
       <c r="AR14">
         <v>11307246524.0</v>
       </c>
       <c r="AS14">
         <v>11307246524.0</v>
       </c>
       <c r="AT14">
         <v>11307246524.0</v>
       </c>
       <c r="AU14">
         <v>11307246524.0</v>
       </c>
       <c r="AV14">
+        <v>11307246524.0</v>
+      </c>
+      <c r="AW14">
         <v>11307246600.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8697882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11307246600.0</v>
       </c>
       <c r="AY14">
         <v>11307246600.0</v>
       </c>
       <c r="AZ14">
-        <v>6760858000.0</v>
+        <v>11307246600.0</v>
       </c>
       <c r="BA14">
         <v>6760858000.0</v>
       </c>
       <c r="BB14">
+        <v>6760858000.0</v>
+      </c>
+      <c r="BC14">
         <v>11915155598.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9997119250.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
-    </row>
-    <row r="15" spans="1:70">
+      <c r="BS14"/>
+    </row>
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5936,188 +6017,190 @@
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-    </row>
-    <row r="16" spans="1:70">
+      <c r="BS15"/>
+    </row>
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>4922969598.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>437328624.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>88994080.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>214095087.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>123823125.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>59754164.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>141256103.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>76168959.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3261610385.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>333411991.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>499086934.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>186256299.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-541429850.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>773823275.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>423057994.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>316611837.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1013818601.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>798821975.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>1067210737.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>964301574.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>373779130.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>543616226.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>619361779.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>162548915.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>597722398.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>359461876.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1397265662.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1596681853.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>963546417.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2271127374.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3550794204.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-    </row>
-    <row r="17" spans="1:70">
+      <c r="BS16"/>
+    </row>
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6146,52 +6229,53 @@
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
-    </row>
-    <row r="18" spans="1:70">
+      <c r="BS17"/>
+    </row>
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -6220,52 +6304,53 @@
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
-    </row>
-    <row r="19" spans="1:70">
+      <c r="BS18"/>
+    </row>
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6294,349 +6379,354 @@
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
-    </row>
-    <row r="20" spans="1:70">
+      <c r="BS19"/>
+    </row>
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-      <c r="AJ20">
+      <c r="AJ20"/>
+      <c r="AK20">
         <v>335620582038.0</v>
       </c>
-      <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
+      <c r="AM20"/>
+      <c r="AN20">
         <v>45445135579.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>46052358231.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>46659580883.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>46870515535.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3172213658.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>2975209192.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>2969227396.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>2963245600.0</v>
       </c>
-      <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
-    </row>
-    <row r="21" spans="1:70">
+      <c r="BS20"/>
+    </row>
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21">
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21">
         <v>28967402350.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>0.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>0.0</v>
       </c>
       <c r="N21">
         <v>0.0</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
       <c r="P21">
         <v>0.0</v>
       </c>
       <c r="Q21">
         <v>0.0</v>
       </c>
       <c r="R21">
         <v>0.0</v>
       </c>
       <c r="S21">
         <v>0.0</v>
       </c>
       <c r="T21">
         <v>0.0</v>
       </c>
-      <c r="U21"/>
+      <c r="U21">
+        <v>0.0</v>
+      </c>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>968307215.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1119847162.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1175760160.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1279072820.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4123723672.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1364869063.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>2281592270.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1249179197.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1129260227.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4418991726.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2667907025.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>524980176.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>25836.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1562554.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4537351.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7587151.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10636948.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>13686745.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>16736542.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>19786342.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>24790808.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>30772604.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>36754400.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>43012695.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>49409244.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>62462187.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>69014642.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>75567098.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>82247513.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>88927928.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>95608344.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>65874800.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>75677800.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>61690600.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>70340100.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
-    </row>
-    <row r="22" spans="1:70">
+      <c r="BS21"/>
+    </row>
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>21283029882.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>17421794647.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9996581847.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>15494793315.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7457146352.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-10772495603.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
@@ -6646,606 +6736,619 @@
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
-    </row>
-    <row r="23" spans="1:70">
+      <c r="BS22"/>
+    </row>
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>212987320000.0</v>
+      </c>
+      <c r="C23">
         <v>256535997000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>267655009000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>217103306000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>196784674000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>175968492000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>178982830000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>182754914149.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>187602656435.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>238691352303.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>201106521621.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>193952685022.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>202889993216.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>217302664226.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>242484391210.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>249097973532.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>252597117452.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>266587854693.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>273621399520.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>279757125041.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>277876360130.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>334609310613.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>306479964584.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>311088233615.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>312522854180.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>418394702709.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>593683042210.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>545370655740.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>527067671952.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>543334863433.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>589176678843.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>538572365694.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>531262683504.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>507913387670.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>481519795435.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>478394947942.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>501684111715.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>471888549139.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>906754797302.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>469386218718.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>469663232801.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>517136510107.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>478088488534.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>475363426571.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>462003078124.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>550859315903.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>554484942574.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>475130893167.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>549372938242.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>497983375789.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>673270253599.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>455340225914.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>394028454205.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
-    </row>
-    <row r="24" spans="1:70">
+      <c r="BS23"/>
+    </row>
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>0.0</v>
+      </c>
       <c r="C24">
         <v>6765756302.0</v>
       </c>
       <c r="D24">
+        <v>6765756302.0</v>
+      </c>
+      <c r="E24">
         <v>9477941180.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11834033610.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12190126050.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7121848739.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>12902310920.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>9258403360.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>9614495798.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10326680670.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10682773110.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>11038865550.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>11394957980.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>10326680672.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>10682773109.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>11038865546.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>11338235294.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>13137605040.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>13512605040.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>13887605042.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12800000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>14125000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>12750000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>13125000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>15000000000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>25229700.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>61347400.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>104846200.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>155957100.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>199455900.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>246645300.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>293834600.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>344042800.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>391232200.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>438421500.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>485610900.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>20028369600.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>575562400.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>529695800.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>674027000.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>97185000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2446764000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>3976866000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>5559685600.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>8341359700.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>15989644800.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>12039644800.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>36544185100.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>6973479000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>42514000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>8853603830.0</v>
+      </c>
+      <c r="D25">
         <v>5697478990.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9562250610.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12006299670.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12358887420.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>13110802360.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9326143570.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>10501899200.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10855039160.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11207626920.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11394957980.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11751050420.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12196814720.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12551082820.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>12920938380.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13295938380.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13667717140.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14039561450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14125000000.0</v>
       </c>
       <c r="X25">
         <v>14125000000.0</v>
       </c>
       <c r="Y25">
+        <v>14125000000.0</v>
+      </c>
+      <c r="Z25">
         <v>14250000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14625000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15000000000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
-    </row>
-    <row r="26" spans="1:70">
+      <c r="BS25"/>
+    </row>
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>135091590195.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13709314595.0</v>
       </c>
       <c r="AB26">
         <v>13709314595.0</v>
       </c>
       <c r="AC26">
         <v>13709314595.0</v>
       </c>
       <c r="AD26">
         <v>13709314595.0</v>
       </c>
       <c r="AE26">
+        <v>13709314595.0</v>
+      </c>
+      <c r="AF26">
         <v>11577214595.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-    </row>
-    <row r="27" spans="1:70">
+      <c r="BS26"/>
+    </row>
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7274,1384 +7377,1412 @@
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-    </row>
-    <row r="28" spans="1:70">
+      <c r="BS27"/>
+    </row>
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>-8017368000.0</v>
+      </c>
+      <c r="C28">
         <v>256935000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3117630000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4340401000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5179154000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5457306000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4761651000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7719021188.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-8189313622.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3286790631.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2522772867.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>350011464.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5837096038.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6496338286.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7988429562.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7004906969.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6920974501.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3238914669.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7062246371.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1634717430.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3187949631.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8394501147.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10824577560.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6153588587.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4799847242.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4222233087.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7541134539.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-11036120729.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-8035218497.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-12352498117.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-21914159729.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-16321359827.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-13581137039.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-29262257719.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-43921422346.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-16011080520.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-25848858000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-29207339162.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-4666050225.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-13312264138.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-25243395543.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-18033670236.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-18665326431.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-30363517979.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-24292245061.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-18243161643.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-17962555474.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-10416977147.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-12811886482.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-43646256537.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-23956549558.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-43518655669.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-17454059547.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-71617828431.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-9302815226.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-    </row>
-    <row r="29" spans="1:70">
+      <c r="BS28"/>
+    </row>
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>165048766416.0</v>
+      </c>
       <c r="C29">
+        <v>164537957687.0</v>
+      </c>
+      <c r="D29">
         <v>187920783670.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>165982353810.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>163121992844.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>163495702511.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>148479887151.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>142882728735.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>161170821542.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>188610457555.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>183995108750.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>194764435334.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>203823405254.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>231489409326.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>235932444126.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>239056507945.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>254429262224.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>259577358744.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>258181314843.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>265181430291.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>308711288376.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>293724104526.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>298845759602.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>299364878129.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
-    </row>
-    <row r="30" spans="1:70">
+      <c r="BS29"/>
+    </row>
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
-        <v>141812336000.0</v>
+        <v>34721311000.0</v>
       </c>
       <c r="C30">
+        <v>79407581000.0</v>
+      </c>
+      <c r="D30">
         <v>73189332000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>42749984000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24510401000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14420878000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20025081000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28967402350.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3453803850.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>66245973836.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12955066245.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6475039435.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4332414888.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10144248764.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7457146352.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10772495603.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8859681868.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7157806376.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10696222943.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17810843910.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7613071078.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>20443989354.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7902552314.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5388055585.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4879827494.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12937409513.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4123723672.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1364869063.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1383172194.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2281592270.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1249179197.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1129260227.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4418991726.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2667907025.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>524980176.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>76392179389.0</v>
       </c>
-      <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>972247431.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>19082701204.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>971012637.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>661104491.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1765212662.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>14773333195.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3125852495.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3029096981.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2866502106.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>28405221024.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11195142928.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10626053852.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>12050840246.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
-    </row>
-    <row r="31" spans="1:70">
+      <c r="BS30"/>
+    </row>
+    <row r="31" spans="1:71">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>173668428079.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>192784539708.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>220094451343.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>224181393706.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>226949365088.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>241966026930.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>246814753702.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>245033709802.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>251668825249.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>294823683334.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>278659229182.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>283790184599.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>284381304372.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>382684791716.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>546741081265.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>527853664732.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>507115726932.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>524062440408.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>553584812134.0</v>
       </c>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
-    </row>
-    <row r="32" spans="1:70">
+      <c r="BS31"/>
+    </row>
+    <row r="32" spans="1:71">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>129913495420.0</v>
+      </c>
       <c r="C32">
+        <v>122912742821.0</v>
+      </c>
+      <c r="D32">
         <v>144791389902.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>126152447744.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>119400368563.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>116997609695.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>106811503076.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>101947856287.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>118951027163.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>145405186460.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>146519728102.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>156053766034.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>163071371377.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>191698161190.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>194207602773.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>196548693326.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>186238261050.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>215685253656.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>214960563057.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>219638377712.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>159647518098.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>246930698426.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>254194158116.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>250770609545.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
-    </row>
-    <row r="33" spans="1:70">
+      <c r="BS32"/>
+    </row>
+    <row r="33" spans="1:71">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>148054363000.0</v>
+      </c>
+      <c r="C33">
         <v>106126992000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>42778448000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>44574853000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>44494438000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>45161571000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>46567412000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>47301433239.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>47021234198.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>232275799611.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>48303996817.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>42218013932.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>43097210147.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>43912168655.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>45557548103.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>46422864009.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>47205837276.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>71450489508.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>49785314773.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>50528331221.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>51436262266.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>52336956922.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>51902760981.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>52832765864.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>53731775054.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>54632244631.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>61734164030.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>43983093370.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>44643663205.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>45359069957.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>46989543557.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>46011945714.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>72032433915.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>73326731814.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>74400957640.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>81360086331.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>475773906302.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>78359019707.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>79571721079.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>80912916338.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>82415375439.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>83871551519.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>84972889958.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>85690596989.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>87106136664.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>49774322379.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>41302745381.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>42220771387.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>43085750700.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>43790904646.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>648639677041.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>498617874525.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>658091120908.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>29882197801.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>37084298421.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
-    </row>
-    <row r="34" spans="1:70">
+      <c r="BS33"/>
+    </row>
+    <row r="34" spans="1:71">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>1.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2197183201.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>1.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>2.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>1.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>-1.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2.0</v>
       </c>
-      <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>-1.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>124652057.0</v>
       </c>
-      <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34">
         <v>-1.0</v>
       </c>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
-    </row>
-    <row r="35" spans="1:70">
+      <c r="BS34"/>
+    </row>
+    <row r="35" spans="1:71">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>47848882000.0</v>
+      </c>
+      <c r="C35">
         <v>97251578000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6770903000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>12222888000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8606847000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6853604000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>39049161000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15268871715.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>14059843180.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>70921358098.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>15069313956.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15069313955.0</v>
       </c>
       <c r="M35">
         <v>15069313955.0</v>
       </c>
       <c r="N35">
+        <v>15069313955.0</v>
+      </c>
+      <c r="O35">
         <v>14199000324.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>17161257950.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>16449073076.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>16805165513.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>15722723628.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>18655814727.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>20455184478.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>19405814728.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>18795667228.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>20900188226.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>23964272381.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>20850188226.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>21225188226.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>23631209751.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>8631209750.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>8649391566.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>9416756751.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>8376230271.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>7398914889.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>6741603186.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6741603187.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>6101265000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>7373449285.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>39187212373.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>6119645960.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4480456920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4480456919.0</v>
       </c>
       <c r="AO35">
         <v>4480456919.0</v>
       </c>
       <c r="AP35">
         <v>4480456919.0</v>
       </c>
       <c r="AQ35">
-        <v>3268461249.0</v>
+        <v>4480456919.0</v>
       </c>
       <c r="AR35">
         <v>3268461249.0</v>
       </c>
       <c r="AS35">
+        <v>3268461249.0</v>
+      </c>
+      <c r="AT35">
         <v>3268461248.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3268461249.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2316084417.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2316084419.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316084418.0</v>
       </c>
       <c r="AX35">
         <v>2316084418.0</v>
       </c>
       <c r="AY35">
+        <v>2316084418.0</v>
+      </c>
+      <c r="AZ35">
         <v>246744305880.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
-    </row>
-    <row r="36" spans="1:70">
+      <c r="BS35"/>
+    </row>
+    <row r="36" spans="1:71">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>139614251000.0</v>
+      </c>
+      <c r="C36">
         <v>76981492000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>12567563000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>35043854000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>34678998000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>35097383000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>36395975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67562000.0</v>
       </c>
       <c r="I36">
         <v>67562000.0</v>
       </c>
       <c r="J36">
+        <v>67562000.0</v>
+      </c>
+      <c r="K36">
         <v>221349168452.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57500000.0</v>
       </c>
       <c r="L36">
         <v>57500000.0</v>
       </c>
       <c r="M36">
+        <v>57500000.0</v>
+      </c>
+      <c r="N36">
         <v>31226014757.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>31644399782.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>211210355200.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>212629160185.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>215410871926.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>203430410150.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>231978018132.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>221711017310.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>227639739137.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>282198610432.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57500000.0</v>
       </c>
       <c r="X36">
         <v>57500000.0</v>
       </c>
       <c r="Y36">
         <v>57500000.0</v>
       </c>
       <c r="Z36">
         <v>57500000.0</v>
       </c>
       <c r="AA36">
         <v>57500000.0</v>
       </c>
       <c r="AB36">
         <v>57500000.0</v>
       </c>
       <c r="AC36">
+        <v>57500000.0</v>
+      </c>
+      <c r="AD36">
         <v>455143225131.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>57500000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>19425000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>21000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>22575000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>24150000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>5950439595.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>5952040432.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>446917656861.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>298227599779.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>5932301746.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>5935351543.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>6173937340.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>6176987137.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>50677561463.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>51792838377.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>52409092623.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>14346414868.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>14003880665.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>14141063014.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>14285264298.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>14379265851.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>619388023064.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>469925061762.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>620334314107.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-29882197801.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-37084298421.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
-    </row>
-    <row r="37" spans="1:70">
+      <c r="BS36"/>
+    </row>
+    <row r="37" spans="1:71">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8680,956 +8811,974 @@
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
-    </row>
-    <row r="38" spans="1:70">
+      <c r="BS37"/>
+    </row>
+    <row r="38" spans="1:71">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>1639584990.0</v>
+      </c>
+      <c r="D38">
         <v>267655009000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1903871710.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1849642440.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1795413160.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1592063350.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1588839670.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>25956734320.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1414207710.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>26783694530.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>27370362187.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>27793605740.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-1.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>28601946951.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>29120137761.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>-1.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>30390378712.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>24869664632.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>25221232337.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>25596172417.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>13799072203.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-1.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>14047221808.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>-2.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>70693868700.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>71368266300.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>-1.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>47743489100.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>48432581700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="AN38">
         <v>-1.0</v>
       </c>
       <c r="AO38">
         <v>-1.0</v>
       </c>
       <c r="AP38">
+        <v>-1.0</v>
+      </c>
+      <c r="AQ38">
         <v>50924674000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>52178677100.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-2.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>52834148500.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>53393289400.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-1.0</v>
       </c>
-      <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>41090394000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>37496551400.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>33636118600.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>14824959200.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>312417262275.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>330435693780.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>3755837300.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2403058600.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2735272200.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2625620100.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2375672500.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2758155100.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>8463966800.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>34018431900.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>24301965400.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>32615827700.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>23955894200.0</v>
       </c>
-      <c r="BO38"/>
-      <c r="BP38">
+      <c r="BP38"/>
+      <c r="BQ38">
         <v>15114946500.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>6004666100.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>729000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:70">
+    <row r="39" spans="1:71">
       <c r="A39" t="s">
         <v>58</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-85640178000.0</v>
+      </c>
       <c r="C39">
+        <v>62404756000.0</v>
+      </c>
+      <c r="D39">
         <v>29296437000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>32391717000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>27486938000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17470581000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>104440442000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>44826090976.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>35355339456.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-72661526528.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13658245125.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-16626927168.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-9350358013.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-14855537393.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8218988182.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>11627219470.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>11450366500.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9559495361.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>13582467970.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>20590173944.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10367180077.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>23271655965.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10978438436.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>8438479082.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>8025742634.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>14832490802.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>38532736285.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>16875598167.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>22704811216.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>20013924867.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>59944803506.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>70154877516.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>94706937422.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>60979634480.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>41355837197.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>7331174887.0</v>
       </c>
-      <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>105947322341.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>545230027825.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>107138322486.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>110228190643.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>157878184712.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>108013891299.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>104811032245.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>106103147982.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>238679731961.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>175384540457.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>142055613337.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>184954795707.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>156285517617.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
-    </row>
-    <row r="40" spans="1:70">
+      <c r="BS39"/>
+    </row>
+    <row r="40" spans="1:71">
       <c r="A40" t="s">
         <v>59</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-36522973000.0</v>
+      </c>
       <c r="C40">
+        <v>-80186576000.0</v>
+      </c>
+      <c r="D40">
         <v>11162617000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3726726000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11771706000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>11448308000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5496062000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3884926121.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1169186938.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-55704908033.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-6891239399.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>620850862.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>500519086.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1645429433.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>450318669.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>341814279.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>196080280.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2039265816.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>478961450.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>510119636.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>575276994.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1546354587.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2084114354.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-555430263.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2202492915.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>187003888.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-20141823646.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1240278338.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-10900550093.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>65742352.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>15716279125.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-11065858707.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-40173708660.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-2300534700.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-6692115993.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-5676808018.0</v>
       </c>
-      <c r="AK40"/>
-      <c r="AL40">
+      <c r="AL40"/>
+      <c r="AM40">
         <v>-21848589998.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>566314672.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-13311165225.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-23825165748.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-116258920.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-28874392174.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-21425477752.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-15615078223.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-95975941250.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-37935083695.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-6444054916.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2340922368.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-54364349437.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
-    </row>
-    <row r="41" spans="1:70">
+      <c r="BS40"/>
+    </row>
+    <row r="41" spans="1:71">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>5454818157.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>4415743157.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6122392404.0</v>
       </c>
       <c r="P41">
         <v>6122392404.0</v>
       </c>
       <c r="Q41">
         <v>6122392404.0</v>
       </c>
       <c r="R41">
+        <v>6122392404.0</v>
+      </c>
+      <c r="S41">
         <v>4625579785.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>7386515350.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>7383216430.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>7388986265.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>6437643809.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>7438555226.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7438555227.0</v>
       </c>
       <c r="Y41">
         <v>7438555227.0</v>
       </c>
       <c r="Z41">
+        <v>7438555227.0</v>
+      </c>
+      <c r="AA41">
         <v>7438555226.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>11800137299.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>9862525356.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>8911663483.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>9898397323.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>23668114372.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>8320203000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>9082027800.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>12656490900.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>9180290200.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>7808020200.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>8017818000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>8151629800.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>7917077300.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>6124712500.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>6455096700.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>6817627900.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>5482613600.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>8180920100.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>5269249100.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>6804919200.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>5151774700.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>4436833100.0</v>
       </c>
-      <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>9103097400.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>6260889200.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>4022580200.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2729259000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>3321340500.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1399677500.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>1314180200.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1668053300.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1977680400.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1414447800.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1818402100.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2759723200.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>4993981300.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>5112843900.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>7881533200.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>3799507300.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>4122430900.0</v>
       </c>
-      <c r="BO41"/>
-      <c r="BP41">
+      <c r="BP41"/>
+      <c r="BQ41">
         <v>7407656600.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>4652905900.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>50490000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:70">
+    <row r="42" spans="1:71">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
         <v>245759000.0</v>
       </c>
       <c r="C42">
+        <v>-5269217154.0</v>
+      </c>
+      <c r="D42">
+        <v>-4173338253.0</v>
+      </c>
+      <c r="E42">
+        <v>-4798374582.0</v>
+      </c>
+      <c r="F42">
+        <v>-4625860000.0</v>
+      </c>
+      <c r="G42">
+        <v>-5000712000.0</v>
+      </c>
+      <c r="H42">
         <v>245759000.0</v>
       </c>
-      <c r="D42">
-[...11 lines deleted...]
-      <c r="H42">
+      <c r="I42">
         <v>-1063210055.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1063210052.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1554728598.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-16731057005.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-7699365822.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-10766397407.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-4740919566.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-4382451542.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-2569809455.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1966288163.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1572168427.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-5230110636.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-8013070356.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-8145354070.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-4704758171.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-5492301453.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-6153622907.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-7521686942.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>8590253209.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245759273.0</v>
       </c>
       <c r="AB42">
         <v>245759273.0</v>
       </c>
       <c r="AC42">
         <v>245759273.0</v>
       </c>
       <c r="AD42">
         <v>245759273.0</v>
       </c>
       <c r="AE42">
         <v>245759273.0</v>
       </c>
       <c r="AF42">
         <v>245759273.0</v>
       </c>
       <c r="AG42">
         <v>245759273.0</v>
       </c>
       <c r="AH42">
         <v>245759273.0</v>
       </c>
       <c r="AI42">
         <v>245759273.0</v>
       </c>
       <c r="AJ42">
         <v>245759273.0</v>
       </c>
       <c r="AK42">
         <v>245759273.0</v>
       </c>
       <c r="AL42">
         <v>245759273.0</v>
       </c>
       <c r="AM42">
-        <v>214259273.0</v>
+        <v>245759273.0</v>
       </c>
       <c r="AN42">
         <v>214259273.0</v>
       </c>
       <c r="AO42">
         <v>214259273.0</v>
       </c>
       <c r="AP42">
         <v>214259273.0</v>
       </c>
       <c r="AQ42">
         <v>214259273.0</v>
       </c>
       <c r="AR42">
         <v>214259273.0</v>
       </c>
       <c r="AS42">
         <v>214259273.0</v>
       </c>
       <c r="AT42">
+        <v>214259273.0</v>
+      </c>
+      <c r="AU42">
         <v>792440928.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>26831405516.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>214259273.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-354169987500.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>65448372373.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>137930722373.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>135789947374.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>85612022374.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>95498642612.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>96919284804.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
-    </row>
-    <row r="43" spans="1:70">
+      <c r="BS42"/>
+    </row>
+    <row r="43" spans="1:71">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9658,52 +9807,53 @@
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
-    </row>
-    <row r="44" spans="1:70">
+      <c r="BS43"/>
+    </row>
+    <row r="44" spans="1:71">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9732,94 +9882,99 @@
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
-    </row>
-    <row r="45" spans="1:70">
+      <c r="BS44"/>
+    </row>
+    <row r="45" spans="1:71">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>40655708452.0</v>
+      </c>
       <c r="C45">
+        <v>40589746452.0</v>
+      </c>
+      <c r="D45">
         <v>40585924952.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>40409330952.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>40374830953.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>40348995953.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>40488314494.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>40607716851.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>40440720950.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>40682492903.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>40661867903.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>40659992903.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>40641314303.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>40679170363.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -9830,616 +9985,626 @@
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
-    </row>
-    <row r="46" spans="1:70">
+      <c r="BS45"/>
+    </row>
+    <row r="46" spans="1:71">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>6868089000.0</v>
+      </c>
+      <c r="C46">
         <v>7160952000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>7514832000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7694689000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>8033360000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>8336337000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8643711000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>8962571758.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9147419324.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>9408577180.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>9759967939.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>10050023777.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>10514487684.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>10917218290.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>11239219167.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>11681291520.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>12078584208.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>12551470808.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>12950538566.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>13268566364.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>13752719498.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>14227214764.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>21529135649.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>22095886639.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>22643328124.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>23168857619.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>23741952035.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>24316806573.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>24853301605.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>25444633554.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>26227156889.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>25319212460.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>26073878665.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>26763693468.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>27409523206.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>28108812532.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>28854686887.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>29641436973.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>30426549277.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>31150850838.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>31800880242.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>32640162625.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>33417568757.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>33019998874.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>33819284303.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>34550147773.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>26665879544.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>27446723201.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>28167501230.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>28778653623.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>29182639335.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>28617245665.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>37674559288.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>29793269873.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>36988690077.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
-    </row>
-    <row r="47" spans="1:70">
+      <c r="BS46"/>
+    </row>
+    <row r="47" spans="1:71">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>7160952040.0</v>
+      </c>
+      <c r="D47">
         <v>7514832330.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>7694689260.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>8033359640.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>8336336710.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47">
+      <c r="H47"/>
+      <c r="I47">
         <v>8962571760.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>9147419320.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>10050023777.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>10514487680.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>10917218290.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>11239219167.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>11681291520.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>12078584208.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>12551470808.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>12950538566.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>13268566364.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>13752719498.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>14227214764.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>21529135649.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>22095886639.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>22643328124.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>23168857619.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>23741952040.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>24316806573.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>24853301605.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>25444633554.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>26227156889.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>25319212500.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>26073878700.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>26763693500.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>27409523200.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>28108812500.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>28854686900.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>29641437000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>30426549300.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>31150850800.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>31800880200.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>32640162600.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>33417568800.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>33019998900.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>33819284300.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>34550147800.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>26665879500.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>27446723200.0</v>
       </c>
-      <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>28778653600.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>29182639300.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>28617245700.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>37674559300.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>29793269900.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>36988690100.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>36464719200.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>35741734900.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>36347837000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>35645950700.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>36045566600.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>36560123700.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>31279294800.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>12507092300.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>13078676600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380793500.0</v>
       </c>
       <c r="BN47">
         <v>2380793500.0</v>
       </c>
-      <c r="BO47"/>
-      <c r="BP47">
+      <c r="BO47">
+        <v>2380793500.0</v>
+      </c>
+      <c r="BP47"/>
+      <c r="BQ47">
         <v>2736047100.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>950580900.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>641000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:70">
+    <row r="48" spans="1:71">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>-112847584000.0</v>
+      </c>
+      <c r="C48">
         <v>-119639745000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-97708890000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-119378376000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-122767344000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-122374874000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-138293704000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-140465965523.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-123186675753.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-109503039520.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-96244160250.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-101313369199.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-87833103467.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-85155703826.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-58204260215.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-55929959939.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-53765509849.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-39142967743.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-30636298762.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-29634382943.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-22866983781.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>16847278405.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1470367535.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>7262644406.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>9221828215.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>91413375407.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>212022147049.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>209821782639.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>200808860313.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>204652955148.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>235731500297.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>217159506658.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>179868314883.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>183336953610.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>164912807149.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>164764329976.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>149050930528.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>132591162452.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>136157358967.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>141721351087.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>133819133492.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>142217114918.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>139965009636.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>141500075092.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>133786257886.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>141965935733.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>186590954292.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>163617587764.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>166253135224.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>139403153413.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>129902585608.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>160475606997.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>162199400238.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>132528906653.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>120451008088.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
-    </row>
-    <row r="49" spans="1:70">
+      <c r="BS48"/>
+    </row>
+    <row r="49" spans="1:71">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -10468,696 +10633,711 @@
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
-    </row>
-    <row r="50" spans="1:70">
+      <c r="BS49"/>
+    </row>
+    <row r="50" spans="1:71">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50"/>
       <c r="C50">
+        <v>0.0</v>
+      </c>
+      <c r="D50">
         <v>356092437.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424369748.0</v>
       </c>
       <c r="E50">
         <v>1424369748.0</v>
       </c>
       <c r="F50">
         <v>1424369748.0</v>
       </c>
       <c r="G50">
         <v>1424369748.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="H50">
         <v>1424369748.0</v>
       </c>
+      <c r="I50"/>
       <c r="J50">
+        <v>1424369748.0</v>
+      </c>
+      <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>356092436.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>712184873.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1068277310.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1424369748.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>356092437.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424369748.0</v>
       </c>
       <c r="Q50">
         <v>1424369748.0</v>
       </c>
       <c r="R50">
         <v>1424369748.0</v>
       </c>
       <c r="S50">
         <v>1424369748.0</v>
       </c>
       <c r="T50">
+        <v>1424369748.0</v>
+      </c>
+      <c r="U50">
         <v>10000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1424369748.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1434369748.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>2264875344.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>930575003.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2233573756.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>2597015057.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>866908000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
-    </row>
-    <row r="51" spans="1:70">
+      <c r="BS50"/>
+    </row>
+    <row r="51" spans="1:71">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>2089672000.0</v>
+      </c>
+      <c r="C51">
         <v>8853604000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>9207909000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>7562251000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8006300000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8358887000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>12711546000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>13110802356.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9326143567.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9702343323.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10147557624.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>11389302599.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>12095582525.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>12631996668.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>11751050417.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>13175420168.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>13710856333.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>13975452568.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>14503641461.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>13454271713.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>15247198989.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>15615887602.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>15450000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>15055575003.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>15750000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>16125000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>15651633000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>205275000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>651633000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1437180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>651633000.0</v>
       </c>
       <c r="AF51">
         <v>651633000.0</v>
       </c>
       <c r="AG51">
+        <v>651633000.0</v>
+      </c>
+      <c r="AH51">
         <v>1149096528.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1961720946.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1917159935.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1905436325.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>61347412.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>651633000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2061961258.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1312200354.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1360469855.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1466686404.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2342697146.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>4557225992.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1686147481.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1934206850.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1540444533.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1392197350.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1424243644.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>4680431098.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>674027000.0</v>
       </c>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
-    </row>
-    <row r="52" spans="1:70">
+      <c r="BS51"/>
+    </row>
+    <row r="52" spans="1:71">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
+        <v>89672000.0</v>
+      </c>
+      <c r="C52">
         <v>1512217000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>437006000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1464585000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1596636000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1505284000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>521420000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>920676306.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1424369748.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1512217273.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>710031216.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>887403399.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1240543365.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1424369748.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>356092437.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1424369748.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1514041613.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1424369748.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1582703081.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>158333333.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1579481849.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1576326152.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1325000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>930575003.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000000.0</v>
       </c>
       <c r="Z52">
         <v>1500000000.0</v>
       </c>
       <c r="AA52">
+        <v>1500000000.0</v>
+      </c>
+      <c r="AB52">
         <v>10000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>205275000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>10000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>901405392.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AF52">
         <v>10000000.0</v>
       </c>
       <c r="AG52">
+        <v>10000000.0</v>
+      </c>
+      <c r="AH52">
         <v>1149096528.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>-3932596057.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1917159935.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>1160019399.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2061961258.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1312200354.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1360469855.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>-1072274862.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>2342697146.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>4557225992.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1686147481.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1934206850.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1540444533.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1392197350.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>1424243644.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>4680431098.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
-    </row>
-    <row r="53" spans="1:70">
+      <c r="BS52"/>
+    </row>
+    <row r="53" spans="1:71">
       <c r="A53" t="s">
         <v>72</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>105744784000.0</v>
+      </c>
       <c r="C53">
+        <v>64283892191.0</v>
+      </c>
+      <c r="D53">
         <v>110065254000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>85484100000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>87107442000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>85099270000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>91904175884.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>85235608766.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>87710625592.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>131519494922.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>134312876443.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>149796201222.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>157895702256.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>185301326504.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>186301746602.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>188665073456.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>176265701674.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>204394924773.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>193707964070.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>199217251014.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>253355637427.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>239636709726.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>241183944256.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>240653550734.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>337865567363.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>481181919760.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>471905699411.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>449649173841.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>461890598222.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>458427359856.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>404303289408.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>345374086874.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>339715135686.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>319399438140.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>295394990491.0</v>
       </c>
-      <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>256750987498.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>256142335712.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>265739502766.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>249754696831.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>254121204574.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>249320350505.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>246815200870.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>239786303957.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>239361390964.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>289889435705.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>267850191019.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>296470207857.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>237529425645.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>10245000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>10715000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>10255000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>22966250000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>40500000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>24000000000.0</v>
       </c>
-      <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>96955433900.0</v>
       </c>
-      <c r="BQ53"/>
       <c r="BR53"/>
-    </row>
-    <row r="54" spans="1:70">
+      <c r="BS53"/>
+    </row>
+    <row r="54" spans="1:71">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11186,836 +11366,849 @@
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
-    </row>
-    <row r="55" spans="1:70">
+      <c r="BS54"/>
+    </row>
+    <row r="55" spans="1:71">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>212987320000.0</v>
+      </c>
+      <c r="C55">
         <v>256535997000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>267655009000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>217103306000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>196784674000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>175968492000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>178982830000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>182754914149.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>187602656435.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>238691352303.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>201106521621.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>193952685022.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>202889993216.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>217302664226.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>242484391210.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>249097973532.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>252597117452.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>266587854693.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>273621399520.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>279757125041.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>277876360130.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>334609310613.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>306479964584.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>311088233615.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>312522854180.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>418394702709.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>593683042210.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>545370655740.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>527067671952.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>543334863433.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>589176678843.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>538572365694.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>531262683504.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>507913387670.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>481519795435.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>478394947942.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>501684111715.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>471888549139.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>906754797302.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>469386218718.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>469663232801.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>517136510107.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>478088488534.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>475363426571.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>462003078124.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>550859315903.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>554484942574.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>475130893167.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>549372938242.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>497983375789.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>673270253599.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>542136530194.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>675545180455.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>413917288507.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>376822807427.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>380104708800.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>437366511000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>256372723700.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>268040353900.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>295922475400.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>297520892400.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>283103235000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>296807824700.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>362830479800.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>197463768200.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>197065807200.0</v>
       </c>
-      <c r="BO55"/>
-      <c r="BP55">
+      <c r="BP55"/>
+      <c r="BQ55">
         <v>1911361214500.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>318309007200.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>299773000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:70">
+    <row r="56" spans="1:71">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>64932957000.0</v>
+      </c>
+      <c r="C56">
         <v>150409005000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>224876562000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>172528453000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>152290236000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>130806922000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>132415418000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>135453480910.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>140581422237.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>6415552692.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>152802524804.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>151734671090.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>159792783069.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>173390495571.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>196926843107.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>202675109523.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>205391280177.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>195137365185.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>223836084747.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>229228793819.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>226440097865.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>282272353691.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>254577203602.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>258255467751.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>258791079126.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>363762458078.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>531948878178.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>501387562370.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>482424008748.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>497975793476.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>542187135288.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>492560419978.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>459230249589.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>434586655856.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>407118837794.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>397034861612.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>25910205413.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>393529529432.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>827183076224.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>388473302381.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>387247857363.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>433264958588.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>393115598576.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>389672829581.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>374896941462.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>501084993524.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>513182197193.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>432910121781.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>506287187542.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>454192471143.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>24630576558.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>43518655669.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>17454059547.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>71617828431.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>9302815226.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
-    </row>
-    <row r="57" spans="1:70">
+      <c r="BS56"/>
+    </row>
+    <row r="57" spans="1:71">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>89672000.0</v>
+      </c>
+      <c r="C57">
         <v>1512217000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>80085172000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>46376005000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>32889867000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>13809312000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>25603915000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>33505624623.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>21630395074.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1986488795.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7397338344.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5214942988.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3739017035.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>10319124194.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5228681917.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>8467506750.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>8842586851.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8899104135.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>8150831091.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>14268230762.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>6801720153.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>20989960051.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6920547176.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3333776635.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7291361581.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>14484722767.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>23310751194.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>8885781258.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>11302553454.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>9855666274.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>27215636439.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>11554088811.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>40173708660.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>16017333180.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>7055159239.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5836695495.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>841741797.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>20191989332.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>454540952907.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>13468897199.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>24142364762.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>63509514035.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>28927341283.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>21574220399.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>16008678272.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>96666537546.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>56065335249.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>6784622154.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>78007030381.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>56147665652.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1316983724.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>246767524.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>296762267.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>947447947.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>174838545.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
-    </row>
-    <row r="58" spans="1:70">
+      <c r="BS57"/>
+    </row>
+    <row r="58" spans="1:71">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>47938554000.0</v>
+      </c>
+      <c r="C58">
         <v>98763795000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>86856075000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>58598893000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>41496714000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>20662916000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>39049161000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>48774496338.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>35690238254.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>72907846893.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>22466652300.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>20284256943.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>18808330990.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>24518124518.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>22389939867.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>24916579826.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>25647752364.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>24621827763.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>26806645818.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>34723415240.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>26207534881.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>39785627279.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>27820735402.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>27298049016.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>28141549807.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>35709910993.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>46941960945.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>17516991008.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>19951945020.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>19272423025.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>35591866710.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>18953003700.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>46915311846.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>22758936367.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>13156424238.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>13210144780.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>40028954170.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>26311635292.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>459021409827.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>17949354118.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>28622821681.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>67989970954.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>32195802532.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>24842681648.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>19277139520.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>99934998795.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>58381419666.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>9100706573.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>80323114799.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>58463750070.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>248061289604.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>246767524.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>296762267.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>947447947.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>174838545.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>20884544700.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>56949047000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>24100961300.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>34925196300.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>35417576900.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>49415221700.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>65508111300.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>56528088400.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>88630521900.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>60793603300.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>57181151900.0</v>
       </c>
-      <c r="BO58"/>
-      <c r="BP58">
+      <c r="BP58"/>
+      <c r="BQ58">
         <v>1641630201900.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>62855614400.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>109157000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:70">
+    <row r="59" spans="1:71">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -12044,264 +12237,268 @@
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
-    </row>
-    <row r="60" spans="1:70">
+      <c r="BS59"/>
+    </row>
+    <row r="60" spans="1:71">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>165048766000.0</v>
+      </c>
+      <c r="C60">
         <v>157772201000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>180798935000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>158504413000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>155287959000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>155305576000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>139933669000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>133980417810.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>151912418181.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>165783505410.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>178639869321.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>173668428079.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>184081662226.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>192784539708.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>220094451343.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>224181393706.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>226949365088.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>241966026930.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>246814753702.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>245033709801.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>251668825249.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>294823683334.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>278659229182.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>283790184599.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>284381304373.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>382684791716.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>546741081265.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>527853664732.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>507115726932.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>524062440408.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>553584812133.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>519619361994.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>484347371658.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>485154451303.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>468363371197.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>465184803162.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>461655157545.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>445576913847.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>447733387475.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>451436864600.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>441040411120.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>449146539153.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>445892686002.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>450520744923.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>442725938604.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>450924317108.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>496103522908.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>466030186594.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>469049823443.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>439519625719.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>425208963995.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>455093458390.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>393731691938.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>358044049265.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>347386792892.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>359220164000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>380417464000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>232271762400.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>233115157600.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>260504898500.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>248105670700.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>217595123700.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>240279736300.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>274199958000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>136739240300.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>139844440500.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>269731012600.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>269793876300.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>254906655100.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>190070000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:70">
+    <row r="61" spans="1:71">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -12330,52 +12527,53 @@
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
-    </row>
-    <row r="62" spans="1:70">
+      <c r="BS61"/>
+    </row>
+    <row r="62" spans="1:71">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12404,50 +12602,51 @@
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
+      <c r="BS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12524,51 +12723,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>3788539000.0</v>
       </c>
       <c r="C2">
         <v>7304541000.0</v>
       </c>
       <c r="D2">
         <v>7616897444.0</v>
       </c>
       <c r="E2">
         <v>8200376915.0</v>
       </c>
       <c r="F2">
         <v>7942932431.0</v>
       </c>
       <c r="G2">
         <v>7323138702.0</v>
       </c>
       <c r="H2">
         <v>9622531470.0</v>
       </c>
       <c r="I2">
         <v>9102736647.0</v>
       </c>
@@ -12577,51 +12776,51 @@
       </c>
       <c r="K2">
         <v>8765947919.0</v>
       </c>
       <c r="L2">
         <v>8574122106.0</v>
       </c>
       <c r="M2">
         <v>9604348959.0</v>
       </c>
       <c r="N2">
         <v>9650869664.0</v>
       </c>
       <c r="O2">
         <v>5566880549.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>1416135000.0</v>
       </c>
       <c r="C3">
         <v>3081378000.0</v>
       </c>
       <c r="D3">
         <v>3327429639.0</v>
       </c>
       <c r="E3">
         <v>3570943090.0</v>
       </c>
       <c r="F3">
         <v>3609384079.0</v>
       </c>
       <c r="G3">
         <v>3782346026.0</v>
       </c>
       <c r="H3">
         <v>3147417490.0</v>
       </c>
       <c r="I3">
         <v>4160525124.0</v>
       </c>
@@ -12634,76 +12833,76 @@
       <c r="L3">
         <v>5752425102.0</v>
       </c>
       <c r="M3">
         <v>3714374737.0</v>
       </c>
       <c r="N3">
         <v>3542590042.0</v>
       </c>
       <c r="O3">
         <v>3317908799.0</v>
       </c>
       <c r="P3">
         <v>3895730295.0</v>
       </c>
       <c r="Q3">
         <v>5502190065.0</v>
       </c>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5">
         <v>2840981000.0</v>
       </c>
       <c r="C5">
         <v>-13390963000.0</v>
       </c>
       <c r="D5">
         <v>-23538953825.0</v>
       </c>
       <c r="E5">
         <v>-46162870245.0</v>
       </c>
       <c r="F5">
         <v>-55147426071.0</v>
       </c>
       <c r="G5">
         <v>-75894758685.0</v>
       </c>
       <c r="H5">
         <v>-107198481833.0</v>
       </c>
       <c r="I5">
         <v>14384120051.0</v>
       </c>
@@ -12716,51 +12915,51 @@
       <c r="L5">
         <v>2893273919.0</v>
       </c>
       <c r="M5">
         <v>3917220309.0</v>
       </c>
       <c r="N5">
         <v>9648670914.0</v>
       </c>
       <c r="O5">
         <v>22936548046.0</v>
       </c>
       <c r="P5">
         <v>9787661941.0</v>
       </c>
       <c r="Q5">
         <v>27899963157.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>4257116000.0</v>
       </c>
       <c r="C6">
         <v>-10309585000.0</v>
       </c>
       <c r="D6">
         <v>-20211524186.0</v>
       </c>
       <c r="E6">
         <v>-42591927155.0</v>
       </c>
       <c r="F6">
         <v>-51538041992.0</v>
       </c>
       <c r="G6">
         <v>-72112412659.0</v>
       </c>
       <c r="H6">
         <v>-104051064343.0</v>
       </c>
       <c r="I6">
         <v>18544645175.0</v>
       </c>
@@ -12773,101 +12972,101 @@
       <c r="L6">
         <v>8645699021.0</v>
       </c>
       <c r="M6">
         <v>7631595046.0</v>
       </c>
       <c r="N6">
         <v>13191260956.0</v>
       </c>
       <c r="O6">
         <v>26254456845.0</v>
       </c>
       <c r="P6">
         <v>13683392236.0</v>
       </c>
       <c r="Q6">
         <v>33203820437.0</v>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
         <v>30256371000.0</v>
       </c>
       <c r="C9">
         <v>-4254443000.0</v>
       </c>
       <c r="D9">
         <v>-5325329850.0</v>
       </c>
       <c r="E9">
         <v>-5719438311.0</v>
       </c>
       <c r="F9">
         <v>-34344978995.0</v>
       </c>
       <c r="G9">
         <v>-16526422856.0</v>
       </c>
       <c r="H9">
         <v>17951702000.0</v>
       </c>
       <c r="I9">
         <v>15456297935.0</v>
       </c>
@@ -12880,51 +13079,51 @@
       <c r="L9">
         <v>937360125.0</v>
       </c>
       <c r="M9">
         <v>725397377.0</v>
       </c>
       <c r="N9">
         <v>12647610716.0</v>
       </c>
       <c r="O9">
         <v>26088435156.0</v>
       </c>
       <c r="P9">
         <v>22440845096.0</v>
       </c>
       <c r="Q9">
         <v>38640868679.0</v>
       </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>1708153000.0</v>
       </c>
       <c r="C10">
         <v>-14201404000.0</v>
       </c>
       <c r="D10">
         <v>-24529148443.0</v>
       </c>
       <c r="E10">
         <v>-47211169269.0</v>
       </c>
       <c r="F10">
         <v>-56313146593.0</v>
       </c>
       <c r="G10">
         <v>-76504867994.0</v>
       </c>
       <c r="H10">
         <v>-107508687562.0</v>
       </c>
       <c r="I10">
         <v>14384120051.0</v>
       </c>
@@ -12943,51 +13142,51 @@
       <c r="N10">
         <v>9639461081.0</v>
       </c>
       <c r="O10">
         <v>22897959127.0</v>
       </c>
       <c r="P10">
         <v>13235600532.0</v>
       </c>
       <c r="Q10">
         <v>32355540477.0</v>
       </c>
       <c r="R10">
         <v>4203859000.0</v>
       </c>
       <c r="S10">
         <v>3563964000.0</v>
       </c>
       <c r="T10">
         <v>4055000000.0</v>
       </c>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11">
         <v>-104389000.0</v>
       </c>
       <c r="C11">
         <v>-410174000.0</v>
       </c>
       <c r="D11">
         <v>-216624705.0</v>
       </c>
       <c r="E11">
         <v>-150779245.0</v>
       </c>
       <c r="F11">
         <v>18577844.0</v>
       </c>
       <c r="G11">
         <v>61224457.0</v>
       </c>
       <c r="H11">
         <v>6030183941.0</v>
       </c>
       <c r="I11">
         <v>-6827807962.0</v>
       </c>
@@ -13008,51 +13207,51 @@
       </c>
       <c r="O11">
         <v>563134657.0</v>
       </c>
       <c r="P11">
         <v>771761488.0</v>
       </c>
       <c r="Q11">
         <v>780730768.0</v>
       </c>
       <c r="R11">
         <v>1079067000.0</v>
       </c>
       <c r="S11">
         <v>963330000.0</v>
       </c>
       <c r="T11">
         <v>985000000.0</v>
       </c>
       <c r="U11">
         <v>40000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12">
         <v>1132828000.0</v>
       </c>
       <c r="C12">
         <v>810442000.0</v>
       </c>
       <c r="D12">
         <v>990194618.0</v>
       </c>
       <c r="E12">
         <v>1048299024.0</v>
       </c>
       <c r="F12">
         <v>1165720522.0</v>
       </c>
       <c r="G12">
         <v>610109309.0</v>
       </c>
       <c r="H12">
         <v>310205729.0</v>
       </c>
       <c r="I12">
         <v>990629850.0</v>
       </c>
@@ -13073,125 +13272,127 @@
       </c>
       <c r="O12">
         <v>38588919.0</v>
       </c>
       <c r="P12">
         <v>447791704.0</v>
       </c>
       <c r="Q12">
         <v>848279960.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>143</v>
+      </c>
+      <c r="B13">
+        <v>437553774.0</v>
+      </c>
       <c r="C13">
         <v>544765750.0</v>
       </c>
       <c r="D13">
         <v>319946963.0</v>
       </c>
       <c r="E13">
         <v>824986470.0</v>
       </c>
       <c r="F13">
         <v>799437594.0</v>
       </c>
       <c r="G13">
         <v>1002158476.0</v>
       </c>
       <c r="H13">
         <v>266318800.0</v>
       </c>
       <c r="I13">
         <v>41449265740.0</v>
       </c>
       <c r="J13">
         <v>1113916430.0</v>
       </c>
       <c r="K13">
         <v>748846440.0</v>
       </c>
       <c r="L13">
         <v>1240073160.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14">
         <v>6212000.0</v>
       </c>
       <c r="S14">
         <v>16974000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
         <v>1812542000.0</v>
       </c>
       <c r="C15">
         <v>-13791230000.0</v>
       </c>
       <c r="D15">
         <v>-24312523738.0</v>
       </c>
       <c r="E15">
         <v>-47060390024.0</v>
       </c>
       <c r="F15">
         <v>-56331724437.0</v>
       </c>
       <c r="G15">
         <v>-76566092451.0</v>
       </c>
       <c r="H15">
         <v>-113538871503.0</v>
       </c>
       <c r="I15">
         <v>21211928013.0</v>
       </c>
@@ -13210,53 +13411,55 @@
       <c r="N15">
         <v>7474246759.0</v>
       </c>
       <c r="O15">
         <v>22334824470.0</v>
       </c>
       <c r="P15">
         <v>12463839044.0</v>
       </c>
       <c r="Q15">
         <v>31574809709.0</v>
       </c>
       <c r="R15">
         <v>3118580000.0</v>
       </c>
       <c r="S15">
         <v>2583660000.0</v>
       </c>
       <c r="T15">
         <v>3070000000.0</v>
       </c>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>146</v>
+      </c>
+      <c r="B16">
+        <v>1812542230.0</v>
+      </c>
       <c r="C16">
         <v>-13791230100.0</v>
       </c>
       <c r="D16">
         <v>-24312523740.0</v>
       </c>
       <c r="E16">
         <v>-47060390024.0</v>
       </c>
       <c r="F16">
         <v>-56331724437.0</v>
       </c>
       <c r="G16">
         <v>-76566092451.0</v>
       </c>
       <c r="H16">
         <v>-113538871503.0</v>
       </c>
       <c r="I16">
         <v>21211928013.0</v>
       </c>
       <c r="J16">
         <v>50717989744.0</v>
       </c>
       <c r="K16">
@@ -13271,189 +13474,193 @@
       <c r="N16">
         <v>7474247000.0</v>
       </c>
       <c r="O16">
         <v>22334824000.0</v>
       </c>
       <c r="P16">
         <v>12463839000.0</v>
       </c>
       <c r="Q16">
         <v>31574810000.0</v>
       </c>
       <c r="R16">
         <v>3118580000.0</v>
       </c>
       <c r="S16">
         <v>2583660000.0</v>
       </c>
       <c r="T16">
         <v>3070000000.0</v>
       </c>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>147</v>
+      </c>
+      <c r="B17">
+        <v>1812542233.0</v>
+      </c>
       <c r="C17">
         <v>-13791230103.0</v>
       </c>
       <c r="D17">
         <v>-39087553976.0</v>
       </c>
       <c r="E17">
         <v>-47060390024.0</v>
       </c>
       <c r="F17">
         <v>-56331724437.0</v>
       </c>
       <c r="G17">
         <v>-76566092451.0</v>
       </c>
       <c r="H17">
         <v>-113538871503.0</v>
       </c>
       <c r="I17">
         <v>21211928013.0</v>
       </c>
       <c r="J17">
         <v>50717989744.0</v>
       </c>
       <c r="K17">
         <v>-9633987993.0</v>
       </c>
       <c r="L17">
         <v>3083825751.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>148</v>
+      </c>
+      <c r="B18">
+        <v>-695274058.0</v>
+      </c>
       <c r="C18">
         <v>-487850013.0</v>
       </c>
       <c r="D18">
         <v>-1024470563.0</v>
       </c>
       <c r="E18">
         <v>-810200416.0</v>
       </c>
       <c r="F18">
         <v>-424479877.0</v>
       </c>
       <c r="G18">
         <v>348243261.0</v>
       </c>
       <c r="H18">
         <v>1402724729.0</v>
       </c>
       <c r="I18">
         <v>1579277468.0</v>
       </c>
       <c r="J18">
         <v>1087055513.0</v>
       </c>
       <c r="K18">
         <v>4607973123.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>42489031000.0</v>
       </c>
       <c r="C21">
         <v>-14720039000.0</v>
       </c>
       <c r="D21">
         <v>-24451425909.0</v>
       </c>
       <c r="E21">
         <v>-47835832219.0</v>
       </c>
       <c r="F21">
         <v>-58598433227.0</v>
       </c>
       <c r="G21">
         <v>-78008199668.0</v>
       </c>
       <c r="H21">
         <v>-111708496244.0</v>
       </c>
       <c r="I21">
         <v>-27915291845.0</v>
       </c>
@@ -13472,79 +13679,79 @@
       <c r="N21">
         <v>7328617550.0</v>
       </c>
       <c r="O21">
         <v>18645123634.0</v>
       </c>
       <c r="P21">
         <v>9787661941.0</v>
       </c>
       <c r="Q21">
         <v>27899963157.0</v>
       </c>
       <c r="R21">
         <v>5687971000.0</v>
       </c>
       <c r="S21">
         <v>8165433000.0</v>
       </c>
       <c r="T21">
         <v>4055000000.0</v>
       </c>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
-        <v>-8444121000.0</v>
+        <v>8444121000.0</v>
       </c>
       <c r="C23">
         <v>17770137000.0</v>
       </c>
       <c r="D23">
         <v>26742993503.0</v>
       </c>
       <c r="E23">
         <v>50316770823.0</v>
       </c>
       <c r="F23">
         <v>32196386663.0</v>
       </c>
       <c r="G23">
         <v>68804915514.0</v>
       </c>
       <c r="H23">
         <v>139282729714.0</v>
       </c>
       <c r="I23">
         <v>52474326427.0</v>
       </c>
       <c r="J23">
         <v>22503045929.0</v>
       </c>
@@ -13554,144 +13761,148 @@
       <c r="L23">
         <v>6587711070.0</v>
       </c>
       <c r="M23">
         <v>14036731722.0</v>
       </c>
       <c r="N23">
         <v>14969862830.0</v>
       </c>
       <c r="O23">
         <v>13010192071.0</v>
       </c>
       <c r="P23">
         <v>12653183155.0</v>
       </c>
       <c r="Q23">
         <v>10740905522.0</v>
       </c>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>155</v>
+      </c>
+      <c r="B25">
+        <v>3089674700.0</v>
+      </c>
       <c r="C25">
         <v>3081377544.0</v>
       </c>
       <c r="D25">
         <v>3472842921.0</v>
       </c>
       <c r="E25">
         <v>3570940191.0</v>
       </c>
       <c r="F25">
         <v>3609384079.0</v>
       </c>
       <c r="G25">
         <v>3782346026.0</v>
       </c>
       <c r="H25">
         <v>3147417490.0</v>
       </c>
       <c r="I25">
         <v>4160525124.0</v>
       </c>
       <c r="J25">
         <v>5565603652.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>157</v>
+      </c>
+      <c r="B27">
+        <v>82522000.0</v>
+      </c>
       <c r="C27">
         <v>39500000.0</v>
       </c>
       <c r="D27">
         <v>22651560.0</v>
       </c>
       <c r="E27">
         <v>32118000.0</v>
       </c>
       <c r="F27">
         <v>42318000.0</v>
       </c>
       <c r="G27">
         <v>52418000.0</v>
       </c>
       <c r="H27">
         <v>77500000.0</v>
       </c>
       <c r="I27">
         <v>157290000.0</v>
       </c>
       <c r="J27">
         <v>65342000.0</v>
       </c>
       <c r="K27">
@@ -13700,53 +13911,55 @@
       <c r="L27">
         <v>162730800.0</v>
       </c>
       <c r="M27">
         <v>876744000.0</v>
       </c>
       <c r="N27">
         <v>196345000.0</v>
       </c>
       <c r="O27">
         <v>520465200.0</v>
       </c>
       <c r="P27">
         <v>1484034376.0</v>
       </c>
       <c r="Q27">
         <v>2108006586.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>158</v>
+      </c>
+      <c r="B28">
+        <v>2494394000.0</v>
+      </c>
       <c r="C28">
         <v>2140673000.0</v>
       </c>
       <c r="D28">
         <v>2341585682.0</v>
       </c>
       <c r="E28">
         <v>2799001764.0</v>
       </c>
       <c r="F28">
         <v>2297379494.0</v>
       </c>
       <c r="G28">
         <v>2153815531.0</v>
       </c>
       <c r="H28">
         <v>2767327484.0</v>
       </c>
       <c r="I28">
         <v>4052813762.0</v>
       </c>
       <c r="J28">
         <v>7455726058.0</v>
       </c>
       <c r="K28">
@@ -13755,96 +13968,98 @@
       <c r="L28">
         <v>2884373625.0</v>
       </c>
       <c r="M28">
         <v>2985953559.0</v>
       </c>
       <c r="N28">
         <v>3994172831.0</v>
       </c>
       <c r="O28">
         <v>3764682208.0</v>
       </c>
       <c r="P28">
         <v>11275922515.0</v>
       </c>
       <c r="Q28">
         <v>8632898936.0</v>
       </c>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>159</v>
+      </c>
+      <c r="B29">
+        <v>-104388790.0</v>
+      </c>
       <c r="C29">
         <v>-410173700.0</v>
       </c>
       <c r="D29">
         <v>-141442539.0</v>
       </c>
       <c r="E29">
         <v>-150779250.0</v>
       </c>
       <c r="F29">
         <v>18577844.0</v>
       </c>
       <c r="G29">
         <v>61224457.0</v>
       </c>
       <c r="H29">
         <v>6030183940.0</v>
       </c>
       <c r="I29">
         <v>-6827807960.0</v>
       </c>
       <c r="J29">
         <v>-306649900.0</v>
       </c>
       <c r="K29">
         <v>-238080670.0</v>
       </c>
       <c r="L29">
         <v>-226551240.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>-12232660000.0</v>
       </c>
       <c r="C30">
         <v>10465596000.0</v>
       </c>
       <c r="D30">
         <v>19126096059.0</v>
       </c>
       <c r="E30">
         <v>42116393908.0</v>
       </c>
       <c r="F30">
         <v>24253454232.0</v>
       </c>
       <c r="G30">
         <v>61481776812.0</v>
       </c>
       <c r="H30">
         <v>129660198244.0</v>
       </c>
       <c r="I30">
         <v>43371589780.0</v>
       </c>
@@ -13857,51 +14072,51 @@
       <c r="L30">
         <v>-1986411036.0</v>
       </c>
       <c r="M30">
         <v>4432382763.0</v>
       </c>
       <c r="N30">
         <v>5318993166.0</v>
       </c>
       <c r="O30">
         <v>7443311522.0</v>
       </c>
       <c r="P30">
         <v>12653183155.0</v>
       </c>
       <c r="Q30">
         <v>10740905522.0</v>
       </c>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B31">
         <v>-40780877000.0</v>
       </c>
       <c r="C31">
         <v>518635000.0</v>
       </c>
       <c r="D31">
         <v>-77722534.0</v>
       </c>
       <c r="E31">
         <v>624662950.0</v>
       </c>
       <c r="F31">
         <v>2285286634.0</v>
       </c>
       <c r="G31">
         <v>1503331674.0</v>
       </c>
       <c r="H31">
         <v>4199808682.0</v>
       </c>
       <c r="I31">
         <v>42299411896.0</v>
       </c>
@@ -13914,51 +14129,51 @@
       <c r="L31">
         <v>-66496652.0</v>
       </c>
       <c r="M31">
         <v>7585858625.0</v>
       </c>
       <c r="N31">
         <v>2310843531.0</v>
       </c>
       <c r="O31">
         <v>4252835493.0</v>
       </c>
       <c r="P31">
         <v>3447938591.0</v>
       </c>
       <c r="Q31">
         <v>4455577320.0</v>
       </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B32">
         <v>34044910000.0</v>
       </c>
       <c r="C32">
         <v>3050098000.0</v>
       </c>
       <c r="D32">
         <v>2291567594.0</v>
       </c>
       <c r="E32">
         <v>2480938604.0</v>
       </c>
       <c r="F32">
         <v>-26402046564.0</v>
       </c>
       <c r="G32">
         <v>-9203284154.0</v>
       </c>
       <c r="H32">
         <v>27574233470.0</v>
       </c>
       <c r="I32">
         <v>24559034582.0</v>
       </c>
@@ -13998,632 +14213,641 @@
       <c r="U32">
         <v>6114000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ32"/>
+  <dimension ref="A1:BR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL1" t="s">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BP1" t="s">
-        <v>163</v>
+        <v>130</v>
       </c>
       <c r="BQ1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:69">
+        <v>164</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>1958054000.0</v>
+      </c>
+      <c r="C2">
         <v>994714669.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1651291707.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1919267763.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1936906224.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2409498523.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1285049984.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1746726221.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1863266447.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2184769212.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1749257893.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1975092172.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1707778167.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1298856650.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1750405315.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2510474157.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2640640793.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1752516171.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1985606391.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2389765459.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1815044410.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1009932615.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2497547029.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1814099961.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2001559097.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2245745889.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2535823169.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2251905189.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2589057223.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2516724187.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2266664575.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2137743029.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2090584981.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2896695405.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2817497904.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2577546181.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1800954814.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>847355889.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1740470960.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2411345754.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1717486071.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4888417288.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1969503580.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1903313569.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1593219540.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2571596899.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2147969861.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2915739554.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1971841495.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2756393092.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2119385998.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1996662103.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2778428471.0</v>
       </c>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
-    </row>
-    <row r="3" spans="1:69">
+      <c r="BR2"/>
+    </row>
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>777207000.0</v>
+      </c>
+      <c r="C3">
         <v>357701788.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>677868698.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>888522196.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>747197136.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>747299496.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>792247897.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>770228354.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>771601797.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>769775489.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>788565725.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>884723794.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>884364631.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>915188771.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>873442240.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>886752575.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>895556605.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>897659143.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>892596770.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>903588017.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>915540149.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>983947078.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>914943871.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>939682284.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>943772793.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>948694216.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>729092128.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>732420831.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>737210315.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>928384137.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>947082739.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>898734996.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1386323252.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1392829565.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1377861734.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1385195021.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1409717332.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1423090771.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1406759010.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1402296853.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1400273592.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1424688580.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1439835865.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1416157879.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1451724920.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>938038953.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>926896004.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>928022315.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>921417465.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>840500613.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>922361196.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>880456968.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>899271265.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-12175741356.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5167353443.0</v>
       </c>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
-    </row>
-    <row r="4" spans="1:69">
+      <c r="BR3"/>
+    </row>
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -14649,416 +14873,423 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
-    </row>
-    <row r="5" spans="1:69">
+      <c r="BR4"/>
+    </row>
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5">
+        <v>7800179000.0</v>
+      </c>
+      <c r="C5">
         <v>-22746344104.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>22669903866.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3334738724.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-446805584.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>15618342323.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1960068904.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-17073544130.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-13895829243.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13143557640.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5294665263.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13246503570.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2443557878.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-27876460952.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2009338895.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2322596056.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-13954474342.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6104049701.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1452001771.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7392016481.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-39708547676.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>16879844803.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6470972208.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2376584913.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-83699147241.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-108383996996.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>207534139.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6711457414.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5733476390.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-37841928718.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>18318224427.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>39288036604.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5380212262.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>18166273091.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>78547994.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>16492317737.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>15692722808.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3918154971.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5551780137.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>8014582685.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-8385616336.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2223688631.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1526271817.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>10366741313.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-8170884208.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-45456626410.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>24121607598.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2031974850.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>27281415121.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>11103077530.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-30166237419.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1179588582.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>29891419385.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>12641033222.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-4153039645.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
-    </row>
-    <row r="6" spans="1:69">
+      <c r="BR5"/>
+    </row>
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>8577386000.0</v>
+      </c>
+      <c r="C6">
         <v>-22388642316.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23347772564.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4223260920.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>300391552.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16365641819.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2752316801.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-16303315776.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-13124227446.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12373782151.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6083230988.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12361779776.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1559193247.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-26961272181.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1135896655.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1435843481.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-13058917737.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5206390558.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-559405001.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6488428464.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-38793007527.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>17863791881.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-5556028337.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1436902629.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-82755374448.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-107435302780.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>936626267.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7443878245.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4996266075.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-36913544581.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>19265307166.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>40186771600.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3993889010.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>19559102656.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1456409728.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>17877512758.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>17102440140.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2495064200.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4145021127.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9416879538.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-6985342744.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3648377211.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-86435952.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>11782899192.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6719159288.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-44518587457.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>25048503602.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1103952535.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>28202832586.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>11943578143.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-29243876223.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-299131614.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>30790690650.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>465291866.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1014313798.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
-    </row>
-    <row r="7" spans="1:69">
+      <c r="BR6"/>
+    </row>
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -15084,54 +15315,55 @@
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
-    </row>
-    <row r="8" spans="1:69">
+      <c r="BR7"/>
+    </row>
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -15157,939 +15389,955 @@
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
-    </row>
-    <row r="9" spans="1:69">
+      <c r="BR8"/>
+    </row>
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>15399410000.0</v>
+      </c>
+      <c r="C9">
         <v>17221822807.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2557196837.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>867420552.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-858068679.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1653374644.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-242613457.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1224081384.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1134373482.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2614833318.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1207928281.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4229669361.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1258080223.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-6439977529.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-890964619.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1871123310.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2089724269.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-7547277408.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2843631119.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1124649422.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-30965583343.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-6345534234.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1716404720.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-5092214435.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-3144370341.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1856201424.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4608377935.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>547039971.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>10940082670.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-8242422515.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>20697945514.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-812249497.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5333047941.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>19104816456.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4866130085.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>17199171603.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>16621861055.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>18125716961.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-4498153385.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8612808842.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-7532810151.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2655812524.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1740549222.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>10223528915.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-7349865399.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-44043059329.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>18173859769.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-648839586.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>27240637673.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>13178430969.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-29288740778.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-941566701.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>29699487226.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>17517134453.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-887185241.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
-    </row>
-    <row r="10" spans="1:69">
+      <c r="BR9"/>
+    </row>
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>7235916000.0</v>
+      </c>
+      <c r="C10">
         <v>-22916370844.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21736591147.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3334738724.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-446805584.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14807900665.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1960068904.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-17073544130.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-13895829243.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13426458709.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5064785339.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13483918311.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2683556762.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-28126306781.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2269441610.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2591274136.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14224146742.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8844655733.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-996887050.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6763056134.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-39708547676.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13420610594.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5786433776.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1965026903.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-82174017909.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-114969746475.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2197653415.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9110211329.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3846805831.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-37841928718.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>18318224427.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>37383827422.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-3476003080.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18166271712.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>66298088.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>16494211434.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>15684558613.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3923027066.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5560420668.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8005789046.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-8394409975.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2214070138.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1535065456.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>10357947674.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-8179677847.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-45469850761.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>24112817403.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2047677930.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>27280785677.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>11093867697.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-30165131005.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1180641476.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>29891365865.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>12641033222.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-4153039645.0</v>
       </c>
-      <c r="BD10"/>
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>31708342000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2001341600.0</v>
       </c>
-      <c r="BG10"/>
-      <c r="BH10">
+      <c r="BH10"/>
+      <c r="BI10">
         <v>34163161400.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>486502600.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>7751565200.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>25356985100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13543645000.0</v>
       </c>
       <c r="BO10">
         <v>13543645000.0</v>
       </c>
       <c r="BP10">
+        <v>13543645000.0</v>
+      </c>
+      <c r="BQ10">
         <v>1849191500.0</v>
       </c>
-      <c r="BQ10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:69">
+      <c r="BR10"/>
+    </row>
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>141</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>11820212.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-7643844.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-54229276.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-54335882.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-400502648.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3223684.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-3223685.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-3223684.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-202391395.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-4423610.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-3652579.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-6157121.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-127209229.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4858666.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-32704310.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4275628.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3491537.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5028769.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4343028.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5714510.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>43695173.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5843095.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-5843094.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>17529283.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6038316929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2710996.0</v>
       </c>
       <c r="AB11">
         <v>-2710996.0</v>
       </c>
       <c r="AC11">
         <v>-2710996.0</v>
       </c>
       <c r="AD11">
+        <v>-2710996.0</v>
+      </c>
+      <c r="AE11">
         <v>-6559310043.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-253769213.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7364353.0</v>
       </c>
       <c r="AG11">
         <v>-7364353.0</v>
       </c>
       <c r="AH11">
+        <v>-7364353.0</v>
+      </c>
+      <c r="AI11">
         <v>-245182208.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-67070212.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-119188014.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>124790537.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-248795024.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3571452.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3571451.0</v>
       </c>
       <c r="AO11">
         <v>3571451.0</v>
       </c>
       <c r="AP11">
+        <v>3571451.0</v>
+      </c>
+      <c r="AQ11">
         <v>-226551242.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2907052291.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3172233021.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2959004666.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-844832203.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1139450876.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>487869525.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>430803871.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>993299887.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>407890386.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>543151765.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>220872284.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>563134657.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>827141800.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>396075700.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
-[...1 lines deleted...]
-      </c>
+      <c r="BN11"/>
       <c r="BO11">
         <v>436473100.0</v>
       </c>
       <c r="BP11">
+        <v>436473100.0</v>
+      </c>
+      <c r="BQ11">
         <v>375734000.0</v>
       </c>
-      <c r="BQ11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:69">
+      <c r="BR11"/>
+    </row>
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12">
+        <v>564263000.0</v>
+      </c>
+      <c r="C12">
         <v>170026740.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>933312719.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>515351820.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>418385060.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>810441658.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6796048.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
         <v>282901069.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>229879924.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>237414741.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>239998884.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>249845829.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>260102715.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>268678080.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>269672400.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1063338098.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>418384880.0</v>
       </c>
       <c r="T12">
         <v>418384880.0</v>
       </c>
       <c r="U12">
         <v>418384880.0</v>
       </c>
       <c r="V12">
+        <v>418384880.0</v>
+      </c>
+      <c r="W12">
         <v>601307130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>357410800.0</v>
       </c>
       <c r="X12">
         <v>357410800.0</v>
       </c>
       <c r="Y12">
         <v>357410800.0</v>
       </c>
       <c r="Z12">
         <v>357410800.0</v>
       </c>
       <c r="AA12">
+        <v>357410800.0</v>
+      </c>
+      <c r="AB12">
         <v>126785800.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>1379.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12249906.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1893697.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8164195.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4872095.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8640531.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8793639.0</v>
       </c>
       <c r="AO12">
         <v>8793639.0</v>
       </c>
       <c r="AP12">
+        <v>8793639.0</v>
+      </c>
+      <c r="AQ12">
         <v>9618493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8793639.0</v>
       </c>
       <c r="AR12">
         <v>8793639.0</v>
       </c>
       <c r="AS12">
         <v>8793639.0</v>
       </c>
       <c r="AT12">
+        <v>8793639.0</v>
+      </c>
+      <c r="AU12">
         <v>13224351.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8790195.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>15703080.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>629444.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9209833.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1106414.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1052894.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>53520.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>13805700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7337500.0</v>
       </c>
       <c r="BD12">
         <v>7337500.0</v>
       </c>
       <c r="BE12">
+        <v>7337500.0</v>
+      </c>
+      <c r="BF12">
         <v>10108300.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>417046700.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>30745000.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>146730900.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>175260500.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>260169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>744943300.0</v>
       </c>
       <c r="BO12">
         <v>744943300.0</v>
       </c>
-      <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BP12">
+        <v>744943300.0</v>
+      </c>
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>419292400.0</v>
       </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>143</v>
+      </c>
+      <c r="B13">
+        <v>88952274.0</v>
+      </c>
       <c r="C13">
+        <v>114342463.0</v>
+      </c>
+      <c r="D13">
         <v>180804557.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>23874790.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>56847710.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>715213860.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>135631210.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>53240364.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>62172618.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>79477525.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>126216000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>204216370.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>206077010.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>124909960.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>249871960.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>79921355.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>75857154.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>115324087.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>218979154.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>18160490.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>70822380.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>271914164.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>171079528.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>74961650.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>274129500.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>178385050.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>154897420.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>126032784.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>209832476.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
-    </row>
-    <row r="14" spans="1:69">
+      <c r="BR13"/>
+    </row>
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -16111,624 +16359,641 @@
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
+      <c r="BN14"/>
       <c r="BO14">
         <v>2842900.0</v>
       </c>
-      <c r="BP14"/>
+      <c r="BP14">
+        <v>2842900.0</v>
+      </c>
       <c r="BQ14"/>
-    </row>
-    <row r="15" spans="1:69">
+      <c r="BR14"/>
+    </row>
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>7235916000.0</v>
+      </c>
+      <c r="C15">
         <v>-22928191056.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>21744234992.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3388967999.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-392469702.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>15208403313.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1963292588.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-17070320445.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-13892605559.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-13224067314.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5069208949.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-13480265732.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2677399641.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-27999097552.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-2274300276.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2558569826.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-14228422370.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-8848147270.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1001915819.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-6767399162.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-39714262186.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>13376915421.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-5792276871.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1959183809.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-82191547192.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-121008063404.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2200364410.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9112922326.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3844094835.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-31282618674.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>18571993639.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>37391191775.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-3468638727.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>18411453920.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>133368300.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>16613399448.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>15559768076.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-3674232042.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-5563992120.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>8002217595.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-8397981426.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2440621380.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1535065456.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>10357947674.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-8179677847.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-44625018559.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>22973366528.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-2535547455.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>26849981806.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>10100567810.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-30573021391.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-1723793241.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>29670493581.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>12077898565.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-4153039645.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-    </row>
-    <row r="16" spans="1:69">
+      <c r="BR15"/>
+    </row>
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-22928191060.0</v>
+      </c>
+      <c r="D16">
         <v>21744234990.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3388968000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-392469700.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15208403310.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1963292590.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>5069208950.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-13480265730.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2677399640.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-27999097552.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-2274300276.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2558569826.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-14228422370.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-8848147270.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1001915819.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-6767399162.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-39714262186.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13376915421.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-5792276871.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1959183809.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-82191547192.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-121008063404.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2200364410.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9112922326.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3844094835.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-31282618674.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>18571993639.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-    </row>
-    <row r="17" spans="1:69">
+      <c r="BR16"/>
+    </row>
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>147</v>
+      </c>
+      <c r="B17">
+        <v>7235916208.0</v>
+      </c>
       <c r="C17">
+        <v>-22928191056.0</v>
+      </c>
+      <c r="D17">
         <v>21744234991.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3388968000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-392469702.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>15208403313.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1963292588.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-17070320445.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-13892605559.0</v>
       </c>
-      <c r="J17"/>
-      <c r="K17">
+      <c r="K17"/>
+      <c r="L17">
         <v>5069208949.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-13480265732.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2677399641.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-27999097552.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-2274300276.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-2558569826.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-14228422370.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-8848147270.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1001915819.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-6767399162.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-39714262186.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>13376915421.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-5792276871.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1959183809.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-82191547192.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-121008063404.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2200364411.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>9112922325.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-3844094835.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-31282618674.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>18571993639.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
-    </row>
-    <row r="18" spans="1:69">
+      <c r="BR17"/>
+    </row>
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>148</v>
+      </c>
+      <c r="B18">
+        <v>-475311013.0</v>
+      </c>
       <c r="C18">
+        <v>-55684277.0</v>
+      </c>
+      <c r="D18">
         <v>-762672934.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>72783625.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>50299528.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-629060292.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>42700873.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>42531206.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>55978200.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-211505397.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-416065842.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-151687228.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-246675312.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-178731523.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-233762226.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-170484431.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-227222236.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1063338098.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>208472745.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>429448463.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>937013.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-356893831.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>165521388.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>202924680.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>336691024.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>479965151.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>593389889.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>122962574.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>206407115.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
-    </row>
-    <row r="19" spans="1:69">
+      <c r="BR18"/>
+    </row>
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16754,54 +17019,55 @@
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
-    </row>
-    <row r="20" spans="1:69">
+      <c r="BR19"/>
+    </row>
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16827,235 +17093,239 @@
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-    </row>
-    <row r="21" spans="1:69">
+      <c r="BR20"/>
+    </row>
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>7300169000.0</v>
+      </c>
+      <c r="C21">
         <v>17022364669.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22464462533.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3052513666.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1059548576.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14817325359.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1608240759.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-16726590253.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-14419015010.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-13811200871.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5316610556.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-13271701208.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2685134386.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-28653621156.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2085557350.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4324035374.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-12772618339.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10230610818.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1192888002.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6975576289.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-40199358118.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13868975394.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-6068759372.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2109268451.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-83699147239.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-114358573810.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>683658794.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7486006272.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-5519587500.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-35006905514.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>16139624222.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3977531883.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-5070478670.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>17189238922.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1208594794.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>15138757477.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>14262225969.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>23700129666.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-6824887699.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6420502978.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-9943098646.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1746188857.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-3426521850.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>8554508711.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-9797946879.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-44491317886.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>17048321463.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2994018043.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>26727230230.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>11893086324.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-30573201393.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-1803002959.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>27811735578.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>12175741356.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-5167353443.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-    </row>
-    <row r="22" spans="1:69">
+      <c r="BR21"/>
+    </row>
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -17081,235 +17351,239 @@
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-    </row>
-    <row r="23" spans="1:69">
+      <c r="BR22"/>
+    </row>
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>10057294000.0</v>
+      </c>
+      <c r="C23">
         <v>1194172806.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>-265825351.0</v>
+        <v>18255973989.0</v>
       </c>
       <c r="E23">
+        <v>265825351.0</v>
+      </c>
+      <c r="F23">
         <v>2138386121.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14061201480.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>565804232.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17249235090.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15147907975.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13381136765.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4775280944.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11017124019.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3134832330.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>23512500277.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2944998046.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4963386221.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13323534863.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4435849581.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6022125512.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10489991170.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11048819185.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19204577013.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6849901681.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1168846023.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>82556335995.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>118460521123.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6460542310.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4687061112.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>19048727393.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>29281207186.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6824985867.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5303025415.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12494111592.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4812272939.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8892222783.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4637960307.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4160589900.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4727056816.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4067205274.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4603651618.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4127774566.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5798040955.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3655476208.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3572333773.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4041301020.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3019855456.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3273508167.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5260918011.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2485248938.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4041737737.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3403846613.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2858098361.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4666180119.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4876101230.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3265854403.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
-    </row>
-    <row r="24" spans="1:69">
+      <c r="BR23"/>
+    </row>
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17335,171 +17609,177 @@
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-    </row>
-    <row r="25" spans="1:69">
+      <c r="BR24"/>
+    </row>
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>155</v>
+      </c>
+      <c r="B25">
+        <v>777206791.0</v>
+      </c>
       <c r="C25">
+        <v>776086670.0</v>
+      </c>
+      <c r="D25">
         <v>677868698.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>888522196.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>747197136.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>747299496.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>792247897.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>770228354.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>771601797.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>788565725.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>884723794.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>884364631.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>915188771.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>873442240.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>886752575.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>895556605.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>902384143.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>887871770.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>905688017.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>913440149.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>988672078.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>910218871.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>939682284.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>943772793.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
-    </row>
-    <row r="26" spans="1:69">
+      <c r="BR25"/>
+    </row>
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -17525,1110 +17805,1133 @@
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-    </row>
-    <row r="27" spans="1:69">
+      <c r="BR26"/>
+    </row>
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>157</v>
+      </c>
+      <c r="B27">
+        <v>21671000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>17269634.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4899420.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>58761400.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>31330213.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4192000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3978000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>22651560.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>32118000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>4755000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>22965000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>14598000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>9899000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>21300000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>21219000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1550000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6412000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>45978000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>26660000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>80940000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3972000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>63720000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8658000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>26902000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>9212000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>24860000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4368000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>630000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5472000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>40824000.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>1750000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4212000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>152395600.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4373200.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>28288000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>6192000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>842264000.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>5000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>127730000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>61575000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2040000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1131024180.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>734079706.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-    </row>
-    <row r="28" spans="1:69">
+      <c r="BR27"/>
+    </row>
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>158</v>
+      </c>
+      <c r="B28">
+        <v>1292222000.0</v>
+      </c>
       <c r="C28">
+        <v>986127287.0</v>
+      </c>
+      <c r="D28">
         <v>430169881.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>337430375.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>740666412.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>696310010.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>423693798.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>402837063.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>620691575.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1084878111.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>240804875.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>496026947.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>519875749.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1264215451.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>600965754.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>376695235.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>557125324.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>565637975.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>463811754.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>491864394.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>776065371.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>441016356.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>366856225.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>351704600.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>994238350.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>576189083.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>672139182.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>559053652.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>904481818.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>436208053.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1874540058.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1051049642.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1563432115.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>486209731.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4980191707.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1225232986.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>702808978.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>441953728.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>872511363.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>850142248.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1128349657.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>77976300.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>775935464.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>794428619.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1400547077.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>207874391.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>881113603.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1312023188.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>584942377.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1454461754.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>685667998.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1308633333.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>545409746.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5141103911.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3117593246.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
-    </row>
-    <row r="29" spans="1:69">
+      <c r="BR28"/>
+    </row>
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>159</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
       <c r="C29">
+        <v>11820212.0</v>
+      </c>
+      <c r="D29">
         <v>-7643844.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-54229280.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-54335880.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-400502650.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3223680.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3223685.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3223684.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>-4423610.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3652580.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-6157120.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-127209230.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4858670.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-32704310.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4275628.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3491537.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5028769.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4343030.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5714510.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>43695173.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5843095.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-5843090.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17529280.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6038316930.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2710996.0</v>
       </c>
       <c r="AC29">
         <v>-2710996.0</v>
       </c>
-      <c r="AD29"/>
+      <c r="AD29">
+        <v>-2710996.0</v>
+      </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
-    </row>
-    <row r="30" spans="1:69">
+      <c r="BR29"/>
+    </row>
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>8099240000.0</v>
+      </c>
+      <c r="C30">
         <v>199458137.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-19907265696.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2185093114.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>201479897.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-16470700003.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1850854216.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15502508869.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13284641528.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11196367553.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6524538837.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9042031847.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1427054163.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>22213643627.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1194592731.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2452912064.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10682894070.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2683333410.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4036519121.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8100225711.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9233774775.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-20214509628.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4352354652.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2982945984.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>80554776898.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>116214775234.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3924719141.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-6938966301.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>16459670170.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>26764482999.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4558321292.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3165282386.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>10403526611.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1915577534.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6074724879.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2060414126.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2359635086.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-5574412705.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2326734314.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2192305864.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2410288495.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>909623667.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1685972628.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1669020204.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2448081480.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>448258557.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1125538306.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2345178457.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>513407443.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1285344645.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1284460615.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>861436258.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1887751648.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4876101230.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3265854403.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
-    </row>
-    <row r="31" spans="1:69">
+      <c r="BR30"/>
+    </row>
+    <row r="31" spans="1:70">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B31">
+        <v>-64253000.0</v>
+      </c>
+      <c r="C31">
         <v>-39938735513.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-727871386.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>282225058.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>612742992.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9424694.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>351828145.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-346953877.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>523185767.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>384742162.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-251825217.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-212217103.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1577624.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>527314375.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-183884260.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1732761238.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1451528403.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1385955085.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>196000952.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>212520155.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>490810442.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-448364800.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>282325596.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>144241548.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1525129330.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-611172665.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1513994621.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1624205057.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1672781669.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2835023204.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2178600205.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>41361359305.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1594475590.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>977032790.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1274892882.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1355453957.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1422332644.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-27623156732.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1264467031.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1585286068.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1548688671.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>467881281.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1891456394.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1803438963.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1618269032.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-978532875.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>7064495940.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>946340113.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>553555447.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-799218627.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>408070388.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>622361483.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>2079630287.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>465291866.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1014313798.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
-    </row>
-    <row r="32" spans="1:69">
+      <c r="BR31"/>
+    </row>
+    <row r="32" spans="1:70">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B32">
+        <v>17357463000.0</v>
+      </c>
+      <c r="C32">
         <v>18216537476.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4208488544.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2786688315.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1078837545.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>756123879.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1042436527.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>522644837.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>728892965.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-430064106.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>541329612.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-2254577189.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>449697944.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-5141120879.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>859440696.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>639350847.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>550916524.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-5794761237.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4829237510.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3514414881.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-29150538933.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-5335601619.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>781142309.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-3278114474.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-1142811244.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4101947313.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>7144201104.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2798945160.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>13529139893.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>-5725698328.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>22964610089.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1325493532.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>7423632922.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>22001511861.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>7683627989.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>19776717784.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>18422815869.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>18973072850.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>-2757682425.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>11024154596.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>-5815324080.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>7544229812.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>228954358.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>12126842484.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>-5756645859.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>-41471462430.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>20321829630.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2266899968.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>29212479168.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>15934824061.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>-27169354780.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1055095402.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>32477915697.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>17517134453.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>-887185241.0</v>
       </c>
-      <c r="BD32"/>
-      <c r="BE32">
+      <c r="BE32"/>
+      <c r="BF32">
         <v>35052485700.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>5771321700.0</v>
       </c>
-      <c r="BG32"/>
-      <c r="BH32">
+      <c r="BH32"/>
+      <c r="BI32">
         <v>37335067600.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3980384700.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2602401600.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>11015112100.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>3248355300.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>27257550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16367721200.0</v>
       </c>
       <c r="BO32">
         <v>16367721200.0</v>
       </c>
       <c r="BP32">
+        <v>16367721200.0</v>
+      </c>
+      <c r="BQ32">
         <v>3671226800.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>493733000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -18669,51 +18972,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B2">
         <v>13816193000.0</v>
       </c>
       <c r="C2">
         <v>6415553000.0</v>
       </c>
       <c r="D2">
         <v>4711288629.0</v>
       </c>
       <c r="E2">
         <v>9312168150.0</v>
       </c>
       <c r="F2">
         <v>5645060299.0</v>
       </c>
       <c r="G2">
         <v>11064399913.0</v>
       </c>
       <c r="H2">
         <v>13789678117.0</v>
       </c>
       <c r="I2">
         <v>31223978665.0</v>
       </c>
@@ -18725,51 +19028,51 @@
       </c>
       <c r="L2">
         <v>20177368493.0</v>
       </c>
       <c r="M2">
         <v>48326687635.0</v>
       </c>
       <c r="N2">
         <v>71617828431.0</v>
       </c>
       <c r="O2">
         <v>11188483390.0</v>
       </c>
       <c r="P2">
         <v>53555458760.0</v>
       </c>
       <c r="Q2">
         <v>14967706309.0</v>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B3">
         <v>240750000</v>
       </c>
       <c r="C3">
         <v>174739000</v>
       </c>
       <c r="D3">
         <v>145249000</v>
       </c>
       <c r="E3">
         <v>102289600</v>
       </c>
       <c r="F3">
         <v>246254091</v>
       </c>
       <c r="G3">
         <v>122767500</v>
       </c>
       <c r="H3">
         <v>137776917</v>
       </c>
       <c r="I3">
         <v>1850835364</v>
       </c>
@@ -18787,99 +19090,99 @@
       </c>
       <c r="N3">
         <v>22523498536</v>
       </c>
       <c r="O3">
         <v>13787037917</v>
       </c>
       <c r="P3">
         <v>2268997837</v>
       </c>
       <c r="Q3">
         <v>10025034015</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B6">
         <v>-5219524000.0</v>
       </c>
       <c r="C6">
         <v>7400640000.0</v>
       </c>
       <c r="D6">
         <v>1704264063.0</v>
       </c>
       <c r="E6">
         <v>-4600879521.0</v>
       </c>
       <c r="F6">
         <v>3667107851.0</v>
       </c>
       <c r="G6">
         <v>-5419339614.0</v>
       </c>
       <c r="H6">
         <v>-2725278204.0</v>
       </c>
       <c r="I6">
         <v>-17434300548.0</v>
       </c>
@@ -18891,345 +19194,347 @@
       </c>
       <c r="L6">
         <v>-677011853.0</v>
       </c>
       <c r="M6">
         <v>-28149319142.0</v>
       </c>
       <c r="N6">
         <v>-23291140796.0</v>
       </c>
       <c r="O6">
         <v>60429345041.0</v>
       </c>
       <c r="P6">
         <v>-42366975370.0</v>
       </c>
       <c r="Q6">
         <v>38587752451.0</v>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>170</v>
+      </c>
+      <c r="B7">
+        <v>-19422724800.0</v>
+      </c>
       <c r="C7">
         <v>-11511519130.0</v>
       </c>
       <c r="D7">
         <v>-16550612960.0</v>
       </c>
       <c r="E7">
         <v>-9576772710.0</v>
       </c>
       <c r="F7">
         <v>-4495684970.0</v>
       </c>
       <c r="G7">
         <v>-8353614990.0</v>
       </c>
       <c r="H7">
         <v>6783142000.0</v>
       </c>
       <c r="I7">
         <v>-15082982100.0</v>
       </c>
       <c r="J7">
         <v>68879809640.0</v>
       </c>
       <c r="K7">
         <v>11667994960.0</v>
       </c>
       <c r="L7">
         <v>343546940.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>40495174360.0</v>
       </c>
       <c r="F12">
         <v>57903027430.0</v>
       </c>
       <c r="G12">
         <v>64256678738.0</v>
       </c>
       <c r="H12">
         <v>111809959477.0</v>
       </c>
       <c r="I12">
         <v>-138064974625.0</v>
       </c>
       <c r="J12">
         <v>-27919261631.0</v>
       </c>
       <c r="K12">
         <v>19781523816.0</v>
       </c>
       <c r="L12">
         <v>-6355243796.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B14">
         <v>1416135000.0</v>
       </c>
       <c r="C14">
         <v>1407838000.0</v>
       </c>
       <c r="D14">
         <v>1653890110.0</v>
       </c>
       <c r="E14">
         <v>3570940191.0</v>
       </c>
       <c r="F14">
         <v>3609384079.0</v>
       </c>
       <c r="G14">
         <v>3782346026.0</v>
       </c>
       <c r="H14">
         <v>3147417490.0</v>
       </c>
       <c r="I14">
         <v>4160525124.0</v>
       </c>
       <c r="J14">
         <v>5554766301.0</v>
       </c>
       <c r="K14">
         <v>5619171035.0</v>
       </c>
       <c r="L14">
         <v>5732407244.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>2544130468.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B16">
         <v>8596669000.0</v>
       </c>
       <c r="C16">
         <v>13816193000.0</v>
       </c>
       <c r="D16">
         <v>6415552692.0</v>
       </c>
       <c r="E16">
         <v>4711288629.0</v>
       </c>
       <c r="F16">
         <v>9312168150.0</v>
       </c>
       <c r="G16">
         <v>5645060299.0</v>
       </c>
       <c r="H16">
         <v>11064399913.0</v>
       </c>
       <c r="I16">
         <v>13789678117.0</v>
       </c>
@@ -19243,75 +19548,75 @@
         <v>19500356640.0</v>
       </c>
       <c r="M16">
         <v>20177368493.0</v>
       </c>
       <c r="N16">
         <v>48326687635.0</v>
       </c>
       <c r="O16">
         <v>71617828431.0</v>
       </c>
       <c r="P16">
         <v>11188483390.0</v>
       </c>
       <c r="Q16">
         <v>53555458760.0</v>
       </c>
       <c r="R16">
         <v>14967706309.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B18">
         <v>-1714241000.0</v>
       </c>
       <c r="C18">
         <v>4823755000.0</v>
       </c>
       <c r="D18">
         <v>3187972655.0</v>
       </c>
       <c r="E18">
         <v>-3096565073.0</v>
       </c>
       <c r="F18">
         <v>4934432981.0</v>
       </c>
       <c r="G18">
         <v>-8649835187.0</v>
       </c>
       <c r="H18">
         <v>1280728547.0</v>
       </c>
       <c r="I18">
         <v>-114543356852.0</v>
       </c>
@@ -19323,163 +19628,165 @@
       </c>
       <c r="L18">
         <v>1079656899.0</v>
       </c>
       <c r="M18">
         <v>-34761027142.0</v>
       </c>
       <c r="N18">
         <v>-104776926796.0</v>
       </c>
       <c r="O18">
         <v>-34709762186.0</v>
       </c>
       <c r="P18">
         <v>-44346753541.0</v>
       </c>
       <c r="Q18">
         <v>51631665783.0</v>
       </c>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-93539000.0</v>
       </c>
       <c r="D19">
         <v>1841657785.0</v>
       </c>
       <c r="E19">
         <v>-102289600.0</v>
       </c>
       <c r="F19">
         <v>-11254091.0</v>
       </c>
       <c r="G19">
         <v>3962340531.0</v>
       </c>
       <c r="H19">
         <v>-181006751.0</v>
       </c>
       <c r="I19">
         <v>-179593616.0</v>
       </c>
       <c r="J19">
         <v>-205452164.0</v>
       </c>
       <c r="K19">
         <v>-5396288000.0</v>
       </c>
       <c r="L19">
         <v>-5396288000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>184</v>
+      </c>
+      <c r="B21">
+        <v>-3424369748.0</v>
+      </c>
       <c r="C21">
         <v>-1424369748.0</v>
       </c>
       <c r="D21">
         <v>-1424369748.0</v>
       </c>
       <c r="E21">
         <v>-1504314448.0</v>
       </c>
       <c r="F21">
         <v>-1502325130.0</v>
       </c>
       <c r="G21">
         <v>-737394958.0</v>
       </c>
       <c r="H21">
         <v>-375000000.0</v>
       </c>
       <c r="I21">
         <v>-375000000.0</v>
       </c>
       <c r="J21">
         <v>-104846217.0</v>
       </c>
       <c r="K21">
         <v>-188988432.0</v>
       </c>
       <c r="L21">
         <v>-191776254.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22">
         <v>1812542000.0</v>
       </c>
       <c r="C22">
         <v>-13791230000.0</v>
       </c>
       <c r="D22">
         <v>-24312523738.0</v>
       </c>
       <c r="E22">
         <v>-47060390024.0</v>
       </c>
       <c r="F22">
         <v>-56331724437.0</v>
       </c>
       <c r="G22">
         <v>-76566092451.0</v>
       </c>
       <c r="H22">
         <v>-113538871503.0</v>
       </c>
       <c r="I22">
         <v>21211928013.0</v>
       </c>
@@ -19497,51 +19804,51 @@
       </c>
       <c r="N22">
         <v>7474246759.0</v>
       </c>
       <c r="O22">
         <v>22334824470.0</v>
       </c>
       <c r="P22">
         <v>12463839044.0</v>
       </c>
       <c r="Q22">
         <v>31574809709.0</v>
       </c>
       <c r="R22">
         <v>3118580000.0</v>
       </c>
       <c r="S22">
         <v>2583660000.0</v>
       </c>
       <c r="T22">
         <v>3070000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
         <v>-80914000.0</v>
       </c>
       <c r="C23">
         <v>-79945000.0</v>
       </c>
       <c r="D23">
         <v>-80913844.0</v>
       </c>
       <c r="E23">
         <v>-79944700.0</v>
       </c>
       <c r="F23">
         <v>-77955382.0</v>
       </c>
       <c r="G23">
         <v>-737394958.0</v>
       </c>
       <c r="H23">
         <v>-375000000.0</v>
       </c>
       <c r="I23">
         <v>95258220940.0</v>
       </c>
@@ -19553,103 +19860,105 @@
       </c>
       <c r="L23">
         <v>2333000590.0</v>
       </c>
       <c r="M23">
         <v>9786652930.0</v>
       </c>
       <c r="N23">
         <v>81533940167.0</v>
       </c>
       <c r="O23">
         <v>96707737057.0</v>
       </c>
       <c r="P23">
         <v>321088467.0</v>
       </c>
       <c r="Q23">
         <v>46404697441.0</v>
       </c>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>186</v>
+      </c>
+      <c r="B24">
+        <v>0.0</v>
+      </c>
       <c r="C24">
         <v>81200000.0</v>
       </c>
       <c r="D24">
         <v>21575000.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>235000000.0</v>
       </c>
       <c r="G24">
         <v>5550000.0</v>
       </c>
       <c r="H24">
         <v>-3450000000.0</v>
       </c>
       <c r="I24">
         <v>72288649920.0</v>
       </c>
       <c r="J24">
         <v>-24965452164.0</v>
       </c>
       <c r="K24">
         <v>65712000.0</v>
       </c>
       <c r="L24">
         <v>-1353762620.0</v>
       </c>
       <c r="M24">
         <v>-2998000000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>-817301055.0</v>
       </c>
       <c r="P24">
         <v>-25678796.0</v>
       </c>
       <c r="Q24">
         <v>-5467604717.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B25">
         <v>-4702168000.0</v>
       </c>
       <c r="C25">
         <v>17381886000.0</v>
       </c>
       <c r="D25">
         <v>3333221655.0</v>
       </c>
       <c r="E25">
         <v>-2994275473.0</v>
       </c>
       <c r="F25">
         <v>5180687072.0</v>
       </c>
       <c r="G25">
         <v>64256678738.0</v>
       </c>
       <c r="H25">
         <v>111809959477.0</v>
       </c>
       <c r="I25">
         <v>-112692521488.0</v>
       </c>
@@ -19661,99 +19970,99 @@
       </c>
       <c r="L25">
         <v>2460989199.0</v>
       </c>
       <c r="M25">
         <v>-18002237344.0</v>
       </c>
       <c r="N25">
         <v>-82253428260.0</v>
       </c>
       <c r="O25">
         <v>-20922724269.0</v>
       </c>
       <c r="P25">
         <v>-42077755704.0</v>
       </c>
       <c r="Q25">
         <v>61656699798.0</v>
       </c>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
         <v>-3505284000.0</v>
       </c>
       <c r="C28">
         <v>2495686000.0</v>
       </c>
       <c r="D28">
         <v>-1505283592.0</v>
       </c>
       <c r="E28">
         <v>-1504314448.0</v>
       </c>
       <c r="F28">
         <v>-1502325130.0</v>
       </c>
       <c r="G28">
         <v>-737394958.0</v>
       </c>
       <c r="H28">
         <v>-375000000.0</v>
       </c>
       <c r="I28">
         <v>-375000000.0</v>
       </c>
@@ -19765,51 +20074,51 @@
       </c>
       <c r="L28">
         <v>-402906132.0</v>
       </c>
       <c r="M28">
         <v>9609708000.0</v>
       </c>
       <c r="N28">
         <v>81485786000.0</v>
       </c>
       <c r="O28">
         <v>95197903182.0</v>
       </c>
       <c r="P28">
         <v>-2330155533.0</v>
       </c>
       <c r="Q28">
         <v>43753453441.0</v>
       </c>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
         <v>-1473490000.0</v>
       </c>
       <c r="C29">
         <v>4998494000.0</v>
       </c>
       <c r="D29">
         <v>3333221655.0</v>
       </c>
       <c r="E29">
         <v>-2994275473.0</v>
       </c>
       <c r="F29">
         <v>5180687072.0</v>
       </c>
       <c r="G29">
         <v>-8527067687.0</v>
       </c>
       <c r="H29">
         <v>1418505464.0</v>
       </c>
       <c r="I29">
         <v>-112692521488.0</v>
       </c>
@@ -19821,51 +20130,51 @@
       </c>
       <c r="L29">
         <v>2460989199.0</v>
       </c>
       <c r="M29">
         <v>-18002237344.0</v>
       </c>
       <c r="N29">
         <v>-82253428260.0</v>
       </c>
       <c r="O29">
         <v>-20922724269.0</v>
       </c>
       <c r="P29">
         <v>-42077755704.0</v>
       </c>
       <c r="Q29">
         <v>61656699798.0</v>
       </c>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
         <v>-240750000.0</v>
       </c>
       <c r="C30">
         <v>-93539000.0</v>
       </c>
       <c r="D30">
         <v>-123674000.0</v>
       </c>
       <c r="E30">
         <v>-102289600.0</v>
       </c>
       <c r="F30">
         <v>-11254091.0</v>
       </c>
       <c r="G30">
         <v>3845123031.0</v>
       </c>
       <c r="H30">
         <v>-3768783668.0</v>
       </c>
       <c r="I30">
         <v>95258220940.0</v>
       </c>
@@ -19896,650 +20205,659 @@
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO30"/>
+  <dimension ref="A1:BP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:68">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="BE1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BG1" t="s">
         <v>125</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
       </c>
-      <c r="BJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
       </c>
-      <c r="BN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BO1" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:67">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="2" spans="1:68">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B2">
+        <v>8596668688.0</v>
+      </c>
+      <c r="C2">
         <v>12325538726.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11902651450.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13185454000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13816192985.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7949895173.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5391781168.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17515457189.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6415552692.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7624784757.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10151887733.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5017943125.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4711288629.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3406528421.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4746143451.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5275840221.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9312168150.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5858692004.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14930655805.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16855666774.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5645060299.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3962055440.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8633044413.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10111785757.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11064399913.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8110498461.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11241395729.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8686851497.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13789678117.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22565792729.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16972992827.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14730233567.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>31223978665.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>45838582281.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17916516845.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>25910205413.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>29858972162.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6728011483.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>14624464492.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>26603865398.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>19500356640.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>21008023577.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>34920743971.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>25978392542.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>20177368493.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>19503000007.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11809174497.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14236130126.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>48326687635.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>24630576558.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>43518655669.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>17454059547.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>71617828431.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9302815226.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>19364444502.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
-    </row>
-    <row r="3" spans="1:67">
+      <c r="BP2"/>
+    </row>
+    <row r="3" spans="1:68">
       <c r="A3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B3">
+        <v>65961997</v>
+      </c>
+      <c r="C3">
         <v>3821504</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>176594004</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>34500000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>25835000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>139318544</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>55002644</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>166995901</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>92059000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>80125000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1875000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>63249000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14469600</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12985000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>71075000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3760000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>71084998</v>
-      </c>
-[...1 lines deleted...]
-        <v>154609091</v>
       </c>
       <c r="T3">
         <v>154609091</v>
       </c>
       <c r="U3">
+        <v>154609091</v>
+      </c>
+      <c r="V3">
         <v>20560002</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>41047918</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10792918</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>31680000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>60832500</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18427907441</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>18477451791</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>69140000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>19092567</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>23800000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1827035364</v>
-      </c>
-[...1 lines deleted...]
-        <v>86236027</v>
       </c>
       <c r="AG3">
         <v>86236027</v>
       </c>
       <c r="AH3">
+        <v>86236027</v>
+      </c>
+      <c r="AI3">
         <v>125890000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>68300000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>11475805</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>53218805</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>48389541</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>115683805</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>186420736</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1316752621</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1227133300</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1470951621</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4052912027</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4158134888</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4248597817</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4299145066</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4605761870</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4631486640</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>9282292692</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4003957334</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>10652239848</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1398776127</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:67">
+      <c r="BP3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:68">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20563,54 +20881,55 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
-    </row>
-    <row r="5" spans="1:67">
+      <c r="BP4"/>
+    </row>
+    <row r="5" spans="1:68">
       <c r="A5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20634,348 +20953,355 @@
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
-    </row>
-    <row r="6" spans="1:67">
+      <c r="BP5"/>
+    </row>
+    <row r="6" spans="1:68">
       <c r="A6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B6">
+        <v>1510371455.0</v>
+      </c>
+      <c r="C6">
         <v>-3728870038.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>422887276.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1282803000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-630738918.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5866297811.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2558114005.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-12123676021.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11099904497.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1209232065.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2527102976.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5133944608.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>306654496.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1304760208.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1339615030.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-529696770.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4036327929.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3453476146.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-9071963801.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1925010969.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>11210606475.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1683004859.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4670988973.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1478741344.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-952614156.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2953901452.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3130897268.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2554544232.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5102826620.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-8776114612.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5592799902.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2242759260.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-16493745098.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-14614603616.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>27922065436.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-7993688568.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3948766749.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>23130960679.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-7896453009.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-11979400906.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7103508758.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1507666937.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-13912720394.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>8942351429.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5801024049.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>674368486.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>7693825510.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2426955629.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-34090557509.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>23696111077.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-18888079111.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>26064596122.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-54163768884.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>62315013205.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-10061629276.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
-    </row>
-    <row r="7" spans="1:67">
+      <c r="BP6"/>
+    </row>
+    <row r="7" spans="1:68">
       <c r="A7" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>-19422724800.0</v>
+      </c>
+      <c r="D7">
         <v>5687095020.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7356279170.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-695061220.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11511519130.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>-11243773060.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8465448360.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-14238701570.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>-3849796910.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-9576772710.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-8782346900.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-7475639790.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4771986570.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4495684970.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-7736077650.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6993433570.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2508388510.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-8353614990.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-9701161880.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-5349329400.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1735540190.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>6783142000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-12076300350.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
-    </row>
-    <row r="8" spans="1:67">
+      <c r="BP7"/>
+    </row>
+    <row r="8" spans="1:68">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20999,54 +21325,55 @@
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
-    </row>
-    <row r="9" spans="1:67">
+      <c r="BP8"/>
+    </row>
+    <row r="9" spans="1:68">
       <c r="A9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -21070,54 +21397,55 @@
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
-    </row>
-    <row r="10" spans="1:67">
+      <c r="BP9"/>
+    </row>
+    <row r="10" spans="1:68">
       <c r="A10" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -21141,68 +21469,67 @@
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
-    </row>
-    <row r="11" spans="1:67">
+      <c r="BP10"/>
+    </row>
+    <row r="11" spans="1:68">
       <c r="A11" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -21216,201 +21543,205 @@
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
-    </row>
-    <row r="12" spans="1:67">
+      <c r="BP11"/>
+    </row>
+    <row r="12" spans="1:68">
       <c r="A12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>16048512627.0</v>
       </c>
       <c r="N12">
+        <v>16048512627.0</v>
+      </c>
+      <c r="O12">
         <v>28986082764.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>409130725.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1515361190.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9584599681.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12455478422.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-8624111047.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4099272756.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>49972387299.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-11747899224.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-27164430.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-518159819.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>76549902211.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>124248149952.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-2802182017.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-7440408925.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-2195599533.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>20119522374.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-37083116115.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
-    </row>
-    <row r="13" spans="1:67">
+      <c r="BP12"/>
+    </row>
+    <row r="13" spans="1:68">
       <c r="A13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -21434,185 +21765,189 @@
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
-    </row>
-    <row r="14" spans="1:67">
+      <c r="BP13"/>
+    </row>
+    <row r="14" spans="1:68">
       <c r="A14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B14">
+        <v>777206791.0</v>
+      </c>
+      <c r="C14">
         <v>357701788.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>677868698.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>792247897.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>771601797.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>351390759.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>788565725.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>884723794.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>884364631.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>915188771.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>873442240.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>886752575.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>895556605.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>902384143.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>891021770.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>902538017.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>913440149.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>988672077.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>913368871.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>936532284.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>943772794.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>948164215.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>729092128.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>732420831.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>737210315.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>933109134.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>945507742.0</v>
       </c>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
-      <c r="AN14">
+      <c r="AN14"/>
+      <c r="AO14">
         <v>1402296853.0</v>
       </c>
-      <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AR14"/>
+      <c r="AS14">
         <v>1416157879.0</v>
       </c>
-      <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14">
         <v>823963786.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>874805279.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
-    </row>
-    <row r="15" spans="1:67">
+      <c r="BP14"/>
+    </row>
+    <row r="15" spans="1:68">
       <c r="A15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -21636,235 +21971,239 @@
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
-    </row>
-    <row r="16" spans="1:67">
+      <c r="BP15"/>
+    </row>
+    <row r="16" spans="1:68">
       <c r="A16" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B16">
+        <v>10107040143.0</v>
+      </c>
+      <c r="C16">
         <v>8596668688.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12325538726.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11902651000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13185454067.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13816192984.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7949895173.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5391781168.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>17515457189.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6415552692.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7624784757.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10151887733.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5017943125.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4711288629.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3406528421.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4746143451.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5275840221.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9312168150.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5858692004.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14930655805.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>16855666774.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5645060299.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3962055440.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8633044413.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10111785757.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11064399913.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8110498461.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11241395729.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8686851497.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>13789678117.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>22565792729.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16972992827.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14730233567.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>31223978665.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>45838582281.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17916516845.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>25910205413.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>29858972162.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6728011483.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>14624464492.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>26603865398.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>19500356640.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>21008023577.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>34920743971.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>25978392542.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>20177368493.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>19503000007.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>11809174497.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>14236130126.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>48326687635.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>24630576558.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>43518655669.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>17454059547.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>71617828431.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>9302815226.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>19364444502.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
-    </row>
-    <row r="17" spans="1:67">
+      <c r="BP16"/>
+    </row>
+    <row r="17" spans="1:68">
       <c r="A17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21888,358 +22227,365 @@
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
-    </row>
-    <row r="18" spans="1:67">
+      <c r="BP17"/>
+    </row>
+    <row r="18" spans="1:68">
       <c r="A18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B18">
+        <v>8274303420.0</v>
+      </c>
+      <c r="C18">
         <v>-3374564830.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2861680780.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1005482000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2323401926.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6444472934.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2786058767.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15819420261.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>11412643300.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1355007638.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2217005336.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3490037046.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2740648641.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-27098378381.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2287285276.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1742892251.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>891796605.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4438630297.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8889614187.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1765588389.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>11151005260.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2576640356.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4895279512.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1572491344.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4758704687.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>22616158204.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-18349647269.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2335794232.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5321576620.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-10253787166.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-19392650098.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-68184424489.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-16712495099.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>15156855078.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>26243545155.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-8416320875.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-4866517944.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>26031881234.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-3814204204.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-12901378476.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>6196693304.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>6387911946.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-16958294916.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>44023239773.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-32373199904.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-1824721263.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-5715015141.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-28400296029.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-35010557509.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-64044377923.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-26140366111.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-5431314879.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-9160867883.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>18482490972.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-20122705032.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
-    </row>
-    <row r="19" spans="1:67">
+      <c r="BP18"/>
+    </row>
+    <row r="19" spans="1:68">
       <c r="A19" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>182</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>33307813.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2022920445.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2819442.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>73145031.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-115159224.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-48705365.0</v>
       </c>
-      <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19">
         <v>-34130204.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>2037066357.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>623270.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-161901638.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>8204718.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-17148271.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>68555591.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-678914019.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>38041295.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>215577420.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>414041213.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-697288457.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>235083457.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>187070000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>3962340531.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-181006751.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-18258701791.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>149610000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>199657433.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-179593616.0</v>
       </c>
       <c r="AE19">
         <v>-179593616.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>-179593616.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
-    </row>
-    <row r="20" spans="1:67">
+      <c r="BP19"/>
+    </row>
+    <row r="20" spans="1:68">
       <c r="A20" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22263,901 +22609,917 @@
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
-    </row>
-    <row r="21" spans="1:67">
+      <c r="BP20"/>
+    </row>
+    <row r="21" spans="1:68">
       <c r="A21" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>184</v>
+      </c>
+      <c r="B21">
+        <v>-6765756302.0</v>
+      </c>
       <c r="C21">
         <v>-356092437.0</v>
       </c>
       <c r="D21">
+        <v>-356092437.0</v>
+      </c>
+      <c r="E21">
         <v>-2356092437.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-356092437.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4356092437.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-356092437.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3643907563.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-356092437.0</v>
       </c>
       <c r="N21">
+        <v>-356092437.0</v>
+      </c>
+      <c r="O21">
         <v>-436037137.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-356092437.0</v>
       </c>
       <c r="P21">
         <v>-356092437.0</v>
       </c>
       <c r="Q21">
         <v>-356092437.0</v>
       </c>
       <c r="R21">
+        <v>-356092437.0</v>
+      </c>
+      <c r="S21">
         <v>-377325130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-375000000.0</v>
       </c>
       <c r="T21">
         <v>-375000000.0</v>
       </c>
       <c r="U21">
         <v>-375000000.0</v>
       </c>
       <c r="V21">
-        <v>-237394958.0</v>
+        <v>-375000000.0</v>
       </c>
       <c r="W21">
         <v>-237394958.0</v>
       </c>
       <c r="X21">
+        <v>-237394958.0</v>
+      </c>
+      <c r="Y21">
         <v>-125000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-375000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-15375000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000000.0</v>
       </c>
       <c r="AB21">
         <v>15000000000.0</v>
       </c>
       <c r="AC21">
         <v>15000000000.0</v>
       </c>
       <c r="AD21">
+        <v>15000000000.0</v>
+      </c>
+      <c r="AE21">
         <v>233300000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-233300000.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
-    </row>
-    <row r="22" spans="1:67">
+      <c r="BP21"/>
+    </row>
+    <row r="22" spans="1:68">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22">
+        <v>7235916208.0</v>
+      </c>
+      <c r="C22">
         <v>-22928191056.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21744234992.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3388967999.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-392469702.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>15208403313.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1963292588.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-17070320445.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-13892605559.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-13224067314.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5069208949.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-13480265732.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2677399641.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-27999097552.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2274300276.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2558569826.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-14228422370.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8848147270.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1001915819.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-6767399162.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-39714262186.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>13376915421.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-5792276871.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1959183809.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-82191547192.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-121008063404.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2200364410.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9112922326.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3844094835.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-31282618674.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>18571993639.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>37391191775.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3468638727.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>18411453920.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>133368300.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>16613399448.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>15559768076.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-3674232042.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-5563992120.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>8002217595.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-8397981426.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2440621380.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1535065456.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>10357947674.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-8179677847.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-44625018559.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>22973366528.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-2535547455.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>26849981806.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>10100567810.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-30573021391.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-1723793241.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>29670493581.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>12077898565.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-4153039645.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>31708342000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1174199900.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11289639200.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>34218541700.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>486502600.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>15787404900.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>40221021600.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>867200.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>25506936600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13104329100.0</v>
       </c>
       <c r="BN22">
         <v>13104329100.0</v>
       </c>
       <c r="BO22">
+        <v>13104329100.0</v>
+      </c>
+      <c r="BP22">
         <v>1473457600.0</v>
       </c>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:68">
       <c r="A23" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>185</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>1787225.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-82701069.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>3920055300.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>-80913844.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-34130204.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-356092437.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-356092438.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-79944700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-356092437.0</v>
       </c>
       <c r="P23">
         <v>-356092437.0</v>
       </c>
       <c r="Q23">
+        <v>-356092437.0</v>
+      </c>
+      <c r="R23">
         <v>68555591.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-377325130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-375000000.0</v>
       </c>
       <c r="T23">
         <v>-375000000.0</v>
       </c>
       <c r="U23">
         <v>-375000000.0</v>
       </c>
       <c r="V23">
+        <v>-375000000.0</v>
+      </c>
+      <c r="W23">
         <v>-237394958.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>235083457.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-125000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-375000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-15375000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15000000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>149610000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>199657433.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>233300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-233300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>70513419777.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>132513973.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1682256530.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-25229719.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-36117693.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-43498805.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-82882555.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-43498805.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-47189361.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-46517615.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2671102799.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2144457704.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-78319879.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>202058842.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-38347070.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>9433369552.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>21724742584.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>920000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>126940167.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5174512000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>64029911000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>12876604000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-18313165154.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>747391099.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
-    </row>
-    <row r="24" spans="1:67">
+      <c r="BP23"/>
+    </row>
+    <row r="24" spans="1:68">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24">
         <v>-2000000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>67808000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>48755445.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-142137986.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>46947674.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>51836677.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>43353635.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2127233423.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>45994796.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>38941357.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>53297270.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-147432038.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>21189718.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>53926729.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>72315591.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-607829021.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>192650386.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>215577420.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>434601215.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-656240539.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>224290539.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218750000.0</v>
       </c>
       <c r="Y24">
         <v>218750000.0</v>
       </c>
       <c r="Z24">
+        <v>218750000.0</v>
+      </c>
+      <c r="AA24">
         <v>-4287256751.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218750000.0</v>
       </c>
       <c r="AB24">
         <v>218750000.0</v>
       </c>
       <c r="AC24">
         <v>218750000.0</v>
       </c>
       <c r="AD24">
+        <v>218750000.0</v>
+      </c>
+      <c r="AE24">
         <v>1244372554.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>25218750000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>70427183750.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>218750000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-28089202164.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1703750000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>458750000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>961250000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-2818038000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-4038750000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>782746194.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>953333070.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-5224476084.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>901116818.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-36473520086.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>37972165111.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3242751301.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-1.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>36189562799.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>88335730001.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>62145687387.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>9313684657.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-    </row>
-    <row r="25" spans="1:67">
+      <c r="BP24"/>
+    </row>
+    <row r="25" spans="1:68">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B25">
+        <v>327142418.0</v>
+      </c>
+      <c r="C25">
         <v>19199745942.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-19383828906.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1039982000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2297566926.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6305154390.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>85520925.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-15652424360.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>24625706062.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1355007638.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2136880336.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16087453984.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-884364631.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>27083908781.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-873442240.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1671817251.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13332865765.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4509715295.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-8735005096.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1765588389.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11171565262.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2617688274.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-4906072430.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1540811344.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4697872187.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4188250763.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-2200364410.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2404934232.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-5302484053.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-10229987166.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-17565614734.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-68270660516.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-16626259072.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>15282745078.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>26311845155.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-8427796680.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-4813299139.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>25983491693.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-3698520399.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-8002217595.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6196693304.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5071159325.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-15731161616.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-10357947674.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-32373199904.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2228190764.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1556880253.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-24151698212.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-30711412443.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-59438616053.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-21508879471.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3850977813.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-5156910549.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>16232868469.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-15445694539.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
-    </row>
-    <row r="26" spans="1:67">
+      <c r="BP25"/>
+    </row>
+    <row r="26" spans="1:68">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -23181,54 +23543,55 @@
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-    </row>
-    <row r="27" spans="1:67">
+      <c r="BP26"/>
+    </row>
+    <row r="27" spans="1:68">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -23252,581 +23615,591 @@
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
-    </row>
-    <row r="28" spans="1:67">
+      <c r="BP27"/>
+    </row>
+    <row r="28" spans="1:68">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
+        <v>-6763931962.0</v>
+      </c>
+      <c r="C28">
         <v>-354305212.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-438793506.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2356092000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-356092437.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-436037137.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-356092437.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3643907563.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-356092437.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-437006280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-356092437.0</v>
       </c>
       <c r="L28">
         <v>-356092437.0</v>
       </c>
       <c r="M28">
+        <v>-356092437.0</v>
+      </c>
+      <c r="N28">
         <v>-356092438.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-436037137.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-356092437.0</v>
       </c>
       <c r="P28">
         <v>-356092437.0</v>
       </c>
       <c r="Q28">
         <v>-356092437.0</v>
       </c>
       <c r="R28">
+        <v>-356092437.0</v>
+      </c>
+      <c r="S28">
         <v>-377325130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-375000000.0</v>
       </c>
       <c r="T28">
         <v>-375000000.0</v>
       </c>
       <c r="U28">
         <v>-375000000.0</v>
       </c>
       <c r="V28">
-        <v>-237394958.0</v>
+        <v>-375000000.0</v>
       </c>
       <c r="W28">
         <v>-237394958.0</v>
       </c>
       <c r="X28">
+        <v>-237394958.0</v>
+      </c>
+      <c r="Y28">
         <v>-125000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-375000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-15375000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000000.0</v>
       </c>
       <c r="AB28">
         <v>15000000000.0</v>
       </c>
       <c r="AC28">
         <v>15000000000.0</v>
       </c>
       <c r="AD28">
+        <v>15000000000.0</v>
+      </c>
+      <c r="AE28">
         <v>233300000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-233300000.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>-1682256530.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-25229719.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-36117693.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-43498805.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-82882555.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-43498805.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-47189361.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-46517615.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2671102799.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2144457704.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-78319879.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>202058842.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-743661552.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9433369552.0</v>
       </c>
-      <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>920000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-595241000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5174512000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>64029911000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>12876604000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-18313165154.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>747391099.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
-    </row>
-    <row r="29" spans="1:67">
+      <c r="BP28"/>
+    </row>
+    <row r="29" spans="1:68">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
+        <v>8340265417.0</v>
+      </c>
+      <c r="C29">
         <v>-3370743326.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3038274784.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1039982000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2297566926.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6305154390.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2841061410.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-15652424360.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11504702300.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1355007638.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2136880336.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3491912046.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2677399641.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-27083908781.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2274300276.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1671817251.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>895556605.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4509715295.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-8735005096.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1765588389.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11171565262.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2617688274.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4906072430.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1540811344.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4697872187.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4188250763.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>127804522.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2404934232.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-5302484053.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-10229987166.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-17565614734.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-68270660516.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-16626259072.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>15282745078.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>26311845155.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-8427796680.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-4813299139.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>25983491693.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-3698520399.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-12714957740.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>6196693304.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>5071159325.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-15731161616.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>45494191394.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-32373199904.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>2228190764.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1556880253.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-24151698212.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-30711412443.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-59438616053.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-21508879471.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>3850977813.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-5156910549.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>29134730820.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-18723928905.0</v>
       </c>
-      <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
-    </row>
-    <row r="30" spans="1:67">
+      <c r="BP29"/>
+    </row>
+    <row r="30" spans="1:68">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
+        <v>-65962000.0</v>
+      </c>
+      <c r="C30">
         <v>-3821500.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2176594000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33308000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2022920445.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2819442.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>73145031.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-115159224.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-48705365.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2127233423.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-34130204.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2037066357.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>623270.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-161901638.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8204718.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-17148271.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>68555591.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-678914019.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>38041295.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>215577420.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>414041213.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-697288457.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>235083457.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>187070000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4120258031.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>14140650690.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-18258701791.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>149610000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>199657433.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1220572554.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>23391714636.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>70513419777.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>132513973.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-28215092164.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1635450000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>470225805.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>908031195.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-2769648459.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4154433805.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>782746194.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>953333070.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3907723463.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-326016482.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-36473520086.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>37972165111.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-810160726.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-182663789.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>21724742584.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4299145067.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>83729968131.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2553711641.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-41816292692.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-61883462334.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>51493447539.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7914908530.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
+      <c r="BP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>